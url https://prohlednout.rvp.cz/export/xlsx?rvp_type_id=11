--- v2 (2026-03-23)
+++ v3 (2026-06-21)
@@ -512,66 +512,66 @@
           <t>Vzdělávací obor Čtení a psaní nabízí potenciál k rozvoji čtenářské gramotnosti. Vede žáka k rozvoji dovedností v oblasti správné výslovnosti, udržení tempa řeči a pravidelného dýchání. Žák se postupně učí číst tiskací písmena, slabiky, slova, popřípadě věty. Cílem je to, aby žák rozvíjel své čtecí dovednosti, vnímal obsah čteného textu – v případě snadného krátkého textu s porozuměním. Důležité je povzbuzovat u žáka zájem o čtení jako o jeden ze zdrojů informací.Vzdělávací obor Čtení a psaní rozvíjí grafické dovednosti žáků, jejich jemnou motoriku a grafomotoriku, a tím zároveň stimuluje jejich myšlení. Získávání grafických dovedností, postupné zvyšování kvality a rychlosti psaní a praktické využívání získaných dovedností dává žákům možnost jednoduché písemné komunikace.Obsahem vzdělávacího oboru Čtení a psaní je postupné osvojování písmen, slov a vět, které vede k rozvíjení čtecích dovedností, vnímání obsahu čteného textu a čtení snadného krátkého textu s porozuměním, dále rozvíjení grafických dovedností žáka, jemné motoriky a grafomotoriky, postupné opisování písmen, která umí číst, psaní písmen a jednoduchých slov, napsání svého jména a opisování slov a jednoduchých vět.Tyto dovednosti pomáhají při vytváření písemné komunikace a mohou být prakticky využívány v každodenním životě.Vzdělávací obor Čtení a psaní se dělí na dva tematické okruhy: Čtení a Psaní.</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Čtení</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Výuka čtení žákovi umožňuje skládat slova, tvořit věty a orientovat se ve větě, na stránce i v řádku. Podporuje porozumění obsahu krátkých vět a přispívá k dovednosti reprodukovat krátký text a recitovat jednoduché říkanky a básničky. U pokročilejších žáků rozvíjí pozitivní vztah k literatuře.Cílem tematického okruhu Čtení je motivovat žáka ke čtení probraných písmen, naučit ho reprodukovat krátký text podle ilustrací a návodných otázek, určit začátek a konec věty, číst s porozuměním krátké věty a probraná písmena abecedy, recitovat říkanky a básničky a používat jednoduché obrázkové návody.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>JJA-CAP-001-106-001</t>
+          <t>JJA-CAP-001-110-001</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>Zvládat čtení probraných písmen.</t>
+          <t>Číst všechna písmena abecedy.</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení směřuje k probouzení zájmu o čtení. Žák se učí rozpoznávat tvary písmen a zvukovou podobu hlásek. Prostřednictvím zrakové a sluchové diferenciace spojuje vyslovenou hlásku s napsaným písmenem. Rozvíjí dovednosti v rytmizaci slov, analýze slov na slabiky a identifikaci jednotlivých hlásek. Tím si osvojuje základní čtenářské dovednosti, které mu umožňují lépe porozumět vztahu mezi mluvenou a psanou řečí.Příklady aktivit:Žák slyší vyslovenou hlásku a vybírá odpovídající písmeno z nabídky kartiček nebo magnetických písmen. Toto cvičení rozvíjí jeho schopnost přiřazovat slyšenou hlásku ke grafickému symbolu.Žák pracuje s obrázky známých předmětů (např. auto, medvěd, lopata) a vybírá písmeno, kterým slovo začíná. Aktivita podporuje fonematické uvědomění a zrakovou orientaci.Žák po třídě hledá písmena podle vyslovené hlásky a má za úkol co nejrychleji najít odpovídající písmeno. Spojení sluchového vjemu s pohybem napomáhá fixaci učiva.Žák vytleskává slabiky ve známých slovech, určuje počet slabik a identifikuje počáteční hlásku. Aktivitu lze podpořit obrazovým materiálem.Žák tvoří písmena z plastelíny, provázků nebo je píše prstem do písku. Cvičení podporuje motoriku a vizuálně-motorickou koordinaci, zároveň pomáhá fixovat tvar písmen.</t>
+          <t>Očekávaný výsledek učení prohlubuje u žáka zájem o čtení. Prostřednictvím čtení se žák seznamuje s příběhy a vyměňuje si informace a zkušenosti. Získává, rozvíjí a udržuje si kladný postoj ke čtení, učí se vnímat význam čtení. Osvojuje si čtení všech písmen.Příklady aktivit:Žák poslouchá jednoduchý příběh a poté si ho společně s ostatními žáky převypráví vlastními slovy.Žák si prohlíží dětské časopisy nebo jednoduché návody (např. návod k sestavení stavebnice) a společně s ostatními žáky říká, o čem text je.Žák navštíví místní knihovnu a vybere si knížku podle svého zájmu.</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t/>
@@ -604,66 +604,66 @@
           <t>Vzdělávací obor Čtení a psaní nabízí potenciál k rozvoji čtenářské gramotnosti. Vede žáka k rozvoji dovedností v oblasti správné výslovnosti, udržení tempa řeči a pravidelného dýchání. Žák se postupně učí číst tiskací písmena, slabiky, slova, popřípadě věty. Cílem je to, aby žák rozvíjel své čtecí dovednosti, vnímal obsah čteného textu – v případě snadného krátkého textu s porozuměním. Důležité je povzbuzovat u žáka zájem o čtení jako o jeden ze zdrojů informací.Vzdělávací obor Čtení a psaní rozvíjí grafické dovednosti žáků, jejich jemnou motoriku a grafomotoriku, a tím zároveň stimuluje jejich myšlení. Získávání grafických dovedností, postupné zvyšování kvality a rychlosti psaní a praktické využívání získaných dovedností dává žákům možnost jednoduché písemné komunikace.Obsahem vzdělávacího oboru Čtení a psaní je postupné osvojování písmen, slov a vět, které vede k rozvíjení čtecích dovedností, vnímání obsahu čteného textu a čtení snadného krátkého textu s porozuměním, dále rozvíjení grafických dovedností žáka, jemné motoriky a grafomotoriky, postupné opisování písmen, která umí číst, psaní písmen a jednoduchých slov, napsání svého jména a opisování slov a jednoduchých vět.Tyto dovednosti pomáhají při vytváření písemné komunikace a mohou být prakticky využívány v každodenním životě.Vzdělávací obor Čtení a psaní se dělí na dva tematické okruhy: Čtení a Psaní.</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Čtení</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>Výuka čtení žákovi umožňuje skládat slova, tvořit věty a orientovat se ve větě, na stránce i v řádku. Podporuje porozumění obsahu krátkých vět a přispívá k dovednosti reprodukovat krátký text a recitovat jednoduché říkanky a básničky. U pokročilejších žáků rozvíjí pozitivní vztah k literatuře.Cílem tematického okruhu Čtení je motivovat žáka ke čtení probraných písmen, naučit ho reprodukovat krátký text podle ilustrací a návodných otázek, určit začátek a konec věty, číst s porozuměním krátké věty a probraná písmena abecedy, recitovat říkanky a básničky a používat jednoduché obrázkové návody.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>JJA-CAP-001-110-001</t>
+          <t>JJA-CAP-001-106-001</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>Číst všechna písmena abecedy.</t>
+          <t>Zvládat čtení probraných písmen.</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení prohlubuje u žáka zájem o čtení. Prostřednictvím čtení se žák seznamuje s příběhy a vyměňuje si informace a zkušenosti. Získává, rozvíjí a udržuje si kladný postoj ke čtení, učí se vnímat význam čtení. Osvojuje si čtení všech písmen.Příklady aktivit:Žák poslouchá jednoduchý příběh a poté si ho společně s ostatními žáky převypráví vlastními slovy.Žák si prohlíží dětské časopisy nebo jednoduché návody (např. návod k sestavení stavebnice) a společně s ostatními žáky říká, o čem text je.Žák navštíví místní knihovnu a vybere si knížku podle svého zájmu.</t>
+          <t>Očekávaný výsledek učení směřuje k probouzení zájmu o čtení. Žák se učí rozpoznávat tvary písmen a zvukovou podobu hlásek. Prostřednictvím zrakové a sluchové diferenciace spojuje vyslovenou hlásku s napsaným písmenem. Rozvíjí dovednosti v rytmizaci slov, analýze slov na slabiky a identifikaci jednotlivých hlásek. Tím si osvojuje základní čtenářské dovednosti, které mu umožňují lépe porozumět vztahu mezi mluvenou a psanou řečí.Příklady aktivit:Žák slyší vyslovenou hlásku a vybírá odpovídající písmeno z nabídky kartiček nebo magnetických písmen. Toto cvičení rozvíjí jeho schopnost přiřazovat slyšenou hlásku ke grafickému symbolu.Žák pracuje s obrázky známých předmětů (např. auto, medvěd, lopata) a vybírá písmeno, kterým slovo začíná. Aktivita podporuje fonematické uvědomění a zrakovou orientaci.Žák po třídě hledá písmena podle vyslovené hlásky a má za úkol co nejrychleji najít odpovídající písmeno. Spojení sluchového vjemu s pohybem napomáhá fixaci učiva.Žák vytleskává slabiky ve známých slovech, určuje počet slabik a identifikuje počáteční hlásku. Aktivitu lze podpořit obrazovým materiálem.Žák tvoří písmena z plastelíny, provázků nebo je píše prstem do písku. Cvičení podporuje motoriku a vizuálně-motorickou koordinaci, zároveň pomáhá fixovat tvar písmen.</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1064,66 +1064,66 @@
           <t>Vzdělávací obor Čtení a psaní nabízí potenciál k rozvoji čtenářské gramotnosti. Vede žáka k rozvoji dovedností v oblasti správné výslovnosti, udržení tempa řeči a pravidelného dýchání. Žák se postupně učí číst tiskací písmena, slabiky, slova, popřípadě věty. Cílem je to, aby žák rozvíjel své čtecí dovednosti, vnímal obsah čteného textu – v případě snadného krátkého textu s porozuměním. Důležité je povzbuzovat u žáka zájem o čtení jako o jeden ze zdrojů informací.Vzdělávací obor Čtení a psaní rozvíjí grafické dovednosti žáků, jejich jemnou motoriku a grafomotoriku, a tím zároveň stimuluje jejich myšlení. Získávání grafických dovedností, postupné zvyšování kvality a rychlosti psaní a praktické využívání získaných dovedností dává žákům možnost jednoduché písemné komunikace.Obsahem vzdělávacího oboru Čtení a psaní je postupné osvojování písmen, slov a vět, které vede k rozvíjení čtecích dovedností, vnímání obsahu čteného textu a čtení snadného krátkého textu s porozuměním, dále rozvíjení grafických dovedností žáka, jemné motoriky a grafomotoriky, postupné opisování písmen, která umí číst, psaní písmen a jednoduchých slov, napsání svého jména a opisování slov a jednoduchých vět.Tyto dovednosti pomáhají při vytváření písemné komunikace a mohou být prakticky využívány v každodenním životě.Vzdělávací obor Čtení a psaní se dělí na dva tematické okruhy: Čtení a Psaní.</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Čtení</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>Výuka čtení žákovi umožňuje skládat slova, tvořit věty a orientovat se ve větě, na stránce i v řádku. Podporuje porozumění obsahu krátkých vět a přispívá k dovednosti reprodukovat krátký text a recitovat jednoduché říkanky a básničky. U pokročilejších žáků rozvíjí pozitivní vztah k literatuře.Cílem tematického okruhu Čtení je motivovat žáka ke čtení probraných písmen, naučit ho reprodukovat krátký text podle ilustrací a návodných otázek, určit začátek a konec věty, číst s porozuměním krátké věty a probraná písmena abecedy, recitovat říkanky a básničky a používat jednoduché obrázkové návody.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>JJA-CAP-001-110-004</t>
+          <t>JJA-CAP-001-106-004</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>Číst jednoduchý krátký text.</t>
+          <t>Číst s porozuměním jednoduché věty.</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení směřuje k rozvoji čtenářských dovedností. Žák si uvědomuje, že může číst různé časopisy, noviny či obrázkové knihy, což napomáhá k vyhranění zájmu o konkrétní činnosti. Učí se rozumět jednoduchým návodům doplněným obrázky a orientovat se ve významu přečteného textu. Pomocí návodných otázek si osvojuje dovednost porozumění čtenému.Příklady aktivit:Žák dostane obrázkový návod s krátkým textem a podle návodu vyrábí jednoduchý předmět. Učitel klade otázky typu: „Co uděláme jako první?“ nebo „Který krok je poslední?“.Žák pracuje s několika krátkými jednoduchými návody (např. na výrobu papírové lodě, přípravu obloženého chleba) a podle ilustrací a textu určuje správné pořadí kroků, případně označuje, který krok do postupu nepatří.</t>
+          <t>Očekávaný výsledek učení přispívá k zájmu žáka o praktické využití dovednosti čtení. Umožňuje žákovi pochopit, že každá myšlenka může být zaznamenána a sdělena prostřednictvím psaného slova. Žák si buduje základní čtenářské kompetence, které jsou klíčové pro jeho další vzdělávání. Učí se chápat význam přečteného slova či věty, vybírat požadovanou informaci a odlišit ji od jiných sdělení.Příklady aktivit:Žák vidí obrázek (např. „máma“, „ruka“, „pero“) a vybírá z několika kartiček slovo, které k obrázku patří. Slova jsou tvořená otevřenými slabikami (např. „tá-ta“, „ko-lo“).Žák slyší jednoduché slovo (např. „sova“, „ruka“) a hledá ho mezi jinými kartičkami na stole nebo rozmístěnými po třídě. Aktivita propojuje sluchové vnímání, čtení a prostorovou orientaci.Žák čte krátké věty a odpovídá na otázky typu „Kdo tam je?“, „Co dělá?“. Učitel se ujišťuje, že žák rozumí obsahu, v případě potřeby nabízí podporu v podobě ilustrace nebo názorného vysvětlení.Žák obdrží několik jednoduchých vět, z nichž má vybrat tu, která odpovídá obrázku, nebo pokynu učitele (např. „Kočka leží.“, „Kočka skáče.“). Aktivita podporuje porozumění a rozhodování na základě obsahu.</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1156,66 +1156,66 @@
           <t>Vzdělávací obor Čtení a psaní nabízí potenciál k rozvoji čtenářské gramotnosti. Vede žáka k rozvoji dovedností v oblasti správné výslovnosti, udržení tempa řeči a pravidelného dýchání. Žák se postupně učí číst tiskací písmena, slabiky, slova, popřípadě věty. Cílem je to, aby žák rozvíjel své čtecí dovednosti, vnímal obsah čteného textu – v případě snadného krátkého textu s porozuměním. Důležité je povzbuzovat u žáka zájem o čtení jako o jeden ze zdrojů informací.Vzdělávací obor Čtení a psaní rozvíjí grafické dovednosti žáků, jejich jemnou motoriku a grafomotoriku, a tím zároveň stimuluje jejich myšlení. Získávání grafických dovedností, postupné zvyšování kvality a rychlosti psaní a praktické využívání získaných dovedností dává žákům možnost jednoduché písemné komunikace.Obsahem vzdělávacího oboru Čtení a psaní je postupné osvojování písmen, slov a vět, které vede k rozvíjení čtecích dovedností, vnímání obsahu čteného textu a čtení snadného krátkého textu s porozuměním, dále rozvíjení grafických dovedností žáka, jemné motoriky a grafomotoriky, postupné opisování písmen, která umí číst, psaní písmen a jednoduchých slov, napsání svého jména a opisování slov a jednoduchých vět.Tyto dovednosti pomáhají při vytváření písemné komunikace a mohou být prakticky využívány v každodenním životě.Vzdělávací obor Čtení a psaní se dělí na dva tematické okruhy: Čtení a Psaní.</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Čtení</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>Výuka čtení žákovi umožňuje skládat slova, tvořit věty a orientovat se ve větě, na stránce i v řádku. Podporuje porozumění obsahu krátkých vět a přispívá k dovednosti reprodukovat krátký text a recitovat jednoduché říkanky a básničky. U pokročilejších žáků rozvíjí pozitivní vztah k literatuře.Cílem tematického okruhu Čtení je motivovat žáka ke čtení probraných písmen, naučit ho reprodukovat krátký text podle ilustrací a návodných otázek, určit začátek a konec věty, číst s porozuměním krátké věty a probraná písmena abecedy, recitovat říkanky a básničky a používat jednoduché obrázkové návody.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>JJA-CAP-001-106-004</t>
+          <t>JJA-CAP-001-110-004</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>Číst s porozuměním jednoduché věty.</t>
+          <t>Číst jednoduchý krátký text.</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení přispívá k zájmu žáka o praktické využití dovednosti čtení. Umožňuje žákovi pochopit, že každá myšlenka může být zaznamenána a sdělena prostřednictvím psaného slova. Žák si buduje základní čtenářské kompetence, které jsou klíčové pro jeho další vzdělávání. Učí se chápat význam přečteného slova či věty, vybírat požadovanou informaci a odlišit ji od jiných sdělení.Příklady aktivit:Žák vidí obrázek (např. „máma“, „ruka“, „pero“) a vybírá z několika kartiček slovo, které k obrázku patří. Slova jsou tvořená otevřenými slabikami (např. „tá-ta“, „ko-lo“).Žák slyší jednoduché slovo (např. „sova“, „ruka“) a hledá ho mezi jinými kartičkami na stole nebo rozmístěnými po třídě. Aktivita propojuje sluchové vnímání, čtení a prostorovou orientaci.Žák čte krátké věty a odpovídá na otázky typu „Kdo tam je?“, „Co dělá?“. Učitel se ujišťuje, že žák rozumí obsahu, v případě potřeby nabízí podporu v podobě ilustrace nebo názorného vysvětlení.Žák obdrží několik jednoduchých vět, z nichž má vybrat tu, která odpovídá obrázku, nebo pokynu učitele (např. „Kočka leží.“, „Kočka skáče.“). Aktivita podporuje porozumění a rozhodování na základě obsahu.</t>
+          <t>Očekávaný výsledek učení směřuje k rozvoji čtenářských dovedností. Žák si uvědomuje, že může číst různé časopisy, noviny či obrázkové knihy, což napomáhá k vyhranění zájmu o konkrétní činnosti. Učí se rozumět jednoduchým návodům doplněným obrázky a orientovat se ve významu přečteného textu. Pomocí návodných otázek si osvojuje dovednost porozumění čtenému.Příklady aktivit:Žák dostane obrázkový návod s krátkým textem a podle návodu vyrábí jednoduchý předmět. Učitel klade otázky typu: „Co uděláme jako první?“ nebo „Který krok je poslední?“.Žák pracuje s několika krátkými jednoduchými návody (např. na výrobu papírové lodě, přípravu obloženého chleba) a podle ilustrací a textu určuje správné pořadí kroků, případně označuje, který krok do postupu nepatří.</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1432,66 +1432,66 @@
           <t>Vzdělávací obor Čtení a psaní nabízí potenciál k rozvoji čtenářské gramotnosti. Vede žáka k rozvoji dovedností v oblasti správné výslovnosti, udržení tempa řeči a pravidelného dýchání. Žák se postupně učí číst tiskací písmena, slabiky, slova, popřípadě věty. Cílem je to, aby žák rozvíjel své čtecí dovednosti, vnímal obsah čteného textu – v případě snadného krátkého textu s porozuměním. Důležité je povzbuzovat u žáka zájem o čtení jako o jeden ze zdrojů informací.Vzdělávací obor Čtení a psaní rozvíjí grafické dovednosti žáků, jejich jemnou motoriku a grafomotoriku, a tím zároveň stimuluje jejich myšlení. Získávání grafických dovedností, postupné zvyšování kvality a rychlosti psaní a praktické využívání získaných dovedností dává žákům možnost jednoduché písemné komunikace.Obsahem vzdělávacího oboru Čtení a psaní je postupné osvojování písmen, slov a vět, které vede k rozvíjení čtecích dovedností, vnímání obsahu čteného textu a čtení snadného krátkého textu s porozuměním, dále rozvíjení grafických dovedností žáka, jemné motoriky a grafomotoriky, postupné opisování písmen, která umí číst, psaní písmen a jednoduchých slov, napsání svého jména a opisování slov a jednoduchých vět.Tyto dovednosti pomáhají při vytváření písemné komunikace a mohou být prakticky využívány v každodenním životě.Vzdělávací obor Čtení a psaní se dělí na dva tematické okruhy: Čtení a Psaní.</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Psaní</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>Psaní tvoří postupný proces probíhající od prvního do desátého ročníku. Výuka psaní je založená na osvojení grafických dovedností žákem a současně zohledňuje specifika poznávacích procesů žáků s mentálním postižením. Výuka psaní žákovi umožňuje písemně se dorozumívat a výrazně přispívá k rozvoji hrubé i jemné motoriky. Směřuje k nácviku uvolňovacích cviků, tvarů písmen, slabik a slov, a to s ohledem na individuální možnosti, schopnosti a zkušenosti žáka. Tyto dovednosti jsou základem pro volbu vhodného typu písma a metodiky psaní. Žák je veden k osvojení a dodržování pracovních a hygienických návyků. Velký důraz je kladen na motivaci žáka.Cílem tematického okruhu Psaní je vést žáka k opisu písmen, která umí číst, k opisu jednoduchých slov a číslic, ke psaní písmen a jednoduchých slov podle diktátu, k napsání svého jména a psaní číslic podle nápovědy či předlohy.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>JJA-CAP-002-110-001</t>
+          <t>JJA-CAP-002-106-001</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>Psát písmena a jednoduchá slova, případně také podle diktátu.</t>
+          <t>Opisovat písmena, která umí číst.</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výstup učení se zaměřuje na prohlubování získaných dovedností při psaní písmen hůlkovým písmem, jejich zdokonalování a dodržování správných tvarů. Žák si osvojuje písmena celé abecedy a neustále zdokonaluje psaní tvarů hůlkového písma. Pokud žák psaní hůlkových písmen zvládá, může zapisovat písmena a jednoduchá slova podle diktátu.Příklady aktivit:Žák se zaměřuje na psaní hůlkových písmen. Učitel může diktovat hlásky, žák píše jednotlivá písmena, přičemž se soustředí na správný tvar a umístění písmene na řádku. Pokud žák potřebuje, může se dívat do předlohy. Ke psaní může využívat také počítačové programy, které mu umožní lépe si zapamatovat tvar písmene.Žák zvládající psaní písmen, přechází ke psaní slabik, případně také podle diktátu. Žák se zaměřuje na psaní jím zvládnutých hůlkových písmen a učitel mu může diktovat jednotlivá písmena nebo slabiky (např. A, B, C, „ma“, „ba“). Žák píše na různé podklady, například do písku, na papír nebo na fólii, přičemž dbá na správný tvar písmen a jejich umístění. Počítačové programy mu pomáhají s trénováním psaní a zlepšováním dovedností.</t>
+          <t>Očekávaný výsledek učení umožňuje žákovi zaměřit se na vlastní písemný projev. Napomáhá k rozvoji vizuomotoriky. Žák si osvojuje elementární grafické dovednosti, vnímá a porovnává napsaný tvar písmene s předlohou.Příklady aktivit:Žák nejprve kreslí písmena ve vzduchu pomocí malíkové hrany ruky – napodobuje jejich tvar před tělem. Aktivitu provází říkanka (např. „Kreslíme písmenko, malujeme tělíčko“). Důraz je kladen na plynulý a široký pohyb celé paže.Žák píše na papír formátu A3 velké tvary písmen nebo grafomotorické smyčky (např. vlnovky, spirály). Píše voskovkami, fixem nebo štětcem, čímž se podporuje volný pohyb a jistota tahu.Žák staví pomocí plastelíny, provázků nebo dřívek tvar písmene, který pak prstem obkresluje. Následně se pokouší stejný tvar napsat s dopomocí učitele. Tato aktivita propojuje motorickou a vizuální složku psaní.</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q12" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1524,66 +1524,66 @@
           <t>Vzdělávací obor Čtení a psaní nabízí potenciál k rozvoji čtenářské gramotnosti. Vede žáka k rozvoji dovedností v oblasti správné výslovnosti, udržení tempa řeči a pravidelného dýchání. Žák se postupně učí číst tiskací písmena, slabiky, slova, popřípadě věty. Cílem je to, aby žák rozvíjel své čtecí dovednosti, vnímal obsah čteného textu – v případě snadného krátkého textu s porozuměním. Důležité je povzbuzovat u žáka zájem o čtení jako o jeden ze zdrojů informací.Vzdělávací obor Čtení a psaní rozvíjí grafické dovednosti žáků, jejich jemnou motoriku a grafomotoriku, a tím zároveň stimuluje jejich myšlení. Získávání grafických dovedností, postupné zvyšování kvality a rychlosti psaní a praktické využívání získaných dovedností dává žákům možnost jednoduché písemné komunikace.Obsahem vzdělávacího oboru Čtení a psaní je postupné osvojování písmen, slov a vět, které vede k rozvíjení čtecích dovedností, vnímání obsahu čteného textu a čtení snadného krátkého textu s porozuměním, dále rozvíjení grafických dovedností žáka, jemné motoriky a grafomotoriky, postupné opisování písmen, která umí číst, psaní písmen a jednoduchých slov, napsání svého jména a opisování slov a jednoduchých vět.Tyto dovednosti pomáhají při vytváření písemné komunikace a mohou být prakticky využívány v každodenním životě.Vzdělávací obor Čtení a psaní se dělí na dva tematické okruhy: Čtení a Psaní.</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Psaní</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>Psaní tvoří postupný proces probíhající od prvního do desátého ročníku. Výuka psaní je založená na osvojení grafických dovedností žákem a současně zohledňuje specifika poznávacích procesů žáků s mentálním postižením. Výuka psaní žákovi umožňuje písemně se dorozumívat a výrazně přispívá k rozvoji hrubé i jemné motoriky. Směřuje k nácviku uvolňovacích cviků, tvarů písmen, slabik a slov, a to s ohledem na individuální možnosti, schopnosti a zkušenosti žáka. Tyto dovednosti jsou základem pro volbu vhodného typu písma a metodiky psaní. Žák je veden k osvojení a dodržování pracovních a hygienických návyků. Velký důraz je kladen na motivaci žáka.Cílem tematického okruhu Psaní je vést žáka k opisu písmen, která umí číst, k opisu jednoduchých slov a číslic, ke psaní písmen a jednoduchých slov podle diktátu, k napsání svého jména a psaní číslic podle nápovědy či předlohy.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>JJA-CAP-002-106-001</t>
+          <t>JJA-CAP-002-110-001</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>Opisovat písmena, která umí číst.</t>
+          <t>Psát písmena a jednoduchá slova, případně také podle diktátu.</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení umožňuje žákovi zaměřit se na vlastní písemný projev. Napomáhá k rozvoji vizuomotoriky. Žák si osvojuje elementární grafické dovednosti, vnímá a porovnává napsaný tvar písmene s předlohou.Příklady aktivit:Žák nejprve kreslí písmena ve vzduchu pomocí malíkové hrany ruky – napodobuje jejich tvar před tělem. Aktivitu provází říkanka (např. „Kreslíme písmenko, malujeme tělíčko“). Důraz je kladen na plynulý a široký pohyb celé paže.Žák píše na papír formátu A3 velké tvary písmen nebo grafomotorické smyčky (např. vlnovky, spirály). Píše voskovkami, fixem nebo štětcem, čímž se podporuje volný pohyb a jistota tahu.Žák staví pomocí plastelíny, provázků nebo dřívek tvar písmene, který pak prstem obkresluje. Následně se pokouší stejný tvar napsat s dopomocí učitele. Tato aktivita propojuje motorickou a vizuální složku psaní.</t>
+          <t>Očekávaný výstup učení se zaměřuje na prohlubování získaných dovedností při psaní písmen hůlkovým písmem, jejich zdokonalování a dodržování správných tvarů. Žák si osvojuje písmena celé abecedy a neustále zdokonaluje psaní tvarů hůlkového písma. Pokud žák psaní hůlkových písmen zvládá, může zapisovat písmena a jednoduchá slova podle diktátu.Příklady aktivit:Žák se zaměřuje na psaní hůlkových písmen. Učitel může diktovat hlásky, žák píše jednotlivá písmena, přičemž se soustředí na správný tvar a umístění písmene na řádku. Pokud žák potřebuje, může se dívat do předlohy. Ke psaní může využívat také počítačové programy, které mu umožní lépe si zapamatovat tvar písmene.Žák zvládající psaní písmen, přechází ke psaní slabik, případně také podle diktátu. Žák se zaměřuje na psaní jím zvládnutých hůlkových písmen a učitel mu může diktovat jednotlivá písmena nebo slabiky (např. A, B, C, „ma“, „ba“). Žák píše na různé podklady, například do písku, na papír nebo na fólii, přičemž dbá na správný tvar písmen a jejich umístění. Počítačové programy mu pomáhají s trénováním psaní a zlepšováním dovedností.</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1616,66 +1616,66 @@
           <t>Vzdělávací obor Čtení a psaní nabízí potenciál k rozvoji čtenářské gramotnosti. Vede žáka k rozvoji dovedností v oblasti správné výslovnosti, udržení tempa řeči a pravidelného dýchání. Žák se postupně učí číst tiskací písmena, slabiky, slova, popřípadě věty. Cílem je to, aby žák rozvíjel své čtecí dovednosti, vnímal obsah čteného textu – v případě snadného krátkého textu s porozuměním. Důležité je povzbuzovat u žáka zájem o čtení jako o jeden ze zdrojů informací.Vzdělávací obor Čtení a psaní rozvíjí grafické dovednosti žáků, jejich jemnou motoriku a grafomotoriku, a tím zároveň stimuluje jejich myšlení. Získávání grafických dovedností, postupné zvyšování kvality a rychlosti psaní a praktické využívání získaných dovedností dává žákům možnost jednoduché písemné komunikace.Obsahem vzdělávacího oboru Čtení a psaní je postupné osvojování písmen, slov a vět, které vede k rozvíjení čtecích dovedností, vnímání obsahu čteného textu a čtení snadného krátkého textu s porozuměním, dále rozvíjení grafických dovedností žáka, jemné motoriky a grafomotoriky, postupné opisování písmen, která umí číst, psaní písmen a jednoduchých slov, napsání svého jména a opisování slov a jednoduchých vět.Tyto dovednosti pomáhají při vytváření písemné komunikace a mohou být prakticky využívány v každodenním životě.Vzdělávací obor Čtení a psaní se dělí na dva tematické okruhy: Čtení a Psaní.</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Psaní</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>Psaní tvoří postupný proces probíhající od prvního do desátého ročníku. Výuka psaní je založená na osvojení grafických dovedností žákem a současně zohledňuje specifika poznávacích procesů žáků s mentálním postižením. Výuka psaní žákovi umožňuje písemně se dorozumívat a výrazně přispívá k rozvoji hrubé i jemné motoriky. Směřuje k nácviku uvolňovacích cviků, tvarů písmen, slabik a slov, a to s ohledem na individuální možnosti, schopnosti a zkušenosti žáka. Tyto dovednosti jsou základem pro volbu vhodného typu písma a metodiky psaní. Žák je veden k osvojení a dodržování pracovních a hygienických návyků. Velký důraz je kladen na motivaci žáka.Cílem tematického okruhu Psaní je vést žáka k opisu písmen, která umí číst, k opisu jednoduchých slov a číslic, ke psaní písmen a jednoduchých slov podle diktátu, k napsání svého jména a psaní číslic podle nápovědy či předlohy.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>JJA-CAP-002-106-002</t>
+          <t>JJA-CAP-002-110-002</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>Opisovat jednoduchá slova.</t>
+          <t>Opisovat slova a jednoduché věty.</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení umožňuje žákovi získat základní dovednosti v písemné komunikaci. Žák si prohlubuje dovednost správného způsobu psaní, orientaci na řádku, na stránce a vnímá komunikační funkci písemného projevu.Příklady aktivit:Žák opisuje písmena hůlkové abecedy, poté slabiky, slova a krátká slovní spojení (např. „moje máma“). Nejprve písmeno obtáhne, poté zkouší napodobit přesný tvar. Učitel se v průběhu psaní ujišťuje, že žák ví, co píše. Pokud žák zvládne psaní písmen, přechází ke psaní slabik. Tomuto kroku předchází cvičení fonematického sluchu – žák umí slabiku rozložit na hlásky.</t>
+          <t>Očekávaný výsledek učení prohlubuje žákovu schopnost písemné komunikace. Prostřednictvím modelových vět žák užívá písemnou komunikaci ke sdělení jednoduchých pokynů, myšlenek a sociálních forem komunikace. Rozšiřuje si slovní zásobu. Ke psaní slov, jednoduchých vět a jednoduchých sdělení může používat počítač.Příklady aktivit:Žák pracuje s modelovými větami, například: „Jdu do školy“, „Mám rád psa“, „Pojď sem“. Nejprve tyto věty opisuje, poté je doplňuje o chybějící slova. Učitel zadává jednoduché písemné úkoly, například napsat krátký pozdrav kamarádovi. Žák může používat počítačové programy či tabulky s předpřipravenými slovy a větami, které mu usnadňují vytváření vlastních sdělení. Postupně se učí, jak tvořit věty a jak používat správnou slovní zásobu k vyjádření základních myšlenek a pocitů.</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1708,66 +1708,66 @@
           <t>Vzdělávací obor Čtení a psaní nabízí potenciál k rozvoji čtenářské gramotnosti. Vede žáka k rozvoji dovedností v oblasti správné výslovnosti, udržení tempa řeči a pravidelného dýchání. Žák se postupně učí číst tiskací písmena, slabiky, slova, popřípadě věty. Cílem je to, aby žák rozvíjel své čtecí dovednosti, vnímal obsah čteného textu – v případě snadného krátkého textu s porozuměním. Důležité je povzbuzovat u žáka zájem o čtení jako o jeden ze zdrojů informací.Vzdělávací obor Čtení a psaní rozvíjí grafické dovednosti žáků, jejich jemnou motoriku a grafomotoriku, a tím zároveň stimuluje jejich myšlení. Získávání grafických dovedností, postupné zvyšování kvality a rychlosti psaní a praktické využívání získaných dovedností dává žákům možnost jednoduché písemné komunikace.Obsahem vzdělávacího oboru Čtení a psaní je postupné osvojování písmen, slov a vět, které vede k rozvíjení čtecích dovedností, vnímání obsahu čteného textu a čtení snadného krátkého textu s porozuměním, dále rozvíjení grafických dovedností žáka, jemné motoriky a grafomotoriky, postupné opisování písmen, která umí číst, psaní písmen a jednoduchých slov, napsání svého jména a opisování slov a jednoduchých vět.Tyto dovednosti pomáhají při vytváření písemné komunikace a mohou být prakticky využívány v každodenním životě.Vzdělávací obor Čtení a psaní se dělí na dva tematické okruhy: Čtení a Psaní.</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Psaní</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>Psaní tvoří postupný proces probíhající od prvního do desátého ročníku. Výuka psaní je založená na osvojení grafických dovedností žákem a současně zohledňuje specifika poznávacích procesů žáků s mentálním postižením. Výuka psaní žákovi umožňuje písemně se dorozumívat a výrazně přispívá k rozvoji hrubé i jemné motoriky. Směřuje k nácviku uvolňovacích cviků, tvarů písmen, slabik a slov, a to s ohledem na individuální možnosti, schopnosti a zkušenosti žáka. Tyto dovednosti jsou základem pro volbu vhodného typu písma a metodiky psaní. Žák je veden k osvojení a dodržování pracovních a hygienických návyků. Velký důraz je kladen na motivaci žáka.Cílem tematického okruhu Psaní je vést žáka k opisu písmen, která umí číst, k opisu jednoduchých slov a číslic, ke psaní písmen a jednoduchých slov podle diktátu, k napsání svého jména a psaní číslic podle nápovědy či předlohy.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>JJA-CAP-002-110-002</t>
+          <t>JJA-CAP-002-106-002</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>Opisovat slova a jednoduché věty.</t>
+          <t>Opisovat jednoduchá slova.</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení prohlubuje žákovu schopnost písemné komunikace. Prostřednictvím modelových vět žák užívá písemnou komunikaci ke sdělení jednoduchých pokynů, myšlenek a sociálních forem komunikace. Rozšiřuje si slovní zásobu. Ke psaní slov, jednoduchých vět a jednoduchých sdělení může používat počítač.Příklady aktivit:Žák pracuje s modelovými větami, například: „Jdu do školy“, „Mám rád psa“, „Pojď sem“. Nejprve tyto věty opisuje, poté je doplňuje o chybějící slova. Učitel zadává jednoduché písemné úkoly, například napsat krátký pozdrav kamarádovi. Žák může používat počítačové programy či tabulky s předpřipravenými slovy a větami, které mu usnadňují vytváření vlastních sdělení. Postupně se učí, jak tvořit věty a jak používat správnou slovní zásobu k vyjádření základních myšlenek a pocitů.</t>
+          <t>Očekávaný výsledek učení umožňuje žákovi získat základní dovednosti v písemné komunikaci. Žák si prohlubuje dovednost správného způsobu psaní, orientaci na řádku, na stránce a vnímá komunikační funkci písemného projevu.Příklady aktivit:Žák opisuje písmena hůlkové abecedy, poté slabiky, slova a krátká slovní spojení (např. „moje máma“). Nejprve písmeno obtáhne, poté zkouší napodobit přesný tvar. Učitel se v průběhu psaní ujišťuje, že žák ví, co píše. Pokud žák zvládne psaní písmen, přechází ke psaní slabik. Tomuto kroku předchází cvičení fonematického sluchu – žák umí slabiku rozložit na hlásky.</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2168,66 +2168,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-110-001</t>
+          <t>JJA-REV-001-106-001</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
-          <t>Komunikovat vhodně v běžných situacích.</t>
+          <t>Komunikovat v běžných situacích.</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede k zapojení žáka do společnosti. Prostřednictvím vhodné verbální či neverbální komunikace je žák schopen dorozumět se ve společnosti. V případě potřeby využívá alternativní způsoby komunikace. Zároveň se učí naslouchat komunikačnímu partnerovi a vnímat jeho sdělení.Příklady aktivit:Žák umí požádat o pomoc nebo o informaci, dokáže zvolit vhodnou formu komunikace. V případě potřeby používá neverbální komunikaci – obrázky, piktogramy apod. Nácvik této dovednosti probíhá při všech školních i mimoškolních aktivitách.Žák si z kartiček s obrázky běžných věcí (pití, pastelka, bunda) vybere tu, kterou potřebuje, a naučí se o ni požádat – buď slovně, ukázáním na obrázek, nebo gestem. Učitel či spolužák reaguje předáním věci a jednoduchou odpovědí. Aktivita se opakuje v různých situacích během dne.</t>
+          <t>Očekávaný výsledek učení směřuje k základnímu smyslu komunikace. Žák se učí vnímat mluvené slovo, klást jednoduché otázky, vytvářet sociální vztahy a aktivně se zapojovat do dění ve třídě.Příklady aktivit:Žák reaguje gesty, slovy nebo jednoduchými odpověďmi („ano“, „ne“, „prosím“) na učitele, který předčítá krátké jednoduché věty nebo otázky.Žák se učí klást jednoduché otázky typu „Jak se jmenuješ?“, „Co děláš?“ a odpovídat na ně v kolektivu nebo ve dvojicích.Žák se zapojuje do jednoduchých třídních aktivit, při kterých musí žáci navzájem komunikovat (např. společné kreslení, hledání předmětů podle pokynů, jednoduché hry s pravidly vyžadujícími spolupráci).Žák odpovídá na otázky typu „Kdo je tvůj kamarád?“ nebo „Co máš rád/a ve třídě?“, a učí se tak vyjadřovat své preference a vytvářet vztahy.Žák v průběhu každodenních krátkých setkání říká jednoduché věty o sobě nebo odpoví na otázku učitele, čímž se upevňují základní komunikační dovednosti a sociální interakce.</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2260,66 +2260,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-106-001</t>
+          <t>JJA-REV-001-110-001</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t>Komunikovat v běžných situacích.</t>
+          <t>Komunikovat vhodně v běžných situacích.</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení směřuje k základnímu smyslu komunikace. Žák se učí vnímat mluvené slovo, klást jednoduché otázky, vytvářet sociální vztahy a aktivně se zapojovat do dění ve třídě.Příklady aktivit:Žák reaguje gesty, slovy nebo jednoduchými odpověďmi („ano“, „ne“, „prosím“) na učitele, který předčítá krátké jednoduché věty nebo otázky.Žák se učí klást jednoduché otázky typu „Jak se jmenuješ?“, „Co děláš?“ a odpovídat na ně v kolektivu nebo ve dvojicích.Žák se zapojuje do jednoduchých třídních aktivit, při kterých musí žáci navzájem komunikovat (např. společné kreslení, hledání předmětů podle pokynů, jednoduché hry s pravidly vyžadujícími spolupráci).Žák odpovídá na otázky typu „Kdo je tvůj kamarád?“ nebo „Co máš rád/a ve třídě?“, a učí se tak vyjadřovat své preference a vytvářet vztahy.Žák v průběhu každodenních krátkých setkání říká jednoduché věty o sobě nebo odpoví na otázku učitele, čímž se upevňují základní komunikační dovednosti a sociální interakce.</t>
+          <t>Očekávaný výsledek učení vede k zapojení žáka do společnosti. Prostřednictvím vhodné verbální či neverbální komunikace je žák schopen dorozumět se ve společnosti. V případě potřeby využívá alternativní způsoby komunikace. Zároveň se učí naslouchat komunikačnímu partnerovi a vnímat jeho sdělení.Příklady aktivit:Žák umí požádat o pomoc nebo o informaci, dokáže zvolit vhodnou formu komunikace. V případě potřeby používá neverbální komunikaci – obrázky, piktogramy apod. Nácvik této dovednosti probíhá při všech školních i mimoškolních aktivitách.Žák si z kartiček s obrázky běžných věcí (pití, pastelka, bunda) vybere tu, kterou potřebuje, a naučí se o ni požádat – buď slovně, ukázáním na obrázek, nebo gestem. Učitel či spolužák reaguje předáním věci a jednoduchou odpovědí. Aktivita se opakuje v různých situacích během dne.</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2352,66 +2352,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-110-002</t>
+          <t>JJA-REV-001-106-002</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>Zvládat základní pravidla komunikace.</t>
+          <t>Zvládat jednoduché formy společenského styku verbálně či neverbálně – pozdrav, prosba, poděkování.</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení navazuje na předchozí zkušenosti žáka. Pomocí modelových situací, konverzačních cvičení a sociálních scénářů si žák buduje databázi vhodných komunikačních výrazů – verbálních i neverbálních. Podpora funkční komunikace probíhá během všech školních i mimoškolních aktivit.Příklady aktivit:Žák nacvičuje jednoduché věty „Dobrý den, prosím rohlík.“ pomocí rolových her. Žák zkouší situaci se spolužákem nebo učitelem, využívá obrázkové kartičky pro podporu komunikace.Žák sleduje obrázky různých situací (např. ztracená hračka, bolest břicha) a volí si vhodnou reakci – verbálně nebo pomocí piktogramu (např. „pomoz mi“, „bolí mě“).Žák vybírá kartu podle toho, jak se cítí (např. „jsem smutný“), a učí se k tomu přiřadit vhodný výraz nebo gesto.Žák odpovídá každý den na jednoduché otázky (např. „Jak se dnes máš?“, „Co jsi měl k snídani?“) podle svých možností – mluvením, ukazováním nebo pomocí komunikační tabulky.</t>
+          <t>Očekávaný výsledek významně napomáhá začlenění žáka do sociální skupiny. Žák se pomocí modelových situací a přiměřeného nácviku učí základní sociální komunikační dovednosti – pozdrav, prosbu, poděkování, rozloučení.Příklady aktivit:Žák dostane několik předem připravených kartiček s různými možnostmi, co říct při konkrétní sociální situaci (např. příchod do třídy, žádost o pomoc, loučení). S podporou učitele vybírá nejvhodnější kartičku a slovně i neverbálně (gestem, mimikou) reaguje.Žák používá kartičky znázorňující situace (např. člověk mává, někdo podává ruku, říká „děkuji“). Žák popisuje nebo napodobuje to, co vidí na obrázku, a procvičuje dané fráze i gesta.Žák podle potřeby zkouší verbální i neverbální formy jednoduchého pozdravu (zamávání) či gesto „prosím“.</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2444,66 +2444,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-106-002</t>
+          <t>JJA-REV-001-110-002</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
-          <t>Zvládat jednoduché formy společenského styku verbálně či neverbálně – pozdrav, prosba, poděkování.</t>
+          <t>Zvládat základní pravidla komunikace.</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek významně napomáhá začlenění žáka do sociální skupiny. Žák se pomocí modelových situací a přiměřeného nácviku učí základní sociální komunikační dovednosti – pozdrav, prosbu, poděkování, rozloučení.Příklady aktivit:Žák dostane několik předem připravených kartiček s různými možnostmi, co říct při konkrétní sociální situaci (např. příchod do třídy, žádost o pomoc, loučení). S podporou učitele vybírá nejvhodnější kartičku a slovně i neverbálně (gestem, mimikou) reaguje.Žák používá kartičky znázorňující situace (např. člověk mává, někdo podává ruku, říká „děkuji“). Žák popisuje nebo napodobuje to, co vidí na obrázku, a procvičuje dané fráze i gesta.Žák podle potřeby zkouší verbální i neverbální formy jednoduchého pozdravu (zamávání) či gesto „prosím“.</t>
+          <t>Očekávaný výsledek učení navazuje na předchozí zkušenosti žáka. Pomocí modelových situací, konverzačních cvičení a sociálních scénářů si žák buduje databázi vhodných komunikačních výrazů – verbálních i neverbálních. Podpora funkční komunikace probíhá během všech školních i mimoškolních aktivit.Příklady aktivit:Žák nacvičuje jednoduché věty „Dobrý den, prosím rohlík.“ pomocí rolových her. Žák zkouší situaci se spolužákem nebo učitelem, využívá obrázkové kartičky pro podporu komunikace.Žák sleduje obrázky různých situací (např. ztracená hračka, bolest břicha) a volí si vhodnou reakci – verbálně nebo pomocí piktogramu (např. „pomoz mi“, „bolí mě“).Žák vybírá kartu podle toho, jak se cítí (např. „jsem smutný“), a učí se k tomu přiřadit vhodný výraz nebo gesto.Žák odpovídá každý den na jednoduché otázky (např. „Jak se dnes máš?“, „Co jsi měl k snídani?“) podle svých možností – mluvením, ukazováním nebo pomocí komunikační tabulky.</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2720,66 +2720,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-110-004</t>
+          <t>JJA-REV-001-106-004</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t>Popsat pomocí obrázků nebo návodných otázek vyslechnutý, přiměřeně náročný příběh, divadelní nebo filmové představení.</t>
+          <t>Popsat zhlédnutý filmový nebo divadelní příběh podle návodných otázek.</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení navazuje na předchozí zkušenosti žáka. Žák se učí soustředit na děj příběhu a porozumět mu. Zároveň se učí orientovat v dějové linii a pomocí obrázků či návodných otázek příběh zprostředkovat ostatním.Příklady aktivit:Žák poslouchá krátký příběh nebo sleduje krátké obrázkové vyprávění. Žák dostane několik ilustrací z příběhu, které nejsou správně seřazené. Jeho úkolem je obrázky podle děje seřadit. Poté pomocí jednoduchých vět nebo návodných otázek popíše, co se na jednotlivých obrázcích děje. Učitel může pomoci otázkami typu: „Co se stalo nejdříve?“, „Co dělá hlavní postava?“ nebo „Jak příběh končí?“.</t>
+          <t>Očekávaný výsledek učení navazuje na zkušenosti žáka. Prostřednictvím zhlédnutého filmového nebo divadelního příběhu se žák učí rozumět vlastním emocím. Zaujímá k příběhu kladné nebo záporné stanovisko. S dopomocí učitele či podle návodných otázek chápe základní linii děje.Příklady aktivit:Žák se snaží vyjádřit, co se mu na příběhu líbilo nebo nelíbilo, a hodnotí chování hlavních postav.Žák odpovídá podle předem připravené osnovy na otázky typu: „Co se stalo na začátku příběhu?“, „Kdo byl hlavní postavou?“, „Jaký byl konec příběhu?“.Žák s podporou učitele nebo pomocí návodných otázek rozlišuje kladné a záporné reakce na jednotlivé situace v příběhu.</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2812,66 +2812,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-106-004</t>
+          <t>JJA-REV-001-110-004</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t>Popsat zhlédnutý filmový nebo divadelní příběh podle návodných otázek.</t>
+          <t>Popsat pomocí obrázků nebo návodných otázek vyslechnutý, přiměřeně náročný příběh, divadelní nebo filmové představení.</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení navazuje na zkušenosti žáka. Prostřednictvím zhlédnutého filmového nebo divadelního příběhu se žák učí rozumět vlastním emocím. Zaujímá k příběhu kladné nebo záporné stanovisko. S dopomocí učitele či podle návodných otázek chápe základní linii děje.Příklady aktivit:Žák se snaží vyjádřit, co se mu na příběhu líbilo nebo nelíbilo, a hodnotí chování hlavních postav.Žák odpovídá podle předem připravené osnovy na otázky typu: „Co se stalo na začátku příběhu?“, „Kdo byl hlavní postavou?“, „Jaký byl konec příběhu?“.Žák s podporou učitele nebo pomocí návodných otázek rozlišuje kladné a záporné reakce na jednotlivé situace v příběhu.</t>
+          <t>Očekávaný výsledek učení navazuje na předchozí zkušenosti žáka. Žák se učí soustředit na děj příběhu a porozumět mu. Zároveň se učí orientovat v dějové linii a pomocí obrázků či návodných otázek příběh zprostředkovat ostatním.Příklady aktivit:Žák poslouchá krátký příběh nebo sleduje krátké obrázkové vyprávění. Žák dostane několik ilustrací z příběhu, které nejsou správně seřazené. Jeho úkolem je obrázky podle děje seřadit. Poté pomocí jednoduchých vět nebo návodných otázek popíše, co se na jednotlivých obrázcích děje. Učitel může pomoci otázkami typu: „Co se stalo nejdříve?“, „Co dělá hlavní postava?“ nebo „Jak příběh končí?“.</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2904,66 +2904,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-110-005</t>
+          <t>JJA-REV-001-106-005</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>Zprostředkovat vlastní zážitky a popsat své pocity.</t>
+          <t>Zprostředkovat jednoduchý příběh podle obrázku.</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení výrazně napomáhá tomu, aby si žák uvědomil své pocity a dojmy a následně je dokázal zprostředkovat ostatním. Pomocí předem připravené struktury (osnovy) dokáže odpovídat na jednoduché otázky týkající se jeho vlastního prožitku.Příklady aktivit:Žák poslouchá krátký jednoduchý příběh nebo sleduje obrázek, který vyvolává určité emoce. Žák pomocí připravené osnovy odpovídá na otázky, například:„Co tě v příběhu potěšilo?“„Můžeš to popsat?“Žák může odpovídat slovně, ukazovat obrázky smajlíků s emocemi nebo ukazovat gesty, jak se cítil.</t>
+          <t>Očekávaný výsledek učení významně přispívá k rozšiřování slovní zásoby žáka a k chápání časového sledu děje. Žák se nejdříve učí popisovat jednoduché obrázky. Následně je veden k tomu, aby byl pomocí obrázků schopen zprostředkovat jednoduchý příběh a rozpoznat pořadí obrázků.Příklady aktivit:Žák seřadí obrázky ve správném časovém pořadí, aby vznikl logický příběh.Žák jednoduchou větou popisuje, co je na jednotlivých obrázcích, přičemž se snaží používat podstatná jména a slovesa (např. „Pes běží“, „Holčička jí jablko“).Žák podle osnovy odpovídá na otázky typu: „Kdo je na obrázku?“, „Co dělá postava?“ nebo „Kde se příběh odehrává?“.Žák se učí zapojovat fantazii a předvídat další vývoj příběhu pomocí otázek jako: „Co by se stalo, kdyby…?“ nebo „Jak myslíš, že příběh pokračuje?“.Žák společně s učitelem nebo spolužáky vytváří vlastní krátké příběhy na základě obrázků, čímž rozvíjí své vyjadřovací schopnosti.</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2996,66 +2996,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-106-005</t>
+          <t>JJA-REV-001-110-005</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t>Zprostředkovat jednoduchý příběh podle obrázku.</t>
+          <t>Zprostředkovat vlastní zážitky a popsat své pocity.</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení významně přispívá k rozšiřování slovní zásoby žáka a k chápání časového sledu děje. Žák se nejdříve učí popisovat jednoduché obrázky. Následně je veden k tomu, aby byl pomocí obrázků schopen zprostředkovat jednoduchý příběh a rozpoznat pořadí obrázků.Příklady aktivit:Žák seřadí obrázky ve správném časovém pořadí, aby vznikl logický příběh.Žák jednoduchou větou popisuje, co je na jednotlivých obrázcích, přičemž se snaží používat podstatná jména a slovesa (např. „Pes běží“, „Holčička jí jablko“).Žák podle osnovy odpovídá na otázky typu: „Kdo je na obrázku?“, „Co dělá postava?“ nebo „Kde se příběh odehrává?“.Žák se učí zapojovat fantazii a předvídat další vývoj příběhu pomocí otázek jako: „Co by se stalo, kdyby…?“ nebo „Jak myslíš, že příběh pokračuje?“.Žák společně s učitelem nebo spolužáky vytváří vlastní krátké příběhy na základě obrázků, čímž rozvíjí své vyjadřovací schopnosti.</t>
+          <t>Očekávaný výsledek učení výrazně napomáhá tomu, aby si žák uvědomil své pocity a dojmy a následně je dokázal zprostředkovat ostatním. Pomocí předem připravené struktury (osnovy) dokáže odpovídat na jednoduché otázky týkající se jeho vlastního prožitku.Příklady aktivit:Žák poslouchá krátký jednoduchý příběh nebo sleduje obrázek, který vyvolává určité emoce. Žák pomocí připravené osnovy odpovídá na otázky, například:„Co tě v příběhu potěšilo?“„Můžeš to popsat?“Žák může odpovídat slovně, ukazovat obrázky smajlíků s emocemi nebo ukazovat gesty, jak se cítil.</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3088,66 +3088,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-106-006</t>
+          <t>JJA-REV-001-110-006</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>Dramatizovat jednoduchý krátký příběh z oblasti, která je žákům blízká.</t>
+          <t>Dramatizovat jednoduchý příběh nebo pohádku.</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek přispívá k vytváření emočního prožitku z krátkého příběhu. Žák se učí vcítit do děje, hodnotit a komentovat ho podle vlastních zkušeností a vyjadřovat své emoce pomocí tónu hlasu či výrazu obličeje.Příklady aktivit:Žák hádá, co učitel cítí, podle předvedených emocí (úsměv, zamračení, smutek). Pro podporu může žák používat obrázky smajlíků a přiřazovat je ke konkrétním výrazům.Žák má před sebou sadu obrázků obličejů s různými výrazy a musí je spojit s odpovídajícími smajlíky nebo slovními označeními emocí.Žák si vybírá emoce z obrázků nebo fotografií a snaží se je pomocí mimiky a tónu hlasu předvést spolužákům, kteří hádají, o jakou emoci se jedná.</t>
+          <t>Očekávaný výsledek učení vychází ze zkušeností žáka a přispívá k vytváření, popisu a sdílení emočního prožitku. Žák pochopí děj příběhu, pokusí se popsat emoce jednotlivých postav a podle svých dosavadních zkušeností příběh hodnotí a komentuje.Příklady aktivit:Žák poslouchá krátký příběh s výraznými emocemi postav (např. radost, smutek, strach) a poté ukazuje na kartičky se smajlíky odpovídajícími emocím, které podle něj postavy prožívaly. Nakonec žák podle svých možností krátce popisuje, co ho na příběhu zaujalo nebo jaký pocit v něm vyvolal. Přemýšlí a odpovídá na otázky, které mu pomáhají pojmenovat své emoce a hodnotit příběh.</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3180,66 +3180,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-110-006</t>
+          <t>JJA-REV-001-106-006</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t>Dramatizovat jednoduchý příběh nebo pohádku.</t>
+          <t>Dramatizovat jednoduchý krátký příběh z oblasti, která je žákům blízká.</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vychází ze zkušeností žáka a přispívá k vytváření, popisu a sdílení emočního prožitku. Žák pochopí děj příběhu, pokusí se popsat emoce jednotlivých postav a podle svých dosavadních zkušeností příběh hodnotí a komentuje.Příklady aktivit:Žák poslouchá krátký příběh s výraznými emocemi postav (např. radost, smutek, strach) a poté ukazuje na kartičky se smajlíky odpovídajícími emocím, které podle něj postavy prožívaly. Nakonec žák podle svých možností krátce popisuje, co ho na příběhu zaujalo nebo jaký pocit v něm vyvolal. Přemýšlí a odpovídá na otázky, které mu pomáhají pojmenovat své emoce a hodnotit příběh.</t>
+          <t>Očekávaný výsledek přispívá k vytváření emočního prožitku z krátkého příběhu. Žák se učí vcítit do děje, hodnotit a komentovat ho podle vlastních zkušeností a vyjadřovat své emoce pomocí tónu hlasu či výrazu obličeje.Příklady aktivit:Žák hádá, co učitel cítí, podle předvedených emocí (úsměv, zamračení, smutek). Pro podporu může žák používat obrázky smajlíků a přiřazovat je ke konkrétním výrazům.Žák má před sebou sadu obrázků obličejů s různými výrazy a musí je spojit s odpovídajícími smajlíky nebo slovními označeními emocí.Žák si vybírá emoce z obrázků nebo fotografií a snaží se je pomocí mimiky a tónu hlasu předvést spolužákům, kteří hádají, o jakou emoci se jedná.</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3272,66 +3272,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-110-007</t>
+          <t>JJA-REV-001-106-007</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>Vyjádřit své dojmy (libost či nelibost) ze zhlédnutí divadelního a audiovizuálního díla.</t>
+          <t>Účastnit se činností zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce, důvěry.</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení podporuje schopnost žáka vyjádřit své dojmy z divadelního nebo audiovizuálního díla. Žák se učí rozpoznávat a pojmenovávat emoce prostřednictvím slov, mimiky a pohybové dramatizace. Rozvíjí schopnost hodnotit chování postav a porovnávat je se svým vlastním názorem. Upevňuje dovednosti naslouchání ostatním a respektování různých názorů v bezpečném a podporujícím prostředí.Příklady aktivit:Žák se nachází v bezpečném a příjemném prostředí, poslouchá příběh nebo sleduje scénku. Poté odpovídá na jednoduché otázky, například: „Jak by se postava měla teď chovat?“, „Co bys na jejím místě udělal ty?“. Žák vyjadřuje svůj názor, učí se mluvit nahlas a zároveň poslouchá ostatní a respektuje jejich názory.</t>
+          <t>Očekávaný výsledek učení významně přispívá k zapojení žáka do sociální skupiny. Žák se učí naslouchat, vnímat sdělení ostatních a respektovat různorodost názorů. Zároveň se učí komunikovat s ostatními v rámci pravidel slušnosti a vzájemného respektu. Objevuje nové výrazy a obohacuje svou slovní zásobu, přičemž pomocí modelových schémat řeší různé komunikační situace.Příklady aktivit: Žák se snaží vyjádřit, co slyšel po přečtení příběhu učitelem, například ukázáním obrázku, gestem nebo jednoduchou větou.Žák používá jednoduché obrázkové modely (např. „já říkám“, „ty posloucháš“, „děkuji“) k procvičování správného pořadí ve společenské komunikaci.Žák se zapojuje do her, které vyžadují spolupráci a komunikaci (např. jednoduché hádanky, skládání příběhu po částech) a kde se trénuje vzájemný respekt a naslouchání.</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3364,66 +3364,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-106-007</t>
+          <t>JJA-REV-001-110-007</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t>Účastnit se činností zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce, důvěry.</t>
+          <t>Vyjádřit své dojmy (libost či nelibost) ze zhlédnutí divadelního a audiovizuálního díla.</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení významně přispívá k zapojení žáka do sociální skupiny. Žák se učí naslouchat, vnímat sdělení ostatních a respektovat různorodost názorů. Zároveň se učí komunikovat s ostatními v rámci pravidel slušnosti a vzájemného respektu. Objevuje nové výrazy a obohacuje svou slovní zásobu, přičemž pomocí modelových schémat řeší různé komunikační situace.Příklady aktivit: Žák se snaží vyjádřit, co slyšel po přečtení příběhu učitelem, například ukázáním obrázku, gestem nebo jednoduchou větou.Žák používá jednoduché obrázkové modely (např. „já říkám“, „ty posloucháš“, „děkuji“) k procvičování správného pořadí ve společenské komunikaci.Žák se zapojuje do her, které vyžadují spolupráci a komunikaci (např. jednoduché hádanky, skládání příběhu po částech) a kde se trénuje vzájemný respekt a naslouchání.</t>
+          <t>Očekávaný výsledek učení podporuje schopnost žáka vyjádřit své dojmy z divadelního nebo audiovizuálního díla. Žák se učí rozpoznávat a pojmenovávat emoce prostřednictvím slov, mimiky a pohybové dramatizace. Rozvíjí schopnost hodnotit chování postav a porovnávat je se svým vlastním názorem. Upevňuje dovednosti naslouchání ostatním a respektování různých názorů v bezpečném a podporujícím prostředí.Příklady aktivit:Žák se nachází v bezpečném a příjemném prostředí, poslouchá příběh nebo sleduje scénku. Poté odpovídá na jednoduché otázky, například: „Jak by se postava měla teď chovat?“, „Co bys na jejím místě udělal ty?“. Žák vyjadřuje svůj názor, učí se mluvit nahlas a zároveň poslouchá ostatní a respektuje jejich názory.</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3456,66 +3456,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-106-008</t>
+          <t>JJA-REV-001-110-008</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>Rozšiřovat pasivní i aktivní slovní zásobu pomocí účelné práce s obrázkovým materiálem a knihou.</t>
+          <t>Rozšiřovat slovní zásobu, snažit se o zřetelnou a srozumitelnou výslovnost.</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k rozvoji pasivní i aktivní slovní zásoby, podporuje zájem žáka o obrazový materiál a knihu. Žák se postupně učí dovednostem, které jsou potřebné k aktivnímu čtení či prohlížení obrázků. Obrázky dokáže systematicky třídit, řadit podle posloupnosti děje či vyhledávat podle návodných otázek. Příklady aktivit:Žák si vybírá svou oblíbenou knihu nebo obrázkový materiál.Žák třídí obrázky podle různých kritérií (např. postava, prostředí, roční období, emoce).Žák odpovídá na jednoduché otázky učitele, například:„Patří tento obrázek k příběhu?“„Je na obrázku hlavní postava?“„Děje se to v létě, nebo v zimě?“Žák vyhledává obrázky podle pokynů učitele, například:„Který obrázek ukazuje, co se stalo Janičce?“Žák řadí obrázky podle posloupnosti děje (začátek – prostředek – konec).</t>
+          <t>Očekávaný výsledek učení vede k funkční komunikaci. Žák si postupně rozšiřuje slovní zásobu a rozvíjí fonematický sluch. Snaží se o srozumitelnost vlastního projevu – dbá na správné dýchání, výslovnost, intonaci a melodii mluveného projevu.Příklady aktivit:Žák navazuje na svou dovednost používat komunikaci v běžných situacích. Rozšiřuje si aktivní i pasivní slovní zásobu. K nácviku slouží různé didaktické hry.Příklad: Hádanka na slova – „Je to zelené a skáče to. Co to je?“ (žába)Žák má na výběr obrázky či slova (pokud je umí přečíst). Dále může obrázky pojmenovávat, ukazovat (forma neverbální komunikace) nebo hledat slova určitého tematického okruhu.Příklad: „Kdo žije v lese? Co jezdí po silnici? Co roste na poli?“</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3548,66 +3548,66 @@
           <t>Vzdělávací obor Komunikační výchova se zaměřuje na osvojení a užívání mateřského jazyka v jeho mluvené podobě, na správné a srozumitelné vyjadřování a na rozvoj komunikačních dovedností žáka. Využívá také augmentativní a alternativní komunikační systémy, které napomáhají osvojení dovednosti dorozumět se s okolím a přispívají k vytváření pocitu jistoty a bezpečí. To je základním předpokladem pro funkční komunikaci, úspěšnou sociální integraci i další vzdělávání. Komunikace je nedílnou součástí všech vyučovacích předmětů. S ohledem na individuální schopnosti žáka je nezbytné rozvíjet a budovat jeho řeč s důrazem na věk a vývojové odlišnosti.Cílem vzdělávacího oboru Komunikační výchova je dosáhnout srozumitelného mluveného projevu žáka, rozvíjet a rozšiřovat jeho slovní zásobu a dbát na kulturu mluveného projevu. Žák by měl sdílet své vlastní zážitky a popisovat pocity. Komunikační výchova motivuje žáka ke komunikaci v běžných situacích a ke zvládání jednoduchých forem společenského styku, a to verbálně i neverbálně. Vede ho k dovednosti pozdravit, poprosit a poděkovat. Zprostředkovává účast na činnostech zaměřených na rozvoj vzájemného naslouchání, poznávání, spolupráce a důvěry. Přispívá k rozšiřování slovní zásoby a k rozvoji srozumitelné a zřetelné výslovnosti.Vzdělávací obor Komunikační výchova zahrnuje tematický okruh: Rozvíjení komunikačních dovedností.</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Rozvíjení komunikačních dovedností</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Rozvíjení komunikačních dovedností je jediným tematickým okruhem ve vzdělávacím oboru Komunikační výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>JJA-REV-001-110-008</t>
+          <t>JJA-REV-001-106-008</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
-          <t>Rozšiřovat slovní zásobu, snažit se o zřetelnou a srozumitelnou výslovnost.</t>
+          <t>Rozšiřovat pasivní i aktivní slovní zásobu pomocí účelné práce s obrázkovým materiálem a knihou.</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede k funkční komunikaci. Žák si postupně rozšiřuje slovní zásobu a rozvíjí fonematický sluch. Snaží se o srozumitelnost vlastního projevu – dbá na správné dýchání, výslovnost, intonaci a melodii mluveného projevu.Příklady aktivit:Žák navazuje na svou dovednost používat komunikaci v běžných situacích. Rozšiřuje si aktivní i pasivní slovní zásobu. K nácviku slouží různé didaktické hry.Příklad: Hádanka na slova – „Je to zelené a skáče to. Co to je?“ (žába)Žák má na výběr obrázky či slova (pokud je umí přečíst). Dále může obrázky pojmenovávat, ukazovat (forma neverbální komunikace) nebo hledat slova určitého tematického okruhu.Příklad: „Kdo žije v lese? Co jezdí po silnici? Co roste na poli?“</t>
+          <t>Očekávaný výsledek učení vede žáka k rozvoji pasivní i aktivní slovní zásoby, podporuje zájem žáka o obrazový materiál a knihu. Žák se postupně učí dovednostem, které jsou potřebné k aktivnímu čtení či prohlížení obrázků. Obrázky dokáže systematicky třídit, řadit podle posloupnosti děje či vyhledávat podle návodných otázek. Příklady aktivit:Žák si vybírá svou oblíbenou knihu nebo obrázkový materiál.Žák třídí obrázky podle různých kritérií (např. postava, prostředí, roční období, emoce).Žák odpovídá na jednoduché otázky učitele, například:„Patří tento obrázek k příběhu?“„Je na obrázku hlavní postava?“„Děje se to v létě, nebo v zimě?“Žák vyhledává obrázky podle pokynů učitele, například:„Který obrázek ukazuje, co se stalo Janičce?“Žák řadí obrázky podle posloupnosti děje (začátek – prostředek – konec).</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6492,66 +6492,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Čísla a početní operace</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Čísla a početní operace směřuje k získání základních znalostí o číslech, množství a způsobech řešení jednoduchých početních operací. Vede žáka k využívání získaných poznatků a dovedností v praktickém životě. Tematický okruh učí žáka rozpoznávat reálná čísla, orientovat se v množství, osvojit si rozklad čísel a řešit jednoduché početní operace, jako je sčítání a odčítání. Žák se učí řešit jednoduché praktické úlohy s názorem a používat počítadlo i kalkulátor.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-002-110-001</t>
+          <t>MAA-MAT-002-106-001</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>Psát a používat čísla v oboru do 100, porovnávat čísla a množství.</t>
+          <t>Číst, psát a porovnávat čísla v oboru do 10.</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení rozvíjí u žáka dovednost psát a používat čísla v oboru do 100, porovnávat čísla a počty prvků. Navazuje na získané znalosti v oboru do 10 a prohlubuje je.Příklady aktivit:Žák čte a píše čísla ve vzestupné i sestupné řadě v oboru do 100, doplňuje chybějící čísla v řadě pomocí kartiček.Žák vykresluje množství do jednoduché mřížky podle zadaného čísla.Žák určuje počet kuliček nebo válečků na počítadle a zapisuje jejich počet.Žák tvoří svazky špejlí po deseti, sčítá jednotlivé svazky a porovnává výsledné množství.Žák porovnává čísla a množství prvků v oboru do 100, používá pojmy více, méně a stejně.</t>
+          <t>Očekávaný výsledek učení rozvíjí u žáka znalost čísel a jejich propojení s množstvím prvků. Současně ho vede ke srozumitelnému zápisu čísel podle zadaného množství a v souvislosti s tím k rozvoji dovednosti porovnat čísla podle odpovídajícího množství, které zastupují. Učitel pomáhá žákovi rozpoznávat čísla v běžných denních situacích a podporuje jeho snahu s nimi pracovat.Příklady aktivit:Žák čte a zapisuje čísla ve vzestupné i sestupné číselné řadě v oboru do 10 (např. pomocí číslic na kartičkách, číselné osy nebo pracovního listu).Žák doplňuje trojici po sobě jdoucích čísel – identifikuje chybějící číslo na začátku, uprostřed nebo na konci (např. __, 3, 4 / 2, __, 4 / 5, 6, __).Žák porovnává čísla s využitím názorných pomůcek (např. kostky, předměty, obrázky). Při porovnávání používá pojmy více, méně, stejně.Žák určuje počet prvků pomocí prstů, zásuvného počítadla, kostek, kuliček, pastelek apod. Postupně se učí používat zástupné grafické modely, například puntíky, čárky, vybarvené tvary, k vyjádření množství a jejich propojení s číslicemi.</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q67" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6584,66 +6584,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Čísla a početní operace</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Čísla a početní operace směřuje k získání základních znalostí o číslech, množství a způsobech řešení jednoduchých početních operací. Vede žáka k využívání získaných poznatků a dovedností v praktickém životě. Tematický okruh učí žáka rozpoznávat reálná čísla, orientovat se v množství, osvojit si rozklad čísel a řešit jednoduché početní operace, jako je sčítání a odčítání. Žák se učí řešit jednoduché praktické úlohy s názorem a používat počítadlo i kalkulátor.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-002-106-001</t>
+          <t>MAA-MAT-002-110-001</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t>Číst, psát a porovnávat čísla v oboru do 10.</t>
+          <t>Psát a používat čísla v oboru do 100, porovnávat čísla a množství.</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení rozvíjí u žáka znalost čísel a jejich propojení s množstvím prvků. Současně ho vede ke srozumitelnému zápisu čísel podle zadaného množství a v souvislosti s tím k rozvoji dovednosti porovnat čísla podle odpovídajícího množství, které zastupují. Učitel pomáhá žákovi rozpoznávat čísla v běžných denních situacích a podporuje jeho snahu s nimi pracovat.Příklady aktivit:Žák čte a zapisuje čísla ve vzestupné i sestupné číselné řadě v oboru do 10 (např. pomocí číslic na kartičkách, číselné osy nebo pracovního listu).Žák doplňuje trojici po sobě jdoucích čísel – identifikuje chybějící číslo na začátku, uprostřed nebo na konci (např. __, 3, 4 / 2, __, 4 / 5, 6, __).Žák porovnává čísla s využitím názorných pomůcek (např. kostky, předměty, obrázky). Při porovnávání používá pojmy více, méně, stejně.Žák určuje počet prvků pomocí prstů, zásuvného počítadla, kostek, kuliček, pastelek apod. Postupně se učí používat zástupné grafické modely, například puntíky, čárky, vybarvené tvary, k vyjádření množství a jejich propojení s číslicemi.</t>
+          <t>Očekávaný výsledek učení rozvíjí u žáka dovednost psát a používat čísla v oboru do 100, porovnávat čísla a počty prvků. Navazuje na získané znalosti v oboru do 10 a prohlubuje je.Příklady aktivit:Žák čte a píše čísla ve vzestupné i sestupné řadě v oboru do 100, doplňuje chybějící čísla v řadě pomocí kartiček.Žák vykresluje množství do jednoduché mřížky podle zadaného čísla.Žák určuje počet kuliček nebo válečků na počítadle a zapisuje jejich počet.Žák tvoří svazky špejlí po deseti, sčítá jednotlivé svazky a porovnává výsledné množství.Žák porovnává čísla a množství prvků v oboru do 100, používá pojmy více, méně a stejně.</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6676,66 +6676,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Čísla a početní operace</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Čísla a početní operace směřuje k získání základních znalostí o číslech, množství a způsobech řešení jednoduchých početních operací. Vede žáka k využívání získaných poznatků a dovedností v praktickém životě. Tematický okruh učí žáka rozpoznávat reálná čísla, orientovat se v množství, osvojit si rozklad čísel a řešit jednoduché početní operace, jako je sčítání a odčítání. Žák se učí řešit jednoduché praktické úlohy s názorem a používat počítadlo i kalkulátor.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-002-110-002</t>
+          <t>MAA-MAT-002-106-002</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>Numerovat po desítkách do 100 a po stovkách do 1000.</t>
+          <t>Číst, psát a prakticky využívat řadové číslovky do 10.</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se zaměřuje na osvojení základní numerace po desítkách a stovkách a rozvoj numerické gramotnosti. Učitel volí takové postupy a aktivity, které pomáhají pochopit numeraci a zároveň upevňují porozumění velikosti čísel v souvislosti se zastoupením množství vybraných předmětů.Příklady aktivit:Žák pracuje s reálnými mincemi 10 Kč a bankovkami 100 Kč, které řadí za sebou nebo skládá na hromádku. Současně verbálně počítá a pojmenovává hodnoty (např. 10, 20, 30 nebo 100, 200, 300).Žák pomocí svinovacího metru ukazuje jednotlivé desítky (např. 10 cm, 20 cm, 30 cm) a nahlas je pojmenovává, čímž upevňuje porozumění numeraci po desítkách.Žák pracuje s počítadlem (sčítadlem) do 100, kde počítá desítky s fyzickou oporou v podobě jednotlivých řad nebo sloupců (např. posouvá korálky po řadě po desítkách) a zároveň numericky pojmenovává každou desítku.</t>
+          <t>Očekávaný výsledek učení navazuje na dovednosti získané při osvojování řazení předmětů a používání čísel v oboru do 10. Žák se učí porozumět významu řadových číslovek a vhodně je používat. Při jejich osvojování využívá především názorné a reálné situace, ve kterých může řadové číslovky uplatnit. Důraz je kladen na využitelnost v běžném životě – jak ve formě porozumění, tak pro vlastní aktivní využití.Příklady aktivit:Žák přiřazuje nebo zapisuje řadovou číslovku ke konkrétnímu předmětu v řadě (např. první autíčko, třetí pastelka, pátý domeček). Pracuje s obrázky, figurkami nebo reálnými předměty seřazenými za sebou.Žák doplňuje zápis řadových číslovek modelováním tečky za číslicí (např. 1., 2., 3.) – tečku může vytvářet z plastelíny, kamínku, knoflíku apod., a umisťuje ji na správné místo se slovním doprovodem („To je první – jednička s tečkou“).Žák seřazuje prvky za sebou (např. figurky, kostky, zvířátka), počítá je a určuje jejich pořadí pomocí řadových číslovek. Učitel pokládá otázky typu: „Který je třetí?“ / „Kdo je první ve frontě?“ / „Které autíčko je sedmé?“.Žák si osvojuje číslovky prostřednictvím situací ze života:řazení dětí ve frontě („Kdo je druhý ve frontě na svačinu?“)umístění ve sportovním závodě („Kdo doběhl první, kdo byl třetí?“)pořadí vagonů ve vláčku („Kolikátý je červený vagon?“)Žák zapisuje a čte vhodně vybrané aktuální datum pomocí řadových číslovek (např. „Dnes je osmého května.“, zapisuje 8. 5.). Může si vytvořit část vlastního kalendáře, kde vyhledává konkrétní dny a zapisuje číslo s tečkou.</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6768,66 +6768,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Čísla a početní operace</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Čísla a početní operace směřuje k získání základních znalostí o číslech, množství a způsobech řešení jednoduchých početních operací. Vede žáka k využívání získaných poznatků a dovedností v praktickém životě. Tematický okruh učí žáka rozpoznávat reálná čísla, orientovat se v množství, osvojit si rozklad čísel a řešit jednoduché početní operace, jako je sčítání a odčítání. Žák se učí řešit jednoduché praktické úlohy s názorem a používat počítadlo i kalkulátor.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-002-106-002</t>
+          <t>MAA-MAT-002-110-002</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
-          <t>Číst, psát a prakticky využívat řadové číslovky do 10.</t>
+          <t>Numerovat po desítkách do 100 a po stovkách do 1000.</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení navazuje na dovednosti získané při osvojování řazení předmětů a používání čísel v oboru do 10. Žák se učí porozumět významu řadových číslovek a vhodně je používat. Při jejich osvojování využívá především názorné a reálné situace, ve kterých může řadové číslovky uplatnit. Důraz je kladen na využitelnost v běžném životě – jak ve formě porozumění, tak pro vlastní aktivní využití.Příklady aktivit:Žák přiřazuje nebo zapisuje řadovou číslovku ke konkrétnímu předmětu v řadě (např. první autíčko, třetí pastelka, pátý domeček). Pracuje s obrázky, figurkami nebo reálnými předměty seřazenými za sebou.Žák doplňuje zápis řadových číslovek modelováním tečky za číslicí (např. 1., 2., 3.) – tečku může vytvářet z plastelíny, kamínku, knoflíku apod., a umisťuje ji na správné místo se slovním doprovodem („To je první – jednička s tečkou“).Žák seřazuje prvky za sebou (např. figurky, kostky, zvířátka), počítá je a určuje jejich pořadí pomocí řadových číslovek. Učitel pokládá otázky typu: „Který je třetí?“ / „Kdo je první ve frontě?“ / „Které autíčko je sedmé?“.Žák si osvojuje číslovky prostřednictvím situací ze života:řazení dětí ve frontě („Kdo je druhý ve frontě na svačinu?“)umístění ve sportovním závodě („Kdo doběhl první, kdo byl třetí?“)pořadí vagonů ve vláčku („Kolikátý je červený vagon?“)Žák zapisuje a čte vhodně vybrané aktuální datum pomocí řadových číslovek (např. „Dnes je osmého května.“, zapisuje 8. 5.). Může si vytvořit část vlastního kalendáře, kde vyhledává konkrétní dny a zapisuje číslo s tečkou.</t>
+          <t>Očekávaný výsledek učení se zaměřuje na osvojení základní numerace po desítkách a stovkách a rozvoj numerické gramotnosti. Učitel volí takové postupy a aktivity, které pomáhají pochopit numeraci a zároveň upevňují porozumění velikosti čísel v souvislosti se zastoupením množství vybraných předmětů.Příklady aktivit:Žák pracuje s reálnými mincemi 10 Kč a bankovkami 100 Kč, které řadí za sebou nebo skládá na hromádku. Současně verbálně počítá a pojmenovává hodnoty (např. 10, 20, 30 nebo 100, 200, 300).Žák pomocí svinovacího metru ukazuje jednotlivé desítky (např. 10 cm, 20 cm, 30 cm) a nahlas je pojmenovává, čímž upevňuje porozumění numeraci po desítkách.Žák pracuje s počítadlem (sčítadlem) do 100, kde počítá desítky s fyzickou oporou v podobě jednotlivých řad nebo sloupců (např. posouvá korálky po řadě po desítkách) a zároveň numericky pojmenovává každou desítku.</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6860,66 +6860,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Čísla a početní operace</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Čísla a početní operace směřuje k získání základních znalostí o číslech, množství a způsobech řešení jednoduchých početních operací. Vede žáka k využívání získaných poznatků a dovedností v praktickém životě. Tematický okruh učí žáka rozpoznávat reálná čísla, orientovat se v množství, osvojit si rozklad čísel a řešit jednoduché početní operace, jako je sčítání a odčítání. Žák se učí řešit jednoduché praktické úlohy s názorem a používat počítadlo i kalkulátor.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-002-110-003</t>
+          <t>MAA-MAT-002-106-003</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>Orientovat se na číselné ose.</t>
+          <t>Rozkládat množství s názorem na dvě skupiny v oboru do 10.</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka ke schopnosti orientovat se na číselné ose. Zaměřuje se na hlubší porozumění číslům, jejich vlastnostem a posloupnostem mezi nimi, včetně základních operací jako sčítání a odčítání. Cílem je rozvinout numerickou gramotnost, která tvoří základ pro další matematické dovednosti a řešení každodenních situací.Příklady aktivit:Žák se pohybuje po velké číselné ose vytvořené na zemi pomocí malířské pásky a velkých čísel napsaných na listech. Pokládá při tom na osu předměty nebo čísla a podle zadaného počtu kroků postupuje vpřed nebo vzad, aby zjistil výsledné číslo.Žák modeluje číselnou osu pomocí různých materiálů, například lepicí pásky, špejlí nebo provázku, a tím si vytváří vlastní číselnou osu k lepšímu pochopení číselné posloupnosti.Žák hází kostkou a při pohybu po číselné ose, určí počet kroků a vykročí o daný počet políček na ose. Následně slovně vyjádří, na jakém čísle se zastavil a jaký byl výchozí bod.Žák procvičuje sčítání a odčítání tím, že na číselné ose vykonává kroky vpřed (sčítání) nebo vzad (odčítání) podle instrukcí učitele nebo vyhodnocuje výsledky svých pohybů.</t>
+          <t>Očekávaný výsledek učení prohlubuje u žáka porozumění při práci s čísly v oboru do 10. Žák prostřednictvím praktické manipulace s konkrétními předměty rozděluje celek na dvě části, porovnává velikost jednotlivých částí a zapisuje je pomocí čísel. Pro snadnější pochopení těchto činností využívá učitel názorné situace a manipulační pomůcky.Příklady aktivit:Žák manipuluje se skupinou 6–10 předmětů (např. kostky, kuličky, víčka), které nejprve tvoří jeden celek. Poté je rozděluje do dvou částí na jasně rozdělené ploše (např. krabice s přepážkou, barevně oddělené desky, dvě lavice nebo koberečky).Žák umisťuje předměty do dvou vizuálně oddělených oblastí a vyslovuje počet v každé části (např. „Tady jsou čtyři, tady jsou dva.“). Používá pomůcky jako barevná pole, boxy nebo plochy s páskou.Žák po rozdělení přiřazuje ke každé části kartičku s číslem nebo dané číslo sám zapíše. Může také vyslovit celou situaci: „Rozdělil jsem šest kuliček – čtyři jsou vlevo, dvě vpravo.“Žák zkouší více variant rozdělení stejného počtu předmětů (např. „5 = 2 a 3, 1 a 4, 0 a 5“).</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6952,66 +6952,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Čísla a početní operace</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Čísla a početní operace směřuje k získání základních znalostí o číslech, množství a způsobech řešení jednoduchých početních operací. Vede žáka k využívání získaných poznatků a dovedností v praktickém životě. Tematický okruh učí žáka rozpoznávat reálná čísla, orientovat se v množství, osvojit si rozklad čísel a řešit jednoduché početní operace, jako je sčítání a odčítání. Žák se učí řešit jednoduché praktické úlohy s názorem a používat počítadlo i kalkulátor.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-002-106-003</t>
+          <t>MAA-MAT-002-110-003</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
-          <t>Rozkládat množství s názorem na dvě skupiny v oboru do 10.</t>
+          <t>Orientovat se na číselné ose.</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení prohlubuje u žáka porozumění při práci s čísly v oboru do 10. Žák prostřednictvím praktické manipulace s konkrétními předměty rozděluje celek na dvě části, porovnává velikost jednotlivých částí a zapisuje je pomocí čísel. Pro snadnější pochopení těchto činností využívá učitel názorné situace a manipulační pomůcky.Příklady aktivit:Žák manipuluje se skupinou 6–10 předmětů (např. kostky, kuličky, víčka), které nejprve tvoří jeden celek. Poté je rozděluje do dvou částí na jasně rozdělené ploše (např. krabice s přepážkou, barevně oddělené desky, dvě lavice nebo koberečky).Žák umisťuje předměty do dvou vizuálně oddělených oblastí a vyslovuje počet v každé části (např. „Tady jsou čtyři, tady jsou dva.“). Používá pomůcky jako barevná pole, boxy nebo plochy s páskou.Žák po rozdělení přiřazuje ke každé části kartičku s číslem nebo dané číslo sám zapíše. Může také vyslovit celou situaci: „Rozdělil jsem šest kuliček – čtyři jsou vlevo, dvě vpravo.“Žák zkouší více variant rozdělení stejného počtu předmětů (např. „5 = 2 a 3, 1 a 4, 0 a 5“).</t>
+          <t>Očekávaný výsledek učení vede žáka ke schopnosti orientovat se na číselné ose. Zaměřuje se na hlubší porozumění číslům, jejich vlastnostem a posloupnostem mezi nimi, včetně základních operací jako sčítání a odčítání. Cílem je rozvinout numerickou gramotnost, která tvoří základ pro další matematické dovednosti a řešení každodenních situací.Příklady aktivit:Žák se pohybuje po velké číselné ose vytvořené na zemi pomocí malířské pásky a velkých čísel napsaných na listech. Pokládá při tom na osu předměty nebo čísla a podle zadaného počtu kroků postupuje vpřed nebo vzad, aby zjistil výsledné číslo.Žák modeluje číselnou osu pomocí různých materiálů, například lepicí pásky, špejlí nebo provázku, a tím si vytváří vlastní číselnou osu k lepšímu pochopení číselné posloupnosti.Žák hází kostkou a při pohybu po číselné ose, určí počet kroků a vykročí o daný počet políček na ose. Následně slovně vyjádří, na jakém čísle se zastavil a jaký byl výchozí bod.Žák procvičuje sčítání a odčítání tím, že na číselné ose vykonává kroky vpřed (sčítání) nebo vzad (odčítání) podle instrukcí učitele nebo vyhodnocuje výsledky svých pohybů.</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7044,66 +7044,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Čísla a početní operace</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Čísla a početní operace směřuje k získání základních znalostí o číslech, množství a způsobech řešení jednoduchých početních operací. Vede žáka k využívání získaných poznatků a dovedností v praktickém životě. Tematický okruh učí žáka rozpoznávat reálná čísla, orientovat se v množství, osvojit si rozklad čísel a řešit jednoduché početní operace, jako je sčítání a odčítání. Žák se učí řešit jednoduché praktické úlohy s názorem a používat počítadlo i kalkulátor.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-002-110-004</t>
+          <t>MAA-MAT-002-106-004</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
-          <t>Řešit praktické početní příklady a jednoduché slovní úlohy.</t>
+          <t>Používat počítadlo, kalkulátor nebo jiné názorné početní pomůcky.</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k řešení praktických početních příkladů a jednoduchých slovních úloh. Žák využívá a aplikuje matematické znalosti v rámci běžných aktivit.Příklady aktivit:Žák při řešení slovní úlohy pracuje s konkrétními předměty, například kostkami, jablky, pastelkami nebo magnety na tabuli. Podle zadání tyto předměty přidává, odebírá nebo rozděluje, aby lépe pochopil problém.Žák může modelovat zadané úlohy reálnými věcmi z běžného života, například kolik jablek zůstane, když se některá odeberou, nebo jak rozdělit pastelky mezi děti.Žák aktivně manipuluje s předměty, aby vizualizoval řešení slovních úloh, čímž si upevňuje porozumění početním operacím sčítání, odčítání nebo dělení.</t>
+          <t>Očekávaný výsledek učení vede žáka k používání počítadla, kalkulačky a dalších názorných početních pomůcek. Prohlubuje u něj schopnost samostatně zvládat početní operace za pomoci dostupných pomůcek. Znalost práce s počítadlem a kalkulačkou umožňuje žákovi ověřit správnost řešení matematických úloh a zároveň podněcuje jeho zájem o aplikaci matematiky v běžném životě.Příklady aktivit:Žák pracuje s kuličkovým nebo zásuvným počítadlem (případně s digitálním počítadlem na tabletu či mobilním telefonu) a podle grafického znázornění příkladu provádí početní operace. Počítadlo používá k vizualizaci a zároveň čte a zapisuje výsledky.Žák si spočítá příklad pomocí jiné metody (například počítáním na prstech, manipulací s kostkami, zásuvným počítadlem nebo zpaměti). Následně ověří správnost svého výsledku zadáním příkladu do kalkulačky.</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7136,66 +7136,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Čísla a početní operace</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Čísla a početní operace směřuje k získání základních znalostí o číslech, množství a způsobech řešení jednoduchých početních operací. Vede žáka k využívání získaných poznatků a dovedností v praktickém životě. Tematický okruh učí žáka rozpoznávat reálná čísla, orientovat se v množství, osvojit si rozklad čísel a řešit jednoduché početní operace, jako je sčítání a odčítání. Žák se učí řešit jednoduché praktické úlohy s názorem a používat počítadlo i kalkulátor.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-002-106-004</t>
+          <t>MAA-MAT-002-110-004</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>Používat počítadlo, kalkulátor nebo jiné názorné početní pomůcky.</t>
+          <t>Řešit praktické početní příklady a jednoduché slovní úlohy.</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k používání počítadla, kalkulačky a dalších názorných početních pomůcek. Prohlubuje u něj schopnost samostatně zvládat početní operace za pomoci dostupných pomůcek. Znalost práce s počítadlem a kalkulačkou umožňuje žákovi ověřit správnost řešení matematických úloh a zároveň podněcuje jeho zájem o aplikaci matematiky v běžném životě.Příklady aktivit:Žák pracuje s kuličkovým nebo zásuvným počítadlem (případně s digitálním počítadlem na tabletu či mobilním telefonu) a podle grafického znázornění příkladu provádí početní operace. Počítadlo používá k vizualizaci a zároveň čte a zapisuje výsledky.Žák si spočítá příklad pomocí jiné metody (například počítáním na prstech, manipulací s kostkami, zásuvným počítadlem nebo zpaměti). Následně ověří správnost svého výsledku zadáním příkladu do kalkulačky.</t>
+          <t>Očekávaný výsledek učení vede žáka k řešení praktických početních příkladů a jednoduchých slovních úloh. Žák využívá a aplikuje matematické znalosti v rámci běžných aktivit.Příklady aktivit:Žák při řešení slovní úlohy pracuje s konkrétními předměty, například kostkami, jablky, pastelkami nebo magnety na tabuli. Podle zadání tyto předměty přidává, odebírá nebo rozděluje, aby lépe pochopil problém.Žák může modelovat zadané úlohy reálnými věcmi z běžného života, například kolik jablek zůstane, když se některá odeberou, nebo jak rozdělit pastelky mezi děti.Žák aktivně manipuluje s předměty, aby vizualizoval řešení slovních úloh, čímž si upevňuje porozumění početním operacím sčítání, odčítání nebo dělení.</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7688,66 +7688,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Závislosti, vztahy a práce s daty</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Závislosti, vztahy a práce s daty směřuje k osvojení základních znalostí o jednotkách času, délky a hmotnosti a k pochopení možností jejich využití v praktickém životě. Součástí tematického okruhu je rovněž získávání poznatků o penězích a jejich hodnotě. Žák si osvojuje základy měření, seznamuje se s časovými jednotkami a jejich souvislostmi. Učí se používat jednoduché tabulky, rozpoznávat mince a bankovky a zvládat jednoduché početní operace s penězi.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-003-110-002</t>
+          <t>MAA-MAT-003-106-002</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>Zvládat početní úkony s penězi, porovnávat hodnotu, používat pojmy více, méně, stejně.</t>
+          <t>Určit čas s přesností na celé hodiny v oboru do 12 hodin v analogovém a digitálním formátu.</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení rozvíjí schopnost provádět početní úkony s penězi a porovnávat jejich hodnotu s využitím pojmů více, méně a stejně. Žák si procvičuje sčítání hodnot mincí a bankovek do požadované ceny na příkladech a v modelových situacích při hře na obchod. Učí se rozpoznávat, co je dražší a co levnější. Rozlišuje hotovostní a bezhotovostní formu placení, je seznámen s principem bezhotovostního placení, kdy jsou peníze uloženy v bance, na účtu.Příklady aktivit:Žák modelově platí mincemi za jednu nebo dvě položky, přitom počítá jejich celkovou cenu.Žák kontroluje, zda má u sebe dostatek mincí na zaplacení zboží.Žák zkouší platit platební kartou na modelovém terminálu a sleduje průběh platby.Žák porovnává cenu dvou položek a rozhoduje, kterou si může koupit vzhledem k dostupným penězům.</t>
+          <t>Očekávaný výsledek učení navazuje na znalost časového pojmu den a dále ho rozvíjí dělením na hodinové intervaly. Žák si prohlubuje schopnost orientovat se v čase pomocí denního rozvrhu, který vychází z pravidelných aktivit označitelných konkrétním časem – například ranní vstávání, začátek vyučování, svačina, oběd, odchod ze školy, odpolední aktivity či příprava ke spánku.Příklady aktivit:Žák pracuje s časovými pojmy pomocí fotografií nebo obrázků, které znázorňují běžné denní činnosti: ráno – snídaně, dopoledne – výuka ve škole, poledne – oběd, odpoledne – školní družina nebo hra doma, večer – hygiena, noc – spaní. Obrázky přiřazuje k jednotlivým částem dne a vytváří z nich časovou osu dne.Žák se v pravidelných časových intervalech učí číst celé hodiny na ručičkových i digitálních hodinách, které jsou ve třídě k dispozici. Čas se určuje vždy při určité aktivitě – např. začátek vyučování, svačina, oběd nebo konec výuky. Aktivita je doprovázena ukázkou konkrétního času, žák může čas zapisovat, znázorňovat na hodinách nebo doplňovat do připraveného denního plánu.</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7780,66 +7780,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Závislosti, vztahy a práce s daty</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Závislosti, vztahy a práce s daty směřuje k osvojení základních znalostí o jednotkách času, délky a hmotnosti a k pochopení možností jejich využití v praktickém životě. Součástí tematického okruhu je rovněž získávání poznatků o penězích a jejich hodnotě. Žák si osvojuje základy měření, seznamuje se s časovými jednotkami a jejich souvislostmi. Učí se používat jednoduché tabulky, rozpoznávat mince a bankovky a zvládat jednoduché početní operace s penězi.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-003-106-002</t>
+          <t>MAA-MAT-003-110-002</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>Určit čas s přesností na celé hodiny v oboru do 12 hodin v analogovém a digitálním formátu.</t>
+          <t>Zvládat početní úkony s penězi, porovnávat hodnotu, používat pojmy více, méně, stejně.</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení navazuje na znalost časového pojmu den a dále ho rozvíjí dělením na hodinové intervaly. Žák si prohlubuje schopnost orientovat se v čase pomocí denního rozvrhu, který vychází z pravidelných aktivit označitelných konkrétním časem – například ranní vstávání, začátek vyučování, svačina, oběd, odchod ze školy, odpolední aktivity či příprava ke spánku.Příklady aktivit:Žák pracuje s časovými pojmy pomocí fotografií nebo obrázků, které znázorňují běžné denní činnosti: ráno – snídaně, dopoledne – výuka ve škole, poledne – oběd, odpoledne – školní družina nebo hra doma, večer – hygiena, noc – spaní. Obrázky přiřazuje k jednotlivým částem dne a vytváří z nich časovou osu dne.Žák se v pravidelných časových intervalech učí číst celé hodiny na ručičkových i digitálních hodinách, které jsou ve třídě k dispozici. Čas se určuje vždy při určité aktivitě – např. začátek vyučování, svačina, oběd nebo konec výuky. Aktivita je doprovázena ukázkou konkrétního času, žák může čas zapisovat, znázorňovat na hodinách nebo doplňovat do připraveného denního plánu.</t>
+          <t>Očekávaný výsledek učení rozvíjí schopnost provádět početní úkony s penězi a porovnávat jejich hodnotu s využitím pojmů více, méně a stejně. Žák si procvičuje sčítání hodnot mincí a bankovek do požadované ceny na příkladech a v modelových situacích při hře na obchod. Učí se rozpoznávat, co je dražší a co levnější. Rozlišuje hotovostní a bezhotovostní formu placení, je seznámen s principem bezhotovostního placení, kdy jsou peníze uloženy v bance, na účtu.Příklady aktivit:Žák modelově platí mincemi za jednu nebo dvě položky, přitom počítá jejich celkovou cenu.Žák kontroluje, zda má u sebe dostatek mincí na zaplacení zboží.Žák zkouší platit platební kartou na modelovém terminálu a sleduje průběh platby.Žák porovnává cenu dvou položek a rozhoduje, kterou si může koupit vzhledem k dostupným penězům.</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q81" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7872,66 +7872,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Závislosti, vztahy a práce s daty</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Závislosti, vztahy a práce s daty směřuje k osvojení základních znalostí o jednotkách času, délky a hmotnosti a k pochopení možností jejich využití v praktickém životě. Součástí tematického okruhu je rovněž získávání poznatků o penězích a jejich hodnotě. Žák si osvojuje základy měření, seznamuje se s časovými jednotkami a jejich souvislostmi. Učí se používat jednoduché tabulky, rozpoznávat mince a bankovky a zvládat jednoduché početní operace s penězi.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-003-110-003</t>
+          <t>MAA-MAT-003-106-003</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t>Používat běžně využívané jednotky délky, hmotnosti, času, objemu.</t>
+          <t>Uplatňovat matematické znalosti při manipulaci s penězi v oboru do 10 Kč.</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení rozvíjí schopnost žáka měřit a prakticky využívat jednotky délky, hmotnosti, času a objemu.Příklady aktivit:Žák si s pomocí měřicí pásky nebo metru vyměří trasu dlouhou 50 metrů, kterou pak za určitý čas uběhne nebo ujde.Žák měří délku svého skoku do dálky pomocí pásky nebo metru a zaznamenává naměřenou hodnotu.Žák sleduje časové intervaly během různých aktivit, například měří půlhodinovou relaxaci ve Snoezelenu nebo hodinový pobyt venku pomocí stopky či hodinek.Žák váží různé druhy potravin na kuchyňské váze.Žák měří objem nápojů pomocí odměrky a připraví přesně 1 litr nápoje.</t>
+          <t>Očekávaný výsledek učení vede žáka k poznávání českých mincí a rozlišování jejich hodnot v oboru do 10 Kč. Žák se učí znát hodnotu jednotlivých mincí a orientační ceny zboží při nakupování v modelových situacích nebo při nákupu základních potravin, které následně využije při přípravě jednoduchého pokrmu.Příklady aktivit:Žák pracuje s věrnými modely mincí, které co nejvíce odpovídají skutečným penězům.Žák si mince rovná a třídí podle hodnoty, zkouší určit celkovou hodnotu peněz ze dvou nebo tří mincí.Žák může využít pro výpočet celkové hodnoty kalkulátor.Žák si mince může ukládat do kasičky a šetřit je do určité částky. Aktivita může být propojena s kapesným, které žák doma dostává.</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q82" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7964,66 +7964,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Závislosti, vztahy a práce s daty</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Závislosti, vztahy a práce s daty směřuje k osvojení základních znalostí o jednotkách času, délky a hmotnosti a k pochopení možností jejich využití v praktickém životě. Součástí tematického okruhu je rovněž získávání poznatků o penězích a jejich hodnotě. Žák si osvojuje základy měření, seznamuje se s časovými jednotkami a jejich souvislostmi. Učí se používat jednoduché tabulky, rozpoznávat mince a bankovky a zvládat jednoduché početní operace s penězi.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-003-106-003</t>
+          <t>MAA-MAT-003-110-003</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t>Uplatňovat matematické znalosti při manipulaci s penězi v oboru do 10 Kč.</t>
+          <t>Používat běžně využívané jednotky délky, hmotnosti, času, objemu.</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k poznávání českých mincí a rozlišování jejich hodnot v oboru do 10 Kč. Žák se učí znát hodnotu jednotlivých mincí a orientační ceny zboží při nakupování v modelových situacích nebo při nákupu základních potravin, které následně využije při přípravě jednoduchého pokrmu.Příklady aktivit:Žák pracuje s věrnými modely mincí, které co nejvíce odpovídají skutečným penězům.Žák si mince rovná a třídí podle hodnoty, zkouší určit celkovou hodnotu peněz ze dvou nebo tří mincí.Žák může využít pro výpočet celkové hodnoty kalkulátor.Žák si mince může ukládat do kasičky a šetřit je do určité částky. Aktivita může být propojena s kapesným, které žák doma dostává.</t>
+          <t>Očekávaný výsledek učení rozvíjí schopnost žáka měřit a prakticky využívat jednotky délky, hmotnosti, času a objemu.Příklady aktivit:Žák si s pomocí měřicí pásky nebo metru vyměří trasu dlouhou 50 metrů, kterou pak za určitý čas uběhne nebo ujde.Žák měří délku svého skoku do dálky pomocí pásky nebo metru a zaznamenává naměřenou hodnotu.Žák sleduje časové intervaly během různých aktivit, například měří půlhodinovou relaxaci ve Snoezelenu nebo hodinový pobyt venku pomocí stopky či hodinek.Žák váží různé druhy potravin na kuchyňské váze.Žák měří objem nápojů pomocí odměrky a připraví přesně 1 litr nápoje.</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q83" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8056,66 +8056,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Závislosti, vztahy a práce s daty</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Závislosti, vztahy a práce s daty směřuje k osvojení základních znalostí o jednotkách času, délky a hmotnosti a k pochopení možností jejich využití v praktickém životě. Součástí tematického okruhu je rovněž získávání poznatků o penězích a jejich hodnotě. Žák si osvojuje základy měření, seznamuje se s časovými jednotkami a jejich souvislostmi. Učí se používat jednoduché tabulky, rozpoznávat mince a bankovky a zvládat jednoduché početní operace s penězi.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-003-110-004</t>
+          <t>MAA-MAT-003-106-004</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t>Doplňovat údaje v jednoduché tabulce.</t>
+          <t>Používat základní jednotky délky a hmotnosti – metr, kilogram.</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede ke zdokonalení schopnosti žáka orientovat se v jednoduché tabulce. Žák se učí vytvářet jednoduchou tabulku, zapisovat do ní údaje a orientovat se v ní. Tím si osvojuje základní dovednosti pro přehledné uspořádání informací.Příklady aktivit:Žák formou tabulky zapisuje týdenní rozvrh aktivit.Žák vytváří jídelníček na celý týden.Žák sestavuje nákupní seznam s uvedením cen potravin.Žák vyplňuje tabulku s iniciály spolužáků nebo členů rodiny.Žák hodnotí své sportovní aktivity pomocí jednoduché tabulky.Žák pracuje s jednoduchými matematickými tabulkami (například sčítání, odčítání).Žák doplňuje údaje do kalendáře podle zadaných termínů.</t>
+          <t>Očekávaný výsledek učení vede žáka k osvojování znalostí a praktickému využívání základních jednotek délky a hmotnosti v rámci běžných aktivit. Potřebné dovednosti si žák osvojuje například při měření vlastní výšky a hmotnosti.Příklady aktivit:Žák měří délku různých předmětů, například provázku nebo špejle, pomocí pravítka nebo metru. Žák váží potraviny při přípravě jednoduchých pokrmů.Žák se seznamuje s různými pomůckami pro měření délky a hmotnosti (pravítko, metr, kuchyňská váha, osobní váha) a učí se je správně používat. Žák zapisuje základní jednotky délky (cm, m) a hmotnosti (g, kg) a porovnává naměřené hodnoty.</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q84" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8148,66 +8148,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor Matematika je rozdělený na tematické okruhy: Řazení a třídění předmětů, Čísla a početní operace, Závislosti, vztahy a práce s daty a Základy geometrie. </t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Závislosti, vztahy a práce s daty</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Závislosti, vztahy a práce s daty směřuje k osvojení základních znalostí o jednotkách času, délky a hmotnosti a k pochopení možností jejich využití v praktickém životě. Součástí tematického okruhu je rovněž získávání poznatků o penězích a jejich hodnotě. Žák si osvojuje základy měření, seznamuje se s časovými jednotkami a jejich souvislostmi. Učí se používat jednoduché tabulky, rozpoznávat mince a bankovky a zvládat jednoduché početní operace s penězi.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>MAA-MAT-003-106-004</t>
+          <t>MAA-MAT-003-110-004</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
-          <t>Používat základní jednotky délky a hmotnosti – metr, kilogram.</t>
+          <t>Doplňovat údaje v jednoduché tabulce.</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k osvojování znalostí a praktickému využívání základních jednotek délky a hmotnosti v rámci běžných aktivit. Potřebné dovednosti si žák osvojuje například při měření vlastní výšky a hmotnosti.Příklady aktivit:Žák měří délku různých předmětů, například provázku nebo špejle, pomocí pravítka nebo metru. Žák váží potraviny při přípravě jednoduchých pokrmů.Žák se seznamuje s různými pomůckami pro měření délky a hmotnosti (pravítko, metr, kuchyňská váha, osobní váha) a učí se je správně používat. Žák zapisuje základní jednotky délky (cm, m) a hmotnosti (g, kg) a porovnává naměřené hodnoty.</t>
+          <t>Očekávaný výsledek učení vede ke zdokonalení schopnosti žáka orientovat se v jednoduché tabulce. Žák se učí vytvářet jednoduchou tabulku, zapisovat do ní údaje a orientovat se v ní. Tím si osvojuje základní dovednosti pro přehledné uspořádání informací.Příklady aktivit:Žák formou tabulky zapisuje týdenní rozvrh aktivit.Žák vytváří jídelníček na celý týden.Žák sestavuje nákupní seznam s uvedením cen potravin.Žák vyplňuje tabulku s iniciály spolužáků nebo členů rodiny.Žák hodnotí své sportovní aktivity pomocí jednoduché tabulky.Žák pracuje s jednoduchými matematickými tabulkami (například sčítání, odčítání).Žák doplňuje údaje do kalendáře podle zadaných termínů.</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q85" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9344,66 +9344,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor je rozdělený na tři tematické okruhy: Data a informace, Informační systémy a Digitální technologie.</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Digitální technologie</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Digitální technologie vede žáka k praktickému a bezpečnému využívání digitálních technologií pro osobní potřebu i pro plnění zadaných úkolů.Žák se nejprve seznamuje se základními funkcemi digitálních technologií. Osvojuje si jednoduché úkony spojené s jejich používáním a učí se pravidla bezpečné práce s digitálními zařízeními, aplikacemi a sítěmi.Dále si žák rozvíjí technické dovednosti a prohlubuje znalosti o digitálních technologiích. Učí se rozlišovat a volit vhodná digitální zařízení pro konkrétní činnost. Zdokonaluje se v bezpečném zacházení s digitálními nástroji a upevňuje si správné uživatelské návyky.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>INA-INF-001-110-001</t>
+          <t>INA-INF-001-106-001</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
-          <t>Poznat a přiřadit účel k vybraným digitálním zařízením.</t>
+          <t>Obsluhovat vybraná digitální zařízení na úrovni zapnutí, vypnutí a jednoduchého pohybu v uživatelském prostředí.</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení navazuje na již získané základní znalosti vybraných digitálních zařízení a rozvíjí dovednost žáka poznat, pojmenovat a účelně používat různá digitální zařízení. Žák rozlišuje a s dopomocí prakticky využívá další přídavná zařízení počítače, jako jsou tiskárna, kopírka, scanner, skartovačka a flash disk. Podle potřeby mezi nimi umí vybrat a s dopomocí obsluhovat vhodné zařízení. Žák je veden k praktickému využití digitálních dovedností podle své osobní potřeby. Kopíruje obrázky a fotografie do portfolia, ukládá dokumenty na flash disk a tiskne potřebné materiály.Příklady aktivit:Žák poznává a pojmenovává digitální zařízení ve třídě, seznamuje se s jejich funkcemi pomocí ukázek a vysvětlení učitele.Žák s dopomocí připojuje tiskárnu a tiskne jednoduché obrázky nebo texty podle pokynů učitele.Žák ukládá soubory, například fotografie nebo dokumenty, na flash disk s asistencí a následně je z flash disku otevírá.Žák kopíruje obrázky či fotografie do portfolia digitálně pomocí skeneru nebo fotoaparátu s podporou učitele.Žák s pomocí učitele obsluhuje kopírku a provádí kopírování pracovních listů nebo jiných materiálů.</t>
+          <t>Očekávaný výsledek učení vede žáka k bezpečnému používání digitálních zařízení na jejich základní úrovni a k bezpečnému pohybu v uživatelském prostředí. Žák rozpoznává a rozlišuje konkrétní zařízení a jejich případná externí příslušenství a funkce, zařízení zapíná, vypíná a dále s nimi účelně pracuje. Používá stolní počítač, monitor, klávesnici a myš. Postupně si osvojuje práci s notebookem, tabletem nebo jiným chytrým zařízením přiměřeně svým schopnostem. Učí se šetrnému zacházení s digitálními zařízeními.Primárně se výuka zaměřuje na práci s tabletem, iPadem a chytrými zařízeními (mobilní telefon, chytré hodinky). Práce s počítačem, monitorem, klávesnicí, myší a notebookem je zařazená jako další krok v rámci rozvoje digitálních kompetencí.Příklady aktivit:Žák zapíná a vypíná tablet podle obrázkového postupu, který má před sebou položený na lavici.Žák na chytrém telefonu otevře určenou aplikaci (např. jednoduchou výukovou hru nebo stopky) podle barevně označených kroků na kartičkách.Žák použije dálkový ovladač k zapnutí interaktivní tabule / televize a následně pomocí dotyku spustí výukové video.Žák ve dvojici s učitelem zkouší připojit nabíječku do zařízení a poznává, kdy je zařízení nabité.Žák podle obrázků správně přiřazuje zařízení a jejich funkce (např. mobil – volání, tablet – dotyková hra, ovladač – zapnutí TV).</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q98" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9436,66 +9436,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor je rozdělený na tři tematické okruhy: Data a informace, Informační systémy a Digitální technologie.</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Digitální technologie</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Digitální technologie vede žáka k praktickému a bezpečnému využívání digitálních technologií pro osobní potřebu i pro plnění zadaných úkolů.Žák se nejprve seznamuje se základními funkcemi digitálních technologií. Osvojuje si jednoduché úkony spojené s jejich používáním a učí se pravidla bezpečné práce s digitálními zařízeními, aplikacemi a sítěmi.Dále si žák rozvíjí technické dovednosti a prohlubuje znalosti o digitálních technologiích. Učí se rozlišovat a volit vhodná digitální zařízení pro konkrétní činnost. Zdokonaluje se v bezpečném zacházení s digitálními nástroji a upevňuje si správné uživatelské návyky.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>INA-INF-001-106-001</t>
+          <t>INA-INF-001-110-001</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
-          <t>Obsluhovat vybraná digitální zařízení na úrovni zapnutí, vypnutí a jednoduchého pohybu v uživatelském prostředí.</t>
+          <t>Poznat a přiřadit účel k vybraným digitálním zařízením.</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k bezpečnému používání digitálních zařízení na jejich základní úrovni a k bezpečnému pohybu v uživatelském prostředí. Žák rozpoznává a rozlišuje konkrétní zařízení a jejich případná externí příslušenství a funkce, zařízení zapíná, vypíná a dále s nimi účelně pracuje. Používá stolní počítač, monitor, klávesnici a myš. Postupně si osvojuje práci s notebookem, tabletem nebo jiným chytrým zařízením přiměřeně svým schopnostem. Učí se šetrnému zacházení s digitálními zařízeními.Primárně se výuka zaměřuje na práci s tabletem, iPadem a chytrými zařízeními (mobilní telefon, chytré hodinky). Práce s počítačem, monitorem, klávesnicí, myší a notebookem je zařazená jako další krok v rámci rozvoje digitálních kompetencí.Příklady aktivit:Žák zapíná a vypíná tablet podle obrázkového postupu, který má před sebou položený na lavici.Žák na chytrém telefonu otevře určenou aplikaci (např. jednoduchou výukovou hru nebo stopky) podle barevně označených kroků na kartičkách.Žák použije dálkový ovladač k zapnutí interaktivní tabule / televize a následně pomocí dotyku spustí výukové video.Žák ve dvojici s učitelem zkouší připojit nabíječku do zařízení a poznává, kdy je zařízení nabité.Žák podle obrázků správně přiřazuje zařízení a jejich funkce (např. mobil – volání, tablet – dotyková hra, ovladač – zapnutí TV).</t>
+          <t>Očekávaný výsledek učení navazuje na již získané základní znalosti vybraných digitálních zařízení a rozvíjí dovednost žáka poznat, pojmenovat a účelně používat různá digitální zařízení. Žák rozlišuje a s dopomocí prakticky využívá další přídavná zařízení počítače, jako jsou tiskárna, kopírka, scanner, skartovačka a flash disk. Podle potřeby mezi nimi umí vybrat a s dopomocí obsluhovat vhodné zařízení. Žák je veden k praktickému využití digitálních dovedností podle své osobní potřeby. Kopíruje obrázky a fotografie do portfolia, ukládá dokumenty na flash disk a tiskne potřebné materiály.Příklady aktivit:Žák poznává a pojmenovává digitální zařízení ve třídě, seznamuje se s jejich funkcemi pomocí ukázek a vysvětlení učitele.Žák s dopomocí připojuje tiskárnu a tiskne jednoduché obrázky nebo texty podle pokynů učitele.Žák ukládá soubory, například fotografie nebo dokumenty, na flash disk s asistencí a následně je z flash disku otevírá.Žák kopíruje obrázky či fotografie do portfolia digitálně pomocí skeneru nebo fotoaparátu s podporou učitele.Žák s pomocí učitele obsluhuje kopírku a provádí kopírování pracovních listů nebo jiných materiálů.</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q99" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9712,66 +9712,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor je rozdělený na tři tematické okruhy: Data a informace, Informační systémy a Digitální technologie.</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Digitální technologie</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Digitální technologie vede žáka k praktickému a bezpečnému využívání digitálních technologií pro osobní potřebu i pro plnění zadaných úkolů.Žák se nejprve seznamuje se základními funkcemi digitálních technologií. Osvojuje si jednoduché úkony spojené s jejich používáním a učí se pravidla bezpečné práce s digitálními zařízeními, aplikacemi a sítěmi.Dále si žák rozvíjí technické dovednosti a prohlubuje znalosti o digitálních technologiích. Učí se rozlišovat a volit vhodná digitální zařízení pro konkrétní činnost. Zdokonaluje se v bezpečném zacházení s digitálními nástroji a upevňuje si správné uživatelské návyky.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>INA-INF-001-106-003</t>
+          <t>INA-INF-001-110-003</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
-          <t>Dodržovat pravidla bezpečné a zdravotně nezávadné práce s digitálními technologiemi.</t>
+          <t>Psát jednoduchá slova a krátké věty na klávesnici.</t>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k dodržování pravidel bezpečné a zdravotně nezávadné práce s digitálními technologiemi s ohledem na jeho tělesné i duševní zdraví. Žák se při práci s digitálními technologiemi seznamuje se správným držením těla a učí se respektovat stanovenou dobu pro užívání digitálních zařízení. Zároveň se seznamuje s riziky a možnými dopady nevhodného používání digitálních technologií na své zdraví a psychiku. Učí se dodržovat pravidla slušného chování v digitálním prostředí. Žák se učí žádoucímu chování prostřednictvím napodobování a hravé formy modelových situací.Příklady aktivit:Žák si procvičuje správné držení těla při sezení u počítače nebo tabletu, které mu pedagog pomocí obrázkových návodů ukazuje a společně s ním modeluje.Žák se učí rozpoznat signály svého těla (např. únava očí, bolest zad) během práce s digitálním zařízením a podle nich dělá přestávky.Žák za podpory učitele stanovuje časový limit pro práci na tabletu či počítači a sleduje čas pomocí jednoduchého časovače nebo budíku.Žák se zapojuje se do nácviku situací, kdy v digitálním prostředí pozdraví, poděkuje a použije zdvořilá slova, a učí se tak pravidlům slušného chování online.Žák se zapojuje do modelových situací, například jak reagovat na nevhodné chování spolužáka v online hře. Nácvikem si uvědomuje správné vzorce chování.</t>
+          <t>Očekávaný výsledek učení vede žáka ke schopnosti psát na klávesnici jednoduchá slova a krátké věty. Žák si procvičuje psaní jednoduchých slov, svého jména a základních osobních údajů, jednoduchých slovních spojení, doplňuje věty chybějícím slovem a píše slova nebo jednoduché věty jako popis k obrázkům. Učí se pracovat s textovým editorem, píše slova do řádku nebo na vybrané místo v tabulce, odděluje slova mezerou nebo čárkou, případně pracuje se zvýrazněním textu, jeho zvětšením nebo změnou barvy a své výstupy ukládá. Žák si procvičuje zapisování textu do jednoduché tabulky.Příklady aktivit:Žák doplňuje chybějící slova ve větách podle obrázkových nebo slovních nápověd.Žák vytváří jednoduchá slovní spojení a krátké věty jako popis k obrázkům z pracovních listů nebo digitálních materiálů.Žák píše slova a věty do textového editoru, učí se správně oddělovat slova mezerou a věty čárkou.Žák upravuje text v editoru – zvýrazňuje slova, mění jejich barvu nebo velikost písma podle pokynů učitele.Žák zapisuje krátké texty do jednoduché tabulky, například své jméno do sloupce a příjmení do jiného.</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q102" s="0" t="inlineStr">
         <is>
           <t/>
@@ -9804,66 +9804,66 @@
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou. Vzdělávací obor je rozdělený na tři tematické okruhy: Data a informace, Informační systémy a Digitální technologie.</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Digitální technologie</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Digitální technologie vede žáka k praktickému a bezpečnému využívání digitálních technologií pro osobní potřebu i pro plnění zadaných úkolů.Žák se nejprve seznamuje se základními funkcemi digitálních technologií. Osvojuje si jednoduché úkony spojené s jejich používáním a učí se pravidla bezpečné práce s digitálními zařízeními, aplikacemi a sítěmi.Dále si žák rozvíjí technické dovednosti a prohlubuje znalosti o digitálních technologiích. Učí se rozlišovat a volit vhodná digitální zařízení pro konkrétní činnost. Zdokonaluje se v bezpečném zacházení s digitálními nástroji a upevňuje si správné uživatelské návyky.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>INA-INF-001-110-003</t>
+          <t>INA-INF-001-106-003</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t>Psát jednoduchá slova a krátké věty na klávesnici.</t>
+          <t>Dodržovat pravidla bezpečné a zdravotně nezávadné práce s digitálními technologiemi.</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka ke schopnosti psát na klávesnici jednoduchá slova a krátké věty. Žák si procvičuje psaní jednoduchých slov, svého jména a základních osobních údajů, jednoduchých slovních spojení, doplňuje věty chybějícím slovem a píše slova nebo jednoduché věty jako popis k obrázkům. Učí se pracovat s textovým editorem, píše slova do řádku nebo na vybrané místo v tabulce, odděluje slova mezerou nebo čárkou, případně pracuje se zvýrazněním textu, jeho zvětšením nebo změnou barvy a své výstupy ukládá. Žák si procvičuje zapisování textu do jednoduché tabulky.Příklady aktivit:Žák doplňuje chybějící slova ve větách podle obrázkových nebo slovních nápověd.Žák vytváří jednoduchá slovní spojení a krátké věty jako popis k obrázkům z pracovních listů nebo digitálních materiálů.Žák píše slova a věty do textového editoru, učí se správně oddělovat slova mezerou a věty čárkou.Žák upravuje text v editoru – zvýrazňuje slova, mění jejich barvu nebo velikost písma podle pokynů učitele.Žák zapisuje krátké texty do jednoduché tabulky, například své jméno do sloupce a příjmení do jiného.</t>
+          <t>Očekávaný výsledek učení vede žáka k dodržování pravidel bezpečné a zdravotně nezávadné práce s digitálními technologiemi s ohledem na jeho tělesné i duševní zdraví. Žák se při práci s digitálními technologiemi seznamuje se správným držením těla a učí se respektovat stanovenou dobu pro užívání digitálních zařízení. Zároveň se seznamuje s riziky a možnými dopady nevhodného používání digitálních technologií na své zdraví a psychiku. Učí se dodržovat pravidla slušného chování v digitálním prostředí. Žák se učí žádoucímu chování prostřednictvím napodobování a hravé formy modelových situací.Příklady aktivit:Žák si procvičuje správné držení těla při sezení u počítače nebo tabletu, které mu pedagog pomocí obrázkových návodů ukazuje a společně s ním modeluje.Žák se učí rozpoznat signály svého těla (např. únava očí, bolest zad) během práce s digitálním zařízením a podle nich dělá přestávky.Žák za podpory učitele stanovuje časový limit pro práci na tabletu či počítači a sleduje čas pomocí jednoduchého časovače nebo budíku.Žák se zapojuje se do nácviku situací, kdy v digitálním prostředí pozdraví, poděkuje a použije zdvořilá slova, a učí se tak pravidlům slušného chování online.Žák se zapojuje do modelových situací, například jak reagovat na nevhodné chování spolužáka v online hře. Nácvikem si uvědomuje správné vzorce chování.</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q103" s="0" t="inlineStr">
         <is>
           <t/>
@@ -17808,66 +17808,66 @@
           <t>V rámci vzdělávacího oboru Hudební výchova si žák vytváří kladný vztah k hudbě, rozvíjí svou hudebnost a vlastní emocionální prožitek hudebního díla prostřednictvím interpretačních činností i poslechových aktivit. Hudební a instrumentální činnosti podporují senzomotorický rozvoj žáka, sluchové vnímání i motoriku. Vokální činnosti napomáhají správné deklamaci, frázování a výslovnosti. Zpěv, rytmická a pěvecká cvičení se významně podílejí na rozvoji řeči, mluvních, komunikačních a jazykových schopností žáka.Součástí vzdělávacího oboru je rozvoj hudebních, hudebně-dramatických, pohybových a tanečních dovedností. Obsah tohoto oboru klade důraz také na skupinové interpretační činnosti, tvorbu hudebního doprovodu a improvizaci. Hudební výchova rozvíjí estetické cítění a vnímání prostředí, vede žáka ke kultivovanému vystupování a posiluje jeho sebedůvěru. Seznamuje ho s kulturou jiných národů a etnik a podporuje pozitivní vztah k umění a jeho vnímání. Pro naplňování cílů tohoto oboru je důležitá spolupráce školy s kulturními institucemi, které umožňují přímé setkání s uměním a kulturou.Fenomén zpěvu umožňuje tomuto oboru propojit všechny žáky napříč jednotlivými stupni vzdělávání a věkovou i intelektuální diferenciací. Vytváří prostor pro propojování skupin a realizaci společné tvorby a spolupráce.Vzdělávací obor je rozdělený do tří tematických okruhů: Interpretace a tvorba, Recepce uměleckého díla a Kulturní povědomí a jednání. Všechny tematické okruhy škola realizuje na obou stupních vzdělávání. </t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Recepce uměleckého díla</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Recepce uměleckého díla vytváří u žáka kladný vztah k hudbě, rozvíjí jeho hudebnost a podporuje schopnost hudbu emocionálně prožít. Žák se učí soustředěnému poslechu, zklidnění napětí a vnímavosti vůči hudebnímu jazyku. Nedílnou součástí tohoto okruhu je i sdílení prožitku s ostatními.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>UKA-HUV-005-110-001</t>
+          <t>UKA-HUV-005-106-001</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
-          <t>Soustředit se na poslech skladeb různých hudebních žánrů, soustředěně sledovat dramatické či taneční vystoupení.</t>
+          <t>Soustředit se na poslech jednoduchých skladeb.</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení umožňuje žákovi hlubší poznání umění v oblastech hudby, dramatického umění a tance. Tento výstup rozšiřuje žákův kulturní a společenský rozhled a učí ho vnímat a pozorovat umění v širším kontextu. Přináší žákovi nové možnosti audiovizuálního vnímání tance, divadla a hudby v roli diváka i posluchače.Žák se seznamuje se širším spektrem hudebního umění, získává hlubší povědomí o hudební kultuře, rozvíjí schopnost soustředěně naslouchat a nechat na sebe umění působit. Rozvíjí své estetické a citové vnímání a vytváří si osobitý postoj k hudební, taneční a divadelní kultuře. Současně si osvojuje společenské chování při návštěvě kulturních institucí.Příklady aktivit:Žák se účastní rozhovoru o tom, co je koncert, kdo na něm vystupuje a jaké chování se na něm očekává, přičemž využívá obrázky, jednoduchý sociální příběh nebo video, kde je vidět chování publika. Dále se seznamuje s nástroji, které na koncertě zazní (např. housle, flétna, klavír), a poslouchá krátké zvukové ukázky. Po návratu z koncertu si žák do hudebního deníku zaznamenává svůj zážitek formou kresby na připravený list papíru.</t>
+          <t>Očekávaný výsledek učení vede k rozvoji hudebního povědomí žáka, obohacuje jeho znalosti hudebního repertoáru v oblasti písní a skladeb a učí ho rozlišovat jejich typické znaky, charakteristickou melodii a styl. Prostřednictvím tohoto výstupu žák rozvíjí emocionální cítění, sluchové vnímání hudební ukázky a hudební paměť. Žák získává zkušenosti s poslechem skladeb a písní a učí se soustředěnému poslechu bez nástrojového a pohybového doprovodu. Soustředěným poslechem skladeb různých stylů žák vnímá jejich odlišnosti. Postupně, s pomocí učitele, se učí různými způsoby vyjádřit svůj pocit a prožitek z poslechu hudebního díla. Nenásilným způsobem poznává různé hudební formy a žánry.Příklady aktivit:Žák poslouchá českou lidovou píseň Šla Nanynka do zelí. Učitel představí jednoduchý příběh písně a objasní některá slova, která by mohla být pro žáka neznámá. Učitel píseň zazpívá nebo pustí nahrávku. Žák se soustředí na poslech a vnímá melodii a rytmus písně. Po poslechu se žák zaměří na následující otázky: „Jaká byla melodie písně?“, „Byla veselá, nebo smutná?“.</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q190" s="0" t="inlineStr">
         <is>
           <t/>
@@ -17900,66 +17900,66 @@
           <t>V rámci vzdělávacího oboru Hudební výchova si žák vytváří kladný vztah k hudbě, rozvíjí svou hudebnost a vlastní emocionální prožitek hudebního díla prostřednictvím interpretačních činností i poslechových aktivit. Hudební a instrumentální činnosti podporují senzomotorický rozvoj žáka, sluchové vnímání i motoriku. Vokální činnosti napomáhají správné deklamaci, frázování a výslovnosti. Zpěv, rytmická a pěvecká cvičení se významně podílejí na rozvoji řeči, mluvních, komunikačních a jazykových schopností žáka.Součástí vzdělávacího oboru je rozvoj hudebních, hudebně-dramatických, pohybových a tanečních dovedností. Obsah tohoto oboru klade důraz také na skupinové interpretační činnosti, tvorbu hudebního doprovodu a improvizaci. Hudební výchova rozvíjí estetické cítění a vnímání prostředí, vede žáka ke kultivovanému vystupování a posiluje jeho sebedůvěru. Seznamuje ho s kulturou jiných národů a etnik a podporuje pozitivní vztah k umění a jeho vnímání. Pro naplňování cílů tohoto oboru je důležitá spolupráce školy s kulturními institucemi, které umožňují přímé setkání s uměním a kulturou.Fenomén zpěvu umožňuje tomuto oboru propojit všechny žáky napříč jednotlivými stupni vzdělávání a věkovou i intelektuální diferenciací. Vytváří prostor pro propojování skupin a realizaci společné tvorby a spolupráce.Vzdělávací obor je rozdělený do tří tematických okruhů: Interpretace a tvorba, Recepce uměleckého díla a Kulturní povědomí a jednání. Všechny tematické okruhy škola realizuje na obou stupních vzdělávání. </t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Recepce uměleckého díla</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Recepce uměleckého díla vytváří u žáka kladný vztah k hudbě, rozvíjí jeho hudebnost a podporuje schopnost hudbu emocionálně prožít. Žák se učí soustředěnému poslechu, zklidnění napětí a vnímavosti vůči hudebnímu jazyku. Nedílnou součástí tohoto okruhu je i sdílení prožitku s ostatními.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>UKA-HUV-005-106-001</t>
+          <t>UKA-HUV-005-110-001</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
-          <t>Soustředit se na poslech jednoduchých skladeb.</t>
+          <t>Soustředit se na poslech skladeb různých hudebních žánrů, soustředěně sledovat dramatické či taneční vystoupení.</t>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede k rozvoji hudebního povědomí žáka, obohacuje jeho znalosti hudebního repertoáru v oblasti písní a skladeb a učí ho rozlišovat jejich typické znaky, charakteristickou melodii a styl. Prostřednictvím tohoto výstupu žák rozvíjí emocionální cítění, sluchové vnímání hudební ukázky a hudební paměť. Žák získává zkušenosti s poslechem skladeb a písní a učí se soustředěnému poslechu bez nástrojového a pohybového doprovodu. Soustředěným poslechem skladeb různých stylů žák vnímá jejich odlišnosti. Postupně, s pomocí učitele, se učí různými způsoby vyjádřit svůj pocit a prožitek z poslechu hudebního díla. Nenásilným způsobem poznává různé hudební formy a žánry.Příklady aktivit:Žák poslouchá českou lidovou píseň Šla Nanynka do zelí. Učitel představí jednoduchý příběh písně a objasní některá slova, která by mohla být pro žáka neznámá. Učitel píseň zazpívá nebo pustí nahrávku. Žák se soustředí na poslech a vnímá melodii a rytmus písně. Po poslechu se žák zaměří na následující otázky: „Jaká byla melodie písně?“, „Byla veselá, nebo smutná?“.</t>
+          <t>Očekávaný výsledek učení umožňuje žákovi hlubší poznání umění v oblastech hudby, dramatického umění a tance. Tento výstup rozšiřuje žákův kulturní a společenský rozhled a učí ho vnímat a pozorovat umění v širším kontextu. Přináší žákovi nové možnosti audiovizuálního vnímání tance, divadla a hudby v roli diváka i posluchače.Žák se seznamuje se širším spektrem hudebního umění, získává hlubší povědomí o hudební kultuře, rozvíjí schopnost soustředěně naslouchat a nechat na sebe umění působit. Rozvíjí své estetické a citové vnímání a vytváří si osobitý postoj k hudební, taneční a divadelní kultuře. Současně si osvojuje společenské chování při návštěvě kulturních institucí.Příklady aktivit:Žák se účastní rozhovoru o tom, co je koncert, kdo na něm vystupuje a jaké chování se na něm očekává, přičemž využívá obrázky, jednoduchý sociální příběh nebo video, kde je vidět chování publika. Dále se seznamuje s nástroji, které na koncertě zazní (např. housle, flétna, klavír), a poslouchá krátké zvukové ukázky. Po návratu z koncertu si žák do hudebního deníku zaznamenává svůj zážitek formou kresby na připravený list papíru.</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q191" s="0" t="inlineStr">
         <is>
           <t/>
@@ -18176,66 +18176,66 @@
           <t>Ve vzdělávacím oboru Výtvarná výchova žák poznává základní prostředky výtvarného umění. Prostřednictvím tvůrčích činností zaměřených na vnímání, tvorbu a interpretaci si rozvíjí smyslové vnímání, estetické cítění, tvořivost a schopnost vyjadřovat emoce, představy, pocity i zkušenosti. Obor zároveň pomáhá žákovi uplatňovat neverbální komunikaci a zlepšovat jemnou motoriku. Podporuje vytváření prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň nabízí prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, spolupráci na společném díle a k zapojení do kulturního dění školy, komunity a místa, kde žijí.Vzdělávací obor Výtvarná výchova by měl podporovat žákovu schopnost vyjadřovat své vlastní pocity a prožitky. Cílem je rozvíjet smyslovou citlivost, schopnost sebereflexe, empatii a respekt k ostatním, a to s ohledem na individuální schopnosti žáka. Činnosti by měly vycházet z dětské hravosti a spontaneity. Cílem je také poznání, že kultura a umění obohacují život, přispívají k porozumění národní kultuře, jejím hodnotám a podporují uvědomění si nutnosti jejich ochrany.Vzdělávací obor je rozdělený do tří tematických okruhů: Interpretace a tvorba, Recepce uměleckého díla a Kulturní povědomí a jednání. Všechny tematické okruhy škola realizuje na obou stupních školy. </t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Interpretace a tvorba</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Interpretace a tvorba zprostředkovává žákovi celý tvůrčí proces – od záměru přes jeho realizaci (včetně hledání vhodných prostředků a experimentování s nimi) až po reflexi, sdílení a prezentaci výsledků. Umožňuje mu tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi, a to nejen tradičními, ale i nově vznikajícími. Důležité je to, aby žák při tvůrčích a individuálních či společných činnostech rozvíjel jemnou motoriku a vizuomotoriku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>UKA-VYV-002-110-001</t>
+          <t>UKA-VYV-002-106-001</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
-          <t>Zapojovat se do skupinové práce, vytvářet společné výtvarné projekty.</t>
+          <t>Uplatňovat základní dovednosti pro vlastní tvorbu.</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k toleranci, vnímání a hodnocení spolužáků. Žák využívá mezipředmětové vztahy a uplatňuje své názory a postřehy. Učí se komunikovat a žít ve skupině, utvářet dobré mezilidské vztahy ve třídě. Žák respektuje pravidla práce v týmu, spolupracuje a podporuje ostatní, čímž rozvíjí toleranci.Prostřednictvím vlastní tvorby žák vyjadřuje své prožitky a postoje vůči jevům ve společnosti. Učí se hodnotit vlastní práci i práci druhých.Příklady aktivit:Žák ve skupině se spolužáky vytvoří velký společný obraz vesnice (nebo města), kde každý dostane úkol vytvořit jednu část – například dům, obchod, školu, park nebo hřiště. Každý žák nejprve nakreslí svůj návrh a krátce ho ostatním popíše (podpora komunikace a vyjádření vlastního názoru). Poté všichni společně lepí a malují své návrhy na velký papír. Během práce si žáci navzájem pomáhají (např. při stříhání, lepení, míchání barev). Na závěr každý popíše, co vytvořil, a ostatní mohou jeho práci ohodnotit (rozvoj dovednosti hodnotit a respektovat práci druhých).</t>
+          <t>Očekávaný výsledek učení se zaměřuje na vyjadřování vjemů, pocitů a zkušeností. Výuka klade důraz na to, aby žák získal také praktické dovednosti, například manipulací s různými nástroji a pomůckami. Žák by měl mít dostatek příležitostí nacházet své vlastní cesty, jak jednotlivé prvky využívat a vytvářet. Během těchto činností si zároveň rozvíjí jemnou motoriku, která v tomto období významně souvisí s rozvojem řeči a kognitivních funkcí.Příklady aktivit:Žák venku sbírá listy stromů. Ve třídě je natírá vodovkou a tiskne na čtvrtku. Zkouší různé barvy a pozoruje vzniklé struktury. Aktivita rozvíjí jemnou motoriku a žák si sám vybírá, které listy a barvy použije.Žák maluje štětcem oblohu a trávu, houbičkou přidává slunce nebo mraky. Může domalovat i strom či květinu podle své představy. Učitel postup rozfázuje, dává jednoduché instrukce a podporuje žáka, aby práci dotáhl do konce.Žák vybírá z předem připravených vystřižených obrázků zvířat ty, které se mu líbí, a lepí je na barevný podklad. Může si domyslet i pozadí a domalovat ho voskovkou nebo pastelkou. Aktivita je jednoduchá na dokončení a podporuje volbu podle vlastního zájmu.</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q194" s="0" t="inlineStr">
         <is>
           <t/>
@@ -18268,66 +18268,66 @@
           <t>Ve vzdělávacím oboru Výtvarná výchova žák poznává základní prostředky výtvarného umění. Prostřednictvím tvůrčích činností zaměřených na vnímání, tvorbu a interpretaci si rozvíjí smyslové vnímání, estetické cítění, tvořivost a schopnost vyjadřovat emoce, představy, pocity i zkušenosti. Obor zároveň pomáhá žákovi uplatňovat neverbální komunikaci a zlepšovat jemnou motoriku. Podporuje vytváření prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň nabízí prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, spolupráci na společném díle a k zapojení do kulturního dění školy, komunity a místa, kde žijí.Vzdělávací obor Výtvarná výchova by měl podporovat žákovu schopnost vyjadřovat své vlastní pocity a prožitky. Cílem je rozvíjet smyslovou citlivost, schopnost sebereflexe, empatii a respekt k ostatním, a to s ohledem na individuální schopnosti žáka. Činnosti by měly vycházet z dětské hravosti a spontaneity. Cílem je také poznání, že kultura a umění obohacují život, přispívají k porozumění národní kultuře, jejím hodnotám a podporují uvědomění si nutnosti jejich ochrany.Vzdělávací obor je rozdělený do tří tematických okruhů: Interpretace a tvorba, Recepce uměleckého díla a Kulturní povědomí a jednání. Všechny tematické okruhy škola realizuje na obou stupních školy. </t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Interpretace a tvorba</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Interpretace a tvorba zprostředkovává žákovi celý tvůrčí proces – od záměru přes jeho realizaci (včetně hledání vhodných prostředků a experimentování s nimi) až po reflexi, sdílení a prezentaci výsledků. Umožňuje mu tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi, a to nejen tradičními, ale i nově vznikajícími. Důležité je to, aby žák při tvůrčích a individuálních či společných činnostech rozvíjel jemnou motoriku a vizuomotoriku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>UKA-VYV-002-106-001</t>
+          <t>UKA-VYV-002-110-001</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
-          <t>Uplatňovat základní dovednosti pro vlastní tvorbu.</t>
+          <t>Zapojovat se do skupinové práce, vytvářet společné výtvarné projekty.</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se zaměřuje na vyjadřování vjemů, pocitů a zkušeností. Výuka klade důraz na to, aby žák získal také praktické dovednosti, například manipulací s různými nástroji a pomůckami. Žák by měl mít dostatek příležitostí nacházet své vlastní cesty, jak jednotlivé prvky využívat a vytvářet. Během těchto činností si zároveň rozvíjí jemnou motoriku, která v tomto období významně souvisí s rozvojem řeči a kognitivních funkcí.Příklady aktivit:Žák venku sbírá listy stromů. Ve třídě je natírá vodovkou a tiskne na čtvrtku. Zkouší různé barvy a pozoruje vzniklé struktury. Aktivita rozvíjí jemnou motoriku a žák si sám vybírá, které listy a barvy použije.Žák maluje štětcem oblohu a trávu, houbičkou přidává slunce nebo mraky. Může domalovat i strom či květinu podle své představy. Učitel postup rozfázuje, dává jednoduché instrukce a podporuje žáka, aby práci dotáhl do konce.Žák vybírá z předem připravených vystřižených obrázků zvířat ty, které se mu líbí, a lepí je na barevný podklad. Může si domyslet i pozadí a domalovat ho voskovkou nebo pastelkou. Aktivita je jednoduchá na dokončení a podporuje volbu podle vlastního zájmu.</t>
+          <t>Očekávaný výsledek učení vede žáka k toleranci, vnímání a hodnocení spolužáků. Žák využívá mezipředmětové vztahy a uplatňuje své názory a postřehy. Učí se komunikovat a žít ve skupině, utvářet dobré mezilidské vztahy ve třídě. Žák respektuje pravidla práce v týmu, spolupracuje a podporuje ostatní, čímž rozvíjí toleranci.Prostřednictvím vlastní tvorby žák vyjadřuje své prožitky a postoje vůči jevům ve společnosti. Učí se hodnotit vlastní práci i práci druhých.Příklady aktivit:Žák ve skupině se spolužáky vytvoří velký společný obraz vesnice (nebo města), kde každý dostane úkol vytvořit jednu část – například dům, obchod, školu, park nebo hřiště. Každý žák nejprve nakreslí svůj návrh a krátce ho ostatním popíše (podpora komunikace a vyjádření vlastního názoru). Poté všichni společně lepí a malují své návrhy na velký papír. Během práce si žáci navzájem pomáhají (např. při stříhání, lepení, míchání barev). Na závěr každý popíše, co vytvořil, a ostatní mohou jeho práci ohodnotit (rozvoj dovednosti hodnotit a respektovat práci druhých).</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q195" s="0" t="inlineStr">
         <is>
           <t/>
@@ -18544,66 +18544,66 @@
           <t>Ve vzdělávacím oboru Výtvarná výchova žák poznává základní prostředky výtvarného umění. Prostřednictvím tvůrčích činností zaměřených na vnímání, tvorbu a interpretaci si rozvíjí smyslové vnímání, estetické cítění, tvořivost a schopnost vyjadřovat emoce, představy, pocity i zkušenosti. Obor zároveň pomáhá žákovi uplatňovat neverbální komunikaci a zlepšovat jemnou motoriku. Podporuje vytváření prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň nabízí prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, spolupráci na společném díle a k zapojení do kulturního dění školy, komunity a místa, kde žijí.Vzdělávací obor Výtvarná výchova by měl podporovat žákovu schopnost vyjadřovat své vlastní pocity a prožitky. Cílem je rozvíjet smyslovou citlivost, schopnost sebereflexe, empatii a respekt k ostatním, a to s ohledem na individuální schopnosti žáka. Činnosti by měly vycházet z dětské hravosti a spontaneity. Cílem je také poznání, že kultura a umění obohacují život, přispívají k porozumění národní kultuře, jejím hodnotám a podporují uvědomění si nutnosti jejich ochrany.Vzdělávací obor je rozdělený do tří tematických okruhů: Interpretace a tvorba, Recepce uměleckého díla a Kulturní povědomí a jednání. Všechny tematické okruhy škola realizuje na obou stupních školy. </t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Interpretace a tvorba</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Interpretace a tvorba zprostředkovává žákovi celý tvůrčí proces – od záměru přes jeho realizaci (včetně hledání vhodných prostředků a experimentování s nimi) až po reflexi, sdílení a prezentaci výsledků. Umožňuje mu tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi, a to nejen tradičními, ale i nově vznikajícími. Důležité je to, aby žák při tvůrčích a individuálních či společných činnostech rozvíjel jemnou motoriku a vizuomotoriku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>UKA-VYV-002-106-003</t>
+          <t>UKA-VYV-002-110-003</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
-          <t>Vyjádřit své prožitky vlastní tvorbou prostřednictvím rozmanitých prostředků a technik.</t>
+          <t>Uplatňovat linie, barvy, tvary a objekty na ploše i v prostoru podle vlastního tvůrčího záměru.</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení navazuje na dovednosti žáka, které získal při uplatňování praktických činností, jako je manipulace s různými nástroji a pomůckami a příprava na výtvarné techniky. Důležité je to, co ve své výtvarné tvorbě objeví on sám a zda je se svým vyjádřením spokojený. Žák by měl mít dostatek příležitostí k nacházení vlastní cesty.Příklady aktivit:Žák prochází smyslovou cestou s přírodninami. Sbírá různé přírodniny (listy, kameny, šišky) a vytváří z nich koláž na papíře. Používá nejen zrak, ale i hmat k poznání různých textur materiálů. K vytvořené koláži přidává kresbu pomocí pastelek nebo kříd, podle toho, co se mu líbí.</t>
+          <t>Očekávaný výsledek učení navazuje na dovednosti žáka získané při uplatňování výtvarných prvků, jako jsou linie, tvar a barva. Žák prostřednictvím práce co nejvíce rozvíjí a objevuje svou vlastní cestu. Vyjadřuje, zda je se svým výtvarným vyjádřením spokojený.Příklady aktivit:Žák nejprve pastelkou nakreslí kmen a větve stromu (práce s linií). Pomocí houbiček, prstů nebo otisků korkových špuntů vytvoří barevné listy – použije základní i doplňkové barvy (práce s barvou, tvary). Zkouší zapouštět barvu na papíře pomocí vody (experimentování s barvou). Hotovou práci si prohlédne společně s ostatními žáky. Každý popíše, jak je se svým obrázkem spokojený.</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q198" s="0" t="inlineStr">
         <is>
           <t/>
@@ -18636,66 +18636,66 @@
           <t>Ve vzdělávacím oboru Výtvarná výchova žák poznává základní prostředky výtvarného umění. Prostřednictvím tvůrčích činností zaměřených na vnímání, tvorbu a interpretaci si rozvíjí smyslové vnímání, estetické cítění, tvořivost a schopnost vyjadřovat emoce, představy, pocity i zkušenosti. Obor zároveň pomáhá žákovi uplatňovat neverbální komunikaci a zlepšovat jemnou motoriku. Podporuje vytváření prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň nabízí prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, spolupráci na společném díle a k zapojení do kulturního dění školy, komunity a místa, kde žijí.Vzdělávací obor Výtvarná výchova by měl podporovat žákovu schopnost vyjadřovat své vlastní pocity a prožitky. Cílem je rozvíjet smyslovou citlivost, schopnost sebereflexe, empatii a respekt k ostatním, a to s ohledem na individuální schopnosti žáka. Činnosti by měly vycházet z dětské hravosti a spontaneity. Cílem je také poznání, že kultura a umění obohacují život, přispívají k porozumění národní kultuře, jejím hodnotám a podporují uvědomění si nutnosti jejich ochrany.Vzdělávací obor je rozdělený do tří tematických okruhů: Interpretace a tvorba, Recepce uměleckého díla a Kulturní povědomí a jednání. Všechny tematické okruhy škola realizuje na obou stupních školy. </t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Interpretace a tvorba</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Interpretace a tvorba zprostředkovává žákovi celý tvůrčí proces – od záměru přes jeho realizaci (včetně hledání vhodných prostředků a experimentování s nimi) až po reflexi, sdílení a prezentaci výsledků. Umožňuje mu tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi, a to nejen tradičními, ale i nově vznikajícími. Důležité je to, aby žák při tvůrčích a individuálních či společných činnostech rozvíjel jemnou motoriku a vizuomotoriku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>UKA-VYV-002-110-003</t>
+          <t>UKA-VYV-002-106-003</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>Uplatňovat linie, barvy, tvary a objekty na ploše i v prostoru podle vlastního tvůrčího záměru.</t>
+          <t>Vyjádřit své prožitky vlastní tvorbou prostřednictvím rozmanitých prostředků a technik.</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení navazuje na dovednosti žáka získané při uplatňování výtvarných prvků, jako jsou linie, tvar a barva. Žák prostřednictvím práce co nejvíce rozvíjí a objevuje svou vlastní cestu. Vyjadřuje, zda je se svým výtvarným vyjádřením spokojený.Příklady aktivit:Žák nejprve pastelkou nakreslí kmen a větve stromu (práce s linií). Pomocí houbiček, prstů nebo otisků korkových špuntů vytvoří barevné listy – použije základní i doplňkové barvy (práce s barvou, tvary). Zkouší zapouštět barvu na papíře pomocí vody (experimentování s barvou). Hotovou práci si prohlédne společně s ostatními žáky. Každý popíše, jak je se svým obrázkem spokojený.</t>
+          <t>Očekávaný výsledek učení navazuje na dovednosti žáka, které získal při uplatňování praktických činností, jako je manipulace s různými nástroji a pomůckami a příprava na výtvarné techniky. Důležité je to, co ve své výtvarné tvorbě objeví on sám a zda je se svým vyjádřením spokojený. Žák by měl mít dostatek příležitostí k nacházení vlastní cesty.Příklady aktivit:Žák prochází smyslovou cestou s přírodninami. Sbírá různé přírodniny (listy, kameny, šišky) a vytváří z nich koláž na papíře. Používá nejen zrak, ale i hmat k poznání různých textur materiálů. K vytvořené koláži přidává kresbu pomocí pastelek nebo kříd, podle toho, co se mu líbí.</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q199" s="0" t="inlineStr">
         <is>
           <t/>
@@ -18820,66 +18820,66 @@
           <t>Ve vzdělávacím oboru Výtvarná výchova žák poznává základní prostředky výtvarného umění. Prostřednictvím tvůrčích činností zaměřených na vnímání, tvorbu a interpretaci si rozvíjí smyslové vnímání, estetické cítění, tvořivost a schopnost vyjadřovat emoce, představy, pocity i zkušenosti. Obor zároveň pomáhá žákovi uplatňovat neverbální komunikaci a zlepšovat jemnou motoriku. Podporuje vytváření prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň nabízí prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, spolupráci na společném díle a k zapojení do kulturního dění školy, komunity a místa, kde žijí.Vzdělávací obor Výtvarná výchova by měl podporovat žákovu schopnost vyjadřovat své vlastní pocity a prožitky. Cílem je rozvíjet smyslovou citlivost, schopnost sebereflexe, empatii a respekt k ostatním, a to s ohledem na individuální schopnosti žáka. Činnosti by měly vycházet z dětské hravosti a spontaneity. Cílem je také poznání, že kultura a umění obohacují život, přispívají k porozumění národní kultuře, jejím hodnotám a podporují uvědomění si nutnosti jejich ochrany.Vzdělávací obor je rozdělený do tří tematických okruhů: Interpretace a tvorba, Recepce uměleckého díla a Kulturní povědomí a jednání. Všechny tematické okruhy škola realizuje na obou stupních školy. </t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Recepce uměleckého díla</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>V tematickém okruhu Recepce uměleckého díla má žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem a vyjadřovat se o něm přirozeným jazykem nebo prostřednictvím vlastní tvůrčí činnosti.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>UKA-VYV-004-106-001</t>
+          <t>UKA-VYV-004-110-001</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
-          <t>Navštívit architektonické památky ve svém okolí.</t>
+          <t>Seznamovat se s některými výtvarnými a architektonickými díly ve svém okolí.</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k vyjádření názoru na předložené umělecké dílo. Žák se učí vnímat a rozlišovat památky v okolí, čímž získává povědomí o historickém a kulturním dědictví. Dokáže vyjádřit svůj názor na umělecké dílo, sdílí své pocity a prožitky z kontaktu s uměleckou tvorbou, čímž rozvíjí svou schopnost kritického myšlení a estetického vnímání. Tato činnost podporuje jeho zájem o historii a kulturu.Žák se seznamuje s historickými památkami a významnými objekty ve svém okolí a s různými formami umění, jako jsou sochy, obrazy či architektura, a rozvíjí svou schopnost vyjádřit, jak na něj tato díla působí.Příklady aktivit:Žák po prohlídce uměleckého díla (např. sochy nebo obrazu) vytvoří vlastní umělecké dílo, inspirované tím, co viděl. Může to být kresba nebo modelace z hlíny, která vyjadřuje to, co se mu na díle líbilo nebo co si zapamatoval.Žák si prohlédne dvě různá umělecká díla (např. sochu a obraz) a jednoduchým způsobem je porovná. Pomocí obrázků nebo fotografií může zkoumat různé prvky, jako je tvar, barva, velikost, a poté vyjádřit, co se mu líbilo.</t>
+          <t>Očekávaný výsledek učení vede k tomu, že žák vyjadřuje své názory na umělecká díla a architekturu v okolí. Učí se vnímat umělecká díla a rozpoznávat jejich historickou hodnotu. Žák se seznamuje s různými uměleckými díly a objekty a reflektuje své prožitky a postoje k těmto dílům. Díky tomu rozvíjí své estetické cítění a učí se vnímat výtvarné umění jako součást společnosti.Příklady aktivit:Žák má k dispozici různé reprodukce uměleckých děl (např. obrazy nebo sochy). Po krátkém seznámení s jednotlivými díly má za úkol vybrat jedno dílo, které ho zaujalo nejvíce, a pokusit se vyjádřit, co se mu na něm líbí nebo co z něj cítí.</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q201" s="0" t="inlineStr">
         <is>
           <t/>
@@ -18912,66 +18912,66 @@
           <t>Ve vzdělávacím oboru Výtvarná výchova žák poznává základní prostředky výtvarného umění. Prostřednictvím tvůrčích činností zaměřených na vnímání, tvorbu a interpretaci si rozvíjí smyslové vnímání, estetické cítění, tvořivost a schopnost vyjadřovat emoce, představy, pocity i zkušenosti. Obor zároveň pomáhá žákovi uplatňovat neverbální komunikaci a zlepšovat jemnou motoriku. Podporuje vytváření prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň nabízí prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, spolupráci na společném díle a k zapojení do kulturního dění školy, komunity a místa, kde žijí.Vzdělávací obor Výtvarná výchova by měl podporovat žákovu schopnost vyjadřovat své vlastní pocity a prožitky. Cílem je rozvíjet smyslovou citlivost, schopnost sebereflexe, empatii a respekt k ostatním, a to s ohledem na individuální schopnosti žáka. Činnosti by měly vycházet z dětské hravosti a spontaneity. Cílem je také poznání, že kultura a umění obohacují život, přispívají k porozumění národní kultuře, jejím hodnotám a podporují uvědomění si nutnosti jejich ochrany.Vzdělávací obor je rozdělený do tří tematických okruhů: Interpretace a tvorba, Recepce uměleckého díla a Kulturní povědomí a jednání. Všechny tematické okruhy škola realizuje na obou stupních školy. </t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Recepce uměleckého díla</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
           <t>V tematickém okruhu Recepce uměleckého díla má žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem a vyjadřovat se o něm přirozeným jazykem nebo prostřednictvím vlastní tvůrčí činnosti.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>UKA-VYV-004-110-001</t>
+          <t>UKA-VYV-004-106-001</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
-          <t>Seznamovat se s některými výtvarnými a architektonickými díly ve svém okolí.</t>
+          <t>Navštívit architektonické památky ve svém okolí.</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede k tomu, že žák vyjadřuje své názory na umělecká díla a architekturu v okolí. Učí se vnímat umělecká díla a rozpoznávat jejich historickou hodnotu. Žák se seznamuje s různými uměleckými díly a objekty a reflektuje své prožitky a postoje k těmto dílům. Díky tomu rozvíjí své estetické cítění a učí se vnímat výtvarné umění jako součást společnosti.Příklady aktivit:Žák má k dispozici různé reprodukce uměleckých děl (např. obrazy nebo sochy). Po krátkém seznámení s jednotlivými díly má za úkol vybrat jedno dílo, které ho zaujalo nejvíce, a pokusit se vyjádřit, co se mu na něm líbí nebo co z něj cítí.</t>
+          <t>Očekávaný výsledek učení vede žáka k vyjádření názoru na předložené umělecké dílo. Žák se učí vnímat a rozlišovat památky v okolí, čímž získává povědomí o historickém a kulturním dědictví. Dokáže vyjádřit svůj názor na umělecké dílo, sdílí své pocity a prožitky z kontaktu s uměleckou tvorbou, čímž rozvíjí svou schopnost kritického myšlení a estetického vnímání. Tato činnost podporuje jeho zájem o historii a kulturu.Žák se seznamuje s historickými památkami a významnými objekty ve svém okolí a s různými formami umění, jako jsou sochy, obrazy či architektura, a rozvíjí svou schopnost vyjádřit, jak na něj tato díla působí.Příklady aktivit:Žák po prohlídce uměleckého díla (např. sochy nebo obrazu) vytvoří vlastní umělecké dílo, inspirované tím, co viděl. Může to být kresba nebo modelace z hlíny, která vyjadřuje to, co se mu na díle líbilo nebo co si zapamatoval.Žák si prohlédne dvě různá umělecká díla (např. sochu a obraz) a jednoduchým způsobem je porovná. Pomocí obrázků nebo fotografií může zkoumat různé prvky, jako je tvar, barva, velikost, a poté vyjádřit, co se mu líbilo.</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q202" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21212,66 +21212,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-110-001</t>
+          <t>CZA-TEV-001-106-001</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
-          <t>Uplatňovat přiměřené aplikované pohybové aktivity odpovídající aktuálnímu zdravotnímu stavu.</t>
+          <t>Podílet se na zapojení do širokého spektra aplikovaných pohybových aktivit odpovídajících aktuálnímu zdravotnímu stavu.</t>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení vede žáka k rozpoznávání vlastních limitů a omezení a k nastavení vhodných pohybových aktivit s přihlédnutím k jeho zdravotnímu stavu. Žák využívá jednotlivé techniky cvičení, které přispívají k rozvoji jeho zdravotního stavu. Žák může podle možností školy využívat hipoterpii, canisterapii, felinoterapii a další za účasti externích fyzioterapeutů, ergoterapeutů a proškolených odborníků. Cvičení na posílení těla, zklidňující a relaxační techniky.Příklady aktivit:Žák realizuje ve dvojici masáž s masážním míčkem. Jeden žák si lehne na břicho na podložku a druhý mu jemně masíruje záda malým masážním míčkem podle předem daných pokynů (např. kruhové pohyby, jemné tlakování). Následně si žáci role vymění.Žák se účastní hipoterapie a seznamuje se s koňmi pod vedením zkušeného terapeuta – například je hladí nebo česá jejich hřívu. Pokud je to možné, vyzkouší si jízdu na koni s asistencí.Žák se účastní canisterapie pod vedením canisterapeuta a navazuje kontakt se speciálně vycvičeným psem. Psa může hladit, učit ho jednoduché povely, společně plnit drobné úkoly nebo relaxovat v jeho přítomnosti.Žák se účastní felinoterapie a navazuje kontakt s kočkou. V rámci terapeutické seance ji hladí nebo se s ní posadí a učí se jemným pohybům a vnímání jejího chování.Žák se zapojuje do relaxačních cvičení s hudbou a míčky. Lehne si na podložku a s pomocí terapeuta provádí jemné pohyby a masáže míčky po těle. Během cvičení poslouchá uklidňující hudbu a soustředí se na dech a vnímání vlastního těla.</t>
+          <t>Očekávaný výsledek učení pomáhá žákovi využívat speciální metody a techniky k posílení oslabených částí těla a ke zlepšení zdravotního stavu. Žák se seznamuje s jednotlivými speciálními metodami vedoucími k posílení oslabených částí těla, zlepšení motoriky a koordinace. Podle možností školy může žák také využívat terapie, například hipoterapii, canisterapii, felinoterapii, které napomáhají multisenzorickému vnímání a přispívají k lepšímu uvolnění a adekvátní stimulaci.Příklady aktivit:Žák cvičí ve speciálních polohách. Procvičuje polohu na břiše, zádech, boku či vsedě na míči, kde se zaměřuje na uvolnění a posílení konkrétních svalových skupin podle svého oslabení (např. lehké zvedání paží nebo nohou ve stabilizované poloze).Žák provádí relaxační a dechová cvičení s vedeným hlubokým dýcháním. Pomalu se nadechuje nosem, zadržuje dech na pár sekund a pomalu vydechuje ústy. Pomáhá mu to k uvolnění napětí a lepší koncentraci.Žák provádí cvičení na správné držení těla. Postupně nacvičuje správné sezení a stání s využitím zrcadla nebo asistence učitele, kdy žák kontroluje polohu hlavy, ramen, páteře a pánevní oblasti.Žák protahuje paže, nohy, šíji a trup (např. natahování paží nad hlavu, ohýbání trupu do stran, jemné protahování zad vsedě).Žák posiluje oslabené svaly. Cvičí s lehkými pomůckami, jako jsou malé gymnastické míčky, pružné pásy nebo váhy, a pomalu a kontrolovaně posiluje konkrétní svalové skupiny.</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q227" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21304,66 +21304,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-106-001</t>
+          <t>CZA-TEV-001-110-001</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
-          <t>Podílet se na zapojení do širokého spektra aplikovaných pohybových aktivit odpovídajících aktuálnímu zdravotnímu stavu.</t>
+          <t>Uplatňovat přiměřené aplikované pohybové aktivity odpovídající aktuálnímu zdravotnímu stavu.</t>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení pomáhá žákovi využívat speciální metody a techniky k posílení oslabených částí těla a ke zlepšení zdravotního stavu. Žák se seznamuje s jednotlivými speciálními metodami vedoucími k posílení oslabených částí těla, zlepšení motoriky a koordinace. Podle možností školy může žák také využívat terapie, například hipoterapii, canisterapii, felinoterapii, které napomáhají multisenzorickému vnímání a přispívají k lepšímu uvolnění a adekvátní stimulaci.Příklady aktivit:Žák cvičí ve speciálních polohách. Procvičuje polohu na břiše, zádech, boku či vsedě na míči, kde se zaměřuje na uvolnění a posílení konkrétních svalových skupin podle svého oslabení (např. lehké zvedání paží nebo nohou ve stabilizované poloze).Žák provádí relaxační a dechová cvičení s vedeným hlubokým dýcháním. Pomalu se nadechuje nosem, zadržuje dech na pár sekund a pomalu vydechuje ústy. Pomáhá mu to k uvolnění napětí a lepší koncentraci.Žák provádí cvičení na správné držení těla. Postupně nacvičuje správné sezení a stání s využitím zrcadla nebo asistence učitele, kdy žák kontroluje polohu hlavy, ramen, páteře a pánevní oblasti.Žák protahuje paže, nohy, šíji a trup (např. natahování paží nad hlavu, ohýbání trupu do stran, jemné protahování zad vsedě).Žák posiluje oslabené svaly. Cvičí s lehkými pomůckami, jako jsou malé gymnastické míčky, pružné pásy nebo váhy, a pomalu a kontrolovaně posiluje konkrétní svalové skupiny.</t>
+          <t>Očekávaný výsledek učení vede žáka k rozpoznávání vlastních limitů a omezení a k nastavení vhodných pohybových aktivit s přihlédnutím k jeho zdravotnímu stavu. Žák využívá jednotlivé techniky cvičení, které přispívají k rozvoji jeho zdravotního stavu. Žák může podle možností školy využívat hipoterpii, canisterapii, felinoterapii a další za účasti externích fyzioterapeutů, ergoterapeutů a proškolených odborníků. Cvičení na posílení těla, zklidňující a relaxační techniky.Příklady aktivit:Žák realizuje ve dvojici masáž s masážním míčkem. Jeden žák si lehne na břicho na podložku a druhý mu jemně masíruje záda malým masážním míčkem podle předem daných pokynů (např. kruhové pohyby, jemné tlakování). Následně si žáci role vymění.Žák se účastní hipoterapie a seznamuje se s koňmi pod vedením zkušeného terapeuta – například je hladí nebo česá jejich hřívu. Pokud je to možné, vyzkouší si jízdu na koni s asistencí.Žák se účastní canisterapie pod vedením canisterapeuta a navazuje kontakt se speciálně vycvičeným psem. Psa může hladit, učit ho jednoduché povely, společně plnit drobné úkoly nebo relaxovat v jeho přítomnosti.Žák se účastní felinoterapie a navazuje kontakt s kočkou. V rámci terapeutické seance ji hladí nebo se s ní posadí a učí se jemným pohybům a vnímání jejího chování.Žák se zapojuje do relaxačních cvičení s hudbou a míčky. Lehne si na podložku a s pomocí terapeuta provádí jemné pohyby a masáže míčky po těle. Během cvičení poslouchá uklidňující hudbu a soustředí se na dech a vnímání vlastního těla.</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q228" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21396,66 +21396,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-110-002</t>
+          <t>CZA-TEV-001-106-002</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
-          <t>Zvládat osvojené pohybové dovednosti a používat je v individuálních a skupinových pohybových činnostech.</t>
+          <t>Využívat osvojené pohybové dovednosti v individuálních a skupinových pohybových činnostech.</t>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení směřuje k osvojení pohybových dovedností. Hybnost si žák rozvíjí v individuálních nebo skupinových činnostech a manipulací s různým náčiním a nářadím. V rámci osvojování pohybových dovedností se žák například zdokonaluje v běhu, skákání, házení, chytání, rovnováze, koordinaci či různých sportovních dovednostech. Získané zkušenosti se učí využívat ve skupinových činnostech (např. při hrách či týmových sportech).Příklady aktivit:Žák si osvojuje pohybové dovednosti, například v těchto pohybových činnostech: házení a chytání míče oběma rukama, házení míče na cíl (např. koš nebo kužel), kopání míče do cíle nebo mezi kužely, cvičení s velkým míčem (sezení na míči nebo balancování). Žák si osvojuje pohybové dovednosti prostřednictvím chůze nebo běhu na krátké vzdálenosti po různých površích (např. trávník, dlažba), běhání kolem značek nebo překážek, účasti na jednoduchých závodech v běhu na čas, skákání na místě nebo přes nízkou překážku, přeskakování švihadla či lana položeného na zemi a procházení jednoduché dráhy s různými pohyby (chůze, běh, skoky).Žák se účastní týmových her, jako je přehazovaná s měkkým míčem, fotbal s malým míčem a zjednodušenými pravidly, floorball (posouvání míčku holemi do branky a jednoduché přihrávky), nebo her na reakci, například zastavení, když učitel řekne „Stop.“.Žák cvičí s rytmem a provádí pohyby podle hudby, například tleská nebo provádí krokování.</t>
+          <t>Očekávaný výsledek učení přispívá k rozvoji pohybové činnosti. Žák si osvojuje pohybové dovednosti, které využívá v individuálních i týmových činnostech. Rozvíjí dovednosti při různých aktivitách, jež vyžadují koordinaci, spolupráci a orientaci v prostoru. Pohybové dovednosti se snaží osvojit v co nejširším spektru. Učí se používat různé nářadí a náčiní a manipulovat s nimi. Činnost provádí individuálně nebo ve skupině.Příklady aktivit:Žák manipuluje s míčem na vyznačené dráze – například ho posouvá rukou nebo nohou od startu do cíle, kutálí ho po zemi nebo vede mezi překážkami.Žák si ve dvojici s partnerem podává míč různými způsoby – například rukama vestoje, vsedě, nohama vleže nebo kutálí míč po zemi.Žák se ve větší skupině zapojuje do hry, kde si žáci podávají nebo házejí míč v kruhu, čímž se rozvíjí koordinace, rytmus a spolupráce.Žák chodí nebo běhá z bodu A do bodu B podle značek – může přitom přenášet drobné předměty nebo plnit jednoduché úkoly na stanovištích.Žák překonává jednoduchou překážkovou (opičí) dráhu – například prochází slalomem, chodí po lavičce nebo kamenech, přeskakuje překážky, plazí se pod lanem nebo prolézá obručemi.Žák skáče snožmo nebo po jedné noze – na místě i v pohybu, do dálky, bokem nebo přes nízké překážky.Žák se plazí a leze – po podložce, po čtyřech, po nízkých překážkách nebo po žebřinách.Žák se přetahuje lanem nebo se přetlačuje se spolužákem – například vestoje, v podřepu nebo vsedě.Žák sedí na podložce s kolečky a nechá se tahat spolužákem, tlačí ho nebo se pohybuje sám – například pomocí ručkování po laně nebo odrážením nohama.</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q229" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21488,66 +21488,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-106-002</t>
+          <t>CZA-TEV-001-110-002</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t>Využívat osvojené pohybové dovednosti v individuálních a skupinových pohybových činnostech.</t>
+          <t>Zvládat osvojené pohybové dovednosti a používat je v individuálních a skupinových pohybových činnostech.</t>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení přispívá k rozvoji pohybové činnosti. Žák si osvojuje pohybové dovednosti, které využívá v individuálních i týmových činnostech. Rozvíjí dovednosti při různých aktivitách, jež vyžadují koordinaci, spolupráci a orientaci v prostoru. Pohybové dovednosti se snaží osvojit v co nejširším spektru. Učí se používat různé nářadí a náčiní a manipulovat s nimi. Činnost provádí individuálně nebo ve skupině.Příklady aktivit:Žák manipuluje s míčem na vyznačené dráze – například ho posouvá rukou nebo nohou od startu do cíle, kutálí ho po zemi nebo vede mezi překážkami.Žák si ve dvojici s partnerem podává míč různými způsoby – například rukama vestoje, vsedě, nohama vleže nebo kutálí míč po zemi.Žák se ve větší skupině zapojuje do hry, kde si žáci podávají nebo házejí míč v kruhu, čímž se rozvíjí koordinace, rytmus a spolupráce.Žák chodí nebo běhá z bodu A do bodu B podle značek – může přitom přenášet drobné předměty nebo plnit jednoduché úkoly na stanovištích.Žák překonává jednoduchou překážkovou (opičí) dráhu – například prochází slalomem, chodí po lavičce nebo kamenech, přeskakuje překážky, plazí se pod lanem nebo prolézá obručemi.Žák skáče snožmo nebo po jedné noze – na místě i v pohybu, do dálky, bokem nebo přes nízké překážky.Žák se plazí a leze – po podložce, po čtyřech, po nízkých překážkách nebo po žebřinách.Žák se přetahuje lanem nebo se přetlačuje se spolužákem – například vestoje, v podřepu nebo vsedě.Žák sedí na podložce s kolečky a nechá se tahat spolužákem, tlačí ho nebo se pohybuje sám – například pomocí ručkování po laně nebo odrážením nohama.</t>
+          <t>Očekávaný výsledek učení směřuje k osvojení pohybových dovedností. Hybnost si žák rozvíjí v individuálních nebo skupinových činnostech a manipulací s různým náčiním a nářadím. V rámci osvojování pohybových dovedností se žák například zdokonaluje v běhu, skákání, házení, chytání, rovnováze, koordinaci či různých sportovních dovednostech. Získané zkušenosti se učí využívat ve skupinových činnostech (např. při hrách či týmových sportech).Příklady aktivit:Žák si osvojuje pohybové dovednosti, například v těchto pohybových činnostech: házení a chytání míče oběma rukama, házení míče na cíl (např. koš nebo kužel), kopání míče do cíle nebo mezi kužely, cvičení s velkým míčem (sezení na míči nebo balancování). Žák si osvojuje pohybové dovednosti prostřednictvím chůze nebo běhu na krátké vzdálenosti po různých površích (např. trávník, dlažba), běhání kolem značek nebo překážek, účasti na jednoduchých závodech v běhu na čas, skákání na místě nebo přes nízkou překážku, přeskakování švihadla či lana položeného na zemi a procházení jednoduché dráhy s různými pohyby (chůze, běh, skoky).Žák se účastní týmových her, jako je přehazovaná s měkkým míčem, fotbal s malým míčem a zjednodušenými pravidly, floorball (posouvání míčku holemi do branky a jednoduché přihrávky), nebo her na reakci, například zastavení, když učitel řekne „Stop.“.Žák cvičí s rytmem a provádí pohyby podle hudby, například tleská nebo provádí krokování.</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q230" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21580,66 +21580,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-110-003</t>
+          <t>CZA-TEV-001-106-003</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
-          <t>Vykonávat individuální a kolektivní činnost na základě pokynů, povelů a signálů.</t>
+          <t>Provádět jednoduché pohybové úkony na základě pokynů, povelů a signálů.</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení upevňuje porozumění základním tělovýchovným pokynům a povelům a schopnost následně vykonat cviky a pohyby na jejich základě. Žák správně reaguje na slovní pokyny, gesta, zvukové nebo vizuální signály. Žák chápe a dodržuje jednoduchá pravidla skupinových her a pohybových činností. Žák chápe pojmy základní odborné terminologie a dokáže na ně adekvátně reagovat, popřípadě se řídí nápodobou doplněnou verbálním pokynem.Příklady aktivit:Žák si prostřednictvím jednoduchých pohybových her upevňuje porozumění základní odborné terminologii a učí se na ni adekvátně reagovat. Reaguje například na pokyny typu „Start“, „Stop“, „Otoč se“, „Běž na místo“ nebo na jednoduchá gesta a neverbální signály, jako je mávnutí rukou, zdvižený palec či zkřížené ruce na prsou, signalizující zastavení. Stejně tak se učí reagovat na zvukové podněty, například na zapískání, bubínek nebo tlesknutí.Žák využívá hravé aktivity, při nichž si osvojí schopnost sledovat pokyny a spolupracovat ve skupině. Mezi oblíbené činnosti patří například hra Na jelena, při níž jeden žák stojí uprostřed kruhu a ostatní si přehazují míč. Cílem je vybít jelena: kdo se trefí, vymění si s ním místo. Další aktivitou může být pohybová hra Čáp ztratil čepičku, v níž žák reaguje na dané signály, rozvíjí si postřeh a učí se respektovat pravidla.</t>
+          <t>Očekávaný výsledek učení se zaměřuje na zvládnutí porozumění základním tělovýchovným pokynům a povelům a na schopnost žáka následně vykonat jednoduché cviky na základě těchto pokynů. Mimo verbální pokyny by měl žák chápat také gesta, zvukové nebo vizuální signály. Žák se učí ovládat a vnímat vlastní tělo.Příklady aktivit:Žák reaguje na jednoduché pokyny jako „Stůj.“, „Utíkej.“, „Skákej.“, „Sedni si.“, „Lehni si.“, „Klekni si.“ a umí je adekvátně splnit. Při skupinových hrách reaguje na pokyny typu „vedle sebe“, „za sebe“, „na čáru“.Žák reaguje na zvukové signály, například píšťalku, bubínek nebo tlesknutí, a podle nich mění pohyb – běhá, chodí, zastavuje se. Při vizuálních podnětech, jako je mávnutí rukou, zdvižený palec, zkřížené ruce na prsou (znamenající stop), žák správně reaguje pohybem. Hravé úkoly pomáhají upevňovat tyto dovednosti – například hra, kdy učitel bubnuje a žák pochoduje nebo běhá v rytmu bubínku, zrychluje, zpomaluje nebo se zastaví na zvukový povel.Žák se zapojí do rozcvičky s říkankou, kdy učitel předcvičuje pohyby a doprovází je jednoduchými verbálními pokyny, které žák napodobuje.</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q231" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21672,66 +21672,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-106-003</t>
+          <t>CZA-TEV-001-110-003</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
-          <t>Provádět jednoduché pohybové úkony na základě pokynů, povelů a signálů.</t>
+          <t>Vykonávat individuální a kolektivní činnost na základě pokynů, povelů a signálů.</t>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se zaměřuje na zvládnutí porozumění základním tělovýchovným pokynům a povelům a na schopnost žáka následně vykonat jednoduché cviky na základě těchto pokynů. Mimo verbální pokyny by měl žák chápat také gesta, zvukové nebo vizuální signály. Žák se učí ovládat a vnímat vlastní tělo.Příklady aktivit:Žák reaguje na jednoduché pokyny jako „Stůj.“, „Utíkej.“, „Skákej.“, „Sedni si.“, „Lehni si.“, „Klekni si.“ a umí je adekvátně splnit. Při skupinových hrách reaguje na pokyny typu „vedle sebe“, „za sebe“, „na čáru“.Žák reaguje na zvukové signály, například píšťalku, bubínek nebo tlesknutí, a podle nich mění pohyb – běhá, chodí, zastavuje se. Při vizuálních podnětech, jako je mávnutí rukou, zdvižený palec, zkřížené ruce na prsou (znamenající stop), žák správně reaguje pohybem. Hravé úkoly pomáhají upevňovat tyto dovednosti – například hra, kdy učitel bubnuje a žák pochoduje nebo běhá v rytmu bubínku, zrychluje, zpomaluje nebo se zastaví na zvukový povel.Žák se zapojí do rozcvičky s říkankou, kdy učitel předcvičuje pohyby a doprovází je jednoduchými verbálními pokyny, které žák napodobuje.</t>
+          <t>Očekávaný výsledek učení upevňuje porozumění základním tělovýchovným pokynům a povelům a schopnost následně vykonat cviky a pohyby na jejich základě. Žák správně reaguje na slovní pokyny, gesta, zvukové nebo vizuální signály. Žák chápe a dodržuje jednoduchá pravidla skupinových her a pohybových činností. Žák chápe pojmy základní odborné terminologie a dokáže na ně adekvátně reagovat, popřípadě se řídí nápodobou doplněnou verbálním pokynem.Příklady aktivit:Žák si prostřednictvím jednoduchých pohybových her upevňuje porozumění základní odborné terminologii a učí se na ni adekvátně reagovat. Reaguje například na pokyny typu „Start“, „Stop“, „Otoč se“, „Běž na místo“ nebo na jednoduchá gesta a neverbální signály, jako je mávnutí rukou, zdvižený palec či zkřížené ruce na prsou, signalizující zastavení. Stejně tak se učí reagovat na zvukové podněty, například na zapískání, bubínek nebo tlesknutí.Žák využívá hravé aktivity, při nichž si osvojí schopnost sledovat pokyny a spolupracovat ve skupině. Mezi oblíbené činnosti patří například hra Na jelena, při níž jeden žák stojí uprostřed kruhu a ostatní si přehazují míč. Cílem je vybít jelena: kdo se trefí, vymění si s ním místo. Další aktivitou může být pohybová hra Čáp ztratil čepičku, v níž žák reaguje na dané signály, rozvíjí si postřeh a učí se respektovat pravidla.</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q232" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21764,66 +21764,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-106-004</t>
+          <t>CZA-TEV-001-110-004</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
-          <t>Provádět jednoduché pohybové úkony za hudebního či rytmického doprovodu.</t>
+          <t>Projevit svou fantazii při provedení jednoduché pohybové aktivity s hudebním doprovodem.</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se zaměřuje na pohybové úkony za hudebního a rytmického doprovodu. Navazuje na dovednosti získané v předchozím výsledku učení. Žák zdokonaluje své pohybové dovednosti v rámci rytmu a hudby. Cílem je rozvíjet schopnost pohybovat se v souladu s hudebním nebo rytmickým doprovodem. Žák se například pohybuje pomalu či rychle nebo reaguje na hudbu a provádí daný pohyb v určeném rytmu.Příklady aktivit:Žák chodí ve 4/4 rytmu, například: krok, krok, krok, krok nebo krok, pauza, krok, pauza, případně jiná rytmická variace podle pokynů.Žák běhá na místě, otáčí se nebo skáče podle rytmu hudby – může měnit směr, tempo nebo výšku skoků podle změn hudebního doprovodu.Žák si vezme šátek a pohybuje se s ním v rytmu hudby – mává šátkem, krouží s ním nebo zapojuje celé tělo do volného pohybu.Žák improvizovaně tančí nebo se pohybuje podle hudby – například reaguje na změnu tempa, rytmu nebo nálady skladby.Žák se v kruhu střídá v jednoduchých rytmických pohybech – například tleskání, podupávání, dupání, lusknutí do rytmu hudby nebo metronomu.Žák se účastní pohybové hry Zastav se na hudbu – při zastavení hudby ztuhne v pohybu (statue), poté pokračuje v rytmu.Žák opakuje pohybové vzory podle učitele nebo spolužáka – například tleskání do rytmu, pohyby rukama či nohama v určitém sledu.Žák vytváří vlastní krátkou pohybovou sekvenci v rytmu hudby – například sérii kroků, otoček nebo skoků.</t>
+          <t>Očekávaný výsledek učení se zaměřuje na pohybové aktivity, které využívají hudební a rytmický doprovod. Žák dále rozvíjí a zlepšuje již získané dovednosti. Vyjadřuje se prostřednictvím pohybu v souladu s hudebním rytmem nebo melodií. Tato aktivita pomáhá rozvíjet nejen motorické dovednosti, ale také kreativitu a schopnost vyjadřovat se pohybem, což je důležitá součást tělesné výchovy. Cílem je to, aby se žák cítil pohodlně při experimentování s pohyby a dokázal přizpůsobit své pohyby hudebnímu doprovodu.Příklady aktivit:Žák používá míč (ideálně lehký a měkký) a pohybuje s ním v rytmu – například si míč předává nebo ho vyhazuje podle daného rytmu.Žák se zapojuje do skupinových aktivit spojených s míči a hudbou. Stojí v kruhu se spolužáky, přičemž každý má svůj míč. Když se pustí hudba s jasně vyznačeným rytmem, například jednoduchý popový rytmus nebo dětská melodie, žák začíná pracovat s míčem v rytmu hudby. Míč si předává se spolužáky podle rytmu, například na každý druhý takt, a v určitých chvílích ho může lehce odrazit od země, když slyší určitý hudební motiv. V dalších pasážích hudby žák tleská nebo drží míč a krouží s ním nad hlavou. Postupně se tempo hudby mění, a žák tak reaguje na rychlejší či pomalejší rytmy. V pokročilejší variantě žák přidává jednoduché taneční kroky nebo pohyby, které ladí s hudbou, například krok vpřed a vzad, otočení dokola či lehké poskoky.</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q233" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21856,66 +21856,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-110-004</t>
+          <t>CZA-TEV-001-106-004</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
-          <t>Projevit svou fantazii při provedení jednoduché pohybové aktivity s hudebním doprovodem.</t>
+          <t>Provádět jednoduché pohybové úkony za hudebního či rytmického doprovodu.</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se zaměřuje na pohybové aktivity, které využívají hudební a rytmický doprovod. Žák dále rozvíjí a zlepšuje již získané dovednosti. Vyjadřuje se prostřednictvím pohybu v souladu s hudebním rytmem nebo melodií. Tato aktivita pomáhá rozvíjet nejen motorické dovednosti, ale také kreativitu a schopnost vyjadřovat se pohybem, což je důležitá součást tělesné výchovy. Cílem je to, aby se žák cítil pohodlně při experimentování s pohyby a dokázal přizpůsobit své pohyby hudebnímu doprovodu.Příklady aktivit:Žák používá míč (ideálně lehký a měkký) a pohybuje s ním v rytmu – například si míč předává nebo ho vyhazuje podle daného rytmu.Žák se zapojuje do skupinových aktivit spojených s míči a hudbou. Stojí v kruhu se spolužáky, přičemž každý má svůj míč. Když se pustí hudba s jasně vyznačeným rytmem, například jednoduchý popový rytmus nebo dětská melodie, žák začíná pracovat s míčem v rytmu hudby. Míč si předává se spolužáky podle rytmu, například na každý druhý takt, a v určitých chvílích ho může lehce odrazit od země, když slyší určitý hudební motiv. V dalších pasážích hudby žák tleská nebo drží míč a krouží s ním nad hlavou. Postupně se tempo hudby mění, a žák tak reaguje na rychlejší či pomalejší rytmy. V pokročilejší variantě žák přidává jednoduché taneční kroky nebo pohyby, které ladí s hudbou, například krok vpřed a vzad, otočení dokola či lehké poskoky.</t>
+          <t>Očekávaný výsledek učení se zaměřuje na pohybové úkony za hudebního a rytmického doprovodu. Navazuje na dovednosti získané v předchozím výsledku učení. Žák zdokonaluje své pohybové dovednosti v rámci rytmu a hudby. Cílem je rozvíjet schopnost pohybovat se v souladu s hudebním nebo rytmickým doprovodem. Žák se například pohybuje pomalu či rychle nebo reaguje na hudbu a provádí daný pohyb v určeném rytmu.Příklady aktivit:Žák chodí ve 4/4 rytmu, například: krok, krok, krok, krok nebo krok, pauza, krok, pauza, případně jiná rytmická variace podle pokynů.Žák běhá na místě, otáčí se nebo skáče podle rytmu hudby – může měnit směr, tempo nebo výšku skoků podle změn hudebního doprovodu.Žák si vezme šátek a pohybuje se s ním v rytmu hudby – mává šátkem, krouží s ním nebo zapojuje celé tělo do volného pohybu.Žák improvizovaně tančí nebo se pohybuje podle hudby – například reaguje na změnu tempa, rytmu nebo nálady skladby.Žák se v kruhu střídá v jednoduchých rytmických pohybech – například tleskání, podupávání, dupání, lusknutí do rytmu hudby nebo metronomu.Žák se účastní pohybové hry Zastav se na hudbu – při zastavení hudby ztuhne v pohybu (statue), poté pokračuje v rytmu.Žák opakuje pohybové vzory podle učitele nebo spolužáka – například tleskání do rytmu, pohyby rukama či nohama v určitém sledu.Žák vytváří vlastní krátkou pohybovou sekvenci v rytmu hudby – například sérii kroků, otoček nebo skoků.</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q234" s="0" t="inlineStr">
         <is>
           <t/>
@@ -21948,66 +21948,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-110-005</t>
+          <t>CZA-TEV-001-106-005</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
-          <t>Podílet se na pohybových činnostech s doporučenými a dostupnými sportovními pomůckami přizpůsobenými pro jeho optimální zapojení.</t>
+          <t>Realizovat se v pohybových činnostech za pomoci upravených didaktických a sportovních pomůcek.</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení směruje žáka k vnímání vlastního těla, koordinaci dechových a pohybových aktivit, vnímání hudby a propojení hudby, zvuku a pohybu. Žák se orientuje v prostoru a umí správně využívat speciální pomůcky, které rozvíjejí koordinaci, motoriku, posilují oslabené partie a zkvalitňují svalový tonus.Příklady aktivit:Žák sedí nebo stojí na overballu a snaží se udržet rovnováhu, případně provádí jemné pohyby, které posilují hluboké stabilizační svaly.Žák cvičí s balanční podložkou tak, že střídá stání na jedné nebo obou nohách, přenáší váhu těla, provádí dřepy a přechází z jedné nohy na druhou.Žák využívá masážní míčky k masírování chodidel nebo jiných částí těla a také při protahování svalů.Žák se zapojuje do skupinové aktivity s balančním padákem, při níž spolu s ostatními drží jeho okraje, vytváří vlny, zvedá a spouští padák nebo pod něj schovává různé předměty.Žák chodí naboso po různých typech masážních ortopedických podložek a akupresurním chodníku, střídá chůzi po zemi a po vyvýšené ploše (např. lavičce), čímž stimuluje reflexní body na chodidlech.Žák absolvuje překážkovou dráhu, při níž prolézá, podlézá a přeskakuje překážky, chodí po kladině či nerovném povrchu.Žák se houpá vsedě nebo vleže na rehabilitační káče, přičemž zapojuje břišní a zádové svaly a trénuje stabilitu i sílu těla.</t>
+          <t>Očekávaný výsledek učení pomáhá žákovi, s podporou speciálních pomůcek, zlepšovat pohybové návyky a správně využívat dýchací a pohybový aparát. Žák využívá za podpory pedagoga speciální pomůcky, například rehabilitační míče a ovály, balanční plochy, klíny, polohovací hady, pomůcky na rozvoj koordinace, speciálně upravené nářadí a náčiní, které vedou k rozvoji a vnímání vlastního těla a pohybového aparátu.Příklady aktivit:Žák překonává různé překážky v aktivitě Opičí dráha, například podlézá nebo přeskakuje klíny, přechází přes balanční podložky a chodí po akupresurním chodníku. Cílem je rozvíjet koordinaci, rovnováhu a sílu.Žák chodí po různých typech povrchu (např. masážních ortopedických podložkách nebo balančním padáku), které stimulují chodidla a podporují správné držení a vnímání těla.Žák se učí koordinovat pohyby a udržovat rovnováhu při jízdě na trojkolce nebo koloběžce, což zároveň posiluje svaly nohou a zlepšuje motoriku.Žák si pod vedením pedagoga procvičuje dýchací techniky. Lehne si na záda, položí si overball na břicho a nadechuje se do míčku, což podporuje správné dýchání a posilování hlubokého svalstva.Žák spolupracuje ve dvojici nebo v malých skupinách při udržování rovnováhy na balančních podložkách, povzbuzuje ostatní a rozvíjí sociální dovednosti.Žák používá masážní míčky k masáži rukou nebo nohou před nebo po cvičení, což podporuje uvolnění svalů a lepší vnímání těla.</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q235" s="0" t="inlineStr">
         <is>
           <t/>
@@ -22040,66 +22040,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-106-005</t>
+          <t>CZA-TEV-001-110-005</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
-          <t>Realizovat se v pohybových činnostech za pomoci upravených didaktických a sportovních pomůcek.</t>
+          <t>Podílet se na pohybových činnostech s doporučenými a dostupnými sportovními pomůckami přizpůsobenými pro jeho optimální zapojení.</t>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení pomáhá žákovi, s podporou speciálních pomůcek, zlepšovat pohybové návyky a správně využívat dýchací a pohybový aparát. Žák využívá za podpory pedagoga speciální pomůcky, například rehabilitační míče a ovály, balanční plochy, klíny, polohovací hady, pomůcky na rozvoj koordinace, speciálně upravené nářadí a náčiní, které vedou k rozvoji a vnímání vlastního těla a pohybového aparátu.Příklady aktivit:Žák překonává různé překážky v aktivitě Opičí dráha, například podlézá nebo přeskakuje klíny, přechází přes balanční podložky a chodí po akupresurním chodníku. Cílem je rozvíjet koordinaci, rovnováhu a sílu.Žák chodí po různých typech povrchu (např. masážních ortopedických podložkách nebo balančním padáku), které stimulují chodidla a podporují správné držení a vnímání těla.Žák se učí koordinovat pohyby a udržovat rovnováhu při jízdě na trojkolce nebo koloběžce, což zároveň posiluje svaly nohou a zlepšuje motoriku.Žák si pod vedením pedagoga procvičuje dýchací techniky. Lehne si na záda, položí si overball na břicho a nadechuje se do míčku, což podporuje správné dýchání a posilování hlubokého svalstva.Žák spolupracuje ve dvojici nebo v malých skupinách při udržování rovnováhy na balančních podložkách, povzbuzuje ostatní a rozvíjí sociální dovednosti.Žák používá masážní míčky k masáži rukou nebo nohou před nebo po cvičení, což podporuje uvolnění svalů a lepší vnímání těla.</t>
+          <t>Očekávaný výsledek učení směruje žáka k vnímání vlastního těla, koordinaci dechových a pohybových aktivit, vnímání hudby a propojení hudby, zvuku a pohybu. Žák se orientuje v prostoru a umí správně využívat speciální pomůcky, které rozvíjejí koordinaci, motoriku, posilují oslabené partie a zkvalitňují svalový tonus.Příklady aktivit:Žák sedí nebo stojí na overballu a snaží se udržet rovnováhu, případně provádí jemné pohyby, které posilují hluboké stabilizační svaly.Žák cvičí s balanční podložkou tak, že střídá stání na jedné nebo obou nohách, přenáší váhu těla, provádí dřepy a přechází z jedné nohy na druhou.Žák využívá masážní míčky k masírování chodidel nebo jiných částí těla a také při protahování svalů.Žák se zapojuje do skupinové aktivity s balančním padákem, při níž spolu s ostatními drží jeho okraje, vytváří vlny, zvedá a spouští padák nebo pod něj schovává různé předměty.Žák chodí naboso po různých typech masážních ortopedických podložek a akupresurním chodníku, střídá chůzi po zemi a po vyvýšené ploše (např. lavičce), čímž stimuluje reflexní body na chodidlech.Žák absolvuje překážkovou dráhu, při níž prolézá, podlézá a přeskakuje překážky, chodí po kladině či nerovném povrchu.Žák se houpá vsedě nebo vleže na rehabilitační káče, přičemž zapojuje břišní a zádové svaly a trénuje stabilitu i sílu těla.</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q236" s="0" t="inlineStr">
         <is>
           <t/>
@@ -22132,66 +22132,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-110-006</t>
+          <t>CZA-TEV-001-106-006</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
-          <t>Podílet se na pohybových aktivitách spolu s ostatními žáky a vnímat význam pohybových aktivit pro zdraví.</t>
+          <t>Zdokonalovat základní pohybové činnosti spolu s ostatními žáky.</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení rozvíjí pohybové dovednosti žáka v kooperaci s ostatními žáky. Žák vnímá pohybové aktivity jako důležitou součást zdravého životního stylu. Učitel vede žáky k vytváření kladného vztahu k pohybovým aktivitám a jejich využití ve volném čase (procházky, výlety a další). Učitel zařazuje pohybové aktivity i mimo hodiny tělesné výchovy.Příklady aktivit:Žák se účastní hry Honzo, vstávej!, při níž sedí v kruhu a reaguje na zavolání svého jména (nebo jiného signálu, např. barvy, čísla či zvířecího zvuku) tak, že rychle vstane, oběhne kruh a znovu si sedne.Žák se zapojuje do her s padákem, při nichž společně s ostatními vytváří vlny, třese padákem, střídá pohyb ze dřepu do stoje, schovává se pod něj nebo na něj pokládá předměty.Žák se účastní skupinové rozcvičky, při níž spolupracuje s ostatními na provádění různých cviků, například protahovacích a posilovacích.Žák se zapojuje do pohybových her, jako je Na honěnou, Škatulata, hejbejte se, Honzo, vstávej nebo přetahovaná.Žák se účastní týmových sportů přizpůsobených jeho možnostem, například fotbalu nebo boccii.</t>
+          <t>Očekávaný výsledek učení motivuje žáka ke zlepšování jeho pohybových dovedností. Žák je veden k vnímání vlastního těla, k posilování oslabených částí těla pomocí jednoduchých zdravotních, pohybových a posilovacích aktivit a ke zkvalitňování mobility a koordinace. Učí se také využívat relaxační a uvolňovací techniky.Příklady aktivit:Žák volí sportovní oblečení a připravuje se na pohybovou aktivitu. Prakticky vyzkouší, jaké oblečení a obuv jsou vhodné pro různé druhy pohybu (např. běhání, hry, cvičení v tělocvičně). Učitel může připravit módní přehlídku sportovního oblečení, kde děti diskutují o vhodnosti a nevhodnosti jednotlivých částí výstroje.Žák ve skupině před začátkem hry nebo cvičení provede jednoduchou rozcvičku, zahrnující základní protahovací cviky — natahování paží, nohou, krku a trupu. Učitel vede žáky krok po kroku, vysvětluje správné držení těla a dýchání.Žák se zapojuje do aerobních her na honěnou v různých variantách s různými pravidly (např. honěná se zastavením, honěná s předáváním žetonku). Učí se zapojit do hry s ohledem na své schopnosti a respektovat prostor i ostatní.Žák provádí jednoduché pozice jógy přizpůsobené věku a typu postižení, například pozice kočky, psa hlavou dolů nebo stromu. Cviky vedou k protažení a uvolnění svalů, zároveň rozvíjejí koncentraci a vnímání těla.Žák provádí cvičení na posílení svalů s pomůckami i bez pomůcek. Používá lehké míčky, míče na sezení nebo thera-bandy pro jednoduché posilování rukou, nohou a trupu. Žák je motivován k pohybu v běžném životě (např. chození pěšky na krátké procházky, jednoduché cviky doma).Žák hraje pohybové hry vyžadující spolupráci ve skupině, například Rybičky, rybičky, rybáři jedou, štafetové hry, honičky s předáváním předmětu nebo kolektivní skládání obrazců z těl. Zároveň rozvíjí koncentraci a postřeh pomocí her, jako jsou Cukr, káva, limonáda, Kuba řekl, Socha, Pozor, změna!, nebo dalších her s pravidly vyžadujícími reakci na signál. Po pohybové aktivitě provádí krátké dechové cvičení (např. pomalé nádechy a výdechy), vedenou relaxaci nebo vizualizaci pro zklidnění těla i mysli.</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q237" s="0" t="inlineStr">
         <is>
           <t/>
@@ -22224,66 +22224,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-106-006</t>
+          <t>CZA-TEV-001-110-006</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
-          <t>Zdokonalovat základní pohybové činnosti spolu s ostatními žáky.</t>
+          <t>Podílet se na pohybových aktivitách spolu s ostatními žáky a vnímat význam pohybových aktivit pro zdraví.</t>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení motivuje žáka ke zlepšování jeho pohybových dovedností. Žák je veden k vnímání vlastního těla, k posilování oslabených částí těla pomocí jednoduchých zdravotních, pohybových a posilovacích aktivit a ke zkvalitňování mobility a koordinace. Učí se také využívat relaxační a uvolňovací techniky.Příklady aktivit:Žák volí sportovní oblečení a připravuje se na pohybovou aktivitu. Prakticky vyzkouší, jaké oblečení a obuv jsou vhodné pro různé druhy pohybu (např. běhání, hry, cvičení v tělocvičně). Učitel může připravit módní přehlídku sportovního oblečení, kde děti diskutují o vhodnosti a nevhodnosti jednotlivých částí výstroje.Žák ve skupině před začátkem hry nebo cvičení provede jednoduchou rozcvičku, zahrnující základní protahovací cviky — natahování paží, nohou, krku a trupu. Učitel vede žáky krok po kroku, vysvětluje správné držení těla a dýchání.Žák se zapojuje do aerobních her na honěnou v různých variantách s různými pravidly (např. honěná se zastavením, honěná s předáváním žetonku). Učí se zapojit do hry s ohledem na své schopnosti a respektovat prostor i ostatní.Žák provádí jednoduché pozice jógy přizpůsobené věku a typu postižení, například pozice kočky, psa hlavou dolů nebo stromu. Cviky vedou k protažení a uvolnění svalů, zároveň rozvíjejí koncentraci a vnímání těla.Žák provádí cvičení na posílení svalů s pomůckami i bez pomůcek. Používá lehké míčky, míče na sezení nebo thera-bandy pro jednoduché posilování rukou, nohou a trupu. Žák je motivován k pohybu v běžném životě (např. chození pěšky na krátké procházky, jednoduché cviky doma).Žák hraje pohybové hry vyžadující spolupráci ve skupině, například Rybičky, rybičky, rybáři jedou, štafetové hry, honičky s předáváním předmětu nebo kolektivní skládání obrazců z těl. Zároveň rozvíjí koncentraci a postřeh pomocí her, jako jsou Cukr, káva, limonáda, Kuba řekl, Socha, Pozor, změna!, nebo dalších her s pravidly vyžadujícími reakci na signál. Po pohybové aktivitě provádí krátké dechové cvičení (např. pomalé nádechy a výdechy), vedenou relaxaci nebo vizualizaci pro zklidnění těla i mysli.</t>
+          <t>Očekávaný výsledek učení rozvíjí pohybové dovednosti žáka v kooperaci s ostatními žáky. Žák vnímá pohybové aktivity jako důležitou součást zdravého životního stylu. Učitel vede žáky k vytváření kladného vztahu k pohybovým aktivitám a jejich využití ve volném čase (procházky, výlety a další). Učitel zařazuje pohybové aktivity i mimo hodiny tělesné výchovy.Příklady aktivit:Žák se účastní hry Honzo, vstávej!, při níž sedí v kruhu a reaguje na zavolání svého jména (nebo jiného signálu, např. barvy, čísla či zvířecího zvuku) tak, že rychle vstane, oběhne kruh a znovu si sedne.Žák se zapojuje do her s padákem, při nichž společně s ostatními vytváří vlny, třese padákem, střídá pohyb ze dřepu do stoje, schovává se pod něj nebo na něj pokládá předměty.Žák se účastní skupinové rozcvičky, při níž spolupracuje s ostatními na provádění různých cviků, například protahovacích a posilovacích.Žák se zapojuje do pohybových her, jako je Na honěnou, Škatulata, hejbejte se, Honzo, vstávej nebo přetahovaná.Žák se účastní týmových sportů přizpůsobených jeho možnostem, například fotbalu nebo boccii.</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q238" s="0" t="inlineStr">
         <is>
           <t/>
@@ -22500,66 +22500,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-110-008</t>
+          <t>CZA-TEV-001-106-008</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t>Provádět relaxační, speciální kompenzační, korektivní či jinak rozvíjející cvičení a aplikované pohybové aktivity.</t>
+          <t>Reagovat na relaxační, speciální kompenzační, korektivní či jinak rozvíjející cvičení a usilovat při nich o správné držení těla.</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení pomáhá žákovi přijímat a aktivně reagovat na aplikované tělesné aktivity a stimulace. Žák je veden pomocí speciálně terapeutických přístupů, jako jsou bazální stimulace, míčkování nebo HANDLE terapie, k uvědomování si vlastního těla a stimulaci jednotlivých oslabených částí těla. Upevňuje si správné fyziologické stereotypy a dokáže aktivně prožívat pohyb. Žák se zapojuje do cvičení na rozvoj rovnováhy, prostorové orientace, koordinace, vnímání rytmu, provádí cviky podporující prevenci a korekci oslabení. Aktivně se účastní bazální stimulace, míčkování, HANDLE přístupu, orofaciální stimulace, masáží. Příklady aktivit:Žák během hry Přihořívá, hoří reaguje na povely „Přihořívá.“ (pohyb pomalý, opatrný) a „Hoří.“ (rychlý pohyb), díky čemuž trénuje rychlé změny tempa a rovnováhu.Žák se orientuje v prostoru třídy a tělocvičny podle pokynů pedagoga, například „Nahoře.“, „Dole.“, „Vpravo.“, „Vlevo.“, „U okna.“ nebo „U dveří.“, a reaguje na ně pohybem nebo dotykem příslušného předmětu.Žák provádí sérii tří po sobě jdoucích řetězových úkolů, například: „Vezmi míč, polož ho ke dveřím, postav se na značku.“. Aktivita rozvíjí schopnost sledovat instrukce a orientaci v prostoru.Žák provádí cvičení doprovázená hudbou, při nichž se zapojuje do dynamických aktivit (např. tancování, rytmické cvičení) i relaxačních aktivit (např. pomalé pohyby v rytmu klidné hudby).Žák využívá houpačku ke zklidnění a stimulaci vestibulárního aparátu. Houpe se na houpačce, což pomáhá uvolnit tělo a zlepšuje vnímání rovnováhy.</t>
+          <t>Očekávaný výsledek učení se u žáka zaměřuje na rozvoj správného dýchání, korekci dechu při zvýšené zátěži, zlepšení koordinace těla, rozvoj prostorového vnímání a schopnost prožití okamžiku všemi smysly. Lze využívat speciální metody, jako jsou například bazální stimulace, míčkování, HANDLE přístup. Žák se učí techniky napomáhající rozvoji správného dýchání a držení těla. Pomocí vhodně volených aktivit trénuje prostorové vnímání, rovnováhu a učí se vnímat rytmus všemi smysly. Žák se seznamuje s prvky bazální stimulace, míčkování, HANDLE přístupu, orofaciální stimulace, s masážemi.Příklady aktivit:Žák se zavázanýma očima naslouchá, odkud přichází zvuk budíku nebo jiného zdroje (pípání, tlesknutí, zvonek). Postupně se snaží podle zvuku najít jeho polohu a dojít k němu.Žák hraje hru Na slepou bábu. Jeden ze žáků je slepá bába s lehkým zavázáním očí. Ostatní se pohybují v prostoru a snaží se vyhnout doteku slepé báby.Žák se účastní aktivity Najdi plyšovou hračku. Jeho úkolem je najít hračku pomocí hmatu, sluchu nebo podle slovních pokynů od spolužáků či pedagoga.Žák se v týmu zapojí do hry Oběhni značku. Každý žák vyběhne ke značce v prostoru (např. kužel nebo švihadlo), obejde ji a vrátí se zpět, kde předá „babu“ dalšímu žákovi.Žák před zrcadlem nacvičuje správné postavení chodidel, pánve, hrudníku a hlavy. Učitel ho vede k pocitu správného držení těla a upozorňuje ho na chyby.Žák provádí stabilizační cviky za využití balančních pomůcek, míčků nebo polštářků k posílení nohou a trupu (např. stání na jedné noze, chůze po balančním pásu).</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q241" s="0" t="inlineStr">
         <is>
           <t/>
@@ -22592,66 +22592,66 @@
           <t>Vzdělávací obor Tělesná výchova podporuje celkový rozvoj žáka a rozvíjí jeho celoživotní potřebu pohybové aktivity. Je realizován s ohledem na věk, pohybové schopnosti a psychomotorickou úroveň žáka. Výuka zahrnuje řízené činnosti i spontánní aktivity, které vedou k aktivizaci žáka, budování pozitivních pohybových návyků a případné korekci zdravotních oslabení.S ohledem na věk, pohybové možnosti a případná omezení vyplývající ze specifických vzdělávacích potřeb žáka usiluje vzdělávací obor o maximální rozvoj spontaneity v pohybových aktivitách. Tyto aktivity přispívají k eliminaci sedavého způsobu života a celkové tělesné pasivity. Nedílnou součástí výuky je také relaxace a odpočinkové činnosti, a to nejen v hodinách tělesné výchovy, ale i v rámci ostatních vyučovacích předmětů.Vzdělávací obor Tělesná výchova zahrnuje jeden tematický okruh: Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví. </t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Aplikovaná tělesná výchova – činnosti ovlivňující a podporující pohybové učení a zdraví je jediným tematickým okruhem ve vzdělávacím oboru Tělesná výchova, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>CZA-TEV-001-106-008</t>
+          <t>CZA-TEV-001-110-008</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
-          <t>Reagovat na relaxační, speciální kompenzační, korektivní či jinak rozvíjející cvičení a usilovat při nich o správné držení těla.</t>
+          <t>Provádět relaxační, speciální kompenzační, korektivní či jinak rozvíjející cvičení a aplikované pohybové aktivity.</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se u žáka zaměřuje na rozvoj správného dýchání, korekci dechu při zvýšené zátěži, zlepšení koordinace těla, rozvoj prostorového vnímání a schopnost prožití okamžiku všemi smysly. Lze využívat speciální metody, jako jsou například bazální stimulace, míčkování, HANDLE přístup. Žák se učí techniky napomáhající rozvoji správného dýchání a držení těla. Pomocí vhodně volených aktivit trénuje prostorové vnímání, rovnováhu a učí se vnímat rytmus všemi smysly. Žák se seznamuje s prvky bazální stimulace, míčkování, HANDLE přístupu, orofaciální stimulace, s masážemi.Příklady aktivit:Žák se zavázanýma očima naslouchá, odkud přichází zvuk budíku nebo jiného zdroje (pípání, tlesknutí, zvonek). Postupně se snaží podle zvuku najít jeho polohu a dojít k němu.Žák hraje hru Na slepou bábu. Jeden ze žáků je slepá bába s lehkým zavázáním očí. Ostatní se pohybují v prostoru a snaží se vyhnout doteku slepé báby.Žák se účastní aktivity Najdi plyšovou hračku. Jeho úkolem je najít hračku pomocí hmatu, sluchu nebo podle slovních pokynů od spolužáků či pedagoga.Žák se v týmu zapojí do hry Oběhni značku. Každý žák vyběhne ke značce v prostoru (např. kužel nebo švihadlo), obejde ji a vrátí se zpět, kde předá „babu“ dalšímu žákovi.Žák před zrcadlem nacvičuje správné postavení chodidel, pánve, hrudníku a hlavy. Učitel ho vede k pocitu správného držení těla a upozorňuje ho na chyby.Žák provádí stabilizační cviky za využití balančních pomůcek, míčků nebo polštářků k posílení nohou a trupu (např. stání na jedné noze, chůze po balančním pásu).</t>
+          <t>Očekávaný výsledek učení pomáhá žákovi přijímat a aktivně reagovat na aplikované tělesné aktivity a stimulace. Žák je veden pomocí speciálně terapeutických přístupů, jako jsou bazální stimulace, míčkování nebo HANDLE terapie, k uvědomování si vlastního těla a stimulaci jednotlivých oslabených částí těla. Upevňuje si správné fyziologické stereotypy a dokáže aktivně prožívat pohyb. Žák se zapojuje do cvičení na rozvoj rovnováhy, prostorové orientace, koordinace, vnímání rytmu, provádí cviky podporující prevenci a korekci oslabení. Aktivně se účastní bazální stimulace, míčkování, HANDLE přístupu, orofaciální stimulace, masáží. Příklady aktivit:Žák během hry Přihořívá, hoří reaguje na povely „Přihořívá.“ (pohyb pomalý, opatrný) a „Hoří.“ (rychlý pohyb), díky čemuž trénuje rychlé změny tempa a rovnováhu.Žák se orientuje v prostoru třídy a tělocvičny podle pokynů pedagoga, například „Nahoře.“, „Dole.“, „Vpravo.“, „Vlevo.“, „U okna.“ nebo „U dveří.“, a reaguje na ně pohybem nebo dotykem příslušného předmětu.Žák provádí sérii tří po sobě jdoucích řetězových úkolů, například: „Vezmi míč, polož ho ke dveřím, postav se na značku.“. Aktivita rozvíjí schopnost sledovat instrukce a orientaci v prostoru.Žák provádí cvičení doprovázená hudbou, při nichž se zapojuje do dynamických aktivit (např. tancování, rytmické cvičení) i relaxačních aktivit (např. pomalé pohyby v rytmu klidné hudby).Žák využívá houpačku ke zklidnění a stimulaci vestibulárního aparátu. Houpe se na houpačce, což pomáhá uvolnit tělo a zlepšuje vnímání rovnováhy.</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q242" s="0" t="inlineStr">
         <is>
           <t/>
@@ -24524,66 +24524,66 @@
           <t>Cílem vzdělávacího oboru Osobnostní a sociální výchova je pomáhat každému žákovi utvářet praktické životní dovednosti. Obor rozvíjí jeho sociálně-emocionální dovednosti, vede ho k porozumění sobě samému a druhým lidem, přispívá k posilování pozitivních mezilidských vztahů včetně rozvoje základních dovedností pro jednoduchou spolupráci, napomáhá regulaci vlastního chování. Rozvoj v této oblasti je vhodnou prevencí chování náročného na péči. Specifikem Osobnostní a sociální výchovy je to, že se předmětem výuky stává sám žák v běžné situaci každodenního života. Žák si osvojuje dovednosti pro smysluplné trávení volného času, rozvíjí své komunikačně sociální chování, umožňující základní interakci ve skupině a jednoduché formy spolupráce. Výuka přispívá k životní spokojenosti žáka, založené na pozitivním vnímání sebe sama i svého okolí. Vzdělávací obor se skládá z jednoho tematického okruhu: Osobnostní a sociální výchova. </t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Osobnostní a sociální výchova je součástí vzdělávacího oboru se stejným názvem, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>CPA-OSV-001-106-002</t>
+          <t>CPA-OSV-001-110-002</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
-          <t>Navázat sociální kontakt a podílet se na interakci ve skupině známých osob.</t>
+          <t>Respektovat základní pravidla chování v každodenním životě třídy.</t>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení přispívá k porozumění žáka sobě samému i druhým lidem a vede ho k sociálnímu začleňování do skupiny blízkých a známých osob. Vede žáka k běžné komunikaci s vrstevníky i dospělými.Příklady aktivit:Žák přijímá kontakt s blízkou osobou a uvědomuje si základní pravidla společenského chování, jako jsou pozdrav, poděkování, oslovení.Žák procvičuje navazování sociálního kontaktu jednoduchými způsoby, například podáním ruky nebo pohledem do tváře.Žák odpovídá na jednoduché otázky a účastní se vedení jednoduchého rozhovoru se známou osobou.</t>
+          <t>Očekávaný výsledek učení přispívá k respektování nastavených pravidel ve třídě a umožňuje lepší orientaci v nastavení vhodného způsobu chování během vyučování. Žáka vede k pochopení, přijetí a respektování základních pokynů a pravidel chování mezi vrstevníky.Příklady aktivit:Žák udržuje pořádek na svém pracovním místě během vyučování i během praktických činností.Žák respektuje své spolužáky, dodržuje pravidla společného soužití ve třídě.Žák pomáhá spolužákům při jednoduchých úkolech, například podáním pomůcky nebo společným uklízením.</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q263" s="0" t="inlineStr">
         <is>
           <t/>
@@ -24616,66 +24616,66 @@
           <t>Cílem vzdělávacího oboru Osobnostní a sociální výchova je pomáhat každému žákovi utvářet praktické životní dovednosti. Obor rozvíjí jeho sociálně-emocionální dovednosti, vede ho k porozumění sobě samému a druhým lidem, přispívá k posilování pozitivních mezilidských vztahů včetně rozvoje základních dovedností pro jednoduchou spolupráci, napomáhá regulaci vlastního chování. Rozvoj v této oblasti je vhodnou prevencí chování náročného na péči. Specifikem Osobnostní a sociální výchovy je to, že se předmětem výuky stává sám žák v běžné situaci každodenního života. Žák si osvojuje dovednosti pro smysluplné trávení volného času, rozvíjí své komunikačně sociální chování, umožňující základní interakci ve skupině a jednoduché formy spolupráce. Výuka přispívá k životní spokojenosti žáka, založené na pozitivním vnímání sebe sama i svého okolí. Vzdělávací obor se skládá z jednoho tematického okruhu: Osobnostní a sociální výchova. </t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Osobnostní a sociální výchova je součástí vzdělávacího oboru se stejným názvem, proto má shodnou charakteristiku.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J264" s="0" t="inlineStr">
         <is>
-          <t>CPA-OSV-001-110-002</t>
+          <t>CPA-OSV-001-106-002</t>
         </is>
       </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
-          <t>Respektovat základní pravidla chování v každodenním životě třídy.</t>
+          <t>Navázat sociální kontakt a podílet se na interakci ve skupině známých osob.</t>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení přispívá k respektování nastavených pravidel ve třídě a umožňuje lepší orientaci v nastavení vhodného způsobu chování během vyučování. Žáka vede k pochopení, přijetí a respektování základních pokynů a pravidel chování mezi vrstevníky.Příklady aktivit:Žák udržuje pořádek na svém pracovním místě během vyučování i během praktických činností.Žák respektuje své spolužáky, dodržuje pravidla společného soužití ve třídě.Žák pomáhá spolužákům při jednoduchých úkolech, například podáním pomůcky nebo společným uklízením.</t>
+          <t>Očekávaný výsledek učení přispívá k porozumění žáka sobě samému i druhým lidem a vede ho k sociálnímu začleňování do skupiny blízkých a známých osob. Vede žáka k běžné komunikaci s vrstevníky i dospělými.Příklady aktivit:Žák přijímá kontakt s blízkou osobou a uvědomuje si základní pravidla společenského chování, jako jsou pozdrav, poděkování, oslovení.Žák procvičuje navazování sociálního kontaktu jednoduchými způsoby, například podáním ruky nebo pohledem do tváře.Žák odpovídá na jednoduché otázky a účastní se vedení jednoduchého rozhovoru se známou osobou.</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q264" s="0" t="inlineStr">
         <is>
           <t/>
@@ -25812,66 +25812,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
           <t>Práce konstrukční</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Práce konstrukční směřuje k osvojení montážních a demontážních úkonů, které žákovi umožní stavět jednoduché modely z různých typů stavebnic (např. papírových, kartonových, dřevěných, magnetických, plastových či elektronických). Zvládnutím motorických konstrukčních operací může žák zvládat i údržbu jednoduchých předmětů v domácnosti. Cílem tematického okruhu je dosažení co nejvyšší možné samostatnosti. Tematický okruh je úzce provázaný s tematickým okruhem Pracovní návyky. Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I277" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J277" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-004-110-001</t>
+          <t>CPA-CSP-004-106-001</t>
         </is>
       </c>
       <c r="K277" s="0" t="inlineStr">
         <is>
-          <t>Sestavit podle návodu, plánu jednoduchý model.</t>
+          <t>Provádět jednoduché montážní a demontážní úkony při práci se stavebnicemi a dalšími předměty.</t>
         </is>
       </c>
       <c r="L277" s="0" t="inlineStr">
         <is>
-          <t>Očekávaným výsledkem učení je rozvoj motorických dovedností žáka. Žák navazuje na dlouhodobé zkušenosti z práce se stavebnicemi a podle předlohy sestaví funkční model, propojí díly stavebnice. Je schopen s dopomocí opravit chybu v postupu a také model zpětně demontovat. Při práci používá v případě potřeby doporučené nástroje. Podle návodu, plánu, předlohy nebo instrukcí se zdokonaluje v práci s různými materiály a tvoří modely nebo výrobky ze dřeva, papíru, plastu, kovu, modelovací hmoty, tkanin a přírodnin.Příklady aktivit:Žák sestaví jednoduchý objekt podle kresleného návodu.Žák správně vybere ze stavebnice tvar a počet potřebných dílů.Žák po dokončení práce rozebere model a opakovaně používané díly uloží zpět na určené místo.Žák s dopomocí nebo samostatně představí (prezentuje) svůj model.</t>
+          <t>Očekávaný výsledek učení směřuje ke zlepšení motorických dovedností žáka a vnímání souvislostí mezi dílčími kroky. Práce se stavebnicemi a dalšími předměty složenými z několika dílů rozvíjí smyslové vnímání, rozlišování materiálů a podporuje vytrvalost. Hmatatelný výsledek při dokončení práce poskytuje žákovi pozitivní zpětnou vazbu (prvky wellbeingu).Příklady aktivit:Žák sestavuje obrazce z barevných dílů podle zvolené barvy.Žák manipuluje s různými uzavíratelnými nádobkami – otevírá a zavírá víčka, sáčky či krabice.Žák skládá díly stavebnice do určeného tvaru, například na sebe, do řady nebo do kruhu.Žák spojuje a rozpojuje díly vybrané stavebnice a s dopomocí vytváří požadovaný tvar.</t>
         </is>
       </c>
       <c r="M277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P277" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q277" s="0" t="inlineStr">
         <is>
           <t/>
@@ -25904,66 +25904,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
           <t>Práce konstrukční</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Práce konstrukční směřuje k osvojení montážních a demontážních úkonů, které žákovi umožní stavět jednoduché modely z různých typů stavebnic (např. papírových, kartonových, dřevěných, magnetických, plastových či elektronických). Zvládnutím motorických konstrukčních operací může žák zvládat i údržbu jednoduchých předmětů v domácnosti. Cílem tematického okruhu je dosažení co nejvyšší možné samostatnosti. Tematický okruh je úzce provázaný s tematickým okruhem Pracovní návyky. Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I278" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J278" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-004-106-001</t>
+          <t>CPA-CSP-004-110-001</t>
         </is>
       </c>
       <c r="K278" s="0" t="inlineStr">
         <is>
-          <t>Provádět jednoduché montážní a demontážní úkony při práci se stavebnicemi a dalšími předměty.</t>
+          <t>Sestavit podle návodu, plánu jednoduchý model.</t>
         </is>
       </c>
       <c r="L278" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení směřuje ke zlepšení motorických dovedností žáka a vnímání souvislostí mezi dílčími kroky. Práce se stavebnicemi a dalšími předměty složenými z několika dílů rozvíjí smyslové vnímání, rozlišování materiálů a podporuje vytrvalost. Hmatatelný výsledek při dokončení práce poskytuje žákovi pozitivní zpětnou vazbu (prvky wellbeingu).Příklady aktivit:Žák sestavuje obrazce z barevných dílů podle zvolené barvy.Žák manipuluje s různými uzavíratelnými nádobkami – otevírá a zavírá víčka, sáčky či krabice.Žák skládá díly stavebnice do určeného tvaru, například na sebe, do řady nebo do kruhu.Žák spojuje a rozpojuje díly vybrané stavebnice a s dopomocí vytváří požadovaný tvar.</t>
+          <t>Očekávaným výsledkem učení je rozvoj motorických dovedností žáka. Žák navazuje na dlouhodobé zkušenosti z práce se stavebnicemi a podle předlohy sestaví funkční model, propojí díly stavebnice. Je schopen s dopomocí opravit chybu v postupu a také model zpětně demontovat. Při práci používá v případě potřeby doporučené nástroje. Podle návodu, plánu, předlohy nebo instrukcí se zdokonaluje v práci s různými materiály a tvoří modely nebo výrobky ze dřeva, papíru, plastu, kovu, modelovací hmoty, tkanin a přírodnin.Příklady aktivit:Žák sestaví jednoduchý objekt podle kresleného návodu.Žák správně vybere ze stavebnice tvar a počet potřebných dílů.Žák po dokončení práce rozebere model a opakovaně používané díly uloží zpět na určené místo.Žák s dopomocí nebo samostatně představí (prezentuje) svůj model.</t>
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q278" s="0" t="inlineStr">
         <is>
           <t/>
@@ -25996,66 +25996,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
           <t>Práce konstrukční</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Práce konstrukční směřuje k osvojení montážních a demontážních úkonů, které žákovi umožní stavět jednoduché modely z různých typů stavebnic (např. papírových, kartonových, dřevěných, magnetických, plastových či elektronických). Zvládnutím motorických konstrukčních operací může žák zvládat i údržbu jednoduchých předmětů v domácnosti. Cílem tematického okruhu je dosažení co nejvyšší možné samostatnosti. Tematický okruh je úzce provázaný s tematickým okruhem Pracovní návyky. Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I279" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-004-110-002</t>
+          <t>CPA-CSP-004-106-002</t>
         </is>
       </c>
       <c r="K279" s="0" t="inlineStr">
         <is>
-          <t>Zvládnout údržbu jednoduchých předmětů.</t>
+          <t>Sestavit model podle jednoduché předlohy.</t>
         </is>
       </c>
       <c r="L279" s="0" t="inlineStr">
         <is>
-          <t>Očekávaným výsledkem učení je rozvoj manipulačních dovedností, schopnosti pozorovat změny v okolí a řešit drobné závady. Žák zaznamenává nefunkčnost věcí a je schopen podle pokynů zvládnout jednoduché úkony vedoucí k nápravě situace. Vytváří si vlastní zkušenost s předměty ve svém okolí a se způsoby, jak s nimi zacházet, aby předcházel jejich poškození i vlastnímu poranění. Při manipulaci s předměty vždy dodržuje pravidla bezpečnosti práce a rozlišuje nebezpečné situace, které nemůže řešit sám nebo bez dopomoci dospělé osoby.Příklady aktivit:Žák s dopomocí vymění tužkovou baterii v jednoduchém zařízení (např. kapesní svítilna, hračka).Žák se zapojuje do práce při natírání výrobku zdravotně nezávadným nátěrem – pomáhá držet, natírá menší plochy, dbá na pokyny k bezpečné práci.Žák si pod vedením vyzkouší šroubování vrutů a spojování dřevěných dílů pomocí hřebíčků.Žák za asistence dospělé osoby bezpečným způsobem vymění žárovku.Žák lepí jednotlivé části výrobku nebo modelu lepidlem podle pokynů (tekuté / tuhé lepidlo, lepicí páska apod.).</t>
+          <t>Očekávaný výsledek učení směřuje k samostatné práci žáka, rozvoji haptiky a umožňuje zažít úspěch při zvládnutí zadání. Žák rozvíjí komunikační dovednosti – využívá možnost požádat učitele o dopomoc nebo radu. Pracuje podle reálné předlohy v grafické podobě, doplněné slovním vysvětlením. Při práci využívá jak díly ze stavebnic, tak běžné materiály, jako je papír, modelovací hmota, drobné kousky dřeva, drátky apod.Příklady aktivit:Žák vytvoří jednoduchý model domečku nebo květiny z různých materiálů a dílů.Žák podle reálné předlohy vyrobí drobnou dekoraci, kterou umí popsat a vysvětlit jednoduše postup její tvorby.Žák sestaví plošný tvar ze stavebnice podle vzoru nebo předlohy, přičemž rozvíjí jemnou motoriku a orientaci v prostoru.</t>
         </is>
       </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q279" s="0" t="inlineStr">
         <is>
           <t/>
@@ -26088,66 +26088,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
           <t>Práce konstrukční</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Práce konstrukční směřuje k osvojení montážních a demontážních úkonů, které žákovi umožní stavět jednoduché modely z různých typů stavebnic (např. papírových, kartonových, dřevěných, magnetických, plastových či elektronických). Zvládnutím motorických konstrukčních operací může žák zvládat i údržbu jednoduchých předmětů v domácnosti. Cílem tematického okruhu je dosažení co nejvyšší možné samostatnosti. Tematický okruh je úzce provázaný s tematickým okruhem Pracovní návyky. Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I280" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J280" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-004-106-002</t>
+          <t>CPA-CSP-004-110-002</t>
         </is>
       </c>
       <c r="K280" s="0" t="inlineStr">
         <is>
-          <t>Sestavit model podle jednoduché předlohy.</t>
+          <t>Zvládnout údržbu jednoduchých předmětů.</t>
         </is>
       </c>
       <c r="L280" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení směřuje k samostatné práci žáka, rozvoji haptiky a umožňuje zažít úspěch při zvládnutí zadání. Žák rozvíjí komunikační dovednosti – využívá možnost požádat učitele o dopomoc nebo radu. Pracuje podle reálné předlohy v grafické podobě, doplněné slovním vysvětlením. Při práci využívá jak díly ze stavebnic, tak běžné materiály, jako je papír, modelovací hmota, drobné kousky dřeva, drátky apod.Příklady aktivit:Žák vytvoří jednoduchý model domečku nebo květiny z různých materiálů a dílů.Žák podle reálné předlohy vyrobí drobnou dekoraci, kterou umí popsat a vysvětlit jednoduše postup její tvorby.Žák sestaví plošný tvar ze stavebnice podle vzoru nebo předlohy, přičemž rozvíjí jemnou motoriku a orientaci v prostoru.</t>
+          <t>Očekávaným výsledkem učení je rozvoj manipulačních dovedností, schopnosti pozorovat změny v okolí a řešit drobné závady. Žák zaznamenává nefunkčnost věcí a je schopen podle pokynů zvládnout jednoduché úkony vedoucí k nápravě situace. Vytváří si vlastní zkušenost s předměty ve svém okolí a se způsoby, jak s nimi zacházet, aby předcházel jejich poškození i vlastnímu poranění. Při manipulaci s předměty vždy dodržuje pravidla bezpečnosti práce a rozlišuje nebezpečné situace, které nemůže řešit sám nebo bez dopomoci dospělé osoby.Příklady aktivit:Žák s dopomocí vymění tužkovou baterii v jednoduchém zařízení (např. kapesní svítilna, hračka).Žák se zapojuje do práce při natírání výrobku zdravotně nezávadným nátěrem – pomáhá držet, natírá menší plochy, dbá na pokyny k bezpečné práci.Žák si pod vedením vyzkouší šroubování vrutů a spojování dřevěných dílů pomocí hřebíčků.Žák za asistence dospělé osoby bezpečným způsobem vymění žárovku.Žák lepí jednotlivé části výrobku nebo modelu lepidlem podle pokynů (tekuté / tuhé lepidlo, lepicí páska apod.).</t>
         </is>
       </c>
       <c r="M280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P280" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q280" s="0" t="inlineStr">
         <is>
           <t/>
@@ -26732,66 +26732,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="0" t="inlineStr">
         <is>
           <t>Práce v domácnosti</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Práce v domácnosti směřuje k osvojení úkonů potřebných pro zvládnutí každodenního chodu domácnosti. Žák si osvojuje jednotlivé manuální operace, učí se používat pomůcky, nástroje a vybavení pro provoz domácnosti. Žák se učí připravit jednoduchý pokrm, provést úklid kuchyně a obsluhovat jednoduché domácí spotřebiče. Cílem tematického okruhu je dosažení co nejvyšší možné míry samostatnosti při zvládnutí těchto jednoduchých činností. Tematický okruh je v úzké vazbě s tematickým okruhem Pracovní návyky.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I287" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-006-106-002</t>
+          <t>CPA-CSP-006-110-002</t>
         </is>
       </c>
       <c r="K287" s="0" t="inlineStr">
         <is>
-          <t>Dodržovat základní pravidla stolování.</t>
+          <t>Obsluhovat spotřebiče a používat pomůcky v domácnosti.</t>
         </is>
       </c>
       <c r="L287" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení směřuje k přijetí nejzákladnějších pravidel společenského chování při stolování a k posílení sociálních dovedností spojených se stravováním. Cílem je vést žáka k respektování místa a času vyhrazeného pro stolování. Žák by měl dokázat připravit stolek na svačinu nebo oběd, zacházet s potravinami vhodným způsobem, osvojovat si správný způsob konzumace a používat vhodné příbory a nádobí.Příklady aktivit:Žák jí pomocí lžíce a pije ze vhodného hrnku, sklenice nebo láhve.Žák stoluje v menší skupince a je veden k respektování osobního prostoru ostatních.Žák se učí klidnému chování při jídle.Žák podle pokynů rozdává talíře nebo lžíce ostatním.Žák si zvyká na pravidelnost v jídle a respektuje čas vyhrazený pro práci, jídlo a odpočinek.</t>
+          <t>Očekávaný výsledek učení cílí na samostatnou práci žáka při domácích pracích. Podle možností a schopností žáka se rozvíjejí základní dovednosti potřebné pro jeho osobní život a sebeobsluhu nebo pro výkon jednoduchých činností na chráněném trhu práce. Žák se orientuje ve standardně vybavené kuchyni a je veden k účelnému užívání jejího vybavení. V rámci praktických cvičení se pod dohledem učitele zdokonaluje v používání kuchyňských spotřebičů a pomůcek pro úklid.Příklady aktivit:Žák s dopomocí ohřeje pokrm v mikrovlnné troubě.Žák vybírá vhodné nádobí pro vaření i servírování podle charakteru pokrmu.Žák s dopomocí ovládá sporák a spolupracuje při přípravě jednoduchého teplého pokrmu.Žák třídí odpad podle druhu materiálu (např. papír, plast).Žák umyje jídelní stůl, talíře a příbory.Žák zamete podlahu po skončení stravování nebo vaření.</t>
         </is>
       </c>
       <c r="M287" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N287" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O287" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P287" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q287" s="0" t="inlineStr">
         <is>
           <t/>
@@ -26824,66 +26824,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="0" t="inlineStr">
         <is>
           <t>Práce v domácnosti</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Práce v domácnosti směřuje k osvojení úkonů potřebných pro zvládnutí každodenního chodu domácnosti. Žák si osvojuje jednotlivé manuální operace, učí se používat pomůcky, nástroje a vybavení pro provoz domácnosti. Žák se učí připravit jednoduchý pokrm, provést úklid kuchyně a obsluhovat jednoduché domácí spotřebiče. Cílem tematického okruhu je dosažení co nejvyšší možné míry samostatnosti při zvládnutí těchto jednoduchých činností. Tematický okruh je v úzké vazbě s tematickým okruhem Pracovní návyky.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H288" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I288" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J288" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-006-110-002</t>
+          <t>CPA-CSP-006-106-002</t>
         </is>
       </c>
       <c r="K288" s="0" t="inlineStr">
         <is>
-          <t>Obsluhovat spotřebiče a používat pomůcky v domácnosti.</t>
+          <t>Dodržovat základní pravidla stolování.</t>
         </is>
       </c>
       <c r="L288" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení cílí na samostatnou práci žáka při domácích pracích. Podle možností a schopností žáka se rozvíjejí základní dovednosti potřebné pro jeho osobní život a sebeobsluhu nebo pro výkon jednoduchých činností na chráněném trhu práce. Žák se orientuje ve standardně vybavené kuchyni a je veden k účelnému užívání jejího vybavení. V rámci praktických cvičení se pod dohledem učitele zdokonaluje v používání kuchyňských spotřebičů a pomůcek pro úklid.Příklady aktivit:Žák s dopomocí ohřeje pokrm v mikrovlnné troubě.Žák vybírá vhodné nádobí pro vaření i servírování podle charakteru pokrmu.Žák s dopomocí ovládá sporák a spolupracuje při přípravě jednoduchého teplého pokrmu.Žák třídí odpad podle druhu materiálu (např. papír, plast).Žák umyje jídelní stůl, talíře a příbory.Žák zamete podlahu po skončení stravování nebo vaření.</t>
+          <t>Očekávaný výsledek učení směřuje k přijetí nejzákladnějších pravidel společenského chování při stolování a k posílení sociálních dovedností spojených se stravováním. Cílem je vést žáka k respektování místa a času vyhrazeného pro stolování. Žák by měl dokázat připravit stolek na svačinu nebo oběd, zacházet s potravinami vhodným způsobem, osvojovat si správný způsob konzumace a používat vhodné příbory a nádobí.Příklady aktivit:Žák jí pomocí lžíce a pije ze vhodného hrnku, sklenice nebo láhve.Žák stoluje v menší skupince a je veden k respektování osobního prostoru ostatních.Žák se učí klidnému chování při jídle.Žák podle pokynů rozdává talíře nebo lžíce ostatním.Žák si zvyká na pravidelnost v jídle a respektuje čas vyhrazený pro práci, jídlo a odpočinek.</t>
         </is>
       </c>
       <c r="M288" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N288" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O288" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P288" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q288" s="0" t="inlineStr">
         <is>
           <t/>
@@ -26916,66 +26916,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="0" t="inlineStr">
         <is>
           <t>Práce v domácnosti</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Práce v domácnosti směřuje k osvojení úkonů potřebných pro zvládnutí každodenního chodu domácnosti. Žák si osvojuje jednotlivé manuální operace, učí se používat pomůcky, nástroje a vybavení pro provoz domácnosti. Žák se učí připravit jednoduchý pokrm, provést úklid kuchyně a obsluhovat jednoduché domácí spotřebiče. Cílem tematického okruhu je dosažení co nejvyšší možné míry samostatnosti při zvládnutí těchto jednoduchých činností. Tematický okruh je v úzké vazbě s tematickým okruhem Pracovní návyky.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H289" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I289" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J289" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-006-110-003</t>
+          <t>CPA-CSP-006-106-003</t>
         </is>
       </c>
       <c r="K289" s="0" t="inlineStr">
         <is>
-          <t>Upravit vhodným způsobem stůl pro stolování.</t>
+          <t>Připravit jednoduchý pokrm.</t>
         </is>
       </c>
       <c r="L289" s="0" t="inlineStr">
         <is>
-          <t>Očekávaným výsledkem je samostatné stolování a konzumace jídla. Podle možností žáka se rozvíjejí dovednosti při zacházení s nádobím a příbory a při řešení běžných drobných problémů spojených se stolováním. Žák je schopen manipulovat s nádobím na stole i při jeho přenášení z kuchyně na místo určení. Je veden k používání příboru nebo lžíce a k dodržování základních hygienických pravidel při jídle. Žák s dopomocí připraví na stůl nádobí podle druhu jídla.Příklady aktivit:Žák na základě pokynů vybírá vhodný příbor a rozpoznává různé typy nádobí (např. čajovou lžičku, vidličku).Žák si v modelových situacích zkouší vhodné chování u stolu a prakticky uplatňuje osvojené dovednosti při společném stolování.Žák při drobných problémech u stolu (vylitý nápoj, upadlé jídlo na zem, chybějící příbor) navrhuje odpovídající řešení.Žák využívá přiměřené komunikační dovednosti při odmítnutí jídla nebo žádosti o přidání porce.</t>
+          <t>Očekávaný výsledek učení se zaměřuje na základní dovednosti v oblasti přípravy pokrmů. Žák se nejprve učí jednoduché dovednosti a úkony (např. nalít si nápoj z konvice, namazat si pečivo), postupně se jednotlivé pracovní úkony skládají do jedné činnosti (např. příprava obloženého chleba). Během přípravy pokrmů si prostřednictvím praktických úkonů osvojuje i dovednosti související s nakupováním a skladováním potravin. Tento očekávaný výsledek učení významně přispívá k samostatnosti žáka v praktických dovednostech každodenního života.Příklady aktivit:Žák se účastní nákupu a následného uložení potravin.Žák si nalévá nápoj a namaže si pečivo.Žák připravuje pokrmy studené kuchyně, například obložené pečivo, zeleninové a ovocné saláty.Žák s pomocí či samostatně myje ovoce a zeleninu před konzumací.Žák s dopomocí učitele připravuje jednoduché nápoje, jako jsou šťáva, čaj nebo kakao.</t>
         </is>
       </c>
       <c r="M289" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N289" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O289" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P289" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q289" s="0" t="inlineStr">
         <is>
           <t/>
@@ -27008,66 +27008,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F290" s="0" t="inlineStr">
         <is>
           <t>Práce v domácnosti</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Práce v domácnosti směřuje k osvojení úkonů potřebných pro zvládnutí každodenního chodu domácnosti. Žák si osvojuje jednotlivé manuální operace, učí se používat pomůcky, nástroje a vybavení pro provoz domácnosti. Žák se učí připravit jednoduchý pokrm, provést úklid kuchyně a obsluhovat jednoduché domácí spotřebiče. Cílem tematického okruhu je dosažení co nejvyšší možné míry samostatnosti při zvládnutí těchto jednoduchých činností. Tematický okruh je v úzké vazbě s tematickým okruhem Pracovní návyky.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H290" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I290" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J290" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-006-106-003</t>
+          <t>CPA-CSP-006-110-003</t>
         </is>
       </c>
       <c r="K290" s="0" t="inlineStr">
         <is>
-          <t>Připravit jednoduchý pokrm.</t>
+          <t>Upravit vhodným způsobem stůl pro stolování.</t>
         </is>
       </c>
       <c r="L290" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se zaměřuje na základní dovednosti v oblasti přípravy pokrmů. Žák se nejprve učí jednoduché dovednosti a úkony (např. nalít si nápoj z konvice, namazat si pečivo), postupně se jednotlivé pracovní úkony skládají do jedné činnosti (např. příprava obloženého chleba). Během přípravy pokrmů si prostřednictvím praktických úkonů osvojuje i dovednosti související s nakupováním a skladováním potravin. Tento očekávaný výsledek učení významně přispívá k samostatnosti žáka v praktických dovednostech každodenního života.Příklady aktivit:Žák se účastní nákupu a následného uložení potravin.Žák si nalévá nápoj a namaže si pečivo.Žák připravuje pokrmy studené kuchyně, například obložené pečivo, zeleninové a ovocné saláty.Žák s pomocí či samostatně myje ovoce a zeleninu před konzumací.Žák s dopomocí učitele připravuje jednoduché nápoje, jako jsou šťáva, čaj nebo kakao.</t>
+          <t>Očekávaným výsledkem je samostatné stolování a konzumace jídla. Podle možností žáka se rozvíjejí dovednosti při zacházení s nádobím a příbory a při řešení běžných drobných problémů spojených se stolováním. Žák je schopen manipulovat s nádobím na stole i při jeho přenášení z kuchyně na místo určení. Je veden k používání příboru nebo lžíce a k dodržování základních hygienických pravidel při jídle. Žák s dopomocí připraví na stůl nádobí podle druhu jídla.Příklady aktivit:Žák na základě pokynů vybírá vhodný příbor a rozpoznává různé typy nádobí (např. čajovou lžičku, vidličku).Žák si v modelových situacích zkouší vhodné chování u stolu a prakticky uplatňuje osvojené dovednosti při společném stolování.Žák při drobných problémech u stolu (vylitý nápoj, upadlé jídlo na zem, chybějící příbor) navrhuje odpovídající řešení.Žák využívá přiměřené komunikační dovednosti při odmítnutí jídla nebo žádosti o přidání porce.</t>
         </is>
       </c>
       <c r="M290" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N290" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O290" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P290" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q290" s="0" t="inlineStr">
         <is>
           <t/>
@@ -27376,66 +27376,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F294" s="0" t="inlineStr">
         <is>
           <t>Pracovní návyky</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Pracovní návyky má v rámci vzdělávacího oboru specifické postavení. Vede žáka k osvojení pracovních návyků a zásad bezpečnosti a hygieny práce. Jedná se o návyky, které si žák osvojuje během tréninku sebeobslužných dovedností, při práci s technickými materiály, během konstrukčních prací, prací v domácnosti a pěstitelských prací. Žák se učí připravit si i uklidit pomůcky a pracovní plochu, dodržovat pracovní postup, dokončit práci, zhodnotit ji, pracovat podle vzoru a návodů. Během všech činností se učí dodržovat bezpečnost a hygienu práce. Cílem tematického okruhu je dosažení co nejvyšší možné úrovně dodržování těchto návyků.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H294" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I294" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J294" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-008-106-002</t>
+          <t>CPA-CSP-008-110-002</t>
         </is>
       </c>
       <c r="K294" s="0" t="inlineStr">
         <is>
-          <t>Mít osvojené klíčové pracovní návyky.</t>
+          <t>Mít osvojené základní pracovní návyky.</t>
         </is>
       </c>
       <c r="L294" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se zaměřuje na osvojení a dodržování klíčových pracovních návyků při sebeobslužných dovednostech, při práci s technickými materiály, při konstrukčních a pěstitelských pracích a pracích v domácnosti. Žák si pracovní návyky osvojuje postupně, od základních po složitější. K vyšší úrovni návyků se přechází až poté, co je žák schopen dodržovat návyky nižší úrovně (např. žák nejprve musí zvládnout dokončit danou aktivitu a udržet během ní pořádek na své pracovní ploše, až poté je veden i k úklidu pomůcek a pracovní plochy). Vhodný je nácvik přímo během praktických činností, kdy žák dané aktivity provádí.Příklady aktivit:Žák udržuje pořádek na svém pracovišti během práce.Žák při stříhání papíru odkládá odstřižky na určené místo na pracovní ploše, aby nedošlo k jejich pomíchání s požadovanými ústřižky.Žák odstřižky správně vyhodí do koše na papír.Žák si podle fotografického návodu připraví na pracovní plochu potřebné pomůcky.Žák po skončení práce uklidí pomůcky do skříně na místo k tomu určené.</t>
+          <t>Očekávaný výsledek učení prohlubuje dodržování pracovních návyků z 1. stupně a rozšiřuje jejich okruh během sebeobslužných dovedností, práce s technickými materiály, konstrukčních a pěstitelských prací a prací v domácnosti. Zvyšuje se úroveň samostatnosti při provádění pracovních návyků. Postupně je žák veden ke zvládnutí celé aktivity – od nachystání pomůcek, nářadí a pracovní plochy přes výkon samotné činnosti až po úklid plochy a pomůcek. Vhodný je nácvik přímo během praktických činností, kdy žák dané aktivity provádí. Žák je veden k dodržování zadání práce, k jejímu dokončení a k jednoduchému zhodnocení své práce.Příklady aktivit:Žák si při přípravě pokrmu podle procesuálního schématu nachystá na pracovní plochu potřebné suroviny.Žák podle schématu zahájí přípravu pokrmu.Žák při zapínání sporáku a manipulaci s hrncem požádá o pomoc učitele a pomoc přijme.Žák po dokončení přípravy uklidí zbylé potraviny do spíže a ledničky.Žák naskládá nádobí do myčky a umyje pracovní plochu.Žák si na závěr důkladně umyje ruce.</t>
         </is>
       </c>
       <c r="M294" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N294" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O294" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P294" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q294" s="0" t="inlineStr">
         <is>
           <t/>
@@ -27468,66 +27468,66 @@
           <t>V rámci vzdělávacího oboru Pracovní činnosti si žák osvojuje úkony související se sebeobsluhou, rozvíjí svou motoriku a zručnost a osvojuje si návyky z oblasti hygieny a bezpečnosti práce. Rozvíjí dovednosti používat předměty denní potřeby, pomůcky, nářadí a nástroje potřebné k vykonávání běžných činností každodenního života. Žák si osvojuje různé pracovní návyky – ať už související s přípravou na činnost, úklidem po skončení samotné činnosti, dokončením práce, překonáváním obtíží, nebo dodržováním pracovních postupů. V rámci svých možností získává dovednosti pro jednoduchou spolupráci a učí se odpovědnosti za svou práci. Nedílnou součástí vzdělávacího obsahu tohoto oboru je široké spektrum činností, se kterými se žák seznamuje, poznává je a osvojuje si je. Tyto činnosti se mohou stát důležitou náplní jeho volného času či prostředkem k dosažení pocitu prospěšnosti pro své okolí.Vzdělávací obor je realizován v přirozených situacích běžného života a vede k osvojování praktických dovedností potřebných pro každodenní život žáka. Podle potřeb, možností a vývojové úrovně konkrétního žáka je vhodné, aby byl vzdělávací obsah individualizován – a to nejen v oblasti samotného obsahu, ale i metod, organizačních forem práce, znázornění postupu práce, náročnosti či formy pomoci. Cílem je dosažení co nejvyšší možné míry samostatnosti při provádění jednotlivých motorických úkonů a jejich postupném spojování ke zvládnutí celé činnosti. Vzdělávací obsah je koncipovaný pro cyklické osvojení, tedy pro opakované procvičování daných dovedností a postupné zvyšování náročnosti činností.Vzdělávací obor Pracovní činnosti se člení na šest tematických okruhů: Sebeobsluha, Práce s technickými materiály, Práce konstrukční, Práce pěstitelské, Práce v domácnosti a Pracovní návyky. Škola realizuje všechny tematické okruhy na obou stupních. Tematický okruh Pracovní návyky má specifické postavení mezi ostatními tematickými okruhy – jeho obsah je naplňován při realizaci ostatních okruhů. </t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F295" s="0" t="inlineStr">
         <is>
           <t>Pracovní návyky</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh Pracovní návyky má v rámci vzdělávacího oboru specifické postavení. Vede žáka k osvojení pracovních návyků a zásad bezpečnosti a hygieny práce. Jedná se o návyky, které si žák osvojuje během tréninku sebeobslužných dovedností, při práci s technickými materiály, během konstrukčních prací, prací v domácnosti a pěstitelských prací. Žák se učí připravit si i uklidit pomůcky a pracovní plochu, dodržovat pracovní postup, dokončit práci, zhodnotit ji, pracovat podle vzoru a návodů. Během všech činností se učí dodržovat bezpečnost a hygienu práce. Cílem tematického okruhu je dosažení co nejvyšší možné úrovně dodržování těchto návyků.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="H295" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I295" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J295" s="0" t="inlineStr">
         <is>
-          <t>CPA-CSP-008-110-002</t>
+          <t>CPA-CSP-008-106-002</t>
         </is>
       </c>
       <c r="K295" s="0" t="inlineStr">
         <is>
-          <t>Mít osvojené základní pracovní návyky.</t>
+          <t>Mít osvojené klíčové pracovní návyky.</t>
         </is>
       </c>
       <c r="L295" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení prohlubuje dodržování pracovních návyků z 1. stupně a rozšiřuje jejich okruh během sebeobslužných dovedností, práce s technickými materiály, konstrukčních a pěstitelských prací a prací v domácnosti. Zvyšuje se úroveň samostatnosti při provádění pracovních návyků. Postupně je žák veden ke zvládnutí celé aktivity – od nachystání pomůcek, nářadí a pracovní plochy přes výkon samotné činnosti až po úklid plochy a pomůcek. Vhodný je nácvik přímo během praktických činností, kdy žák dané aktivity provádí. Žák je veden k dodržování zadání práce, k jejímu dokončení a k jednoduchému zhodnocení své práce.Příklady aktivit:Žák si při přípravě pokrmu podle procesuálního schématu nachystá na pracovní plochu potřebné suroviny.Žák podle schématu zahájí přípravu pokrmu.Žák při zapínání sporáku a manipulaci s hrncem požádá o pomoc učitele a pomoc přijme.Žák po dokončení přípravy uklidí zbylé potraviny do spíže a ledničky.Žák naskládá nádobí do myčky a umyje pracovní plochu.Žák si na závěr důkladně umyje ruce.</t>
+          <t>Očekávaný výsledek učení se zaměřuje na osvojení a dodržování klíčových pracovních návyků při sebeobslužných dovednostech, při práci s technickými materiály, při konstrukčních a pěstitelských pracích a pracích v domácnosti. Žák si pracovní návyky osvojuje postupně, od základních po složitější. K vyšší úrovni návyků se přechází až poté, co je žák schopen dodržovat návyky nižší úrovně (např. žák nejprve musí zvládnout dokončit danou aktivitu a udržet během ní pořádek na své pracovní ploše, až poté je veden i k úklidu pomůcek a pracovní plochy). Vhodný je nácvik přímo během praktických činností, kdy žák dané aktivity provádí.Příklady aktivit:Žák udržuje pořádek na svém pracovišti během práce.Žák při stříhání papíru odkládá odstřižky na určené místo na pracovní ploše, aby nedošlo k jejich pomíchání s požadovanými ústřižky.Žák odstřižky správně vyhodí do koše na papír.Žák si podle fotografického návodu připraví na pracovní plochu potřebné pomůcky.Žák po skončení práce uklidí pomůcky do skříně na místo k tomu určené.</t>
         </is>
       </c>
       <c r="M295" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N295" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O295" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P295" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q295" s="0" t="inlineStr">
         <is>
           <t/>
@@ -29440,66 +29440,66 @@
           <t>Tato složka rozšiřuje dovednost vlastního čtení a psaní, probouzí u žáka zájem o text, buduje schopnost vytvářet prožitek z příběhů či obrázků a dovednost tento prožitek sdílet. Vede k vytváření představy o slyšeném nebo čteném, buduje dovednost vlastního výběru textu, obrázku a posiluje schopnost soustředit se na sdělenou informaci či poslech. Umožňuje používat individuálně pro každého žáka přizpůsobené formy komunikace ve verbální i neverbální podobě.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>ZGC-ZGA-000-110-001</t>
+          <t>ZGC-ZGA-000-106-001</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>Číst a opisovat jednoduché texty.</t>
+          <t>Chápat psané slovo nebo obrázek jako prostředek jednoduchého sdělení.</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel předkládá žákovi texty v typu písma, které žák zvládá (tiskací × psací). Náročnost textů odpovídá úrovni žákových čtenářských schopností. Důraz je kladen na slova, slovní spojení a texty, u nichž se předpokládá, že budou součástí každodenního života žáka. Současně učitel zařazuje přiměřeně náročné texty krásné literatury (např. komiksy, edice První čtení). Učitel podporuje žáka ve čtení krásné literatury jako vhodné aktivity související s trávením volného času. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák zvládá opsat, případně samostatně napsat jednoduchý text alespoň jedním typem písma, zpravidla písmeny velké tiskací abecedy.Umí se podepsat, ideálně psacím písmem.Čte jednoduché texty v dětských časopisech (např. Mateřídouška), komiksy s pravidelným řazením jednotlivých sekvencí (např. Čtyřlístek, Rychlé šípy) a knihy s velkým podílem ilustrací a minimem textu (např. edice První čtení).</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel využívá strategie, metody a postupy augmentativní a alternativní komunikace, jejichž prostřednictvím rozšiřuje a upevňuje slovní zásobu žáka v souladu s jeho individuálními možnostmi a schopnostmi.Spolu se žákem vytváří komunikační deník a vede ho k jeho každodennímu používání. Tento výstup je určený pro žáky, u nichž se nerozvíjí běžný způsob komunikace.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák, který není schopen verbální komunikace, přiřazuje své běžné potřeby k odpovídajícím obrázkům nebo psanému slovu, které následně zapojuje do svého komunikačního algoritmu. Ke komunikaci využívá komunikační deník vytvořený individuálně pro jeho potřeby.</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t/>
@@ -29532,66 +29532,66 @@
           <t>Tato složka rozšiřuje dovednost vlastního čtení a psaní, probouzí u žáka zájem o text, buduje schopnost vytvářet prožitek z příběhů či obrázků a dovednost tento prožitek sdílet. Vede k vytváření představy o slyšeném nebo čteném, buduje dovednost vlastního výběru textu, obrázku a posiluje schopnost soustředit se na sdělenou informaci či poslech. Umožňuje používat individuálně pro každého žáka přizpůsobené formy komunikace ve verbální i neverbální podobě.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>ZGC-ZGA-000-106-001</t>
+          <t>ZGC-ZGA-000-110-001</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>Chápat psané slovo nebo obrázek jako prostředek jednoduchého sdělení.</t>
+          <t>Číst a opisovat jednoduché texty.</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel využívá strategie, metody a postupy augmentativní a alternativní komunikace, jejichž prostřednictvím rozšiřuje a upevňuje slovní zásobu žáka v souladu s jeho individuálními možnostmi a schopnostmi.Spolu se žákem vytváří komunikační deník a vede ho k jeho každodennímu používání. Tento výstup je určený pro žáky, u nichž se nerozvíjí běžný způsob komunikace.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák, který není schopen verbální komunikace, přiřazuje své běžné potřeby k odpovídajícím obrázkům nebo psanému slovu, které následně zapojuje do svého komunikačního algoritmu. Ke komunikaci využívá komunikační deník vytvořený individuálně pro jeho potřeby.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel předkládá žákovi texty v typu písma, které žák zvládá (tiskací × psací). Náročnost textů odpovídá úrovni žákových čtenářských schopností. Důraz je kladen na slova, slovní spojení a texty, u nichž se předpokládá, že budou součástí každodenního života žáka. Současně učitel zařazuje přiměřeně náročné texty krásné literatury (např. komiksy, edice První čtení). Učitel podporuje žáka ve čtení krásné literatury jako vhodné aktivity související s trávením volného času. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák zvládá opsat, případně samostatně napsat jednoduchý text alespoň jedním typem písma, zpravidla písmeny velké tiskací abecedy.Umí se podepsat, ideálně psacím písmem.Čte jednoduché texty v dětských časopisech (např. Mateřídouška), komiksy s pravidelným řazením jednotlivých sekvencí (např. Čtyřlístek, Rychlé šípy) a knihy s velkým podílem ilustrací a minimem textu (např. edice První čtení).</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
@@ -30676,66 +30676,66 @@
           <t>Žák je veden k tomu, aby věnoval plnou pozornost tomu, co druhá osoba sděluje. Učí se naslouchat lidem, vnímat jejich potřeby, což mu pomáhá zapojit se do okolního světa a navazovat vztahy. Získává dovednost vnímat signály verbální či neverbální komunikace a reagovat na sdělované informace. Komunikační kompetence umožňuje efektivní komunikaci a interakci s okolím. Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>KKA-POR-000-110-001</t>
+          <t>KKA-POR-000-106-001</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>Reagovat verbálně nebo neverbálně na komunikační sdělení partnera.</t>
+          <t>Reagovat na jednoduché pokyny, vyjádřit souhlas či nesouhlas.</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel používá otázky, které podporují zapojení do konverzace (např. „Co děláš?“, „Co máš rád?“).Navazuje oční kontakt se žáky a vyžaduje totéž od nich při společném hovoru.Pobízí žáky k používání slovních odpovědí podle svých schopností (tj. jednoslovné reakce nebo celé věty).Učí žáky odpovídat na otázky typu „Kdo?“, „Co?“, „Jak?“, „Proč?“ pomocí jednoslovných či víceslovných vět.Trénuje se žáky užití augmentativní a alternativní komunikace v souladu se zadanými pokyny.Vede žáky k tomu, aby reagovali na dotazy a podněty podle svých aktuálních komunikačních schopností, a pobízí je k jednoduchému vyjádření reakce na promluvu druhého žáka.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák odpovídá jednoduchými slovy („Ano.“, „Ne.“, „Dobře.“) i rozvitými větami v reakci na druhého.Zapojuje se do konverzace o svých činnostech, zájmech a zážitcích.Přikývne, usměje se nebo zamračí jako odpověď na otázku.Sleduje spolužáky a reaguje na ně při rozhovoru nebo hře.Reaguje na učitele či asistenta při pokynu nebo dotazu a komunikuje se spolužáky.Odpovídá na různé typy otázek podle svých možností.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel zadává krátké a jednoznačné pokyny, které doprovází gesty nebo vizuálními podněty (např. „Podej míč.“, „Pojď sem.“).Pokyny a informace opakuje, někdy za využití různých forem vyjádření, pokud to napomáhá porozumění žáka.Do komunikace se žáky zařazuje metody augmentativní a alternativní komunikace.Nacvičuje se žáky základní gesta pro vyjádření jednoduchých pojmů, např. „Ano.“, „Hotovo.“, „Další.“.Využívá opakující se fráze anebo říkanky, které žákům pomáhají osvojit si konkrétní postupy (např. jak se usadit do lavice, jak uchopit psací náčiní).NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák poslechne pokyn typu „Přines hračku.“, „Otevři knihu.“ a reaguje na něj provedením konkrétního úkonu. Může také reagovat neverbálně (např. palcem nahoru, kroutěním nebo kýváním hlavou), pomocí symbolů nebo jednoduchou slovní odpovědí.Sleduje učitele nebo spolužáka, pokud neví, jak pokyn splnit.</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t/>
@@ -30768,66 +30768,66 @@
           <t>Žák je veden k tomu, aby věnoval plnou pozornost tomu, co druhá osoba sděluje. Učí se naslouchat lidem, vnímat jejich potřeby, což mu pomáhá zapojit se do okolního světa a navazovat vztahy. Získává dovednost vnímat signály verbální či neverbální komunikace a reagovat na sdělované informace. Komunikační kompetence umožňuje efektivní komunikaci a interakci s okolím. Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>KKA-POR-000-106-001</t>
+          <t>KKA-POR-000-110-001</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>Reagovat na jednoduché pokyny, vyjádřit souhlas či nesouhlas.</t>
+          <t>Reagovat verbálně nebo neverbálně na komunikační sdělení partnera.</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel zadává krátké a jednoznačné pokyny, které doprovází gesty nebo vizuálními podněty (např. „Podej míč.“, „Pojď sem.“).Pokyny a informace opakuje, někdy za využití různých forem vyjádření, pokud to napomáhá porozumění žáka.Do komunikace se žáky zařazuje metody augmentativní a alternativní komunikace.Nacvičuje se žáky základní gesta pro vyjádření jednoduchých pojmů, např. „Ano.“, „Hotovo.“, „Další.“.Využívá opakující se fráze anebo říkanky, které žákům pomáhají osvojit si konkrétní postupy (např. jak se usadit do lavice, jak uchopit psací náčiní).NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák poslechne pokyn typu „Přines hračku.“, „Otevři knihu.“ a reaguje na něj provedením konkrétního úkonu. Může také reagovat neverbálně (např. palcem nahoru, kroutěním nebo kýváním hlavou), pomocí symbolů nebo jednoduchou slovní odpovědí.Sleduje učitele nebo spolužáka, pokud neví, jak pokyn splnit.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel používá otázky, které podporují zapojení do konverzace (např. „Co děláš?“, „Co máš rád?“).Navazuje oční kontakt se žáky a vyžaduje totéž od nich při společném hovoru.Pobízí žáky k používání slovních odpovědí podle svých schopností (tj. jednoslovné reakce nebo celé věty).Učí žáky odpovídat na otázky typu „Kdo?“, „Co?“, „Jak?“, „Proč?“ pomocí jednoslovných či víceslovných vět.Trénuje se žáky užití augmentativní a alternativní komunikace v souladu se zadanými pokyny.Vede žáky k tomu, aby reagovali na dotazy a podněty podle svých aktuálních komunikačních schopností, a pobízí je k jednoduchému vyjádření reakce na promluvu druhého žáka.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák odpovídá jednoduchými slovy („Ano.“, „Ne.“, „Dobře.“) i rozvitými větami v reakci na druhého.Zapojuje se do konverzace o svých činnostech, zájmech a zážitcích.Přikývne, usměje se nebo zamračí jako odpověď na otázku.Sleduje spolužáky a reaguje na ně při rozhovoru nebo hře.Reaguje na učitele či asistenta při pokynu nebo dotazu a komunikuje se spolužáky.Odpovídá na různé typy otázek podle svých možností.</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t/>
@@ -32240,66 +32240,66 @@
           <t>Složka klíčové kompetence klade důraz na zapojení žáka do aktivit, které reflektují jeho dovednosti a znalosti v ochraně přírody. Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>KBA-KOA-000-110-001</t>
+          <t>KBA-KOA-000-106-001</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t>Napodobovat činnosti, které pozitivně ovlivňují přírodu.</t>
+          <t>Podílet se na aktivitách, které jsou prospěšné pro okolní přírodu.</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel vymýšlí modelové situace zaměřené na ochranu přírody a se žáky je prakticky nacvičuje (např. jak sázet stromky, jak správně krmit zvířata, jak třídit a recyklovat odpad).Hrají si se žáky na ochránce přírody – dramatizují situace, zachraňují zvířata či lesy formou rolových her.Společně pozorují růst rostlin – od semínka sledují vývoj rostlin ve třídě a zaznamenávají změny během ročních období. Sledují chování zvířat při návštěvách zookoutků, ekofarem nebo botanické zahrady, případně přímo ve škole.Učitel vede žáky k nápodobě pozitivních vzorů – postav z příběhů a filmů o přírodě, které se žáky sleduje. Zkoušejí si konkrétní činnosti inspirované těmito postavami (např. sázení květin nebo péči o zvířata).NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák společně s učitelem a spolužáky třídí odpad a pečuje o zvířata.Pomáhá zalévat květiny, stará se o školní záhon, doplňuje krmítko pro ptáky a sbírá přírodniny na výzdobu třídy.Opakuje aktivity inspirované příběhy nebo filmy o ochraně přírody (např. chrání hmyz, nešlape na rostliny, zbytečně je netrhá a chová se ke zvířatům přátelsky).Aktivně se zapojuje do sběru listí, jiných přírodnin a do úklidu školního dvora.Na výzvu napodobuje zvířata nebo zvuky přírody, vyhledává listy, kamínky a další přírodniny a pozoruje jejich strukturu.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel organizuje pravidelné ekologické aktivity v okolí školy, jako je sběr odpadků, podzimní úklid zelených ploch v okolí školy nebo sázení květin.Důsledně se žáky trénuje třídění odpadu – ve třídě jsou umístěny barevné koše na tříděný odpad a žáci se pod vedením učitele učí správně třídit plasty, papír a bioodpad.Zdůrazňuje, jak šetřit vodou, energií a papírem. Pravidelně žákům připomíná, že je důležité vypnout vodu, když ji nepoužívají, zhasnout světlo při odchodu z místnosti nebo využít znovu použitelný papír ke kreslení a skládání. Buduje správné návyky a tyto postupy se žáky opakovaně trénuje.Výuku propojuje s pozorováním přírodních jevů – sledují změny ročních období, pozorují zvířata v okolí školy, využívají např. divadlo Kamishibai.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák se podílí na sběru odpadků, péči o školní zahradu a uklízí své pracovní místo.Rozeznává různé typy odpadu a odhazuje je do správných odpadkových košů nebo kontejnerů.Vypíná vodu při mytí rukou, šetří papírem, zhasíná světla při odchodu ze třídy, kreslí na obě strany papíru.Dokáže verbálně či neverbálně vyjádřit, jak se chovat k živým tvorům a rostlinám a proč jsou pro člověka důležití.</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t/>
@@ -32332,66 +32332,66 @@
           <t>Složka klíčové kompetence klade důraz na zapojení žáka do aktivit, které reflektují jeho dovednosti a znalosti v ochraně přírody. Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>KBA-KOA-000-106-001</t>
+          <t>KBA-KOA-000-110-001</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t>Podílet se na aktivitách, které jsou prospěšné pro okolní přírodu.</t>
+          <t>Napodobovat činnosti, které pozitivně ovlivňují přírodu.</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel organizuje pravidelné ekologické aktivity v okolí školy, jako je sběr odpadků, podzimní úklid zelených ploch v okolí školy nebo sázení květin.Důsledně se žáky trénuje třídění odpadu – ve třídě jsou umístěny barevné koše na tříděný odpad a žáci se pod vedením učitele učí správně třídit plasty, papír a bioodpad.Zdůrazňuje, jak šetřit vodou, energií a papírem. Pravidelně žákům připomíná, že je důležité vypnout vodu, když ji nepoužívají, zhasnout světlo při odchodu z místnosti nebo využít znovu použitelný papír ke kreslení a skládání. Buduje správné návyky a tyto postupy se žáky opakovaně trénuje.Výuku propojuje s pozorováním přírodních jevů – sledují změny ročních období, pozorují zvířata v okolí školy, využívají např. divadlo Kamishibai.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák se podílí na sběru odpadků, péči o školní zahradu a uklízí své pracovní místo.Rozeznává různé typy odpadu a odhazuje je do správných odpadkových košů nebo kontejnerů.Vypíná vodu při mytí rukou, šetří papírem, zhasíná světla při odchodu ze třídy, kreslí na obě strany papíru.Dokáže verbálně či neverbálně vyjádřit, jak se chovat k živým tvorům a rostlinám a proč jsou pro člověka důležití.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel vymýšlí modelové situace zaměřené na ochranu přírody a se žáky je prakticky nacvičuje (např. jak sázet stromky, jak správně krmit zvířata, jak třídit a recyklovat odpad).Hrají si se žáky na ochránce přírody – dramatizují situace, zachraňují zvířata či lesy formou rolových her.Společně pozorují růst rostlin – od semínka sledují vývoj rostlin ve třídě a zaznamenávají změny během ročních období. Sledují chování zvířat při návštěvách zookoutků, ekofarem nebo botanické zahrady, případně přímo ve škole.Učitel vede žáky k nápodobě pozitivních vzorů – postav z příběhů a filmů o přírodě, které se žáky sleduje. Zkoušejí si konkrétní činnosti inspirované těmito postavami (např. sázení květin nebo péči o zvířata).NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák společně s učitelem a spolužáky třídí odpad a pečuje o zvířata.Pomáhá zalévat květiny, stará se o školní záhon, doplňuje krmítko pro ptáky a sbírá přírodniny na výzdobu třídy.Opakuje aktivity inspirované příběhy nebo filmy o ochraně přírody (např. chrání hmyz, nešlape na rostliny, zbytečně je netrhá a chová se ke zvířatům přátelsky).Aktivně se zapojuje do sběru listí, jiných přírodnin a do úklidu školního dvora.Na výzvu napodobuje zvířata nebo zvuky přírody, vyhledává listy, kamínky a další přírodniny a pozoruje jejich strukturu.</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
           <t/>
@@ -32424,66 +32424,66 @@
           <t>Složka klíčové kompetence rozvíjí odpovědnost žáka za vlastní chování podle pokynů kompetentních osob. Žák využívá rituály a naučené postupy chování v souladu se zásadami zdravého životního stylu.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>KBA-KOC-000-110-001</t>
+          <t>KBA-KOC-000-106-001</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t>Sdílet odpovědnost za své chování ve školním prostředí.</t>
+          <t>Přijímat odpovědnost za své školní povinnosti.</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel podporuje spolupráci a odpovědnost žáků. Zařazuje skupinové úkoly, při nichž má každý člen týmu svou roli, ale skupina pracuje na společném cíli (např. úklid třídy, příprava pomůcek na aktivitu).Společně se žáky vytváří jednoduchá pravidla, která se týkají vzájemného chování a péče o společný prostor (třídu). Tato pravidla jsou vyvěšená na viditelném místě ve třídě. Učitel žáky povzbuzuje, aby si navzájem pomáhali s dodržováním stanovených pravidel.Zařazuje modelové situace a rolové hry, v nichž si žáci trénují, jak převzít odpovědnost za své chování (např. omluvit se druhému za nevhodné chování, požádat o pomoc, pomoct druhému).NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák dodržuje třídní pravidla (např. pracuje přiměřeně potichu, udržuje pořádek, chová se ohleduplně k ostatním).Spolupracuje se spolužáky na skupinových úkolech a aktivitách a pomáhá ostatním.Pokud něco pokazí (např. rozlije vodu nebo poškodí nějakou věc), snaží se situaci bez zbytečného rozčilování napravit.Pomáhá při úklidu svého pracovního místa, ukládá věci na určená místa a přijímá úkoly přidělené všem žákům ve třídě.Když vidí, že spolužák potřebuje pomoc, buď mu pomůže přímo, nebo dá najevo učiteli či asistentovi, že pomoc je potřeba.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel stanovuje jasná pravidla a strukturu školních povinností. Vytváří vizuální rozvrh dne, symboly s úkoly nebo jednoduché kontrolní seznamy, které pomáhají žákům lépe pochopit své povinnosti a porozumět jimPřiděluje žákům jednoduché úkoly, pravidelně střídá zodpovědnost všech žáků ve třídě (např. rozdávání pomůcek, mazání tabule, úklid určité části třídy). Zadává všem žákům za úkol připravit si pomůcky na hodinu nebo se postarat o úklid svého pracovního místa.Využívá příběhy, pohádky nebo situace z reálného života, v nichž musí hlavní postavy převzít určitou zodpovědnost za své chování. V souladu s porozuměním žáků s nimi ukazuje, jaké zodpovědné chování v příběhu si zaslouží ocenění.Když se žákům něco nepovede, společně hledají řešení. Pobízí žáky k dokončení či k nápravě nedokončených povinností.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák plní jednoduché úkoly podle pokynů učitele (např. připravuje si pomůcky na výuku, uklízí své pracovní místo nebo rozdává pomůcky spolužákům).Dokončuje úkol, se kterým si nevěděl rady, pokud mu učitel nebo asistent nejprve pomůže a navede ho na další postup.Dodržuje stanovená pravidla a školní režim. Ví, kde ve třídě nalezne rozpis (např. ve formě obrázků, symbolů, hesel), který mu napoví, co ho čeká nebo jaké chování se od něj očekává. Rozumí tomu, k čemu rozpis slouží, a umí se jím řídit.Pokud zapomene na úkol nebo povinnost, akceptuje připomínku.</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
           <t/>
@@ -32516,66 +32516,66 @@
           <t>Složka klíčové kompetence rozvíjí odpovědnost žáka za vlastní chování podle pokynů kompetentních osob. Žák využívá rituály a naučené postupy chování v souladu se zásadami zdravého životního stylu.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>KBA-KOC-000-106-001</t>
+          <t>KBA-KOC-000-110-001</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t>Přijímat odpovědnost za své školní povinnosti.</t>
+          <t>Sdílet odpovědnost za své chování ve školním prostředí.</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel stanovuje jasná pravidla a strukturu školních povinností. Vytváří vizuální rozvrh dne, symboly s úkoly nebo jednoduché kontrolní seznamy, které pomáhají žákům lépe pochopit své povinnosti a porozumět jimPřiděluje žákům jednoduché úkoly, pravidelně střídá zodpovědnost všech žáků ve třídě (např. rozdávání pomůcek, mazání tabule, úklid určité části třídy). Zadává všem žákům za úkol připravit si pomůcky na hodinu nebo se postarat o úklid svého pracovního místa.Využívá příběhy, pohádky nebo situace z reálného života, v nichž musí hlavní postavy převzít určitou zodpovědnost za své chování. V souladu s porozuměním žáků s nimi ukazuje, jaké zodpovědné chování v příběhu si zaslouží ocenění.Když se žákům něco nepovede, společně hledají řešení. Pobízí žáky k dokončení či k nápravě nedokončených povinností.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák plní jednoduché úkoly podle pokynů učitele (např. připravuje si pomůcky na výuku, uklízí své pracovní místo nebo rozdává pomůcky spolužákům).Dokončuje úkol, se kterým si nevěděl rady, pokud mu učitel nebo asistent nejprve pomůže a navede ho na další postup.Dodržuje stanovená pravidla a školní režim. Ví, kde ve třídě nalezne rozpis (např. ve formě obrázků, symbolů, hesel), který mu napoví, co ho čeká nebo jaké chování se od něj očekává. Rozumí tomu, k čemu rozpis slouží, a umí se jím řídit.Pokud zapomene na úkol nebo povinnost, akceptuje připomínku.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel podporuje spolupráci a odpovědnost žáků. Zařazuje skupinové úkoly, při nichž má každý člen týmu svou roli, ale skupina pracuje na společném cíli (např. úklid třídy, příprava pomůcek na aktivitu).Společně se žáky vytváří jednoduchá pravidla, která se týkají vzájemného chování a péče o společný prostor (třídu). Tato pravidla jsou vyvěšená na viditelném místě ve třídě. Učitel žáky povzbuzuje, aby si navzájem pomáhali s dodržováním stanovených pravidel.Zařazuje modelové situace a rolové hry, v nichž si žáci trénují, jak převzít odpovědnost za své chování (např. omluvit se druhému za nevhodné chování, požádat o pomoc, pomoct druhému).NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák dodržuje třídní pravidla (např. pracuje přiměřeně potichu, udržuje pořádek, chová se ohleduplně k ostatním).Spolupracuje se spolužáky na skupinových úkolech a aktivitách a pomáhá ostatním.Pokud něco pokazí (např. rozlije vodu nebo poškodí nějakou věc), snaží se situaci bez zbytečného rozčilování napravit.Pomáhá při úklidu svého pracovního místa, ukládá věci na určená místa a přijímá úkoly přidělené všem žákům ve třídě.Když vidí, že spolužák potřebuje pomoc, buď mu pomůže přímo, nebo dá najevo učiteli či asistentovi, že pomoc je potřeba.</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t/>
@@ -34080,66 +34080,66 @@
           <t>Složka představuje u žáka schopnost komunikovat a vyjadřovat se různými uměleckými formami. Přispívá k citlivému vnímání a projevu umění v jeho rozmanitých podobách a zahrnuje aktivní účast žáka na kulturním dění ve škole i v okolí. Hraje významnou roli při rozvíjení kreativity, kultivaci osobnosti žáka a porozumění kulturnímu dědictví.  Složka umožňuje žákovi projevovat emoce, myšlenky a nápady prostřednictvím uměleckých činností a kulturních aktivit. Podporuje individuální rozvoj žáka a posiluje jeho sebevědomí. Současně je spojená s rozvojem motorických a senzorických dovedností a přispívá k rozvoji komunikačních dovedností potřebných při skupinových aktivitách.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“. </t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>KLA-KKT-000-106-001</t>
+          <t>KLA-KKT-000-110-001</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>Vyjadřovat své emoce a prožitky prostřednictvím různých uměleckých forem.</t>
+          <t>Vyjadřovat své emoce a prožitky v individuální i skupinové tvůrčí činnosti.</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE: Učitel využívá multisenzorické podněty (zvuky, hudbu, vůně, materiály) k vyvolání emocí a jejich následnému výtvarnému zpracování podle možností žáků.Zapojuje žáky do rytmických a zvukových vyjádření s hudebními nástroji či vlastním tělem (tleskání, bubnování, zpěv). Pod jeho vedením (popř. nápodobou) tak žáci vyjadřují různé situace (např. veselou či smutnou náladu, počasí – déšť, vítr, bouřku nebo zvuky a pohyby zvířat).Připravuje se žáky krátké scénky za užití pantomimy nebo jednoduchého divadelního představení, kde se žáci vyjadřují pomocí gest, mimiky a pohybu.Čte žákům příběhy a podněcuje je k vyjádření děje nebo konkrétních momentů z příběhu pomocí kresby, dramatizace nebo hudebního doprovodu.Prohlíží si se žáky fotografie a obrázky či kresby a společně sdílejí verbálně či neverbálně (za užití návodných otázek), co se na obraze děje.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák reaguje na hudbu, vizuální podněty nebo příběhy gesty, tancem či jiným pohybem, který vyjadřuje jeho emocionální reakci.Projevuje radost při tvořivých činnostech.Vybírá si barvy, tvary nebo materiály podle svého momentálního rozpoložení (např. volí jasné barvy pro radostné pocity, tmavé pro smutek).</t>
+          <t>VZDĚLÁVACÍ STRATEGIE: Učitel plánuje se žáky kolektivní kresbu či malbu, při níž se každý žák zapojí do společné tvorby podle svých možností. Používá k tomu velkoformátové papíry a různé výtvarné potřeby, včetně prstových barev.Společně se třídou či skupinou žáků připravuje jednoduché scénky nebo příběhy, ve kterých se mají možnost vyjádřit neverbálně (mimikou, gesty, pohybem) nebo prostřednictvím krátkých dialogů.Vede žáky ke společné rytmické či hudební produkci formou skupinového bubnování nebo zpěvu, kdy se každý zapojuje podle svých možností a momentálního rozpoložení.Společně se žáky zkouší vyjádření pocitů či nálad prostřednictvím volného tance nebo řízeného pohybu při poslechu hudby a nechává žáky vyjádřit své nápady a pocity individuálně či společně.Při všech uměleckých činnostech pravidelně střídá skupinovou práci, do které se zapojují všichni žáci podle svých možností, a individuální práci, kdy každý žák podle svých možností pracuje samostatně.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák se zapojuje do společných výtvarných, hudebních nebo dramatických aktivit a sleduje činnost ostatních ve skupině.Reaguje na tvůrčí výsledky ostatních (např. dává najevo, co se mu líbí nebo nelíbí, pomůže spolužákovi dokončit jeho tvorbu, když je o to žádán).Prostřednictvím dramatizace, hudební improvizace nebo pohybového a tanečního vyjádření dává najevo své pocity a nálady a předvádí je ostatním.Raduje se z tvořivých činností, podle svých možností přináší nápady na další tvorbu.Pozoruje tvorbu spolužáků nebo dospělých.​Sdílí výsledky své práce se spolužáky a dokáže naznačit (verbálně či neverbálně), co jeho výtvor představuje nebo co jím chtěl sdělit.</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
           <t/>
@@ -34172,66 +34172,66 @@
           <t>Složka představuje u žáka schopnost komunikovat a vyjadřovat se různými uměleckými formami. Přispívá k citlivému vnímání a projevu umění v jeho rozmanitých podobách a zahrnuje aktivní účast žáka na kulturním dění ve škole i v okolí. Hraje významnou roli při rozvíjení kreativity, kultivaci osobnosti žáka a porozumění kulturnímu dědictví.  Složka umožňuje žákovi projevovat emoce, myšlenky a nápady prostřednictvím uměleckých činností a kulturních aktivit. Podporuje individuální rozvoj žáka a posiluje jeho sebevědomí. Současně je spojená s rozvojem motorických a senzorických dovedností a přispívá k rozvoji komunikačních dovedností potřebných při skupinových aktivitách.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“. </t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>KLA-KKT-000-110-001</t>
+          <t>KLA-KKT-000-106-001</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
-          <t>Vyjadřovat své emoce a prožitky v individuální i skupinové tvůrčí činnosti.</t>
+          <t>Vyjadřovat své emoce a prožitky prostřednictvím různých uměleckých forem.</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE: Učitel plánuje se žáky kolektivní kresbu či malbu, při níž se každý žák zapojí do společné tvorby podle svých možností. Používá k tomu velkoformátové papíry a různé výtvarné potřeby, včetně prstových barev.Společně se třídou či skupinou žáků připravuje jednoduché scénky nebo příběhy, ve kterých se mají možnost vyjádřit neverbálně (mimikou, gesty, pohybem) nebo prostřednictvím krátkých dialogů.Vede žáky ke společné rytmické či hudební produkci formou skupinového bubnování nebo zpěvu, kdy se každý zapojuje podle svých možností a momentálního rozpoložení.Společně se žáky zkouší vyjádření pocitů či nálad prostřednictvím volného tance nebo řízeného pohybu při poslechu hudby a nechává žáky vyjádřit své nápady a pocity individuálně či společně.Při všech uměleckých činnostech pravidelně střídá skupinovou práci, do které se zapojují všichni žáci podle svých možností, a individuální práci, kdy každý žák podle svých možností pracuje samostatně.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák se zapojuje do společných výtvarných, hudebních nebo dramatických aktivit a sleduje činnost ostatních ve skupině.Reaguje na tvůrčí výsledky ostatních (např. dává najevo, co se mu líbí nebo nelíbí, pomůže spolužákovi dokončit jeho tvorbu, když je o to žádán).Prostřednictvím dramatizace, hudební improvizace nebo pohybového a tanečního vyjádření dává najevo své pocity a nálady a předvádí je ostatním.Raduje se z tvořivých činností, podle svých možností přináší nápady na další tvorbu.Pozoruje tvorbu spolužáků nebo dospělých.​Sdílí výsledky své práce se spolužáky a dokáže naznačit (verbálně či neverbálně), co jeho výtvor představuje nebo co jím chtěl sdělit.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE: Učitel využívá multisenzorické podněty (zvuky, hudbu, vůně, materiály) k vyvolání emocí a jejich následnému výtvarnému zpracování podle možností žáků.Zapojuje žáky do rytmických a zvukových vyjádření s hudebními nástroji či vlastním tělem (tleskání, bubnování, zpěv). Pod jeho vedením (popř. nápodobou) tak žáci vyjadřují různé situace (např. veselou či smutnou náladu, počasí – déšť, vítr, bouřku nebo zvuky a pohyby zvířat).Připravuje se žáky krátké scénky za užití pantomimy nebo jednoduchého divadelního představení, kde se žáci vyjadřují pomocí gest, mimiky a pohybu.Čte žákům příběhy a podněcuje je k vyjádření děje nebo konkrétních momentů z příběhu pomocí kresby, dramatizace nebo hudebního doprovodu.Prohlíží si se žáky fotografie a obrázky či kresby a společně sdílejí verbálně či neverbálně (za užití návodných otázek), co se na obraze děje.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák reaguje na hudbu, vizuální podněty nebo příběhy gesty, tancem či jiným pohybem, který vyjadřuje jeho emocionální reakci.Projevuje radost při tvořivých činnostech.Vybírá si barvy, tvary nebo materiály podle svého momentálního rozpoložení (např. volí jasné barvy pro radostné pocity, tmavé pro smutek).</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
           <t/>
@@ -34540,66 +34540,66 @@
           <t>Složka klíčové kompetence umožňuje žákovi rozvíjet základy práce s digitálním obsahem.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>KDA-KDC-000-106-001</t>
+          <t>KDA-KDC-000-110-001</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>Vytvářet jednoduchý digitální obsah.</t>
+          <t>Vytvářet jednoduchý digitální obsah tvořivou činností.</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel předvádí, jak kreslit v jednoduchém grafickém editoru nebo jak nahrávat hlasové zprávy.Zadává úkoly, při nichž žáci sami kreslí v aplikaci, píšou své jméno na klávesnici nebo nahrávají krátké zvukové zprávy.Společně se žáky vytváří jednoduché prezentace, obrázky nebo interaktivní cvičení.Umožňuje žákům vybrat si preferovanou formu digitálního vyjádření (např. kreslení, zvuková nahrávka).Průběžně oceňuje snahu žáků a prezentuje jejich výtvory ostatním (např. na interaktivní tabuli).Pravidelně zařazuje krátké aktivity zaměřené na tvorbu digitálního obsahu v souvislosti s právě probíraným učivem, aby si žáci upevňovali své dovednosti.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák samostatně nebo s pomocí učitele nakreslí obrázek v grafickém programu nebo nahraje hlasovou zprávu.Snaží se dokončit digitální výstup podle zadání.Ukáže nebo sdílí svůj digitální výtvor (např. obrázek, zvukový záznam) s učitelem nebo spolužáky.Ovládá postupy pro jednoduché úpravy digitálního obsahu (např. změní barvu nebo velikost písma).</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel povzbuzuje žáky k experimentování s barvami, tvary, zvuky nebo texty v jednoduchých digitálních aplikacích.Ukazuje, jak lze kreslit na tabletu, tvořit koláže nebo skládat obrázky z digitálních prvků. Pobízí žáky k používání těchto kreativních postupů při práci s digitálními programy.Ukazuje jim, jak lze měnit barvy, přidávat efekty, upravovat texty. Seznamuje je s možnostmi, jak měnit barvy, přidávat efekty nebo upravovat texty a společně se žáky tyto postupy využívá napříč výukou (např. při tvorbě pozvánky na školní akci nebo při vytváření ilustrací ke čtenému či vyprávěnému příběhu).Dává žákům prostor, aby svůj výtvor ukázali spolužákům, učiteli nebo rodině.Povzbuzuje je k objevování nových funkcí digitálních nástrojů a k experimentování bez obav z chyb.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák samostatně nebo s pomocí učitele tvoří digitální obsah podle své fantazie (např. kreslí vlastní obrázek na tabletu, vytváří digitální koláž nebo kombinuje různé vizuální prvky).Mění barvy, přidává jednoduché efekty, zvuky nebo texty do svého výtvoru.Zkouší různé funkce v aplikacích a učí se je používat pro vlastní tvorbu.Prezentuje své digitální výstupy – ukáže svůj obrázek, přehraje hlasovou nahrávku nebo předvede jednoduchou animaci spolužákům nebo učiteli.Používá digitální technologie, včetně prvků umělé inteligence, jako prostředek ke zpracování zadaných úkolů.</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
           <t/>
@@ -34632,66 +34632,66 @@
           <t>Složka klíčové kompetence umožňuje žákovi rozvíjet základy práce s digitálním obsahem.Očekávané výsledky učení jsou vzhledem k možnostem žáků formulované ve tvaru infinitivu, kterému předchází formulace: „Žák by měl“.</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>KDA-KDC-000-110-001</t>
+          <t>KDA-KDC-000-106-001</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>Vytvářet jednoduchý digitální obsah tvořivou činností.</t>
+          <t>Vytvářet jednoduchý digitální obsah.</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Učitel povzbuzuje žáky k experimentování s barvami, tvary, zvuky nebo texty v jednoduchých digitálních aplikacích.Ukazuje, jak lze kreslit na tabletu, tvořit koláže nebo skládat obrázky z digitálních prvků. Pobízí žáky k používání těchto kreativních postupů při práci s digitálními programy.Ukazuje jim, jak lze měnit barvy, přidávat efekty, upravovat texty. Seznamuje je s možnostmi, jak měnit barvy, přidávat efekty nebo upravovat texty a společně se žáky tyto postupy využívá napříč výukou (např. při tvorbě pozvánky na školní akci nebo při vytváření ilustrací ke čtenému či vyprávěnému příběhu).Dává žákům prostor, aby svůj výtvor ukázali spolužákům, učiteli nebo rodině.Povzbuzuje je k objevování nových funkcí digitálních nástrojů a k experimentování bez obav z chyb.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák samostatně nebo s pomocí učitele tvoří digitální obsah podle své fantazie (např. kreslí vlastní obrázek na tabletu, vytváří digitální koláž nebo kombinuje různé vizuální prvky).Mění barvy, přidává jednoduché efekty, zvuky nebo texty do svého výtvoru.Zkouší různé funkce v aplikacích a učí se je používat pro vlastní tvorbu.Prezentuje své digitální výstupy – ukáže svůj obrázek, přehraje hlasovou nahrávku nebo předvede jednoduchou animaci spolužákům nebo učiteli.Používá digitální technologie, včetně prvků umělé inteligence, jako prostředek ke zpracování zadaných úkolů.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Učitel předvádí, jak kreslit v jednoduchém grafickém editoru nebo jak nahrávat hlasové zprávy.Zadává úkoly, při nichž žáci sami kreslí v aplikaci, píšou své jméno na klávesnici nebo nahrávají krátké zvukové zprávy.Společně se žáky vytváří jednoduché prezentace, obrázky nebo interaktivní cvičení.Umožňuje žákům vybrat si preferovanou formu digitálního vyjádření (např. kreslení, zvuková nahrávka).Průběžně oceňuje snahu žáků a prezentuje jejich výtvory ostatním (např. na interaktivní tabuli).Pravidelně zařazuje krátké aktivity zaměřené na tvorbu digitálního obsahu v souvislosti s právě probíraným učivem, aby si žáci upevňovali své dovednosti.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Žák samostatně nebo s pomocí učitele nakreslí obrázek v grafickém programu nebo nahraje hlasovou zprávu.Snaží se dokončit digitální výstup podle zadání.Ukáže nebo sdílí svůj digitální výtvor (např. obrázek, zvukový záznam) s učitelem nebo spolužáky.Ovládá postupy pro jednoduché úpravy digitálního obsahu (např. změní barvu nebo velikost písma).</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
           <t/>
@@ -35316,66 +35316,66 @@
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>PTP-000-000-110-002</t>
+          <t>PTP-000-000-106-002</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>Volit nabízené aktivity péče o sebe na základě vlastních zkušeností.</t>
+          <t>Účastnit se nabízených aktivit podporujících wellbeing s ohledem na členy nejbližší sociální skupiny.</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žáci dosahují v oboru Člověk a příroda, Umění a kultura, Člověk, zdraví a bezpečí a Člověk, jeho osobnost a svět práce.Učitel vytváří prostředí, ve kterém dává žákům možnost volit mezi aktivitami péče o sebe na základě jejich zkušeností a schopností. Využívá strukturovaný přístup, vizuální a hmatovou podporu, přičemž respektuje individuální potřeby jednotlivých žáků.Žáci si postupně rozvíjejí nejen schopnost volby, ale také samostatnost a sebevědomí v oblasti péče o sebe. Jsou vedeni k aktivnímu rozhodování.Příklady aktivit:Žák si na základě nabídky samostatně volí, jakou odpočinkovou aktivitu chce v daném čase vykonávat, a tím rozvíjí schopnost rozhodování (např. „Budeš si hrát s auty, nebo skládat puzzle?“).Žák usiluje o dosažení maximální možné míry samostatnosti v oblasti sebeobsluhy a manipuluje s reálnými předměty (např. při výběru a použití hygienických potřeb). Žák využívá strukturovaný nácvik s postupovými kartami (např. obrázky jednotlivých kroků při mytí rukou).</t>
+          <t>Znalostního základu výsledku učení žáci dosahují v oboru Jazyk a jazyková komunikace, Člověk a jeho svět, Umění a kultura, Člověk, zdraví a bezpečí a Člověk, jeho osobnost a svět práce.Učitel vytváří příležitosti pro žáky, aby se účastnili aktivit, které zohledňují nejen jejich vlastní potřeby, ale i potřeby ostatních (rodiny, kamarádů, členů školního kolektivu). Učitel pomáhá posilovat komunitu a rozvíjet důležité sociální dovednosti. Žáci se zapojují do skupinových činností.Příklady aktivit:Žák rozvíjí prostřednictvím dramatizace a hraní rolí (např. hra na obchod nebo pomoc kamarádovi v nouzi) sociální dovednosti, empatii a komunikační schopnosti. Žák využívá skupinovou relaxaci a mindfulness k uvolnění, podpoře vnímání vlastního těla i druhých a rozvoji vnitřního klidu. Využívá například dechová cvičení s bublinami, masáže nebo poslouchá relaxační hudbu.Žák se zúčastní společných akcí zaměřených na týmovou práci (např. společná výzdoba třídy nebo příprava svačiny či občerstvení pro spolužáky).</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t/>
@@ -35408,66 +35408,66 @@
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>PTP-000-000-106-002</t>
+          <t>PTP-000-000-110-002</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>Účastnit se nabízených aktivit podporujících wellbeing s ohledem na členy nejbližší sociální skupiny.</t>
+          <t>Volit nabízené aktivity péče o sebe na základě vlastních zkušeností.</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žáci dosahují v oboru Jazyk a jazyková komunikace, Člověk a jeho svět, Umění a kultura, Člověk, zdraví a bezpečí a Člověk, jeho osobnost a svět práce.Učitel vytváří příležitosti pro žáky, aby se účastnili aktivit, které zohledňují nejen jejich vlastní potřeby, ale i potřeby ostatních (rodiny, kamarádů, členů školního kolektivu). Učitel pomáhá posilovat komunitu a rozvíjet důležité sociální dovednosti. Žáci se zapojují do skupinových činností.Příklady aktivit:Žák rozvíjí prostřednictvím dramatizace a hraní rolí (např. hra na obchod nebo pomoc kamarádovi v nouzi) sociální dovednosti, empatii a komunikační schopnosti. Žák využívá skupinovou relaxaci a mindfulness k uvolnění, podpoře vnímání vlastního těla i druhých a rozvoji vnitřního klidu. Využívá například dechová cvičení s bublinami, masáže nebo poslouchá relaxační hudbu.Žák se zúčastní společných akcí zaměřených na týmovou práci (např. společná výzdoba třídy nebo příprava svačiny či občerstvení pro spolužáky).</t>
+          <t>Znalostního základu výsledku učení žáci dosahují v oboru Člověk a příroda, Umění a kultura, Člověk, zdraví a bezpečí a Člověk, jeho osobnost a svět práce.Učitel vytváří prostředí, ve kterém dává žákům možnost volit mezi aktivitami péče o sebe na základě jejich zkušeností a schopností. Využívá strukturovaný přístup, vizuální a hmatovou podporu, přičemž respektuje individuální potřeby jednotlivých žáků.Žáci si postupně rozvíjejí nejen schopnost volby, ale také samostatnost a sebevědomí v oblasti péče o sebe. Jsou vedeni k aktivnímu rozhodování.Příklady aktivit:Žák si na základě nabídky samostatně volí, jakou odpočinkovou aktivitu chce v daném čase vykonávat, a tím rozvíjí schopnost rozhodování (např. „Budeš si hrát s auty, nebo skládat puzzle?“).Žák usiluje o dosažení maximální možné míry samostatnosti v oblasti sebeobsluhy a manipuluje s reálnými předměty (např. při výběru a použití hygienických potřeb). Žák využívá strukturovaný nácvik s postupovými kartami (např. obrázky jednotlivých kroků při mytí rukou).</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t/>
@@ -35592,66 +35592,66 @@
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-106-001</t>
+          <t>PTS-000-000-110-001</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>Poskytnout pomoct spolužákovi v případě potřeby.</t>
+          <t>Vybrat příklady obtížných životních situací a možností vzájemné pomoci.</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žáci dosahují v oboru Člověk a jeho svět a Umění a kultura.Učitel vytváří bezpečné a podporující prostředí, ve kterém se žáci učí, jak pomáhat ostatním. Na základě modelování chování ukazuje příklady pomoci v reálných situacích a vede žáky k nácviku sociálních dovedností prostřednictvím her a scének.Žáci se zapojují do kooperativních aktivit v rámci výuky, přičemž učitel oceňuje situace, ve kterých si žáci navzájem pomáhají, a motivuje je k dalším prosociálním projevům.Příklady aktivit:Žák se aktivně zapojuje do aktivity Kruh důvěry. Každý má možnost sdílet, co ho potěšilo, co ho trápí, komu pomohl nebo kdo pomohl jemu. Učitel využívá jednoduché otázky: „Pomohl mi dnes někdo?“, „Komu jsem pomohl já?“ nebo „Jak jsme se cítili?“.Žák prostřednictvím dramatizace nacvičuje sociální situace zaměřené na pomoc druhým. Příběhy představují konkrétní situace ve třídě, například: „Pavlíkovi spadl penál. Anička mu ho podala.“ Po dramatizaci následuje společná diskuse s pomocí otázek: „Co udělala Anička?“, „Jak se asi cítil Pavlík?“.Žákovi slouží tzv. třídní strom pomoci k zaznamenávání projevů vzájemné pomoci. Kdykoli někdo někomu pomůže, nalepí na strom lístek s obrázkem situace.</t>
+          <t>Znalostního základu výsledku učení žáci dosahují v oboru Člověk a příroda, Člověk a společnost, Člověk, zdraví a bezpečí a Člověk, jeho osobnost a svět práce.Učitel volí interaktivní a věkově přiměřený přístup, tak, aby žáci pochopili, že každý může někdy potřebovat pomoc a že vzájemná podpora je klíčem ke zdravým mezilidským vztahům a rozvoji empatie.Žáci se učí rozpoznávat situace, kdy někdo potřebuje pomoc, a osvojovat si základní způsoby, jak mohou sami pomoct. Zároveň se učí, jak o pomoc požádat.Příklady aktivit:Žák prostřednictvím obrázkových karet popisuje obtížné situace (např. nemoc, šikana, osamělost) a jsou mu představeny možnosti pomoci. Žák ukazuje, co se na obrázku děje, vyjadřuje, co postava pravděpodobně cítí a navrhuje, jak bychom jí mohli pomoci. Například u obrázku nemocného kamaráda, někoho, kdo pláče, nebo někoho, kdo je sám na lavičce.Žák ve dvojici zahraje modelovou situaci (např. kamarád spadne, někdo se směje jinému, někdo je smutný). Učitel navádí žáka pomocí jednoduchých vět: „Co řekneš?“, „Co uděláš?“. K podpoře aktivity lze využít rekvizity (např. plyšová hračka, berle, batoh).Žák zhlédne krátký film nebo pohádku, ve které postava zažije těžkou situaci (např. Příběhy včelky Máji nebo Pat a Mat). Následuje diskuse: „Co se stalo?“, „Kdo pomohl?“, „Co bychom udělali my?“.Žák nakreslí obrázek, kde někomu pomáhá (např. kamarádovi, zvířeti nebo rodičům doma). Učitel pomůže doplnit krátkou větu, např.: „Pomáhám mamince s nákupem“ nebo „Utěšuji kamarádku“. Cílem je vytvoření tzv. zdi dobrých skutků, na kterou jsou umisťovány výtvarné práce žáků. Žák se prostřednictvím obrázků nebo krátkých videí seznamuje s činností vybraných charitativních organizací (např. Červeného kříže nebo útulku pro zvířata). Učí se jednoduché pojmy jako „pomoc nemocným“, „pomoc zvířatům“ nebo „pomoc starým lidem“. Následně žáci navštěvují charitativní zařízení (např. místní útulek, domov pro seniory nebo charitní obchod) a mohou přinést drobný dárek nebo obrázek, který sami předem vytvořili.</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t/>
@@ -35684,66 +35684,66 @@
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-110-001</t>
+          <t>PTS-000-000-106-001</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>Vybrat příklady obtížných životních situací a možností vzájemné pomoci.</t>
+          <t>Poskytnout pomoct spolužákovi v případě potřeby.</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žáci dosahují v oboru Člověk a příroda, Člověk a společnost, Člověk, zdraví a bezpečí a Člověk, jeho osobnost a svět práce.Učitel volí interaktivní a věkově přiměřený přístup, tak, aby žáci pochopili, že každý může někdy potřebovat pomoc a že vzájemná podpora je klíčem ke zdravým mezilidským vztahům a rozvoji empatie.Žáci se učí rozpoznávat situace, kdy někdo potřebuje pomoc, a osvojovat si základní způsoby, jak mohou sami pomoct. Zároveň se učí, jak o pomoc požádat.Příklady aktivit:Žák prostřednictvím obrázkových karet popisuje obtížné situace (např. nemoc, šikana, osamělost) a jsou mu představeny možnosti pomoci. Žák ukazuje, co se na obrázku děje, vyjadřuje, co postava pravděpodobně cítí a navrhuje, jak bychom jí mohli pomoci. Například u obrázku nemocného kamaráda, někoho, kdo pláče, nebo někoho, kdo je sám na lavičce.Žák ve dvojici zahraje modelovou situaci (např. kamarád spadne, někdo se směje jinému, někdo je smutný). Učitel navádí žáka pomocí jednoduchých vět: „Co řekneš?“, „Co uděláš?“. K podpoře aktivity lze využít rekvizity (např. plyšová hračka, berle, batoh).Žák zhlédne krátký film nebo pohádku, ve které postava zažije těžkou situaci (např. Příběhy včelky Máji nebo Pat a Mat). Následuje diskuse: „Co se stalo?“, „Kdo pomohl?“, „Co bychom udělali my?“.Žák nakreslí obrázek, kde někomu pomáhá (např. kamarádovi, zvířeti nebo rodičům doma). Učitel pomůže doplnit krátkou větu, např.: „Pomáhám mamince s nákupem“ nebo „Utěšuji kamarádku“. Cílem je vytvoření tzv. zdi dobrých skutků, na kterou jsou umisťovány výtvarné práce žáků. Žák se prostřednictvím obrázků nebo krátkých videí seznamuje s činností vybraných charitativních organizací (např. Červeného kříže nebo útulku pro zvířata). Učí se jednoduché pojmy jako „pomoc nemocným“, „pomoc zvířatům“ nebo „pomoc starým lidem“. Následně žáci navštěvují charitativní zařízení (např. místní útulek, domov pro seniory nebo charitní obchod) a mohou přinést drobný dárek nebo obrázek, který sami předem vytvořili.</t>
+          <t>Znalostního základu výsledku učení žáci dosahují v oboru Člověk a jeho svět a Umění a kultura.Učitel vytváří bezpečné a podporující prostředí, ve kterém se žáci učí, jak pomáhat ostatním. Na základě modelování chování ukazuje příklady pomoci v reálných situacích a vede žáky k nácviku sociálních dovedností prostřednictvím her a scének.Žáci se zapojují do kooperativních aktivit v rámci výuky, přičemž učitel oceňuje situace, ve kterých si žáci navzájem pomáhají, a motivuje je k dalším prosociálním projevům.Příklady aktivit:Žák se aktivně zapojuje do aktivity Kruh důvěry. Každý má možnost sdílet, co ho potěšilo, co ho trápí, komu pomohl nebo kdo pomohl jemu. Učitel využívá jednoduché otázky: „Pomohl mi dnes někdo?“, „Komu jsem pomohl já?“ nebo „Jak jsme se cítili?“.Žák prostřednictvím dramatizace nacvičuje sociální situace zaměřené na pomoc druhým. Příběhy představují konkrétní situace ve třídě, například: „Pavlíkovi spadl penál. Anička mu ho podala.“ Po dramatizaci následuje společná diskuse s pomocí otázek: „Co udělala Anička?“, „Jak se asi cítil Pavlík?“.Žákovi slouží tzv. třídní strom pomoci k zaznamenávání projevů vzájemné pomoci. Kdykoli někdo někomu pomůže, nalepí na strom lístek s obrázkem situace.</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t/>
@@ -35868,66 +35868,66 @@
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 10. ročník</t>
+          <t>Díl I – 6. ročník</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>PTU-000-000-110-002</t>
+          <t>PTU-000-000-106-001</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>Vybrat z nabídky školních aktivit tu, která vede k posílení udržitelnosti.</t>
+          <t>Podílet se na aktivitách, které přispívají k posílení udržitelnosti ve škole.</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žáci dosahují v oboru Člověk a příroda a Člověk, jeho osobnost a svět práce. Učitel volí učební činnosti, které vedou k pochopení a podpoře udržitelného chování u žáků. Jedná se například o třídění odpadu hravou formou nebo recyklační dílny. Učitel vytváří bezpečné a motivující prostředí, využívá projektové vyučování.Žáci se učí vybrat si a zapojit se do nabídnuté aktivity, přičemž využívají slovo, obrázek, gesto a dotyk.Příklady aktivit:Žák se zapojuje do environmentálních projektů školy (např. třídění odpadu a recyklace, účast v projektu Ukliďme Česko nebo Adoptuj si strom).Žák s pomocí učitele vyrábí jednoduché ekologické produkty (např. voskové ubrousky na svačinu nebo přírodní čisticí prostředky).Žák sleduje edukativní videa (např. krátké pohádky o přírodě nebo animované příběhy o ochraně životního prostředí).Žák využívá IT technologie k rozvoji enviromentálních dovedností (např. tablet s jednoduchými výukovými aplikacemi zaměřenými na posílení udržitelnosti).</t>
+          <t>Znalostního základu výsledku učení žáci dosahují v oboru Umění a kultura a Člověk, jeho osobnost a svět práce. Učitel efektivně rozvíjí environmentální vnímání žáků a zapojuje je do udržitelných aktivit ve škole. Žáci se zapojují do jednoduchých činností, které podporují udržitelnost školy a péči o školní prostředí. Učí se základním principům ekologického chování a získávají praktické dovednosti. Příklady aktivit: Žákovi jsou předkládány různé předměty (např. PET láhev, papírový sáček, sklenička) a žák rozhoduje, do kterého typu odpadu jednotlivé předměty patří. Při třídění odpadu využívá odpadkové koše označené příslušnými symboly a pracuje s názornými obrázky odpovídajícími jednotlivým druhům odpadu (plast, papír, bioodpad).Žák je veden k šetrnému zacházení s vodou a energiemi. Může se řídit procesním schématem, který napomáhá správnému a ekologickému chování.Žák se aktivně podílí na péči o přírodu a školní prostředí. Zapojuje se do úklidu třídy (např. vynáší tříděný odpad do určených kontejnerů) a pomáhá při údržbě školní zahrady (např. hrabe listí a ukládá ho na kompost).Žák sleduje jednoduchá edukativní videa (např. pohádky o přírodě z portálů ČT EDU nebo Déčko), která podporují ekologické myšlení a kladný vztah k přírodě.Žák během vycházek do přírody nebo do okolí školy věnuje pozornost čistotě prostředí, vyhledává květiny a pozoruje ptactvo v jeho přirozeném prostředí.Žák se v rámci akce Den Země aktivně zapojuje do úklidu okolí školy a sbírá odpadky v jejím blízkém okolí.</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t/>
@@ -35960,66 +35960,66 @@
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>Díl I – 6. ročník</t>
+          <t>Díl I – 10. ročník</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>PTU-000-000-106-001</t>
+          <t>PTU-000-000-110-002</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>Podílet se na aktivitách, které přispívají k posílení udržitelnosti ve škole.</t>
+          <t>Vybrat z nabídky školních aktivit tu, která vede k posílení udržitelnosti.</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žáci dosahují v oboru Umění a kultura a Člověk, jeho osobnost a svět práce. Učitel efektivně rozvíjí environmentální vnímání žáků a zapojuje je do udržitelných aktivit ve škole. Žáci se zapojují do jednoduchých činností, které podporují udržitelnost školy a péči o školní prostředí. Učí se základním principům ekologického chování a získávají praktické dovednosti. Příklady aktivit: Žákovi jsou předkládány různé předměty (např. PET láhev, papírový sáček, sklenička) a žák rozhoduje, do kterého typu odpadu jednotlivé předměty patří. Při třídění odpadu využívá odpadkové koše označené příslušnými symboly a pracuje s názornými obrázky odpovídajícími jednotlivým druhům odpadu (plast, papír, bioodpad).Žák je veden k šetrnému zacházení s vodou a energiemi. Může se řídit procesním schématem, který napomáhá správnému a ekologickému chování.Žák se aktivně podílí na péči o přírodu a školní prostředí. Zapojuje se do úklidu třídy (např. vynáší tříděný odpad do určených kontejnerů) a pomáhá při údržbě školní zahrady (např. hrabe listí a ukládá ho na kompost).Žák sleduje jednoduchá edukativní videa (např. pohádky o přírodě z portálů ČT EDU nebo Déčko), která podporují ekologické myšlení a kladný vztah k přírodě.Žák během vycházek do přírody nebo do okolí školy věnuje pozornost čistotě prostředí, vyhledává květiny a pozoruje ptactvo v jeho přirozeném prostředí.Žák se v rámci akce Den Země aktivně zapojuje do úklidu okolí školy a sbírá odpadky v jejím blízkém okolí.</t>
+          <t>Znalostního základu výsledku učení žáci dosahují v oboru Člověk a příroda a Člověk, jeho osobnost a svět práce. Učitel volí učební činnosti, které vedou k pochopení a podpoře udržitelného chování u žáků. Jedná se například o třídění odpadu hravou formou nebo recyklační dílny. Učitel vytváří bezpečné a motivující prostředí, využívá projektové vyučování.Žáci se učí vybrat si a zapojit se do nabídnuté aktivity, přičemž využívají slovo, obrázek, gesto a dotyk.Příklady aktivit:Žák se zapojuje do environmentálních projektů školy (např. třídění odpadu a recyklace, účast v projektu Ukliďme Česko nebo Adoptuj si strom).Žák s pomocí učitele vyrábí jednoduché ekologické produkty (např. voskové ubrousky na svačinu nebo přírodní čisticí prostředky).Žák sleduje edukativní videa (např. krátké pohádky o přírodě nebo animované příběhy o ochraně životního prostředí).Žák využívá IT technologie k rozvoji enviromentálních dovedností (např. tablet s jednoduchými výukovými aplikacemi zaměřenými na posílení udržitelnosti).</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t/>