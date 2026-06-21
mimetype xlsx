--- v1 (2026-01-22)
+++ v2 (2026-06-21)
@@ -10756,61 +10756,61 @@
           <t/>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>Ukončení předškolního vzdělávání</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>KPP-000-000-PV1-003</t>
+          <t>KPP-000-000-PV1-002</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Ke změnám přistupuje jako k příležitostem.</t>
+          <t>Navrhuje, co potřebuje k realizaci vlastních činností.</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>Dítě se flexibilně přizpůsobuje změnám plánovaným i nečekaným, pozitivně je přijímá. Podílí se na plánování změn. Kreativně přistupuje k řešení nenadálých změn. Uplatňuje své nápady ke změnám. Rizika Mnoho změn najednou. Komunikace změny jako problému a ohrožení.  </t>
+          <t>Dítě realizuje činnosti dle vlastních představ či v souladu se zadáním. Vybírá materiál a pomůcky na základě vlastního uvážení i předchozí zkušenosti. Vybírá si partnery ke spolupráci.Rizika Nepodnětné prostředí, nedostatek pomůcek a materiálů.Předávání jednotných šablon, materiálů a postupů.Nedostatek prostoru pro vlastní výběr a volbu.  </t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
@@ -10838,61 +10838,61 @@
           <t/>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>Ukončení předškolního vzdělávání</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>KPP-000-000-PV1-002</t>
+          <t>KPP-000-000-PV1-003</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>Navrhuje, co potřebuje k realizaci vlastních činností.</t>
+          <t>Ke změnám přistupuje jako k příležitostem.</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>Dítě realizuje činnosti dle vlastních představ či v souladu se zadáním. Vybírá materiál a pomůcky na základě vlastního uvážení i předchozí zkušenosti. Vybírá si partnery ke spolupráci.Rizika Nepodnětné prostředí, nedostatek pomůcek a materiálů.Předávání jednotných šablon, materiálů a postupů.Nedostatek prostoru pro vlastní výběr a volbu.  </t>
+          <t>Dítě se flexibilně přizpůsobuje změnám plánovaným i nečekaným, pozitivně je přijímá. Podílí se na plánování změn. Kreativně přistupuje k řešení nenadálých změn. Uplatňuje své nápady ke změnám. Rizika Mnoho změn najednou. Komunikace změny jako problému a ohrožení.  </t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t/>