--- v4 (2026-06-21)
+++ v5 (2026-09-19)
@@ -351,51 +351,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:P363"/>
+  <dimension ref="A1:P350"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="46.199999999999996" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="255" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="49.50000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="92.4" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="255" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="25.3" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="54.449999999999996" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="255" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="255" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="255" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="255" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="255" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="237.60000000000002" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="64.35" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="66.0" min="16" max="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
@@ -475,51 +475,51 @@
       </c>
       <c r="P1" s="3" t="inlineStr">
         <is>
           <t>Úroveň metodické podpory - Excelentní</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV5-001</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>V mluvené komunikaci používá osvojené jazykové prostředky vzhledem ke svému komunikačnímu záměru a dané komunikační situaci.</t>
@@ -557,51 +557,51 @@
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-001</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>Dorozumívá se kultivovaně, výstižně, s jasným komunikačním záměrem a jazykovými prostředky vhodnými pro danou komunikační situaci.</t>
@@ -639,379 +639,379 @@
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV5-002</t>
+          <t>JJK-CJL-001-ZV9-002</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Využívá znalosti o slovní zásobě a způsobech jejího rozšiřování v komunikaci a při práci s textem.</t>
+          <t>Vyslovuje v souladu s jazykovou normou česká a běžně užívaná cizí slova a užívá je vhodně vzhledem ke komunikační situaci.</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>Rozšiřování slovní zásoby je nutnou podmínkou pro tvoření vlastních textů a podporou při rozvíjení komunikačních dovedností. Bohatost slovní zásoby umožňuje přesné a jasné vyjádření, a to jak v ústní, tak v písemné podobě. Zároveň usnadňuje porozumění vyjádřením druhých.</t>
+          <t>Žák zřetelně artikuluje a odděluje slova v ústním projevu, používá je ve tvaru v souladu s jazykovou normou tak, aby sdělil svůj komunikační záměr.</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>Vhodně použije slova opačného významu. </t>
+          <t>Správně artikuluje a vyslovuje podle svých schopností slova, která si již osvojil.Dbá na správnou výslovnost krátkých a dlouhých samohlásek a souhlásek.S ohledem na své možnosti mluví v přiměřeném tempu, se správnou intonací, větným přízvukem, dynamikou a melodií.</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>Použije ve vlastním sdělení slova významem nadřazená, podřazená a souřadná.Nahradí slova v daném kontextu slovy se stejným nebo podobným významem.Rozlišuje ve slově kořen, část předponovou, příponovou a koncovku.Rozumí pojmu příbuzné slovo.</t>
+          <t>Dbá na správnou výslovnost nově osvojených slov.Zjišťuje správnou výslovnost slov ve slovníku.Rozvíjí správnou výslovnost souhláskových skupin.Dbá na dodržování správného přízvuku.Rozvíjí svoji výslovnost tzv. jazykolamů.</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Přečte přiměřeně dlouhý text a rozumí mu. Používá vhodná a významově správná slova v daném kontextu. Odhaduje význam slov, svoji odpověď ověří ve slovníku.</t>
+          <t>Rozvíjí správnou artikulaci a výslovnost méně frekventovaných slov domácího i cizího původu.U nově osvojených slov dbá na správnou výslovnost.Posoudí zvukovou podobu přejatých slov (porovná výslovnost v původním jazyce a výslovnost v češtině). Dbá na svoji artikulaci, dikci, tempo řeči a větnou melodii s ohledem na komunikační situaci (běžná mluva, mluvní cvičení, prezentace ve třídě, debata ad.). Dbá na svoji artikulaci, dikci, tempo řeči a větnou melodii s ohledem na partnera v komunikaci (kamarádi, spolužáci, výchovný poradce, rodiče, prarodiče ad.).</t>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
-          <t>Využívá svoji slovní zásobu při práci s textem a domluví se v běžných situacích.</t>
+          <t>Vyslovuje podle svých možností česká a běžně užívaná cizí slova v souladu s jazykovou normou. </t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV9-002</t>
+          <t>JJK-CJL-001-ZV5-002</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Vyslovuje v souladu s jazykovou normou česká a běžně užívaná cizí slova a užívá je vhodně vzhledem ke komunikační situaci.</t>
+          <t>Využívá znalosti o slovní zásobě a způsobech jejího rozšiřování v komunikaci a při práci s textem.</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>Žák zřetelně artikuluje a odděluje slova v ústním projevu, používá je ve tvaru v souladu s jazykovou normou tak, aby sdělil svůj komunikační záměr.</t>
+          <t>Rozšiřování slovní zásoby je nutnou podmínkou pro tvoření vlastních textů a podporou při rozvíjení komunikačních dovedností. Bohatost slovní zásoby umožňuje přesné a jasné vyjádření, a to jak v ústní, tak v písemné podobě. Zároveň usnadňuje porozumění vyjádřením druhých.</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>Správně artikuluje a vyslovuje podle svých schopností slova, která si již osvojil.Dbá na správnou výslovnost krátkých a dlouhých samohlásek a souhlásek.S ohledem na své možnosti mluví v přiměřeném tempu, se správnou intonací, větným přízvukem, dynamikou a melodií.</t>
+          <t>Vhodně použije slova opačného významu. </t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>Dbá na správnou výslovnost nově osvojených slov.Zjišťuje správnou výslovnost slov ve slovníku.Rozvíjí správnou výslovnost souhláskových skupin.Dbá na dodržování správného přízvuku.Rozvíjí svoji výslovnost tzv. jazykolamů.</t>
+          <t>Použije ve vlastním sdělení slova významem nadřazená, podřazená a souřadná.Nahradí slova v daném kontextu slovy se stejným nebo podobným významem.Rozlišuje ve slově kořen, část předponovou, příponovou a koncovku.Rozumí pojmu příbuzné slovo.</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Rozvíjí správnou artikulaci a výslovnost méně frekventovaných slov domácího i cizího původu.U nově osvojených slov dbá na správnou výslovnost.Posoudí zvukovou podobu přejatých slov (porovná výslovnost v původním jazyce a výslovnost v češtině). Dbá na svoji artikulaci, dikci, tempo řeči a větnou melodii s ohledem na komunikační situaci (běžná mluva, mluvní cvičení, prezentace ve třídě, debata ad.). Dbá na svoji artikulaci, dikci, tempo řeči a větnou melodii s ohledem na partnera v komunikaci (kamarádi, spolužáci, výchovný poradce, rodiče, prarodiče ad.).</t>
+          <t>Přečte přiměřeně dlouhý text a rozumí mu. Používá vhodná a významově správná slova v daném kontextu. Odhaduje význam slov, svoji odpověď ověří ve slovníku.</t>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
-          <t>Vyslovuje podle svých možností česká a běžně užívaná cizí slova v souladu s jazykovou normou. </t>
+          <t>Využívá svoji slovní zásobu při práci s textem a domluví se v běžných situacích.</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV9-003</t>
+          <t>JJK-CJL-001-ZV5-003</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Rozvíjí své znalosti o tvarosloví a funkčně je využívá.</t>
+          <t>Vytváří vlastní písemná sdělení s využitím osvojených mluvnických a pravopisných pravidel a znalosti vybraných slohových útvarů.</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>Žák vytváří takové slovní tvary, které odpovídají komunikační situaci, tj. užívá spisovné, hovorové, slangové i obecně české tvary slov v souladu se svým komunikačním záměrem a s ohledem na příjemce textu. Dokáže zdůvodnit užití zvoleného tvaru slova, v textu vyhledá nevhodně užitý tvar slova a nahradí ho vhodnějším vzhledem ke komunikační situaci.V každodenní komunikaci dochází běžně ke střídání jazykových kódů, a proto žák potřebuje rozlišovat spisovný a nespisovný projev z hlediska tvorby slovních tvarů (ohýbání slov). Na základě vlastní zkušenosti následně posuzuje kvalitu svého vlastního i cizího písemného či mluveného projevu z výše uvedeného hlediska, v případě nekvalitního projevu by měl navrhnout zlepšení či zhodnotit funkci daného slovního tvaru v textu (např. užití nespisovného tvaru v jinak spisovném textu plnícího estetickou funkci v umělecké literatuře).</t>
+          <t>Žák je veden k pochopení stavby jednoduchých psaných textů a k vědomému užívání základních poznatků o skladbě věty a souvětí. Propojuje formální a obsahovou stránku textů a směřuje k funkčnímu využití těchto poznatků v komunikaci.</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje v mluveném i psaném projevu spisovné a nespisovné tvary slov.Zaznamená stavbu slova, označí předponu, kořen, příponu a koncovku.Rozpozná podstatná jména, slovesa, spojky a předložky.Určí pád, číslo, vzor a rod podstatných jmen. </t>
+          <t>Píše správné tvary písmen a číslic, píše slova a větné celky.Rozlišuje zvukovou a grafickou podobu slova.</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>Spisovné tvary slov tvoří v souladu s jazykovou normou.Určí mluvnické kategorie slovesa – osobu, číslo, způsob, čas.Rozlišuje jednoduché a složené tvary slovesa.Určuje slovesný rod a vid.Určuje slovní druhy v souvislém textu.Tvoří tvary méně obtížných zájmen a číslovek.Určí druh a vzor přídavných jmen.Rozpoznává a charakterizuje neohebné slovní druhy (s výjimkou částic).</t>
+          <t>Při psaní vlastního textu využívá znalost pravopisných pravidel: y/ý po tvrdých souhláskách; i/í po měkkých souhláskách;  y/ý a i/í po pravopisně obojetných souhláskách ve vyjmenovaných slovech a běžně používaných slovech příbuzných.Píše velká písmena na začátku věty a v typických případech vlastních jmen.Využívá osnovu při tvorbě vlastního textu.Rozpozná podstatná jména, slovesa, spojky a předložky.</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Utvoří tvary slov podle zadaných tvaroslovných kategorií.Správně užívá slova přejatá a jejich tvary. Správně užívá všechna neohebná slova včetně částic.Pro danou komunikační situaci navrhne vhodný způsob vyjádření (formální × neformální situace vyžadující spisovný/hovorový × nespisovný projev).Vyhledá v textu tvary slov užité nevhodně a nahradí je vhodnými (např. v komunikační situaci zahrnující písemný styk s úřady nahradí nespisovné tvary slov spisovnými, obdobně v neformálním rozhovoru vyhledá spisovné tvary slov v jinak nespisovném projevu).Při vlastní komunikaci vhodně užívá slovní tvary v souladu se svým komunikačním záměrem.</t>
+          <t>Při psaní vlastního textu využívá osvojená pravopisná pravidla.Dokáže ověřit pravopis v pravidlech českého pravopisu nebo v internetové jazykové příručce.Rozpozná větu jednoduchou a souvětí a zdůvodní základní případy užití interpunkčních znamének.Spojí věty jednoduché do souvětí a vhodně obmění strukturu textu s ohledem na svůj komunikační záměr.Napíše vypravování, pozvánku, popis, dopis, oznámení, zprávu, blahopřání, vyplní dotazník i v digitální podobě.</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
-          <t>Užívá vhodné slovní tvary vzhledem ke komunikační situaci.</t>
+          <t>Vede dialog srozumitelný pro okolí, s využitím osvojených mluvnických a pravopisných pravidel; píše jednoduché texty.</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV5-003</t>
+          <t>JJK-CJL-001-ZV9-003</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Vytváří vlastní písemná sdělení s využitím osvojených mluvnických a pravopisných pravidel a znalosti vybraných slohových útvarů.</t>
+          <t>Rozvíjí své znalosti o tvarosloví a funkčně je využívá.</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>Žák je veden k pochopení stavby jednoduchých psaných textů a k vědomému užívání základních poznatků o skladbě věty a souvětí. Propojuje formální a obsahovou stránku textů a směřuje k funkčnímu využití těchto poznatků v komunikaci.</t>
+          <t>Žák vytváří takové slovní tvary, které odpovídají komunikační situaci, tj. užívá spisovné, hovorové, slangové i obecně české tvary slov v souladu se svým komunikačním záměrem a s ohledem na příjemce textu. Dokáže zdůvodnit užití zvoleného tvaru slova, v textu vyhledá nevhodně užitý tvar slova a nahradí ho vhodnějším vzhledem ke komunikační situaci.V každodenní komunikaci dochází běžně ke střídání jazykových kódů, a proto žák potřebuje rozlišovat spisovný a nespisovný projev z hlediska tvorby slovních tvarů (ohýbání slov). Na základě vlastní zkušenosti následně posuzuje kvalitu svého vlastního i cizího písemného či mluveného projevu z výše uvedeného hlediska, v případě nekvalitního projevu by měl navrhnout zlepšení či zhodnotit funkci daného slovního tvaru v textu (např. užití nespisovného tvaru v jinak spisovném textu plnícího estetickou funkci v umělecké literatuře).</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>Píše správné tvary písmen a číslic, píše slova a větné celky.Rozlišuje zvukovou a grafickou podobu slova.</t>
+          <t>Rozlišuje v mluveném i psaném projevu spisovné a nespisovné tvary slov.Zaznamená stavbu slova, označí předponu, kořen, příponu a koncovku.Rozpozná podstatná jména, slovesa, spojky a předložky.Určí pád, číslo, vzor a rod podstatných jmen. </t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>Při psaní vlastního textu využívá znalost pravopisných pravidel: y/ý po tvrdých souhláskách; i/í po měkkých souhláskách;  y/ý a i/í po pravopisně obojetných souhláskách ve vyjmenovaných slovech a běžně používaných slovech příbuzných.Píše velká písmena na začátku věty a v typických případech vlastních jmen.Využívá osnovu při tvorbě vlastního textu.Rozpozná podstatná jména, slovesa, spojky a předložky.</t>
+          <t>Spisovné tvary slov tvoří v souladu s jazykovou normou.Určí mluvnické kategorie slovesa – osobu, číslo, způsob, čas.Rozlišuje jednoduché a složené tvary slovesa.Určuje slovesný rod a vid.Určuje slovní druhy v souvislém textu.Tvoří tvary méně obtížných zájmen a číslovek.Určí druh a vzor přídavných jmen.Rozpoznává a charakterizuje neohebné slovní druhy (s výjimkou částic).</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Při psaní vlastního textu využívá osvojená pravopisná pravidla.Dokáže ověřit pravopis v pravidlech českého pravopisu nebo v internetové jazykové příručce.Rozpozná větu jednoduchou a souvětí a zdůvodní základní případy užití interpunkčních znamének.Spojí věty jednoduché do souvětí a vhodně obmění strukturu textu s ohledem na svůj komunikační záměr.Napíše vypravování, pozvánku, popis, dopis, oznámení, zprávu, blahopřání, vyplní dotazník i v digitální podobě.</t>
+          <t>Utvoří tvary slov podle zadaných tvaroslovných kategorií.Správně užívá slova přejatá a jejich tvary. Správně užívá všechna neohebná slova včetně částic.Pro danou komunikační situaci navrhne vhodný způsob vyjádření (formální × neformální situace vyžadující spisovný/hovorový × nespisovný projev).Vyhledá v textu tvary slov užité nevhodně a nahradí je vhodnými (např. v komunikační situaci zahrnující písemný styk s úřady nahradí nespisovné tvary slov spisovnými, obdobně v neformálním rozhovoru vyhledá spisovné tvary slov v jinak nespisovném projevu).Při vlastní komunikaci vhodně užívá slovní tvary v souladu se svým komunikačním záměrem.</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>Vede dialog srozumitelný pro okolí, s využitím osvojených mluvnických a pravopisných pravidel; píše jednoduché texty.</t>
+          <t>Užívá vhodné slovní tvary vzhledem ke komunikační situaci.</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV5-004</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>Posoudí výpověď v konkrétní situaci a adekvátně reaguje.</t>
@@ -1049,51 +1049,51 @@
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-004</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>Funkčně využívá znalosti o slovní zásobě a tvoření slov.</t>
@@ -1131,707 +1131,707 @@
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV9-005</t>
+          <t>JJK-CJL-001-ZV5-005</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Rozvíjí své znalosti o skladbě a funkčně je využívá.</t>
+          <t>Čte s porozuměním přiměřeně náročné texty včetně textů elektronických.</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>Žák porozumí stavbě psaných i mluvených textů a vědomě užívá poznatky o skladbě české věty, souvětí a textu ke tvorbě vlastních komunikátů. Tento očekávaný výsledek učení svým obsahem propojuje formální a obsahovou stránku tvorby mluvených i psaných projevů a směřuje k funkčnímu využití těchto poznatků v komunikaci.K přesnému, jednoznačnému a smysluplnému vyjadřování je nutné, aby žák porozuměl významovým vztahům mezi slovy i větnými celky, aby ve svém projevu uplatňoval textovou návaznost a vhodně užíval odkazovací jazykové prostředky.</t>
+          <t>Čtení jako základní dovednost si žák postupně osvojuje od 1. do 5. ročníku. Prostřednictvím smysluplných textů již od počátku nácviku techniky čtení směřuje k porozumění čtenému, učí se využívat rozmanité čtenářské strategie. Vyhledá informaci v textu odpovídající jeho čtenářské úrovni a jednoduše se orientuje v internetovém vyhledávači.</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>Určuje základní větné členy.Rozliší rozvíjející větné členy. Rozpozná vztahy mezi větnými členy.Rozpozná větu jednoduchou a souvětí.Využívá znalosti skladby v pravopise (psaní i/y ve shodě přísudku s podmětem).Využívá základní pravidla skladby v mluvených i psaných projevech.</t>
+          <t>Zná písmena, čte slova a větné celky.Rozumí významu slov a větných celků.</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>Vytváří komunikačně sdělné a syntakticky jednoznačné věty.Rozlišuje vztahy mezi větnými členy ve větě jednoduché (s výjimkou doplňku)Rozlišuje vztahy v souvětí podřadném.Zvolí vyjádření myšlenky pomocí souvětí s vedlejší větou, nebo pomocí větného členu v souladu s komunikační situací.Rozlišuje významové vztahy v souvětí souřadném.Správně aplikuje pravidla syntaktického pravopisu (shoda přísudku s podmětem a interpunkce).Využívá poznatky o větných členech a syntaktických vztazích v mluvených i psaných projevech.</t>
+          <t>Ověřuje si porozumění čtenému.Čte i texty elektronické.Osvojuje si postupy, které mu pomáhají pochopit obsah sdělení, např. kladení otázek, usuzování, propojování informací ze dvou částí textu.Zadá vhodné klíčové slovo do vyhledávače.</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Aplikuje znalosti o větných členech (s výjimkou doplňku) při výstavbě textu.Vhodně spojuje věty do souvětí a rozděluje složitá souvětí do jednodušších větných celků, obměňuje slovosled v souladu s vlastním komunikačním záměrem.Při tvorbě textu správně aplikuje pravidla syntaktického pravopisu ve vztahu k větným členům, větám jednoduchým, souvětím i celému textu.Zhodnotí psaný nebo mluvený projev z hlediska skladby.Rozpozná odchylku a zvláštnost ve větné stavbě (nikoli terminologicky, ale rozpozná problematické místo) a navrhne vhodnější formulaci.Využívá poznatky z učiva o skladbě v mluvených i písemných projevech.</t>
+          <t>Přečte přiměřeně rozsáhlý text i v elektronické podobě.Vyhledá přímo vyjádřenou informaci v tištěných i elektronických zdrojích.Vyhledá část textu, která obsahuje požadovanou informaci.Položí otázku, která mu pomůže pochopit obsah sdělení.Propojí informace ze dvou textů (ze dvou částí jednoho textu) a vyvodí závěr.Ověřuje si informace ve více zdrojích.</t>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
-          <t>Tvoří a zapisuje vlastní sdělení s využitím znalosti větné sklady.  </t>
+          <t>Čte s porozuměním přiměřeně náročné texty, včetně textů elektronických.</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV5-005</t>
+          <t>JJK-CJL-001-ZV9-005</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>Čte s porozuměním přiměřeně náročné texty včetně textů elektronických.</t>
+          <t>Rozvíjí své znalosti o skladbě a funkčně je využívá.</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>Čtení jako základní dovednost si žák postupně osvojuje od 1. do 5. ročníku. Prostřednictvím smysluplných textů již od počátku nácviku techniky čtení směřuje k porozumění čtenému, učí se využívat rozmanité čtenářské strategie. Vyhledá informaci v textu odpovídající jeho čtenářské úrovni a jednoduše se orientuje v internetovém vyhledávači.</t>
+          <t>Žák porozumí stavbě psaných i mluvených textů a vědomě užívá poznatky o skladbě české věty, souvětí a textu ke tvorbě vlastních komunikátů. Tento očekávaný výsledek učení svým obsahem propojuje formální a obsahovou stránku tvorby mluvených i psaných projevů a směřuje k funkčnímu využití těchto poznatků v komunikaci.K přesnému, jednoznačnému a smysluplnému vyjadřování je nutné, aby žák porozuměl významovým vztahům mezi slovy i větnými celky, aby ve svém projevu uplatňoval textovou návaznost a vhodně užíval odkazovací jazykové prostředky.</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>Zná písmena, čte slova a větné celky.Rozumí významu slov a větných celků.</t>
+          <t>Určuje základní větné členy.Rozliší rozvíjející větné členy. Rozpozná vztahy mezi větnými členy.Rozpozná větu jednoduchou a souvětí.Využívá znalosti skladby v pravopise (psaní i/y ve shodě přísudku s podmětem).Využívá základní pravidla skladby v mluvených i psaných projevech.</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>Ověřuje si porozumění čtenému.Čte i texty elektronické.Osvojuje si postupy, které mu pomáhají pochopit obsah sdělení, např. kladení otázek, usuzování, propojování informací ze dvou částí textu.Zadá vhodné klíčové slovo do vyhledávače.</t>
+          <t>Vytváří komunikačně sdělné a syntakticky jednoznačné věty.Rozlišuje vztahy mezi větnými členy ve větě jednoduché (s výjimkou doplňku)Rozlišuje vztahy v souvětí podřadném.Zvolí vyjádření myšlenky pomocí souvětí s vedlejší větou, nebo pomocí větného členu v souladu s komunikační situací.Rozlišuje významové vztahy v souvětí souřadném.Správně aplikuje pravidla syntaktického pravopisu (shoda přísudku s podmětem a interpunkce).Využívá poznatky o větných členech a syntaktických vztazích v mluvených i psaných projevech.</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Přečte přiměřeně rozsáhlý text i v elektronické podobě.Vyhledá přímo vyjádřenou informaci v tištěných i elektronických zdrojích.Vyhledá část textu, která obsahuje požadovanou informaci.Položí otázku, která mu pomůže pochopit obsah sdělení.Propojí informace ze dvou textů (ze dvou částí jednoho textu) a vyvodí závěr.Ověřuje si informace ve více zdrojích.</t>
+          <t>Aplikuje znalosti o větných členech (s výjimkou doplňku) při výstavbě textu.Vhodně spojuje věty do souvětí a rozděluje složitá souvětí do jednodušších větných celků, obměňuje slovosled v souladu s vlastním komunikačním záměrem.Při tvorbě textu správně aplikuje pravidla syntaktického pravopisu ve vztahu k větným členům, větám jednoduchým, souvětím i celému textu.Zhodnotí psaný nebo mluvený projev z hlediska skladby.Rozpozná odchylku a zvláštnost ve větné stavbě (nikoli terminologicky, ale rozpozná problematické místo) a navrhne vhodnější formulaci.Využívá poznatky z učiva o skladbě v mluvených i písemných projevech.</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t>Čte s porozuměním přiměřeně náročné texty, včetně textů elektronických.</t>
+          <t>Tvoří a zapisuje vlastní sdělení s využitím znalosti větné sklady.  </t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV9-006</t>
+          <t>JJK-CJL-001-ZV5-006</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>Vytvoří po formální i obsahové stránce funkční písemný projev s využitím znalostí pravidel pravopisu.</t>
+          <t>Rozpozná manipulaci v komunikaci a dokáže reagovat přiměřeně svému věku.</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>Žák je veden k rozvíjení znalostí, dovedností a schopností týkajících se pravopisu současné češtiny. Osvojuje si zásady morfologického, lexikálního a syntaktického pravopisu a aplikuje je ve svých písemných projevech.Pravopisná kompetence patří mezi zásadní témata, s nimiž se ve vyučování českého jazyka a literatury na 2. stupni základní školy pracuje. Žáci si postupně osvojují pravidla českého pravopisu v návaznosti na učivo z 1. stupně. Využívají pravopisné znalosti a dovednosti ve svých písemných projevech v každodenní písemné komunikaci, tedy nejen v hodinách českého jazyka a literatury. Ovládání pravopisu nadále patří k základním kompetencím každého z nás, ale na druhé straně je třeba zdůraznit, že současné koncepce vyučování českého jazyka založené na rozvíjení komunikačních dovedností nabádají k tomu, aby vyučování pravopisu nebylo přeceňováno a aby výuka pravopisu nebyla chápána pouze jako nástroj ke klasifikaci.</t>
+          <t>Manipulace je jednou z praktik komunikace, kdy se mluvčí snaží ovlivnit úsudek a jednání adresáta. Žáci se učí na základě konkrétních příkladů odhalovat techniky verbální i neverbální manipulace. Sledují záměr autora, tedy s jakým cílem a na koho je vybraný příklad komunikační situace zaměřen. V modelových situacích se učí na manipulativní jednání reagovat.</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>Pracuje samostatně s Internetovou jazykovou příručkou, s Pravidly českého pravopisu, s jazykovými slovníky a příručkami.Vyhledá zadané slovo, ověří jeho význam a pravopisnou podobu a tyto dovednosti využívá ve svých písemných projevech.</t>
+          <t>Uvědomuje si a formuluje souvislosti mezi čteným textem nebo audiovizuálním sdělením a vlastními životními i čtenářskými zkušenostmi. </t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si vztah mezi jazykovým systémem a pravopisnými zásadami.Osvojuje si postupně pravidla morfologického, lexikálního a syntaktického pravopisu.Využívá kritéria hodnocení pravopisu – zvládám, zlepšuji se, nezvládám.Vyhledá zadané slovo, ověří jeho význam a pravopisnou podobu a tyto dovednosti využívá ve svých písemných projevech.</t>
+          <t>Zhodnotí informace, které se dozvěděl, a dává je do souvislosti s těmi, které již zná.Ptá se na konkrétní informace a jejich zdroje.Rozpozná situace, kde se může s manipulací setkat: běžná komunikace, mediální komunikace, marketing, reklama.</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Na základě osvojených schopností a dovedností zhodnotí písemné projevy podle zadání (rozsah, téma ad.).Vytvoří funkční písemný projev a zhodnotí ho na základě osvojených schopností a dovedností. Vytvoří písemný projev komplexní z hlediska formálního i obsahového v psané podobě i v digitálním prostředí.</t>
+          <t>Kriticky posoudí informace nebo myšlenky obsažené v textu nebo v jiném sdělení.Ptá se na důvěryhodnost zdroje, odkud konkrétní informace pochází.Uvede příklad situace, kdy se setkal s manipulací.Vytvoří plakát, mediální reklamu, která má zákazníky přivést k nákupu jeho produktu.</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
-          <t>Vytvoří jednoduchý text s využitím znalosti pravidel pravopisu.</t>
+          <t/>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV5-006</t>
+          <t>JJK-CJL-001-ZV9-006</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná manipulaci v komunikaci a dokáže reagovat přiměřeně svému věku.</t>
+          <t>Vytvoří po formální i obsahové stránce funkční písemný projev s využitím znalostí pravidel pravopisu.</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>Manipulace je jednou z praktik komunikace, kdy se mluvčí snaží ovlivnit úsudek a jednání adresáta. Žáci se učí na základě konkrétních příkladů odhalovat techniky verbální i neverbální manipulace. Sledují záměr autora, tedy s jakým cílem a na koho je vybraný příklad komunikační situace zaměřen. V modelových situacích se učí na manipulativní jednání reagovat.</t>
+          <t>Žák je veden k rozvíjení znalostí, dovedností a schopností týkajících se pravopisu současné češtiny. Osvojuje si zásady morfologického, lexikálního a syntaktického pravopisu a aplikuje je ve svých písemných projevech.Pravopisná kompetence patří mezi zásadní témata, s nimiž se ve vyučování českého jazyka a literatury na 2. stupni základní školy pracuje. Žáci si postupně osvojují pravidla českého pravopisu v návaznosti na učivo z 1. stupně. Využívají pravopisné znalosti a dovednosti ve svých písemných projevech v každodenní písemné komunikaci, tedy nejen v hodinách českého jazyka a literatury. Ovládání pravopisu nadále patří k základním kompetencím každého z nás, ale na druhé straně je třeba zdůraznit, že současné koncepce vyučování českého jazyka založené na rozvíjení komunikačních dovedností nabádají k tomu, aby vyučování pravopisu nebylo přeceňováno a aby výuka pravopisu nebyla chápána pouze jako nástroj ke klasifikaci.</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si a formuluje souvislosti mezi čteným textem nebo audiovizuálním sdělením a vlastními životními i čtenářskými zkušenostmi. </t>
+          <t>Pracuje samostatně s Internetovou jazykovou příručkou, s Pravidly českého pravopisu, s jazykovými slovníky a příručkami.Vyhledá zadané slovo, ověří jeho význam a pravopisnou podobu a tyto dovednosti využívá ve svých písemných projevech.</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>Zhodnotí informace, které se dozvěděl, a dává je do souvislosti s těmi, které již zná.Ptá se na konkrétní informace a jejich zdroje.Rozpozná situace, kde se může s manipulací setkat: běžná komunikace, mediální komunikace, marketing, reklama.</t>
+          <t>Uvědomuje si vztah mezi jazykovým systémem a pravopisnými zásadami.Osvojuje si postupně pravidla morfologického, lexikálního a syntaktického pravopisu.Využívá kritéria hodnocení pravopisu – zvládám, zlepšuji se, nezvládám.Vyhledá zadané slovo, ověří jeho význam a pravopisnou podobu a tyto dovednosti využívá ve svých písemných projevech.</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Kriticky posoudí informace nebo myšlenky obsažené v textu nebo v jiném sdělení.Ptá se na důvěryhodnost zdroje, odkud konkrétní informace pochází.Uvede příklad situace, kdy se setkal s manipulací.Vytvoří plakát, mediální reklamu, která má zákazníky přivést k nákupu jeho produktu.</t>
+          <t>Na základě osvojených schopností a dovedností zhodnotí písemné projevy podle zadání (rozsah, téma ad.).Vytvoří funkční písemný projev a zhodnotí ho na základě osvojených schopností a dovedností. Vytvoří písemný projev komplexní z hlediska formálního i obsahového v psané podobě i v digitálním prostředí.</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vytvoří jednoduchý text s využitím znalosti pravidel pravopisu.</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV9-007</t>
+          <t>JJK-CJL-001-ZV5-007</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Zhodnotí aktuální úroveň svých jazykových a komunikačních znalostí a dovedností s ohledem na své další jazykové vzdělávání.</t>
+          <t>Experimentuje s jazyky a buduje si vztah k učení se jazykům.</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>Žák chápe význam mateřského jazyka ve vztahu k historii českého národa i ve vztahu k současné jazykové situaci. Vnímá jazyk jako komunikační nástroj, který je nezbytný pro vytváření mezilidských vztahů a sociálních vazeb. Zhodnotí postavení českého jazyka v multikulturním a mezinárodním kontextu.Jazykové znalosti a komunikační dovednosti přispívají k celoživotnímu vzdělávání a k osobnímu rozvoji. Žák je veden k tomu, že postupně přebírá zodpovědnost za vlastní (celoživotní) učení a uvědomuje si, jak uvedené znalosti a dovednosti ovlivňují jeho vnímání vlastní identity, učení a výsledků práce.</t>
+          <t>Cílem očekávaného výsledku učení je získávání zkušeností s cizími jazyky. Jedná se o jazykovou propedeutiku, při které žák postupně od 1. ročníku prochází takovými aktivitami, které mu umožňují poznat pestré jazykové bohatství, jež ho obklopuje. Podstatným znakem jazykové přípravy je zbavit žáka ostychu před cizími jazyky a vzbudit v něm zájem, aby se je sám chtěl učit. Zároveň je posilován vztah k mateřštině, který zakotvuje jazykovou a kulturní identitu.</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si význam jazyka a jeho funkce, které používá v praxi.Chápe, že jazyk je nástroj pro komunikaci, vyjadřování myšlenek a pocitů.Získává základní poznatky o postavení českého jazyka mezi ostatními jazyky.Uvědomuje si význam čtenářské gramotnosti pro rozvoj jazykových a komunikačních znalostí a dovedností.Prostřednictvím jednoduchého sebehodnoticího dotazníku identifikuje oblasti v českém jazyce, které chce zlepšit. </t>
+          <t>Napodobuje to, co je řečeno v jiných jazycích (např. pozdravy, pojmenování zvířat, barvy, čísla).</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>zhodnotí nároky společnosti na jazykovou vybavenost jednotlivce (uplatnitelnost na trhu práce a požadavky ze strany zaměstnavatelů, jazykové zkoušky a Evropské jazykové portfolio); uvědomuje si, že jazykové a komunikační znalosti a dovednosti mohou ovlivnit jeho budoucí profesi;vnímá, že jazyk hraje důležitou roli při prezentaci sebe sama a při vytváření vztahů (v mluveném i psaném projevu);využívá své jazykové a komunikační znalosti a dovednosti v každodenním životě (elektronická komunikace, diskuze, prezentace);s využitím sebehodnocení a zpětné vazby navrhne následné kroky ke zlepšení dílčích výsledků učení;pracuje s mateřským jazykem pravidelně a navrhuje, jakým způsobem lze dále rozvíjet nabyté jazykové schopnosti.</t>
+          <t>Pozoruje podobnost některých jazyků s češtinou (např. "Gdje je pošta." - chorvatština).Všimne si, že některá podobně nebo stejně znějící slova mají odlišný význam (např. jagody - v polštině borůvky).Získává poznatky o rozmanitosti jazyků.Vytváří si pozitivní vztah k učení se jazykům.</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Zhodnotí nároky společnosti na jazykovou vybavenost jednotlivce (uplatnitelnost na trhu práce a požadavky ze strany zaměstnavatelů, jazykové zkoušky a Evropské jazykové portfolio). Uvědomuje si, že jazykové a komunikační znalosti a dovednosti mohou ovlivnit jeho budoucí profesi.Vnímá, že jazyk hraje důležitou roli při prezentaci sebe sama a při vytváření vztahů (v mluveném i psaném projevu).Využívá své jazykové a komunikační znalosti a dovednosti v každodenním životě (elektronická komunikace, diskuse, prezentace).S využitím sebehodnocení a zpětné vazby navrhne následné kroky ke zlepšení dílčích výsledků učení.Pracuje s mateřským jazykem pravidelně a navrhuje, jakým způsobem lze dále rozvíjet nabyté jazykové schopnosti.</t>
+          <t>Odhaduje význam běžně používaných slov cizího původu.Uvede příklad podobnosti některých jazyků s češtinou. Uvede příklad podobně nebo stejně znějících slov, která mají v češtině odlišný význam.Vyjádří svůj vztah k učení se cizím jazykům a zdůvodní ho.</t>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vysvětlí význam používaných slov a rozšiřuje si slovní zásobu.</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV5-007</t>
+          <t>JJK-CJL-001-ZV9-007</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Experimentuje s jazyky a buduje si vztah k učení se jazykům.</t>
+          <t>Zhodnotí aktuální úroveň svých jazykových a komunikačních znalostí a dovedností s ohledem na své další jazykové vzdělávání.</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>Cílem očekávaného výsledku učení je získávání zkušeností s cizími jazyky. Jedná se o jazykovou propedeutiku, při které žák postupně od 1. ročníku prochází takovými aktivitami, které mu umožňují poznat pestré jazykové bohatství, jež ho obklopuje. Podstatným znakem jazykové přípravy je zbavit žáka ostychu před cizími jazyky a vzbudit v něm zájem, aby se je sám chtěl učit. Zároveň je posilován vztah k mateřštině, který zakotvuje jazykovou a kulturní identitu.</t>
+          <t>Žák chápe význam mateřského jazyka ve vztahu k historii českého národa i ve vztahu k současné jazykové situaci. Vnímá jazyk jako komunikační nástroj, který je nezbytný pro vytváření mezilidských vztahů a sociálních vazeb. Zhodnotí postavení českého jazyka v multikulturním a mezinárodním kontextu.Jazykové znalosti a komunikační dovednosti přispívají k celoživotnímu vzdělávání a k osobnímu rozvoji. Žák je veden k tomu, že postupně přebírá zodpovědnost za vlastní (celoživotní) učení a uvědomuje si, jak uvedené znalosti a dovednosti ovlivňují jeho vnímání vlastní identity, učení a výsledků práce.</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>Napodobuje to, co je řečeno v jiných jazycích (např. pozdravy, pojmenování zvířat, barvy, čísla).</t>
+          <t>Uvědomuje si význam jazyka a jeho funkce, které používá v praxi.Chápe, že jazyk je nástroj pro komunikaci, vyjadřování myšlenek a pocitů.Získává základní poznatky o postavení českého jazyka mezi ostatními jazyky.Uvědomuje si význam čtenářské gramotnosti pro rozvoj jazykových a komunikačních znalostí a dovedností.Prostřednictvím jednoduchého sebehodnoticího dotazníku identifikuje oblasti v českém jazyce, které chce zlepšit. </t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>Pozoruje podobnost některých jazyků s češtinou (např. "Gdje je pošta." - chorvatština).Všimne si, že některá podobně nebo stejně znějící slova mají odlišný význam (např. jagody - v polštině borůvky).Získává poznatky o rozmanitosti jazyků.Vytváří si pozitivní vztah k učení se jazykům.</t>
+          <t>zhodnotí nároky společnosti na jazykovou vybavenost jednotlivce (uplatnitelnost na trhu práce a požadavky ze strany zaměstnavatelů, jazykové zkoušky a Evropské jazykové portfolio); uvědomuje si, že jazykové a komunikační znalosti a dovednosti mohou ovlivnit jeho budoucí profesi;vnímá, že jazyk hraje důležitou roli při prezentaci sebe sama a při vytváření vztahů (v mluveném i psaném projevu);využívá své jazykové a komunikační znalosti a dovednosti v každodenním životě (elektronická komunikace, diskuze, prezentace);s využitím sebehodnocení a zpětné vazby navrhne následné kroky ke zlepšení dílčích výsledků učení;pracuje s mateřským jazykem pravidelně a navrhuje, jakým způsobem lze dále rozvíjet nabyté jazykové schopnosti.</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Odhaduje význam běžně používaných slov cizího původu.Uvede příklad podobnosti některých jazyků s češtinou. Uvede příklad podobně nebo stejně znějících slov, která mají v češtině odlišný význam.Vyjádří svůj vztah k učení se cizím jazykům a zdůvodní ho.</t>
+          <t>Zhodnotí nároky společnosti na jazykovou vybavenost jednotlivce (uplatnitelnost na trhu práce a požadavky ze strany zaměstnavatelů, jazykové zkoušky a Evropské jazykové portfolio). Uvědomuje si, že jazykové a komunikační znalosti a dovednosti mohou ovlivnit jeho budoucí profesi.Vnímá, že jazyk hraje důležitou roli při prezentaci sebe sama a při vytváření vztahů (v mluveném i psaném projevu).Využívá své jazykové a komunikační znalosti a dovednosti v každodenním životě (elektronická komunikace, diskuse, prezentace).S využitím sebehodnocení a zpětné vazby navrhne následné kroky ke zlepšení dílčích výsledků učení.Pracuje s mateřským jazykem pravidelně a navrhuje, jakým způsobem lze dále rozvíjet nabyté jazykové schopnosti.</t>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí význam používaných slov a rozšiřuje si slovní zásobu.</t>
+          <t/>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV5-008</t>
+          <t>JJK-CJL-001-ZV9-008</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Vyjadřuje svoje prožitky ze čtení nebo poslechu uměleckého textu.</t>
+          <t>Využívá elektronické prostředky a informační zdroje ke tvorbě textu.</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>Žák své čtenářské prožitky a poznatky z četby propojuje s vyjádřenými prožitky a poznatky dalších žáků. Získává, udržuje si či rozvíjí pozitivní postoj ke čtení, vnímá význam čtení a umění obecně pro svůj život. Popisuje myšlenky objevující se v díle, odhaluje motivaci, jednání a prožívání postav a uvažuje nad jejich důsledky. Učí se odhalit a objasnit autorský záměr. </t>
+          <t>Žák čerpá informace z různých typů digitálních médií (infografik, podcastů, videí, audioknih…), tyto informace dále zpracovává, analyzuje a včleňuje do svého vlastního sdělení formou textu, vizuální prezentace (schéma, graf, infografika) nebo jiného formátu typického pro multimediální prostor. Za tímto účelem využívá různé programy a aplikace k zefektivnění a zkvalitnění práce.Jako čtenář i tvůrce textů se současný člověk musí orientovat v rámci multimediálního prostoru a vlastní vyjádření musí upravovat tak, aby byla pro budoucího čtenáře dobře čitelná a snadno pochopitelná. K tomu slouží mnoho různých digitálních nástrojů, od automatické kontroly pravopisu přes software pro tvorbu infografik a záznam zvuku až po umělou inteligenci.</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>Vybírá si literární text podle svého zájmu.</t>
+          <t>Přečte přiměřeně rozsáhlý text v elektronické podobě.Pomocí vyhledávače zjistí přímo vyjádřenou informaci v tištěných i elektronických zdrojích.Z webových stránek a videí zpracuje písemný záznam.</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>Rozšiřuje si svůj čtenářský zájem o další literární žánry.V souvislosti s četbou a aktivitami vztahujícími se k uměleckým textům si spontánně osvojuje některé literární pojmy (autor, spisovatel, ilustrátor, ilustrace, postava, vypravěč, sloka, rým).Popíše souvislost mezi textem a vlastními životními nebo čtenářskými zkušenostmi.</t>
+          <t>Zpracovává informace z různých zdrojů do textového editoru nebo prezentace.Užívá jednoduché zásady pro grafickou úpravu textů (mezery, velikost písma, fonty, řádkování, zarovnání do bloku, pevná mezera, odstavce).Při psaní vlastního textu využívá automatickou kontrolu pravopisu, popř. jiné aplikace, které zefektivňují jeho práci.Napíše e-mail nebo jinou elektronickou zprávu.</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Vybere si literární text podle svého zájmu nebo potřeby.Na základě vlastní čtenářské zkušenosti odliší základní literární žánry – poezie, próza (pohádka, povídka, bajka, pověst).Formuluje svůj čtenářský prožitek z uměleckého díla a doloží ho citací z textu.Formuluje své prožitky z poslechu uměleckého díla.</t>
+          <t>Získává informace z prvků typických pro online prostředí (multimediální obsah z e-knih, podcastů, audioknih, sociálních sítí…) a interpretuje je.Využívá je pro vlastní tvorbu, přičemž užívá zásady pro grafickou úpravu textů.Zpracuje informace do jiného zobrazení (graf, infografika, myšlenková mapa, obrázek generovaný AI…) a vysvětlí, jak toto zobrazení pomáhá porozumění obsahu.Podpoří své sdělení jiným formátem, například při nahrávání svého hlasu pracuje s tempem řeči, intonací, pauzami.Vysvětlí, v jakém případě je vhodné využít umělou inteligenci pro získání nebo zpracování informací.</t>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
-          <t>Popíše své dojmy (libost či nelibost) ze čtení nebo poslechu uměleckého textu.</t>
+          <t>Napíše e-mail anebo jinou elektronickou zprávu. </t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV9-008</t>
+          <t>JJK-CJL-001-ZV5-008</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Využívá elektronické prostředky a informační zdroje ke tvorbě textu.</t>
+          <t>Vyjadřuje svoje prožitky ze čtení nebo poslechu uměleckého textu.</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>Žák čerpá informace z různých typů digitálních médií (infografik, podcastů, videí, audioknih…), tyto informace dále zpracovává, analyzuje a včleňuje do svého vlastního sdělení formou textu, vizuální prezentace (schéma, graf, infografika) nebo jiného formátu typického pro multimediální prostor. Za tímto účelem využívá různé programy a aplikace k zefektivnění a zkvalitnění práce.Jako čtenář i tvůrce textů se současný člověk musí orientovat v rámci multimediálního prostoru a vlastní vyjádření musí upravovat tak, aby byla pro budoucího čtenáře dobře čitelná a snadno pochopitelná. K tomu slouží mnoho různých digitálních nástrojů, od automatické kontroly pravopisu přes software pro tvorbu infografik a záznam zvuku až po umělou inteligenci.</t>
+          <t>Žák své čtenářské prožitky a poznatky z četby propojuje s vyjádřenými prožitky a poznatky dalších žáků. Získává, udržuje si či rozvíjí pozitivní postoj ke čtení, vnímá význam čtení a umění obecně pro svůj život. Popisuje myšlenky objevující se v díle, odhaluje motivaci, jednání a prožívání postav a uvažuje nad jejich důsledky. Učí se odhalit a objasnit autorský záměr. </t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>Přečte přiměřeně rozsáhlý text v elektronické podobě.Pomocí vyhledávače zjistí přímo vyjádřenou informaci v tištěných i elektronických zdrojích.Z webových stránek a videí zpracuje písemný záznam.</t>
+          <t>Vybírá si literární text podle svého zájmu.</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>Zpracovává informace z různých zdrojů do textového editoru nebo prezentace.Užívá jednoduché zásady pro grafickou úpravu textů (mezery, velikost písma, fonty, řádkování, zarovnání do bloku, pevná mezera, odstavce).Při psaní vlastního textu využívá automatickou kontrolu pravopisu, popř. jiné aplikace, které zefektivňují jeho práci.Napíše e-mail nebo jinou elektronickou zprávu.</t>
+          <t>Rozšiřuje si svůj čtenářský zájem o další literární žánry.V souvislosti s četbou a aktivitami vztahujícími se k uměleckým textům si spontánně osvojuje některé literární pojmy (autor, spisovatel, ilustrátor, ilustrace, postava, vypravěč, sloka, rým).Popíše souvislost mezi textem a vlastními životními nebo čtenářskými zkušenostmi.</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Získává informace z prvků typických pro online prostředí (multimediální obsah z e-knih, podcastů, audioknih, sociálních sítí…) a interpretuje je.Využívá je pro vlastní tvorbu, přičemž užívá zásady pro grafickou úpravu textů.Zpracuje informace do jiného zobrazení (graf, infografika, myšlenková mapa, obrázek generovaný AI…) a vysvětlí, jak toto zobrazení pomáhá porozumění obsahu.Podpoří své sdělení jiným formátem, například při nahrávání svého hlasu pracuje s tempem řeči, intonací, pauzami.Vysvětlí, v jakém případě je vhodné využít umělou inteligenci pro získání nebo zpracování informací.</t>
+          <t>Vybere si literární text podle svého zájmu nebo potřeby.Na základě vlastní čtenářské zkušenosti odliší základní literární žánry – poezie, próza (pohádka, povídka, bajka, pověst).Formuluje svůj čtenářský prožitek z uměleckého díla a doloží ho citací z textu.Formuluje své prožitky z poslechu uměleckého díla.</t>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>Napíše e-mail anebo jinou elektronickou zprávu. </t>
+          <t>Popíše své dojmy (libost či nelibost) ze čtení nebo poslechu uměleckého textu.</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-009</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>Vyhledá, kriticky posoudí a sdílí informace a další obsah, k tomu volí etické postupy, způsoby a prostředky odpovídající konkrétní situaci.</t>
@@ -1869,51 +1869,51 @@
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV5-009</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>Tvořivě pracuje s uměleckým textem.</t>
@@ -1951,51 +1951,51 @@
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-010</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>Rozlišuje komunikační funkce výpovědi a porozumí smyslu konkrétního neuměleckého textu.</t>
@@ -2033,51 +2033,51 @@
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-011</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>Využívá poznatky o komunikaci, jazyce a stylu k mluvenému nebo písemnému projevu přiměřenému situaci.</t>
@@ -2115,51 +2115,51 @@
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-012</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>Používá záměrně a promyšleně postupy a strategie umožňující vnímat, chápat a interpretovat text.</t>
@@ -2197,51 +2197,51 @@
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-013</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>Rozpoznává manipulaci v komunikaci, zaujímá k ní kritický postoj a přiměřeně reaguje.</t>
@@ -2279,51 +2279,51 @@
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-014</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>Vyjadřuje svoje prožitky literárního, divadelního a audiovizuálního díla.</t>
@@ -2361,51 +2361,51 @@
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-015</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>Interpretuje literární díla a díla z oblasti dalších druhů umění.</t>
@@ -2443,51 +2443,51 @@
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
+          <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výsledcích učení. Návaznost výsledků učení 1. a 2. stupně je zajištěná ve výsledcích učení zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-016</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>Tvoří umělecký text podle svých schopností, reflektuje tvorbu uměleckého textu a z reflexe vyvozuje poznatky.</t>
@@ -2525,51 +2525,51 @@
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV9-001</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>Rozumí hlavním myšlenkám v mluveném projevu o známých tématech, je-li veden standardním jazykem.</t>
@@ -2607,51 +2607,51 @@
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV5-001</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>Rozumí konkrétním informacím v jednoduchých, pomalu a zřetelně pronášených textech.</t>
@@ -2689,51 +2689,51 @@
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV9-002</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>Rozumí hlavním myšlenkám obsahu v médiích na známá témata, pokud mluvčí hovoří relativně pomalu a srozumitelně.</t>
@@ -2771,51 +2771,51 @@
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV5-002</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>Rozumí jednoduchým krátkým psaným textům.</t>
@@ -2853,51 +2853,51 @@
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV9-003</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>Rozumí jednodušším audiovizuálně zpracovaným příběhům.</t>
@@ -2935,51 +2935,51 @@
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV9-004</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>Rozumí návodům a pokynům z každodenního života.</t>
@@ -3017,51 +3017,51 @@
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV9-005</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>Rozumí obsahu textů z každodenního života a vyhledá v nich potřebné informace.</t>
@@ -3099,51 +3099,51 @@
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV9-006</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>Rozumí hlavním myšlenkám a některým konkrétním informacím v jednoduchých odborných textech z oblasti svého zájmu.</t>
@@ -3181,51 +3181,51 @@
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-001-ZV9-007</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>Rozumí obsahu jednoduchých uměleckých textů.</t>
@@ -3263,51 +3263,51 @@
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-002-ZV9-008</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>Popíše věci, osoby, místa, situace a události.</t>
@@ -3345,51 +3345,51 @@
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-002-ZV5-003</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>Mluví v jednoduchých větách o osvojovaných tématech.</t>
@@ -3427,51 +3427,51 @@
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-002-ZV5-004</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>Napíše krátký text s použitím jednoduchých vět a slovních spojení z okruhu osvojených témat.</t>
@@ -3509,51 +3509,51 @@
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-002-ZV9-009</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>Vyjádří a zdůvodní své názory a jednání.</t>
@@ -3591,51 +3591,51 @@
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-002-ZV9-010</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>Popíše své pocity, představy, přání a ambice.</t>
@@ -3673,51 +3673,51 @@
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-002-ZV9-011</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>Vypráví nebo popíše vlastní nebo cizí zážitek.</t>
@@ -3755,51 +3755,51 @@
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-002-ZV9-012</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>Prezentuje téma z oblasti svého zájmu.</t>
@@ -3837,51 +3837,51 @@
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-002-ZV9-013</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>Napíše krátký souvislý text týkající se osvojovaných témat.</t>
@@ -3919,51 +3919,51 @@
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-003-ZV9-014</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>Účastní se přímého rozhovoru o tématech, která ho zajímají.</t>
@@ -4001,51 +4001,51 @@
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-003-ZV5-005</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>Zapojí se do jednoduchých rozhovorů týkajících se osvojených témat.</t>
@@ -4083,215 +4083,215 @@
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-003-ZV5-006</t>
+          <t>JJK-AJA-003-ZV9-015</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Napíše krátkou zprávu.</t>
+          <t>Komunikuje o svých potřebách a zjišťuje si potřebné informace.</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>Žák se zapojí do jednoduché písemné korespondence. Učí se sdílet informace v písemné podobě.</t>
+          <t>Žák srozumitelně vyjádří své potřeby a zájmy v běžné komunikaci. Aktivně se ptá na informace, které potřebuje znát. </t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>Napíše velmi krátký vzkaz nebo přání.</t>
+          <t>Vyjádří své potřeby jen základními frázemi nebo jednotlivými slovy, často s podporou učitele, na otázky reaguje jednoduše a krátce, při získávání potřebných informací potřebuje dopomoc či podporu.</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>Sestaví jednoduchý vzkaz s využitím známých frází.Napíše jednoduchou pozvánku.</t>
+          <t>Vyjádří své potřeby a vyžádá si informace v běžných situacích, a to s minimální podporou. Klade otázky a většinou reaguje tak, aby získal potřebné informace, i když jeho projev může být občas váhavý nebo nepřesný, zvláště při složitějších situacích.</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Porozumí textu písemné korespondence.Vytvoří krátký text, který obsahuje více než jednu větu, například vzkaz nebo jednoduchý dopis s odpovídající strukturou.</t>
+          <t>Jasně vyjadřuje své potřeby a dokáže si samostatně vyžádat potřebné informace, pokládá otázky a reaguje na odpovědi tak, aby potřebné informace získal.</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyjádří stručnou formou ústní názor a požádá jinou osobu o názor.</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-003-ZV9-015</t>
+          <t>JJK-AJA-003-ZV5-006</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Komunikuje o svých potřebách a zjišťuje si potřebné informace.</t>
+          <t>Napíše krátkou zprávu.</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>Žák srozumitelně vyjádří své potřeby a zájmy v běžné komunikaci. Aktivně se ptá na informace, které potřebuje znát. </t>
+          <t>Žák se zapojí do jednoduché písemné korespondence. Učí se sdílet informace v písemné podobě.</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří své potřeby jen základními frázemi nebo jednotlivými slovy, často s podporou učitele, na otázky reaguje jednoduše a krátce, při získávání potřebných informací potřebuje dopomoc či podporu.</t>
+          <t>Napíše velmi krátký vzkaz nebo přání.</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří své potřeby a vyžádá si informace v běžných situacích, a to s minimální podporou. Klade otázky a většinou reaguje tak, aby získal potřebné informace, i když jeho projev může být občas váhavý nebo nepřesný, zvláště při složitějších situacích.</t>
+          <t>Sestaví jednoduchý vzkaz s využitím známých frází.Napíše jednoduchou pozvánku.</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Jasně vyjadřuje své potřeby a dokáže si samostatně vyžádat potřebné informace, pokládá otázky a reaguje na odpovědi tak, aby potřebné informace získal.</t>
+          <t>Porozumí textu písemné korespondence.Vytvoří krátký text, který obsahuje více než jednu větu, například vzkaz nebo jednoduchý dopis s odpovídající strukturou.</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří stručnou formou ústní názor a požádá jinou osobu o názor.</t>
+          <t/>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-003-ZV9-016</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>Napíše jednoduchý vzkaz nebo e-mail, v němž požádá o informace nebo je sám sdělí.</t>
@@ -4329,51 +4329,51 @@
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-003-ZV9-017</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>Vyjádří své pocity a na vyjádřené pocity ostatních adekvátně reaguje.</t>
@@ -4411,51 +4411,51 @@
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-003-ZV9-018</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>Vyjádří své osobní názory na témata, která ho zajímají, reaguje na názory ostatních a diskutuje s nimi.</t>
@@ -4493,51 +4493,51 @@
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>Mediace</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Mediace se zaměřuje na rozvoj dovednosti žáků zprostředkovávat komunikaci mezi mluvčími cizího jazyka a rodilými mluvčími. Žáci se učí interpretovat a předávat základní informace z jednoho jazyka do druhého, včetně překládání jednoduchých textů a shrnování hlavních bodů konverzace. Důraz je kladen na schopnost vyjádřit se srozumitelně a přesně v obou jazycích, stejně jako na kulturní a kontextuální citlivost při zprostředkování významu. Žáci se také učí řešit nedorozumění a podporovat vzájemné porozumění mezi komunikujícími stranami.</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-004-ZV9-019</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>Zaznamenává si písemně klíčové informace během výkladu na známé téma.</t>
@@ -4575,51 +4575,51 @@
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Mediace</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Mediace se zaměřuje na rozvoj dovednosti žáků zprostředkovávat komunikaci mezi mluvčími cizího jazyka a rodilými mluvčími. Žáci se učí interpretovat a předávat základní informace z jednoho jazyka do druhého, včetně překládání jednoduchých textů a shrnování hlavních bodů konverzace. Důraz je kladen na schopnost vyjádřit se srozumitelně a přesně v obou jazycích, stejně jako na kulturní a kontextuální citlivost při zprostředkování významu. Žáci se také učí řešit nedorozumění a podporovat vzájemné porozumění mezi komunikujícími stranami.</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-004-ZV9-020</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>Zprostředkuje dílčí informace uvedené v mluveném a psaném textu a ve vizuálních materiálech.</t>
@@ -4657,51 +4657,51 @@
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>Mediace</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Mediace se zaměřuje na rozvoj dovednosti žáků zprostředkovávat komunikaci mezi mluvčími cizího jazyka a rodilými mluvčími. Žáci se učí interpretovat a předávat základní informace z jednoho jazyka do druhého, včetně překládání jednoduchých textů a shrnování hlavních bodů konverzace. Důraz je kladen na schopnost vyjádřit se srozumitelně a přesně v obou jazycích, stejně jako na kulturní a kontextuální citlivost při zprostředkování významu. Žáci se také učí řešit nedorozumění a podporovat vzájemné porozumění mezi komunikujícími stranami.</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-004-ZV9-021</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>Shrne obsah mluveného a psaného textu.</t>
@@ -4739,51 +4739,51 @@
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
+          <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERRJ) a z jeho aktualizované podoby (Dodatek k SERRJ). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERRJ). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERRJ). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>Mediace</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Mediace se zaměřuje na rozvoj dovednosti žáků zprostředkovávat komunikaci mezi mluvčími cizího jazyka a rodilými mluvčími. Žáci se učí interpretovat a předávat základní informace z jednoho jazyka do druhého, včetně překládání jednoduchých textů a shrnování hlavních bodů konverzace. Důraz je kladen na schopnost vyjádřit se srozumitelně a přesně v obou jazycích, stejně jako na kulturní a kontextuální citlivost při zprostředkování významu. Žáci se také učí řešit nedorozumění a podporovat vzájemné porozumění mezi komunikujícími stranami.</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>JJK-AJA-004-ZV9-022</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>Moderuje jednoduchou interakci a činnosti ve skupině.</t>
@@ -4821,51 +4821,51 @@
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-001-ZV9-001</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>Rozumí krátkým, velmi jednoduchým otázkám, pokynům a výrokům pronášeným pomalu, zřetelně a opakovaně a doprovázeným vizuálními prvky nebo gesty.</t>
@@ -4903,51 +4903,51 @@
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-001-ZV9-002</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t>Rozumí jednoduchým větám, které obsahují známé konkrétní situace a běžnou slovní zásobu.</t>
@@ -4985,51 +4985,51 @@
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-001-ZV9-003</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>Rozumí konkrétní informaci v jednoduchých autentických materiálech, které se vztahují k jeho potřebám a zájmům.</t>
@@ -5067,51 +5067,51 @@
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-002-ZV9-004</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>Mluví o sobě a blízkých tématech v krátkých větách a sděluje základní osobní informace.</t>
@@ -5149,51 +5149,51 @@
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-002-ZV9-005</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>Doplní požadované informace nebo napíše krátký text s použitím jednoduchých vět a slovních spojení z okruhu osvojených témat.</t>
@@ -5231,51 +5231,51 @@
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-003-ZV9-006</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>Komunikuje jednoduchým způsobem pomocí základních vzorových výrazů pro každodenní situace, včetně jednoduchých otázek a odpovědí.</t>
@@ -5313,51 +5313,51 @@
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-003-ZV9-007</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>Sdělí písemně základní osobní informace v krátkých frázích, větách a formulářích.</t>
@@ -5395,51 +5395,51 @@
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>Mediace</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-004-ZV9-008</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>Zprostředkuje ostatním informace z krátkých rozhovorů nebo jednoduchých ilustrovaných textů, návodů, tabulí nebo nápisů mezi dvěma různými jazyky nebo v rámci jednoho jazyka</t>
@@ -5477,51 +5477,51 @@
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>Další cizí jazyk</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERR) a jeho aktualizované podoby (Dodatek k SERR) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
+          <t>Další cizí jazyk staví na zkušenostech žáka s anglickým jazykem, který se učí od 1. stupně školní docházky. Žák se setkává s novým jazykovým systémem, uvědomuje si rozdílnosti a podobnosti mezi různými jazyky a buduje si vztah k cizím jazykům a rozmanitosti světa. Další cizí jazyk může žák využívat nejen v zahraničí, ale i v rodné zemi během komunikace s cizinci, případně v online prostředí. Podle Společného evropského referenčního rámce pro jazyky (SERRJ) a jeho aktualizované podoby (Dodatek k SERRJ) se zkušenost žáka s jazykem postupně rozšiřuje od domácího jazyka přes jazyk společnosti až po jazyky jiných národů. Tyto jazyky a kultury nejsou přísně oddělené – žák si vytváří komunikační kompetenci díky znalostem a zkušenostem, ve kterých se jazyky propojují a ovlivňují.Zařazení dalšího cizího jazyka do školního vzdělávacího programu je povinné, a to nejpozději od 7. ročníku. Výběr dalšího cizího jazyka je omezený na tři jazyky: francouzský jazyk, německý jazyk a španělský jazyk, což poskytuje školám a žákům určitou míru flexibility, ale zároveň udržuje jazykovou nabídku přehlednou a zaměřenou na jazyky, které mají nejen v Evropě široké využití.Očekávané výsledky učení jsou (stejně jako u oboru Anglický jazyk) rozdělené na hlavní jazykové činnosti: recepci, produkci, interakci a mediaci. Recepce zahrnuje přijímání a zpracování informací v psané nebo mluvené podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Podobně je tomu u interakce, nicméně ta se odlišuje tím, že se vztahuje na komunikaci mezi dvěma či více stranami. Mediace je založená na zprostředkování informací či významů, ať už v rámci jednoho jazyka, nebo mezi dvěma různými jazyky, případně napříč odlišnými systémy znaků.Výuka dalšího cizího jazyka předpokládá dosažení minimální úrovně A1. Na této úrovni má žák rozumět každodenní slovní zásobě a zcela elementárním frázím. Žák představí sám sebe nebo ostatní a klade jednoduché otázky týkající se informací osobního rázu, například o místě, kde žije, o lidech, které zná, o věcech, které vlastní, a na podobné otázky umí odpovídat. Dokáže se jednoduchým způsobem domluvit, mluví-li partner pomalu a jasně a je ochotný mu pomoci. Osvojené kompetence žák používá jak ve fyzickém, tak online prostředí.</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>Mediace</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>JJK-DCJ-004-ZV9-009</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>Zjednodušeně sdělí mezi dvěma různými jazyky nebo v rámci jednoho jazyka základní a předvídatelné pokyny týkající se časů a míst, vyslechnuté či přečtené ve formě krátkých a jednoduchých vět.</t>
@@ -5574,496 +5574,496 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV9-001</t>
+          <t>MAT-MAT-001-ZV5-001</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>Řeší problémy se zlomky v kontextu reálných situací.</t>
+          <t>Řeší problémy s přirozenými čísly (včetně nuly) v kontextu reálných situací.</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
+          <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“. </t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t>interpretuje význam zlomku v širším kontextu situace – část celku, racionální číslo, poměr atd.  určí ekvivalentní zlomky   vyjádří zlomek v základním tvaru     zobrazuje zlomky na číselnou osu, a to včetně záporných zlomků  porovnává zlomky  sčítá a odčítá zlomky pomocí modelů násobí a dělí zlomky pomocí modelů </t>
+          <t>Vyjmenuje vzestupnou i sestupnou číselnou řadu (po jedné, po dvou…, po deseti…).Určí počet objektů a reprezentuje ho různými (ekvivalentními) způsoby (objekty, obrázky, znaky, čísly). Čte a zapisuje přirozená čísla v desítkové soustavě. </t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>zapíše zlomek jako desetinné číslo  zapíše nepravý zlomek pomocí smíšeného čísla a naopak     sčítá a odčítá zlomky pomocí číselného zápisu  násobí a dělí zlomky pomocí číselného zápisu  </t>
+          <t>Rozlišuje číslo jako počet a číslo jako veličinu (např. v oblasti peněz).Řeší slovní úlohy, kde čísla jsou v různých rolích - číslo jako stav (např. tři kuličky), operátor (např. o několik více/méně, několikrát více/méně), adresa/identifikátor (např. číslo pokoje v hotelu, na ciferníku hodin, číslo na číselné ose) a jméno (např. číslo tramvaje).Používá s porozuměním pozice číslic v zápisu čísla v desítkové soustavě.  Rozpozná reálné situace (i s antisignálem), ve kterých se sčítá, odčítá, násobí a dělí.Sčítá, odčítá, násobí a dělí v oboru přirozených čísel do 10 000 pamětně i písemně.  Odhaduje počet objektů i výsledek početních operací.Zaokrouhluje přirozená čísla.  Orientuje se ve struktuře čísel (např. na číselné ose, ve stovkové tabulce).</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Zdůvodní postupy a výpočty pomocí modelů.Řeší úlohy z reálného světa, které obsahují sčítání a odčítání pravých a nepravých zlomků a smíšených čísel.Řeší úlohy z reálného světa, které obsahují násobení a dělení zlomků (pravých a nepravých zlomků a smíšených čísel).</t>
+          <t>Provádí výpočty s více operacemi, závorkami, respektuje přednost operací a využívá jejich vlastnosti (např. komutativita, asociativita).Řeší různé typy slovních úloh (např. s antisignálem, s nadbytečnými číselnými údaji) s přirozenými čísly v různých rolích (stav, operátor, adresa/identifikátor).</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
-          <t>Pracuje se zlomky.</t>
+          <t>Řeší jednoduché problémy s přirozenými čísly, sčítá a odčítá do tisíce, násobí a dělí v oboru malé násobilky.</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV5-001</t>
+          <t>MAT-MAT-001-ZV9-001</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Řeší problémy s přirozenými čísly (včetně nuly) v kontextu reálných situací.</t>
+          <t>Řeší problémy se zlomky v kontextu reálných situací.</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“. </t>
+          <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t>Vyjmenuje vzestupnou i sestupnou číselnou řadu (po jedné, po dvou…, po deseti…).Určí počet objektů a reprezentuje ho různými (ekvivalentními) způsoby (objekty, obrázky, znaky, čísly). Čte a zapisuje přirozená čísla v desítkové soustavě. </t>
+          <t>Interpretuje význam zlomku v širším kontextu situace – část celku, racionální číslo, poměr atd.  Určí ekvivalentní zlomky.   Vyjádří zlomek v základním tvaru.Zobrazuje zlomky na číselnou osu, a to včetně záporných zlomků.  Porovnává zlomky.  Sčítá a odčítá zlomky pomocí modelů. Násobí a dělí zlomky pomocí modelů. </t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje číslo jako počet a číslo jako veličinu (např. v oblasti peněz).Řeší slovní úlohy, kde čísla jsou v různých rolích - číslo jako stav (např. tři kuličky), operátor (např. o několik více/méně, několikrát více/méně), adresa/identifikátor (např. číslo pokoje v hotelu, na ciferníku hodin, číslo na číselné ose) a jméno (např. číslo tramvaje).Používá s porozuměním pozice číslic v zápisu čísla v desítkové soustavě.  Rozpozná reálné situace (i s antisignálem), ve kterých se sčítá, odčítá, násobí a dělí.Sčítá, odčítá, násobí a dělí v oboru přirozených čísel do 10 000 pamětně i písemně.  Odhaduje počet objektů i výsledek početních operací.Zaokrouhluje přirozená čísla.  Orientuje se ve struktuře čísel (např. na číselné ose, ve stovkové tabulce).</t>
+          <t>Zapíše zlomek jako desetinné číslo. Zapíše nepravý zlomek pomocí smíšeného čísla a naopak.     Sčítá a odčítá zlomky pomocí číselného zápisu.  Násobí a dělí zlomky pomocí číselného zápisu.  </t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Provádí výpočty s více operacemi, závorkami, respektuje přednost operací a využívá jejich vlastnosti (např. komutativita, asociativita).Řeší různé typy slovních úloh (např. s antisignálem, s nadbytečnými číselnými údaji) s přirozenými čísly v různých rolích (stav, operátor, adresa/identifikátor).</t>
+          <t>Zdůvodní postupy a výpočty pomocí modelů.Řeší úlohy z reálného světa, které obsahují sčítání a odčítání pravých a nepravých zlomků a smíšených čísel.Řeší úlohy z reálného světa, které obsahují násobení a dělení zlomků (pravých a nepravých zlomků a smíšených čísel).</t>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
-          <t>Řeší jednoduché problémy s přirozenými čísly, sčítá a odčítá do tisíce, násobí a dělí v oboru malé násobilky.</t>
+          <t>Pracuje se zlomky.</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV5-002</t>
+          <t>MAT-MAT-001-ZV9-002</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Modeluje a používá zlomky v praktických situacích.</t>
+          <t>Využívá k řešení problémů celá čísla a jejich vlastnosti.</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>Rozděluje spravedlivě různé celky na stejné části (např. rozděluje koláč, tyč, čokoládu, lentilky, mince).Pojmenuje části spravedlivého dělení. Modeluje slovně vyjádřený kmenový zlomek (polovina, třetina, čtvrtina…).  </t>
+          <t>Porovnává celá čísla a zobrazuje je na číselnou osu.    </t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>Porovná kmenové zlomky vyjádřené slovně nebo modelem.   Řeší jednoduché slovní úlohy s kmenovými zlomky vyjádřenými slovně a využívá k tomu vhodné modely.  Zapíše kmenový zlomek pomocí čísel.  Modeluje a pojmenuje části celku nekmenovými zlomky.   Zapíše nekmenový zlomek pomocí čísel.   Porovná nekmenové zlomky vyjádřené modelem, slovně nebo číselně.     </t>
+          <t>Sčítá a odčítá celá čísla pomocí modelů a číselného zápisu.   Násobí a dělí celá čísla.     Určí dělitele a násobky přirozených čísel.</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Porovnává nekmenové zlomky zapsané číselně a sčítá je pomocí modelů. Řeší jednoduché slovní úlohy se zlomky.  </t>
+          <t>Určí společné dělitele a společné násobky dvou přirozených čísel.Řeší úlohy z reálného světa, ve kterých je násobení či dělení dvou celých čísel, z nichž alespoň jedno je záporné.</t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
-          <t>Modeluje zlomky, které lze snadno vyjádřit jako části celku, a používá je v běžných situacích.</t>
+          <t>Pozná záporná čísla a rozliší je v běžných situacích.</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV9-002</t>
+          <t>MAT-MAT-001-ZV5-002</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Využívá k řešení problémů celá čísla a jejich vlastnosti.</t>
+          <t>Modeluje a používá zlomky v praktických situacích.</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>porovnává celá čísla a zobrazuje je na číselnou osu    </t>
+          <t>Rozděluje spravedlivě různé celky na stejné části (např. rozděluje koláč, tyč, čokoládu, lentilky, mince).Pojmenuje části spravedlivého dělení. Modeluje slovně vyjádřený kmenový zlomek (polovina, třetina, čtvrtina…).  </t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>sčítá a odčítá celá čísla pomocí modelů a číselného zápisu   násobí a dělí celá čísla     určí dělitele a násobky přirozených čísel </t>
+          <t>Porovná kmenové zlomky vyjádřené slovně nebo modelem.   Řeší jednoduché slovní úlohy s kmenovými zlomky vyjádřenými slovně a využívá k tomu vhodné modely.  Zapíše kmenový zlomek pomocí čísel.  Modeluje a pojmenuje části celku nekmenovými zlomky.   Zapíše nekmenový zlomek pomocí čísel.   Porovná nekmenové zlomky vyjádřené modelem, slovně nebo číselně.     </t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Určí společné dělitele a společné násobky dvou přirozených čísel.Řeší úlohy z reálného světa, ve kterých je násobení či dělení dvou celých čísel, z nichž alespoň jedno je záporné.</t>
+          <t>Porovnává nekmenové zlomky zapsané číselně a sčítá je pomocí modelů. Řeší jednoduché slovní úlohy se zlomky.  </t>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
-          <t>Pozná záporná čísla a rozliší je v běžných situacích.</t>
+          <t>Modeluje zlomky, které lze snadno vyjádřit jako části celku, a používá je v běžných situacích.</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV5-003</t>
+          <t>MAT-MAT-001-ZV9-003</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Modeluje kladná desetinná čísla pomocí reálných situací.</t>
+          <t>Využívá k řešení problémů desetinná čísla, procenta, mocniny a odmocniny v kontextu reálných situací.</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t>Modeluje a čte desetinné číslo se dvěma desetinnými místy reálnou situací (účtenka v obchodě, délka, popř. výška…).Vyznačí desetinné číslo na číselné ose.</t>
+          <t>Zapisuje množství, veličinu pomocí desetinných čísel.     Porovnává desetinná čísla.    Zaokrouhluje desetinná čísla. Sčítá a odčítá desetinná čísla.   Násobí desetinné číslo přirozeným číslem.  Zapíše desetinné číslo jako desetinný zlomek.   Vysvětlí význam procent na příkladu.  Vyjádří vztah části a celku pomocí procent.   </t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>Převádí některé jednoduché zlomky (polovina, čtvrtina, tři čtvrtiny, pětina, desetina, setina…) na desetinná čísla a obráceně a vyznačí je na číselné ose.   Porovná dvě desetinná čísla se dvěma desetinnými místy.   Zaokrouhlí desetinné číslo na přirozené číslo (případně nulu).</t>
+          <t>Násobí a dělí desetinná čísla celými čísly a desetinnými čísly.  Interpretuje druhou a třetí mocninu pomocí geometrických modelů.   Odhadne druhou a třetí mocninu a druhou odmocninu čísla.  Užívá zápis mocnin (včetně zápisu čísel pomocí mocnin deseti např.: 3,1 x 10^5) a odmocnin.   Čte a zapisuje velká čísla (např. řádu miliony, miliardy,...); porovnává je a provádí s nimi početní operace.  </t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Používá desetinná čísla při převádění jednotek míry.Sčítá a odčítá desetinná čísla.Řeší jednoduché slovní úlohy s desetinnými čísly.</t>
+          <t>Řeší úlohy z reálného světa, které obsahují sčítání a odčítání desetinných čísel na více než jedno desetinné místo.Řeší úlohy z reálného světa, které obsahují násobení či dělení dvou desetinných čísel.Porovná a uspořádá velká a malá čísla včetně zápisu čísel pomocí mocnin deseti.Sčítá a odčítá čísla vyjádřené jako mocniny, včetně zápisu čísel pomocí mocnin deseti.Násobí a dělí čísla vyjádřené jako mocniny, včetně zápisu čísel pomocí mocnin deseti.Provádí výpočty se dvěma nebo více operacemi s celými čísly, desetinnými čísly, zlomky a mocninami v rámci výše popsaných očekávání v případě, že je třeba respektovat pořadí operací.</t>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Řeší jednoduché problémy s desetinnými čísly a procenty v kontextu běžných situací.</t>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV9-003</t>
+          <t>MAT-MAT-001-ZV5-003</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Využívá k řešení problémů desetinná čísla, procenta, mocniny a odmocniny v kontextu reálných situací.</t>
+          <t>Modeluje kladná desetinná čísla pomocí reálných situací.</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>zapisuje množství, veličinu pomocí desetinných čísel     porovnává desetinná čísla     zaokrouhluje desetinná čísla sčítá a odčítá desetinná čísla   násobí desetinné číslo přirozeným číslem  zapíše desetinné číslo jako desetinný zlomek   vysvětlí význam procent na příkladu  vyjádří vztah části a celku pomocí procent   </t>
+          <t>Modeluje a čte desetinné číslo se dvěma desetinnými místy reálnou situací (účtenka v obchodě, délka, popř. výška…).Vyznačí desetinné číslo na číselné ose.</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>násobí a dělí desetinná čísla celými čísly a desetinnými čísly  interpretuje druhou a třetí mocninu pomocí geometrických modelů   odhadne druhou a třetí mocninu a druhou odmocninu čísla  užívá zápis mocnin (včetně zápisu čísel pomocí mocnin deseti např.: 3,1 x 10^5) a odmocnin   čte a zapisuje velká čísla (např. řádu miliony, miliardy,...); porovnává je a provádí s nimi početní operace  </t>
+          <t>Převádí některé jednoduché zlomky (polovina, čtvrtina, tři čtvrtiny, pětina, desetina, setina…) na desetinná čísla a obráceně a vyznačí je na číselné ose.   Porovná dvě desetinná čísla se dvěma desetinnými místy.   Zaokrouhlí desetinné číslo na přirozené číslo (případně nulu).</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Řeší úlohy z reálného světa, které obsahují sčítání a odčítání desetinných čísel na více než jedno desetinné místo.Řeší úlohy z reálného světa, které obsahují násobení či dělení dvou desetinných čísel.Porovná a uspořádá velká a malá čísla včetně zápisu čísel pomocí mocnin deseti.Sčítá a odčítá čísla vyjádřené jako mocniny, včetně zápisu čísel pomocí mocnin deseti.Násobí a dělí čísla vyjádřené jako mocniny, včetně zápisu čísel pomocí mocnin deseti.Provádí výpočty se dvěma nebo více operacemi s celými čísly, desetinnými čísly, zlomky a mocninami v rámci výše popsaných očekávání v případě, že je třeba respektovat pořadí operací.</t>
+          <t>Používá desetinná čísla při převádění jednotek míry.Sčítá a odčítá desetinná čísla.Řeší jednoduché slovní úlohy s desetinnými čísly.</t>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
-          <t>Řeší jednoduché problémy s desetinnými čísly a procenty v kontextu běžných situací.</t>
+          <t/>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
@@ -6148,168 +6148,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Měření a výpočty</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se soustředí na pochopení metrických vlastností objektů, jednotek a procesů měření, včetně délky, plochy, objemu, úhlu, času a dalších veličin. Žáci se učí používat různé měřicí nástroje a metody pro přesné určení fyzikálních vlastností objektů. Schopnost měřit a odhadovat je nezbytná pro aplikaci matematiky v reálném světě. </t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-002-ZV5-005</t>
+          <t>MAT-MAT-002-ZV9-004</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>Využívá standardní jednotky délky k odhadu, měření a porovnávání, prostřednictvím manipulace zjišťuje obsah a objem.</t>
+          <t>Využívá k odhadu, měření a porovnávání nestandardní a standardní jednotky délky, obsahu a objemu.</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>Změří a porovná délky, obsahy, objemy pomocí nestandardních jednotek (kroky, palce, dřívka, provázek…, list papíru, čtverec v síti…, krychle...).</t>
+          <t>Přečte hodnoty ze stupnice na různých měřicích nástrojích (včetně úhloměru). </t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>Odhadne délku, obsah a objem použitím nestandardní jednotky. Změří, porovná a odhadne délky použitím standardní jednotky.Určí obsah mřížového útvaru ve čtvercové síti.  Vyjádří objem krychlového tělesa pomocí jednotkových krychlí.</t>
+          <t>Vyjádří délku, obsah a objem v různých jednotkách stejné soustavy. </t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Určí obsah mnohoúhelníku pomocí jeho rozdělení nebo doplnění na útvar tak, aby obsah snadno zjistil.Řeší úlohy s reálným kontextem týkající se míry mnohoúhelníku (obvodu, obsahu) i míry krychlového tělesa (povrchu a objemu).</t>
+          <t>Přečte hodnoty ze stupnice na různých měřicích nástrojích i mezi vyznačenými dílky (interpolace).Převádí jednotky délky, obsahu a objemu v rámci standardní soustavy měření.Vyjádří délku, obsah a objem v jednotkách různých měrných soustav, pokud zná převodní vztahy.</t>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
-          <t>Využívá standardní jednotky délky k měření a porovnávání.</t>
+          <t>Používá k měření a porovnávání standardní jednotky délky, obsahu a objemu.</t>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Měření a výpočty</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se soustředí na pochopení metrických vlastností objektů, jednotek a procesů měření, včetně délky, plochy, objemu, úhlu, času a dalších veličin. Žáci se učí používat různé měřicí nástroje a metody pro přesné určení fyzikálních vlastností objektů. Schopnost měřit a odhadovat je nezbytná pro aplikaci matematiky v reálném světě. </t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-002-ZV9-004</t>
+          <t>MAT-MAT-002-ZV5-005</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Využívá k odhadu, měření a porovnávání nestandardní a standardní jednotky délky, obsahu a objemu.</t>
+          <t>Využívá standardní jednotky délky k odhadu, měření a porovnávání, prostřednictvím manipulace zjišťuje obsah a objem.</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
-          <t>přečte hodnoty ze stupnice na různých měřicích nástrojích (včetně úhloměru) </t>
+          <t>Změří a porovná délky, obsahy, objemy pomocí nestandardních jednotek (kroky, palce, dřívka, provázek…, list papíru, čtverec v síti…, krychle...).</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>vyjádří délku, obsah a objem v různých jednotkách stejné soustavy </t>
+          <t>Odhadne délku, obsah a objem použitím nestandardní jednotky. Změří, porovná a odhadne délky použitím standardní jednotky.Určí obsah mřížového útvaru ve čtvercové síti.  Vyjádří objem krychlového tělesa pomocí jednotkových krychlí.</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Přečte hodnoty ze stupnice na různých měřicích nástrojích i mezi vyznačenými dílky (interpolace).Převádí jednotky délky, obsahu a objemu v rámci standardní soustavy měření.Vyjádří délku, obsah a objem v jednotkách různých měrných soustav, pokud zná převodní vztahy.</t>
+          <t>Určí obsah mnohoúhelníku pomocí jeho rozdělení nebo doplnění na útvar tak, aby obsah snadno zjistil.Řeší úlohy s reálným kontextem týkající se míry mnohoúhelníku (obvodu, obsahu) i míry krychlového tělesa (povrchu a objemu).</t>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
-          <t>Používá k měření a porovnávání standardní jednotky délky, obsahu a objemu.</t>
+          <t>Využívá standardní jednotky délky k měření a porovnávání.</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
@@ -6332,56 +6332,56 @@
           <t>Tematický okruh se soustředí na pochopení metrických vlastností objektů, jednotek a procesů měření, včetně délky, plochy, objemu, úhlu, času a dalších veličin. Žáci se učí používat různé měřicí nástroje a metody pro přesné určení fyzikálních vlastností objektů. Schopnost měřit a odhadovat je nezbytná pro aplikaci matematiky v reálném světě. </t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-002-ZV9-005</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>Využívá metrické vlastnosti útvarů k řešení problému v kontextu reálných situací.</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
-          <t>určí obsah a obvod mřížového útvaru ve čtvercové síti </t>
+          <t>Určí obsah a obvod mřížového útvaru ve čtvercové síti.</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>vypočítá obvod mnohoúhelníku vypočítá obsah čtverce, obdélníku a trojúhelníku vypočítá obvod a obsah kruhu vypočítá povrch mnohostěnu vypočítá objem pravoúhlého hranolu využívá Pythagorovu větu </t>
+          <t>Vypočítá obvod mnohoúhelníku. Vypočítá obsah čtverce, obdélníku a trojúhelníku. Vypočítá obvod a obsah kruhu.Vypočítá povrch mnohostěnu. Vypočítá objem pravoúhlého hranolu. Využívá Pythagorovu větu. </t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>Řeší úlohy včetně úloh z reálného světa, které zahrnují výpočet obsahu útvarů složených z obdélníků a trojúhelníků.Řeší úlohy včetně úloh z reálného světa, které zahrnují výpočet objemu pravoúhlého hranolu.Řeší úlohy včetně úloh z reálného světa, které zahrnují výpočet obvodu kruhu (délku kružnice) a obsah kruhu, je-li dán průměr či poloměr a naopak. Řeší úlohy včetně úloh z reálného světa, které zahrnují výpočet povrchu běžného mnohostěnu (tzn. pravoúhlého hranolu, pravidelného čtyřbokého jehlanu, trojbokého hranolu).Řeší úlohy včetně úloh z reálného světa, které zahrnují výpočet objemu nepravoúhlého hranolu, jsou-li dány jeho rozměry.Řeší úlohy včetně úloh z reálného světa, které zahrnují použití Pythagorovy věty. </t>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t>Využívá délku, obsah a objem základních útvarů při výpočtech.</t>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="inlineStr">
@@ -6414,56 +6414,56 @@
           <t>Tematický okruh se soustředí na pochopení metrických vlastností objektů, jednotek a procesů měření, včetně délky, plochy, objemu, úhlu, času a dalších veličin. Žáci se učí používat různé měřicí nástroje a metody pro přesné určení fyzikálních vlastností objektů. Schopnost měřit a odhadovat je nezbytná pro aplikaci matematiky v reálném světě. </t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-002-ZV9-006</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>Řeší problémy s časovými údaji v kontextu reálných situací.</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>řeší reálné problémy s časovými plány (např. rozvrhy, jízdní řády, itineráře) </t>
+          <t>Řeší reálné problémy s časovými plány (např. rozvrhy, jízdní řády, itineráře).</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>převádí mezi sousedními jednotkami času </t>
+          <t>Převádí mezi sousedními jednotkami času </t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>Řeší úlohy včetně úloh z reálného světa, které zahrnují časová pásma.Řeší úlohy včetně úloh z reálného světa, které zahrnují převody mezi roky, měsíci, týdny, dny, hodinami, částmi hodin, minutami a sekundami. </t>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t>Pracuje s časovými údaji.</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="inlineStr">
@@ -6578,56 +6578,56 @@
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-003-ZV9-007</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>Rozpozná geometrické útvary a využívá jejich vlastnosti k řešení problémů.</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>rozpozná a pojmenuje typy n-úhelníků    využívá základní pojmy popisující vlastnosti kruhu a kružnice (poloměr, průměr, střed)   rozpozná tělesa (hranol, válec, jehlan, kužel a kouli)   </t>
+          <t>Rozpozná a pojmenuje typy n-úhelníků.   Využívá základní pojmy popisující vlastnosti kruhu a kružnice (poloměr, průměr, střed).   Rozpozná tělesa (hranol, válec, jehlan, kužel a kouli).  </t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>rozpozná dvojice shodných dvojrozměrných útvarů (v osové a středové souměrnosti, v posunutí, v otočení) a určí typ zobrazení rozpozná dvojice podobných dvojrozměrných útvarů  rozpozná a pojmenuje typy úhlů (nulový, ostrý, pravý, tupý, přímý, nekonvexní, plný) </t>
+          <t>Rozpozná dvojice shodných dvojrozměrných útvarů (v osové a středové souměrnosti, v posunutí, v otočení) a určí typ zobrazení. Rozpozná dvojice podobných dvojrozměrných útvarů.  Rozpozná a pojmenuje typy úhlů (nulový, ostrý, pravý, tupý, přímý, nekonvexní, plný). </t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>Používá definující vlastnosti dvourozměrných útvarů pro jejich klasifikaci.Používá k řešení úloh vztahy mezi úhly svíranými dvěma různoběžkami, případně úhly, které vzniknou, pokud příčka protne dvě rovnoběžky.Popíše a používá geometrická zobrazení dvourozměrných obrazců (tzn. osová souměrnost, středová souměrnost, otočení, posunutí, podobnost).Popíše a používá geometrická zobrazení složená ze dvou zobrazení (tzn. osová souměrnost, středová souměrnost, otočení, posunutí, podobnost). </t>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
           <t>Rozpozná geometrické útvary a využívá jejich vlastností.</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="inlineStr">
@@ -6640,168 +6640,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Geometrie v rovině a v prostoru</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-003-ZV5-007</t>
+          <t>MAT-MAT-003-ZV9-008</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Orientuje se v rovině a v prostoru.</t>
+          <t>Skládá a rozkládá tělesa.</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
-          <t>Orientuje se v rovině, například s využitím čtvercové sítě (řádek, sloupec, vpravo, vlevo). Orientuje se v prostoru (vpravo, vlevo, nahoře, dole, vpředu, vzadu), například při práci s modely krychlí a dalších těles.   </t>
+          <t>Přiřadí k sobě těleso a jeho síť. Vytvoří síť krychle a kvádru. Určí nárys, bokorys, půdorys základního tělesa (tzn. krychle, kvádru, koule, hranolu, válce, kuželu či jehlanu). </t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>Rozliší přímky a úsečky rovnoběžné, různoběžné, kolmé.Orientuje se ve čtvercové síti. </t>
+          <t>Určí různé pohledy na mnohostěny (půdorys, bokorys, nárys). Načrtne základní tělesa ve volném rovnoběžném promítání. </t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Popíše vzájemnou polohu dvou či více objektů v rovině (bodů, úseček, přímek). S využitím čtvercové sítě popíše vzájemnou polohu dvou či více objektů v prostoru (vrcholů, hran, stěn mnohostěnu).</t>
+          <t>Určí síť běžného trojrozměrného tělesa (tzn. hranolu, válce, kuželu či jehlanu).Určí řez běžným trojrozměrným tělesem (tzn. hranolem, válcem, kuželem či jehlanem).</t>
         </is>
       </c>
       <c r="N77" s="0" t="inlineStr">
         <is>
-          <t>Orientuje se v rovině a v prostoru.</t>
+          <t>Modeluje základní tělesa.</t>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Geometrie v rovině a v prostoru</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-003-ZV9-008</t>
+          <t>MAT-MAT-003-ZV5-007</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>Skládá a rozkládá tělesa.</t>
+          <t>Orientuje se v rovině a v prostoru.</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>přiřadí k sobě těleso a jeho síť vytvoří síť krychle a kvádru určí nárys, bokorys, půdorys základního tělesa (tzn. krychle, kvádru, koule, hranolu, válce, kuželu či jehlanu) </t>
+          <t>Orientuje se v rovině, například s využitím čtvercové sítě (řádek, sloupec, vpravo, vlevo). Orientuje se v prostoru (vpravo, vlevo, nahoře, dole, vpředu, vzadu), například při práci s modely krychlí a dalších těles.   </t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>určí různé pohledy na mnohostěny (půdorys, bokorys, nárys) načrtne základní tělesa ve volném rovnoběžném promítání </t>
+          <t>Rozliší přímky a úsečky rovnoběžné, různoběžné, kolmé.Orientuje se ve čtvercové síti. </t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Určí síť běžného trojrozměrného tělesa (tzn. hranolu, válce, kuželu či jehlanu).Určí řez běžným trojrozměrným tělesem (tzn. hranolem, válcem, kuželem či jehlanem).</t>
+          <t>Popíše vzájemnou polohu dvou či více objektů v rovině (bodů, úseček, přímek). S využitím čtvercové sítě popíše vzájemnou polohu dvou či více objektů v prostoru (vrcholů, hran, stěn mnohostěnu).</t>
         </is>
       </c>
       <c r="N78" s="0" t="inlineStr">
         <is>
-          <t>Modeluje základní tělesa.</t>
+          <t>Orientuje se v rovině a v prostoru.</t>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
@@ -6906,56 +6906,56 @@
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-003-ZV9-009</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>Konstruuje množiny bodů daných vlastností.</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. </t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>řeší úlohy pomocí manipulačních činností (např. ve čtvercové síti, překládáním papíru, modelováním těles, se sítěmi těles) </t>
+          <t>Řeší úlohy pomocí manipulačních činností (např. ve čtvercové síti, překládáním papíru, modelováním těles, se sítěmi těles). </t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>navrhne a zapíše postup konstrukce (slovně nebo symbolicky), diskutuje podmínky řešení a realizuje rýsováním  používá geometrický software ke konstrukcím geometrických útvarů, k zobrazení těles a modelování polohových vztahů v rovině a prostoru    provádí základní konstrukce (např. rovnoběžky, kolmice, osa úsečky, úhel 60°, osa úhlu, kružnice) pomocí pravítka a kružítka   sestrojí útvary (včetně úhlů) podle zadaných prvků a provádí diskusi řešení  </t>
+          <t>Navrhne a zapíše postup konstrukce (slovně nebo symbolicky), diskutuje podmínky řešení a realizuje rýsováním.  Používá geometrický software ke konstrukcím geometrických útvarů, k zobrazení těles a modelování polohových vztahů v rovině a prostoru.    Provádí základní konstrukce (např. rovnoběžky, kolmice, osa úsečky, úhel 60°, osa úhlu, kružnice) pomocí pravítka a kružítka.   Sestrojí útvary (včetně úhlů) podle zadaných prvků a provádí diskusi řešení.  </t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>Aplikuje osvojené dovednosti při řešení konstrukčních úloh s reálným kontextem.  </t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
           <t>Provádí jednoduché konstrukce geometrických útvarů.</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="inlineStr">
@@ -6988,56 +6988,56 @@
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-003-ZV9-010</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>Popíše polohu objektů v rovině a v prostoru.</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>najde a zakreslí body do kartézské soustavy souřadnic pojmenuje vzájemnou polohu bodů, přímek/úseček a rovin na modelu tělesa </t>
+          <t>Najde a zakreslí body do kartézské soustavy souřadnic. Pojmenuje vzájemnou polohu bodů, přímek/úseček a rovin na modelu tělesa. </t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>narýsuje útvary do kartézské soustavy souřadnic a určí souřadnice modeluje a určí těleso na základě popisu </t>
+          <t>Narýsuje útvary do kartézské soustavy souřadnic a určí souřadnice. Modeluje a určí těleso na základě popisu. </t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>Narýsuje útvary podle zadání kartézské soustavy souřadnic a určí souřadnice bodů zjištěných konstrukcí.Popíše a realizuje geometrické zobrazení (osová souměrnost, středová souměrnost, otočení, posunutí, podobnost) dvourozměrného obrazce v kartézském systému souřadnic. </t>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t>Popíše polohu objektů v prostoru.</t>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="inlineStr">
@@ -7070,56 +7070,56 @@
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-004-ZV9-011</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>Interpretuje a vytváří různě graficky prezentovaná data.</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t>čte a vytvoří grafický záznam souboru dat (tabulky, grafy, schémata, Vennovy diagramy pro dvě i tři množiny)   získá informace z organizovaného souboru dat pro řešení problémů organizuje soubor dat podle vhodného organizačního principu a graficky je prezentuje </t>
+          <t>Čte a vytvoří grafický záznam souboru dat (tabulky, grafy, schémata, Vennovy diagramy pro dvě i tři množiny).   Získá informace z organizovaného souboru dat pro řešení problémů.Organizuje soubor dat podle vhodného organizačního principu a graficky je prezentuje. </t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>získá informace z organizovaného souboru dat  </t>
+          <t>Získá informace z organizovaného souboru dat.  </t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>Získá data ze sloupcového, kruhového a Vennova diagramu a ze spojnicových grafů a bodových grafů. Uspořádá data a sestrojí sloupcové, kruhové diagramy a Vennovy diagramy, spojnicové a bodové grafy (i se SW podporou).Popíše vztahy v rámci zobrazení dat.Řeší úlohy z reálného života s využitím získaných dat.</t>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t>Interpretuje a vytváří data v tabulce, sloupcovým, příp. výsečovým diagramem.</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="inlineStr">
@@ -7214,332 +7214,332 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV5-010</t>
+          <t>MAT-MAT-004-ZV9-012</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Experimentuje, eviduje a popisuje náhodné jevy.</t>
+          <t>Vypočítá a interpretuje základní charakteristiky souboru dat.</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t> Rozpozná náhodné, jisté a nemožné jevy. </t>
+          <t>Určí aritmetický průměr souboru dat. </t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>Experimentuje a náhodné jevy eviduje pro určení pravděpodobnosti daného jevu.   </t>
+          <t>Porovná klíčové charakteristiky dvou různých, ale souvisejících souborů dat. Řeší úlohy včetně úloh z reálného světa, ve kterých se počítá průměr, medián či modus souboru dat. Popíše dopad přidání nebo odebrání určité hodnoty ze souboru dat na průměr, medián nebo modus.</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Odhaduje pravděpodobnost jevu pro rozhodování v dané situaci.</t>
+          <t>Určí a popíše aritmetický průměr, medián a modus různých souborů dat a vybere, která charakteristika je v daném kontextu nejvhodnější.Rozpozná vliv odlehlých hodnot v souboru dat na průměr a medián. Určí vhodné metody výběru vzorku tak, aby se jeho charakteristika co nejvíce blížila charakteristice celého souboru.</t>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje situace, které nastanou vždy, nastanou někdy, nebo nenastanou nikdy.</t>
+          <t/>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV9-012</t>
+          <t>MAT-MAT-004-ZV5-010</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Vypočítá a interpretuje základní charakteristiky souboru dat.</t>
+          <t>Experimentuje, eviduje a popisuje náhodné jevy.</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
-          <t> určí aritmetický průměr souboru dat </t>
+          <t>Rozpozná náhodné, jisté a nemožné jevy. </t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>porovná klíčové charakteristiky dvou různých, ale souvisejících souborů dat řeší úlohy včetně úloh z reálného světa, ve kterých se počítá průměr, medián či modus souboru dat. popíše dopad přidání nebo odebrání určité hodnoty ze souboru dat na průměr, medián nebo modus </t>
+          <t>Experimentuje a náhodné jevy eviduje pro určení pravděpodobnosti daného jevu.   </t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Určí a popíše aritmetický průměr, medián a modus různých souborů dat a vybere, která charakteristika je v daném kontextu nejvhodnější.Rozpozná vliv odlehlých hodnot v souboru dat na průměr a medián. Určí vhodné metody výběru vzorku tak, aby se jeho charakteristika co nejvíce blížila charakteristice celého souboru.</t>
+          <t>Odhaduje pravděpodobnost jevu pro rozhodování v dané situaci.</t>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rozlišuje situace, které nastanou vždy, nastanou někdy, nebo nenastanou nikdy.</t>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV5-011</t>
+          <t>MAT-MAT-004-ZV9-013</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá všechny prvky nebo skupiny prvků splňující dané podmínky.</t>
+          <t>Určí pravděpodobnost jevu různými způsoby pro rozhodování v dané situaci.</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
-          <t> Vyhledá prvky splňující jednu podmínku.   </t>
+          <t>Určí, zda výskyt určitého náhodného jevu je jistý, pravděpodobný nebo nemožný. </t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>Zdůvodní, že všechny prvky jistého souboru splňují danou podmínku. </t>
+          <t>Porovná pravděpodobnost dvou nebo více náhodných jevů s použitím popisných slov. Vypočítá pravděpodobnost výskytu elementárního jevu, přičemž odpověď je vyjádřena zlomkem nebo desetinným číslem, a zařadí získané hodnoty na stupnici od 0 (nemožné) do 1 (jisté). </t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Určí a zdůvodní všechny možnosti splňující více podmínek.Pracuje s negací (nesplňuje danou podmínku).</t>
+          <t>Vypočítá pravděpodobnost jevů v konečném prostoru.Používá širokou škálu zobrazení, jako jsou stromové diagramy a kontingenční tabulky, ke zkoumání pravděpodobnosti náhodných jevů.</t>
         </is>
       </c>
       <c r="N86" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá prvky nebo skupiny prvků splňující dané podmínky.</t>
+          <t/>
         </is>
       </c>
       <c r="O86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV9-013</t>
+          <t>MAT-MAT-004-ZV5-011</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Určí pravděpodobnost jevu různými způsoby pro rozhodování v dané situaci.</t>
+          <t>Vyhledá všechny prvky nebo skupiny prvků splňující dané podmínky.</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
-          <t>určí, zda výskyt určitého náhodného jevu je jistý, pravděpodobný nebo nemožný </t>
+          <t>Vyhledá prvky splňující jednu podmínku.   </t>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>porovná pravděpodobnost dvou nebo více náhodných jevů s použitím popisných slov vypočítá pravděpodobnost výskytu elementárního jevu, přičemž odpověď je vyjádřena zlomkem nebo desetinným číslem, a zařadí získané hodnoty na stupnici od 0 (nemožné) do 1 (jisté) </t>
+          <t>Zdůvodní, že všechny prvky jistého souboru splňují danou podmínku. </t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Vypočítá pravděpodobnost jevů v konečném prostoru.Používá širokou škálu zobrazení, jako jsou stromové diagramy a kontingenční tabulky, ke zkoumání pravděpodobnosti náhodných jevů.</t>
+          <t>Určí a zdůvodní všechny možnosti splňující více podmínek.Pracuje s negací (nesplňuje danou podmínku).</t>
         </is>
       </c>
       <c r="N87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyhledá prvky nebo skupiny prvků splňující dané podmínky.</t>
         </is>
       </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
@@ -7562,56 +7562,56 @@
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-004-ZV9-014</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>Vyhledá všechny prvky nebo skupiny prvků, které splňují dané podmínky.</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t>určí a zdůvodní všechny možnosti splňující více podmínek  pracuje s negací (nesplňuje danou podmínku) </t>
+          <t>Určí a zdůvodní všechny možnosti splňující více podmínek.  Pracuje s negací (nesplňuje danou podmínku).</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>najde vhodný organizační princip pro danou situaci, který umožní najít výsledek reprezentuje situaci vhodným způsobem, např. stromovým grafem  </t>
+          <t>Najde vhodný organizační princip pro danou situaci, který umožní najít výsledek.Reprezentuje situaci vhodným způsobem, např. stromovým grafem. </t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>Systematicky vypíše všechny možné výsledky (prostor elementárních jevů) pro situaci zahrnující jev složený ze dvou elementárních jevů, buď s vrácením vybraného předmětu do sady, nebo bez jeho vrácení.</t>
         </is>
       </c>
       <c r="N88" s="0" t="inlineStr">
         <is>
           <t>Vyhledá všechny prvky nebo skupiny prvků, které splňují dané jednoduché podmínky.</t>
         </is>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="inlineStr">
@@ -7624,168 +7624,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>Algebra</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Algebra se zabývá rozpoznáváním pravidelností, vztahů a funkcí. Využívá symboly a výrazy k modelování a řešení problémů. Tato oblast pomáhá žákům rozvinout abstraktní myšlení, schopnost manipulovat s algebraickými výrazy a odhalovat závislosti v každodenních situacích. Algebra je klíčová pro pokročilejší matematické koncepty a vědecké aplikace.</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-005-ZV9-015</t>
+          <t>MAT-MAT-005-ZV5-012</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná, vyjádří, doplní a tvoří pravidelnosti a řady čísel.</t>
+          <t>Rozpozná, zdůvodní, doplní a tvoří pravidelnosti a řady čísel.</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>vytvoří pravidelnost a řady čísel podle daného pravidla posoudí správnost pravidelnosti a řady čísel s daným pravidlem </t>
+          <t>Rozpozná pravidelnosti (vizuální tvarové nebo barevné, akustické, kinestetické…).   </t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>rozpozná a doplní o další členy nelineární řady čísel , včetně mocninných, s podporou vizuálních reprezentací vzoru </t>
+          <t>Zdůvodní nalezené pravidelnosti a pokračuje v nich.   Tvoří pravidelnosti a řady čísel.</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná pravidelnosti a nelineární řady čísel včetně řady čísel s druhou mocninou a pokračuje v nich.</t>
+          <t>Rozpozná pravidlo pravidelnosti lineární i s opakováním a aplikuje ho na doplnění chybějícího prvku.Využívá pravidelnosti k řešení úloh.</t>
         </is>
       </c>
       <c r="N89" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná, vyjádří, doplní a tvoří pravidelnosti a číselné řady.</t>
+          <t>Zapíše nebo doplní pravidelnosti a číselné řady podle návodu.</t>
         </is>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>Algebra</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Algebra se zabývá rozpoznáváním pravidelností, vztahů a funkcí. Využívá symboly a výrazy k modelování a řešení problémů. Tato oblast pomáhá žákům rozvinout abstraktní myšlení, schopnost manipulovat s algebraickými výrazy a odhalovat závislosti v každodenních situacích. Algebra je klíčová pro pokročilejší matematické koncepty a vědecké aplikace.</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-005-ZV5-012</t>
+          <t>MAT-MAT-005-ZV9-015</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná, zdůvodní, doplní a tvoří pravidelnosti a řady čísel.</t>
+          <t>Rozpozná, vyjádří, doplní a tvoří pravidelnosti a řady čísel.</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná pravidelnosti (vizuální tvarové nebo barevné, akustické, kinestetické…).   </t>
+          <t>Vytvoří pravidelnost a řady čísel podle daného pravidla.Posoudí správnost pravidelnosti a řady čísel s daným pravidlem.</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>Zdůvodní nalezené pravidelnosti a pokračuje v nich.   Tvoří pravidelnosti a řady čísel.</t>
+          <t>Rozpozná a doplní o další členy nelineární řady čísel , včetně mocninných, s podporou vizuálních reprezentací vzoru.</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná pravidlo pravidelnosti lineární i s opakováním a aplikuje ho na doplnění chybějícího prvku.Využívá pravidelnosti k řešení úloh.</t>
+          <t>Rozpozná pravidelnosti a nelineární řady čísel včetně řady čísel s druhou mocninou a pokračuje v nich.</t>
         </is>
       </c>
       <c r="N90" s="0" t="inlineStr">
         <is>
-          <t>Zapíše nebo doplní pravidelnosti a číselné řady podle návodu.</t>
+          <t>Rozpozná, vyjádří, doplní a tvoří pravidelnosti a číselné řady.</t>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
@@ -7890,56 +7890,56 @@
           <t>Algebra se zabývá rozpoznáváním pravidelností, vztahů a funkcí. Využívá symboly a výrazy k modelování a řešení problémů. Tato oblast pomáhá žákům rozvinout abstraktní myšlení, schopnost manipulovat s algebraickými výrazy a odhalovat závislosti v každodenních situacích. Algebra je klíčová pro pokročilejší matematické koncepty a vědecké aplikace.</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-005-ZV9-016</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>Řeší reálné problémy pomocí poměru, úměry a procent.</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
-          <t> sestaví tabulku nebo grafické znázornění popisující situaci s poměrem a procenty </t>
+          <t>Sestaví tabulku nebo grafické znázornění popisující situaci s poměrem a procenty. </t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>popíše a zdůvodní závislosti v řešeném problému   </t>
+          <t>Popíše a zdůvodní závislosti v řešeném problému.</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>Řeší reálné problémy s procenty.Řeší reálné problémy pomocí poměru a úměry.Zapíše podíl jako dva stejné poměry a modeluje proporcionální vztah.</t>
         </is>
       </c>
       <c r="N92" s="0" t="inlineStr">
         <is>
           <t>Řeší jednoduché úlohy pomocí poměru a procent.</t>
         </is>
       </c>
       <c r="O92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="inlineStr">
@@ -7972,61 +7972,61 @@
           <t>Algebra se zabývá rozpoznáváním pravidelností, vztahů a funkcí. Využívá symboly a výrazy k modelování a řešení problémů. Tato oblast pomáhá žákům rozvinout abstraktní myšlení, schopnost manipulovat s algebraickými výrazy a odhalovat závislosti v každodenních situacích. Algebra je klíčová pro pokročilejší matematické koncepty a vědecké aplikace.</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-005-ZV9-017</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>Modeluje reálné problémy pomocí výrazů, upravuje je a vyhodnocuje.</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
-          <t>využívá manipulace s geometrickými útvary (algebraickými dlaždicemi) pro modelování algebraických výrazů a jejich úpravy </t>
+          <t>Využívá manipulace s geometrickými útvary (algebraickými dlaždicemi) pro modelování algebraických výrazů a jejich úpravy.</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>sčítá a odčítá lineární výrazy i mnohočleny pomocí vizualizace    násobí mnohočlen jednočlenem i mnohočlenem pomocí vizualizace dělí mnohočlen jednočlenem pomocí vizualizace  upraví mocninné výrazy i mnohočleny například rozkladem a vytýkáním pomocí vizualizace </t>
+          <t>Sčítá a odčítá lineární výrazy i mnohočleny pomocí vizualizace .Násobí mnohočlen jednočlenem i mnohočlenem pomocí vizualizace. Dělí mnohočlen jednočlenem pomocí vizualizace.  Upraví mocninné výrazy i mnohočleny například rozkladem a vytýkáním pomocí vizualizace. </t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Používá výrazy pro znázornění problémových situací s více proměnnými.Sčítá a odčítá výrazy.Násobí mnohočlen jednočlenem i mnohočlenem.Dělí mnohočlen jednočlenem.Určí hodnotu a zjednoduší mocninné výrazy, použije k tomu pravidla pro umocňování.Upravuje výrazy s využitím vytýkání lineárních a exponenciálních výrazů.  </t>
+          <t>Používá výrazy pro znázornění problémových situací s více proměnnými.Sčítá a odčítá výrazy.Násobí mnohočlen jednočlenem i mnohočlenem.Dělí mnohočlen jednočlenem.Určí hodnotu a zjednoduší mocninné výrazy, použije k tomu pravidla pro umocňování.Rozkládá lineární a mocninné výrazy na součin vytýkáním. </t>
         </is>
       </c>
       <c r="N93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
@@ -8054,56 +8054,56 @@
           <t>Algebra se zabývá rozpoznáváním pravidelností, vztahů a funkcí. Využívá symboly a výrazy k modelování a řešení problémů. Tato oblast pomáhá žákům rozvinout abstraktní myšlení, schopnost manipulovat s algebraickými výrazy a odhalovat závislosti v každodenních situacích. Algebra je klíčová pro pokročilejší matematické koncepty a vědecké aplikace.</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-005-ZV9-018</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t>Řeší reálné problémy pomocí rovnic a nerovnic.</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
-          <t> řeší lineární rovnici a soustavu dvou lineárních rovnic pomocí modelů </t>
+          <t>Řeší lineární rovnici a soustavu dvou lineárních rovnic pomocí modelů.</t>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>řeší lineární rovnici a soustavu dvou lineárních rovnic (úvahou, experimentem, ekvivalentními úpravami) řeší lineární nerovnici a znázorní řešení na číselné ose  zobrazí lineární rovnici graficky a určí průsečíky grafu s osou x a y    </t>
+          <t>Řeší lineární rovnici a soustavu dvou lineárních rovnic (úvahou, experimentem, ekvivalentními úpravami). Řeší lineární nerovnici a znázorní řešení na číselné ose.  Zobrazí lineární rovnici graficky a určí průsečíky grafu s osou x a y.    </t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t>Řeší úlohy včetně úloh z reálného světa pomocí lineárních rovnic a soustavy lineárních rovnic.Interpretuje rovnice a jejich řešení v rámci daného kontextu.Řeší graficky soustavu dvou lineárních rovnic.Řeší složitější nerovnice, výsledek znázorní na číselné ose.Řeší úlohy včetně úloh z reálného světa pomocí nerovnic.</t>
         </is>
       </c>
       <c r="N94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="inlineStr">
@@ -8136,56 +8136,56 @@
           <t>Algebra se zabývá rozpoznáváním pravidelností, vztahů a funkcí. Využívá symboly a výrazy k modelování a řešení problémů. Tato oblast pomáhá žákům rozvinout abstraktní myšlení, schopnost manipulovat s algebraickými výrazy a odhalovat závislosti v každodenních situacích. Algebra je klíčová pro pokročilejší matematické koncepty a vědecké aplikace.</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>MAT-MAT-005-ZV9-019</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t>Řeší reálné problémy pomocí funkcí.</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t>rozpozná závislost mezi dvěma veličinami vyčte z tabulky nebo grafu závislosti požadované informace  </t>
+          <t>Rozpozná závislost mezi dvěma veličinami. Vyčte z tabulky nebo grafu závislosti požadované informace.  </t>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>sestaví tabulku vyjadřující vztah závislosti dvou veličin podle daného předpisu přiřadí tabulku funkčních hodnot k příslušnému grafu funkce a naopak zobrazí lineární funkci graficky a určí průsečíky grafu s osou x a y    </t>
+          <t>Sestaví tabulku vyjadřující vztah závislosti dvou veličin podle daného předpisu. Přiřadí tabulku funkčních hodnot k příslušnému grafu funkce a naopak. Zobrazí lineární funkci graficky a určí průsečíky grafu s osou x a y.    </t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t>Určí předpis po částech lineární funkce znázorněné grafem, ať už v podobě množiny bodů, nebo souvislé čáry (přímky nebo křivky).Rozpozná lineární funkci z textu, z grafu a z předpisu.Přiřadí funkci (lineární, nepřímá úměrnost a ryze kvadratická) vyjádřenou předpisem k příslušnému grafu nebo tabulce a naopak.Využívá znalosti o funkcích k řešení reálných problémů.  </t>
         </is>
       </c>
       <c r="N95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="inlineStr">
@@ -8362,168 +8362,168 @@
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>Data, informace a modelování</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>S daty pracují počítače i my, když přemýšlíme. Informace zpřesňují naše představy o světě a tím nám pomáhají správně se rozhodovat. Řadu podrobností přitom pomíjíme a pracujeme jen s tím, co je pro danou situaci důležité. Vznikají tak zjednodušující reprezentace, modely. Abychom je mohli ukládat a spolehlivě a levně přenášet a kopírovat, kódujeme je do posloupností znaků – písmen, nul a jedniček atp.V informatice se žák učí nejen využívat hotové modely, ale také vytvářet nové. Postupuje při tom cílevědomě, sleduje záměr vyřešit daný problém, hledá rovnováhu mezi rozsahem a složitostí modelu a jednoduchostí jeho použití. Hodnotí spolehlivost získávaných informací a míru jistoty, s jakou se podle nich může rozhodovat. Nalézání efektivních reprezentací složitých skutečností je předpokladem úspěšné komunikace, učení i řešení problémů.Na 1. stupni si žák začíná všímat dat kolem sebe a reflektuje, jak mu mohou být užitečná. Tvoří první schematické modely situací a využívá je k získání informací. Na 2. stupni už se žák seznamuje s pokročilejším kódováním a modely, které sám tvoří, včetně grafů a trénování modelů strojového učení. Zvyká si na to, že informace jsou správné jen s určitou pravděpodobností.</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-001-ZV9-002</t>
+          <t>INF-INF-001-ZV5-002</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Navrhuje a porovnává různé způsoby kódování dat s cílem jejich uložení a přenosu.</t>
+          <t>Znázorní konkrétní situaci na základě její analýzy a určení významných prvků a vztahů mezi nimi.</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>Žáci rozlišují typ dat (výčty, texty, obrázky ad.), která si potřebují uchovat nebo někomu předat. Zvažují, jaký použít přenosový kanál nebo způsob uložení (počítačové sítě, klasickou poštu a papír, improvizované prostředky jako korálky na provázcích atd.) a další okolnosti a omezení plynoucí ze situace. Podle toho pak volí způsob, jak přesně potřebná data zaznamenat, přenést a jak je následně opět přečíst. Výsledná pravidla nebo proces popíšou tak, aby je mohl využít někdo další. Různá kódování žák porovnává podle kritéria plynoucího z dané situace (např. jednoznačnost, obtížnost procesu kódování a/nebo dekódování, délka zakódovaných zpráv, pravděpodobnost chyb atd.).Žáci poznají nutnost reprezentace celé škály jevů omezeným počtem symbolů (např. fyzicky různé odstíny, ale na semaforu čteme všechny např. jako jednu ze tří barev, výšivka si musí poradit s omezeným počtem různě barevných nití, unikátně prožívané emoce vyjadřujeme konečným počtem slov) a s přínosy i úskalími tohoto kroku. Získávají zkušenosti se vztahem mezi přesností a délkou kódů. Seznámí se s realizací tohoto principu v počítači prostřednictvím nul a jedniček, s pojmem bit, s jednotkou byte a s jejími násobky. Pracují například s kódováním textů a barev v obrázcích.Všechny informace jsou nějakým způsobem fyzicky reprezentované, kódované. Porozumění souvisejícím mechanismům a jejich důsledkům umožňuje preciznější interpretace a v praktické rovině také efektivnější práci s různými typy souborů (např. volba grafického formátu podle priority velikosti nebo kvality). Na kódování žáci navážou v programování i při tvorbě informačních systémů, resp. kdekoliv, kde budou zpracovávat data.Vyučující postupně vede žáka k tomu, aby:rozlišoval mezi různými druhy dat (výčet, číslo, text, obrázek, zvuk, video…),vysvětlil způsob kódování textů v počítači pomocí číselných kódů znaků a problémy vznikající existencí různých znakových sad,využíval číselné kódy k určování barev z daného rozsahu,vysvětlil způsob kódování čísel (tedy obecně dat) v počítačích posloupnostmi bitů,měl zkušenost s dalšími způsoby kódování dat (např. římské číslice, Morseova abeceda, Braillovo písmo, notové zápisy),předvedl a vysvětlil různé možnosti kódování a obrázků (bitmapa, vektor), hudby, zvuku, videa nebo jiných typů dat,rozhodoval se pro vhodnou přesnost kódování (např. počet a tím i velikost věkových kategorií, přesnost souřadnic pro určení polohy, počet rozlišovaných barev, rozlišení obrázku, frekvence záznamů o počasí, vzorkování zvuku, snímkování videa),při zpracování a ukládání dat zvažoval rovnováhu mezi velikostí a kvalitou záznamu,při volbě způsobu uložení (kódování) dat zvažoval možnosti příjemce sdělení data přečíst (dekódovat),využíval znalosti a zkušenosti se standardními přístupy (viz výše) při návrhu vlastních kódování,využíval znalosti a zkušenosti se standardními přístupy (viz výše) při hodnocení kódování, posuzoval např. úspornost kódů, jednoduchost použitého principu a náročnost (de)kódování, možnosti zotavení z chyb při přenosu nebo uložení, možnosti dalšího zpracování zakódovaných dat.</t>
+          <t>Žák pozoruje, zkoumá konkrétní situaci či problém a snaží se jí/mu porozumět. Identifikuje klíčové prvky nebo složky situace, které jsou pro porozumění situaci nezbytné. Dostává příležitost si všimnout, že volba důležitých prvků závisí na řešeném problému, nejen na situaci samotné. Například když má rozhodnout, ve které části lesa je vhodnější těžit dřevo, bude patrně počítat stromy, odhadovat jejich rozměry atp., zatímco kdyby měl v tomtéž lese hodnotit vliv daného organismu na ostatní, sestavoval by síť vztahů mezi různými druhy.Výsledkem žákovy analýzy situace, identifikace klíčových prvků a porozumění vztahům mezi nimi je (zpravidla vizuální) znázornění situace, které již neodvádí pozornost nevýznamnými podrobnostmi a naopak přehledně vystihuje podstatu.Znázorňování konkrétní situace učí žáka strukturovat data, rozlišovat podstatné od nepodstatného, identifikovat souvislosti a zjednodušovat složitosti. Zvyšuje přehlednost a tím zapamatovatelnost podstatných informací, což je důležité pro efektivní čtení a učení. Hledání vhodných znázornění vede k rozvoji systémového myšlení a klíčové kompetence k řešení problémů. Teprve znázornění situace umožňuje o ní účinně komunikovat a spolupracovat na ní s dalšími lidmi.Vyučující postupně vede žáka k tomu, aby:pozoroval situaci a popisoval jednotlivé prvky, které v situaci nalezne,vybíral prvky důležité pro řešení daného problému,objevoval mezi prvky jejich vzájemné vztahy,z různých možností vybíral způsob znázornění situace podle problému, který řeší,znázornil situaci, důsledně si ověřoval, že nic podstatného nevynechal, a opravil případné chyby,zhodnotil, nakolik mu znázornění pomáhá daný problém řešit.</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
-          <t>Využívá značky, piktogramy, symboly a kódy pro záznam informací.Uvědomuje si, že různá data v počítači jsou kódována různými způsoby a zabírají různé místo v závislosti na typu dat.</t>
+          <t>Popíše pravidelnost, rytmus a symetrii při běžných činnostech. Rozpozná vzory v běžných situacích.Roztřídí objekty podle daného kritéria.</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se způsoby kódování dat (např.: textů, obrázků, zvuků a videa).Nastavuje rovnováhu velikosti dat a přesnosti kódování, např. počet a tím i velikost věkových kategorií, přesnost souřadnic pro určení polohy, počet rozlišovaných barev, rozlišení obrázku, frekvence měření.Upravuje jednoduché kódování tak, aby vylepšil některou jeho vlastnost.Při zpracování a ukládání dat zvažuje rovnováhu mezi velikostí a kvalitou záznamu.Při volbě způsobu uložení (kódování) dat zvažuje možnosti příjemce sdělení data přečíst (dekódovat).</t>
+          <t>Pozoruje jednoduchou situaci a pojmenovává základní prvky, které v ní nalezne.Vybírá základní prvky, které jsou důležité pro řešení problému, s jednoduchým odůvodněním své volby.Popisuje základní vztahy mezi prvky (např. větší, menší, blízký, daleký) a uvede je v jednoduchém znázornění.Volí jednoduchý způsob znázornění (např. nákres, seznam).Znázorňuje situace se všemi důležitými prvky a vztahy.Vyhodnocuje porozumění problému na základě znázornění (např. „Vidím, kde je nejvíc stromů.“).</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Předvede a vysvětlí základní způsoby kódování různých druhů dat.Hodnotí kódování z různých hledisek: úspornost, přesnost, jednoduchost použitého principu (a tím náročnost kódování), hodnotí možnost dalšího zpracování zakódovaných dat.Zváží potřebné vlastnosti kódování pro danou situaci a navrhne řešení.Přehled o vlastnostech kódování využívá v praktických situacích, zejména ke vhodné volbě datových typů a formátů souborů.</t>
+          <t>Rozpozná více prvků situace, popíše je, rozliší podstatné a nepodstatné prvky.Určí klíčové prvky pro řešení problému a vysvětlí, proč jsou tyto prvky důležité.Určí a popíše různé typy vztahů mezi prvky.Zvolí vhodný způsob znázornění situace – schéma, myšlenková mapa, a odůvodní svou volbu vzhledem k řešení problému.Zpřesní znázornění situace a opraví chyby nebo nedostatky v původním znázornění.Zhodnotí, jak různé způsoby znázornění přispívají k řešení problému a co by se dalo zlepšit.</t>
         </is>
       </c>
       <c r="N98" s="0" t="inlineStr">
         <is>
-          <t>Navrhne způsob kódování dat s cílem uložení a sdílení.</t>
+          <t>Popíše konkrétní situaci, která vychází z jeho opakované zkušenosti, určí, co k ní již ví.</t>
         </is>
       </c>
       <c r="O98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>Data, informace a modelování</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>S daty pracují počítače i my, když přemýšlíme. Informace zpřesňují naše představy o světě a tím nám pomáhají správně se rozhodovat. Řadu podrobností přitom pomíjíme a pracujeme jen s tím, co je pro danou situaci důležité. Vznikají tak zjednodušující reprezentace, modely. Abychom je mohli ukládat a spolehlivě a levně přenášet a kopírovat, kódujeme je do posloupností znaků – písmen, nul a jedniček atp.V informatice se žák učí nejen využívat hotové modely, ale také vytvářet nové. Postupuje při tom cílevědomě, sleduje záměr vyřešit daný problém, hledá rovnováhu mezi rozsahem a složitostí modelu a jednoduchostí jeho použití. Hodnotí spolehlivost získávaných informací a míru jistoty, s jakou se podle nich může rozhodovat. Nalézání efektivních reprezentací složitých skutečností je předpokladem úspěšné komunikace, učení i řešení problémů.Na 1. stupni si žák začíná všímat dat kolem sebe a reflektuje, jak mu mohou být užitečná. Tvoří první schematické modely situací a využívá je k získání informací. Na 2. stupni už se žák seznamuje s pokročilejším kódováním a modely, které sám tvoří, včetně grafů a trénování modelů strojového učení. Zvyká si na to, že informace jsou správné jen s určitou pravděpodobností.</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-001-ZV5-002</t>
+          <t>INF-INF-001-ZV9-002</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
-          <t>Znázorní konkrétní situaci na základě její analýzy a určení významných prvků a vztahů mezi nimi.</t>
+          <t>Navrhuje a porovnává různé způsoby kódování dat s cílem jejich uložení a přenosu.</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>Žák pozoruje, zkoumá konkrétní situaci či problém a snaží se jí/mu porozumět. Identifikuje klíčové prvky nebo složky situace, které jsou pro porozumění situaci nezbytné. Dostává příležitost si všimnout, že volba důležitých prvků závisí na řešeném problému, nejen na situaci samotné. Například když má rozhodnout, ve které části lesa je vhodnější těžit dřevo, bude patrně počítat stromy, odhadovat jejich rozměry atp., zatímco kdyby měl v tomtéž lese hodnotit vliv daného organismu na ostatní, sestavoval by síť vztahů mezi různými druhy.Výsledkem žákovy analýzy situace, identifikace klíčových prvků a porozumění vztahům mezi nimi je (zpravidla vizuální) znázornění situace, které již neodvádí pozornost nevýznamnými podrobnostmi a naopak přehledně vystihuje podstatu.Znázorňování konkrétní situace učí žáka strukturovat data, rozlišovat podstatné od nepodstatného, identifikovat souvislosti a zjednodušovat složitosti. Zvyšuje přehlednost a tím zapamatovatelnost podstatných informací, což je důležité pro efektivní čtení a učení. Hledání vhodných znázornění vede k rozvoji systémového myšlení a klíčové kompetence k řešení problémů. Teprve znázornění situace umožňuje o ní účinně komunikovat a spolupracovat na ní s dalšími lidmi.Vyučující postupně vede žáka k tomu, aby:pozoroval situaci a popisoval jednotlivé prvky, které v situaci nalezne,vybíral prvky důležité pro řešení daného problému,objevoval mezi prvky jejich vzájemné vztahy,z různých možností vybíral způsob znázornění situace podle problému, který řeší,znázornil situaci, důsledně si ověřoval, že nic podstatného nevynechal, a opravil případné chyby,zhodnotil, nakolik mu znázornění pomáhá daný problém řešit.</t>
+          <t>Žáci rozlišují typ dat (výčty, texty, obrázky ad.), která si potřebují uchovat nebo někomu předat. Zvažují, jaký použít přenosový kanál nebo způsob uložení (počítačové sítě, klasickou poštu a papír, improvizované prostředky jako korálky na provázcích atd.) a další okolnosti a omezení plynoucí ze situace. Podle toho pak volí způsob, jak přesně potřebná data zaznamenat, přenést a jak je následně opět přečíst. Výsledná pravidla nebo proces popíšou tak, aby je mohl využít někdo další. Různá kódování žák porovnává podle kritéria plynoucího z dané situace (např. jednoznačnost, obtížnost procesu kódování a/nebo dekódování, délka zakódovaných zpráv, pravděpodobnost chyb atd.).Žáci poznají nutnost reprezentace celé škály jevů omezeným počtem symbolů (např. fyzicky různé odstíny, ale na semaforu čteme všechny např. jako jednu ze tří barev, výšivka si musí poradit s omezeným počtem různě barevných nití, unikátně prožívané emoce vyjadřujeme konečným počtem slov) a s přínosy i úskalími tohoto kroku. Získávají zkušenosti se vztahem mezi přesností a délkou kódů. Seznámí se s realizací tohoto principu v počítači prostřednictvím nul a jedniček, s pojmem bit, s jednotkou byte a s jejími násobky. Pracují například s kódováním textů a barev v obrázcích.Všechny informace jsou nějakým způsobem fyzicky reprezentované, kódované. Porozumění souvisejícím mechanismům a jejich důsledkům umožňuje preciznější interpretace a v praktické rovině také efektivnější práci s různými typy souborů (např. volba grafického formátu podle priority velikosti nebo kvality). Na kódování žáci navážou v programování i při tvorbě informačních systémů, resp. kdekoliv, kde budou zpracovávat data.Vyučující postupně vede žáka k tomu, aby:rozlišoval mezi různými druhy dat (výčet, číslo, text, obrázek, zvuk, video…),vysvětlil způsob kódování textů v počítači pomocí číselných kódů znaků a problémy vznikající existencí různých znakových sad,využíval číselné kódy k určování barev z daného rozsahu,vysvětlil způsob kódování čísel (tedy obecně dat) v počítačích posloupnostmi bitů,měl zkušenost s dalšími způsoby kódování dat (např. římské číslice, Morseova abeceda, Braillovo písmo, notové zápisy),předvedl a vysvětlil různé možnosti kódování a obrázků (bitmapa, vektor), hudby, zvuku, videa nebo jiných typů dat,rozhodoval se pro vhodnou přesnost kódování (např. počet a tím i velikost věkových kategorií, přesnost souřadnic pro určení polohy, počet rozlišovaných barev, rozlišení obrázku, frekvence záznamů o počasí, vzorkování zvuku, snímkování videa),při zpracování a ukládání dat zvažoval rovnováhu mezi velikostí a kvalitou záznamu,při volbě způsobu uložení (kódování) dat zvažoval možnosti příjemce sdělení data přečíst (dekódovat),využíval znalosti a zkušenosti se standardními přístupy (viz výše) při návrhu vlastních kódování,využíval znalosti a zkušenosti se standardními přístupy (viz výše) při hodnocení kódování, posuzoval např. úspornost kódů, jednoduchost použitého principu a náročnost (de)kódování, možnosti zotavení z chyb při přenosu nebo uložení, možnosti dalšího zpracování zakódovaných dat.</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
-          <t>Popíše pravidelnost, rytmus a symetrii při běžných činnostech. Rozpozná vzory v běžných situacích.Roztřídí objekty podle daného kritéria.</t>
+          <t>Využívá značky, piktogramy, symboly a kódy pro záznam informací.Uvědomuje si, že různá data v počítači jsou kódována různými způsoby a zabírají různé místo v závislosti na typu dat.</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>Pozoruje jednoduchou situaci a pojmenovává základní prvky, které v ní nalezne.Vybírá základní prvky, které jsou důležité pro řešení problému, s jednoduchým odůvodněním své volby.Popisuje základní vztahy mezi prvky (např. větší, menší, blízký, daleký) a uvede je v jednoduchém znázornění.Volí jednoduchý způsob znázornění (např. nákres, seznam).Znázorňuje situace se všemi důležitými prvky a vztahy.Vyhodnocuje porozumění problému na základě znázornění (např. „Vidím, kde je nejvíc stromů.“).</t>
+          <t>Seznamuje se se způsoby kódování dat (např.: textů, obrázků, zvuků a videa).Nastavuje rovnováhu velikosti dat a přesnosti kódování, např. počet a tím i velikost věkových kategorií, přesnost souřadnic pro určení polohy, počet rozlišovaných barev, rozlišení obrázku, frekvence měření.Upravuje jednoduché kódování tak, aby vylepšil některou jeho vlastnost.Při zpracování a ukládání dat zvažuje rovnováhu mezi velikostí a kvalitou záznamu.Při volbě způsobu uložení (kódování) dat zvažuje možnosti příjemce sdělení data přečíst (dekódovat).</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná více prvků situace, popíše je, rozliší podstatné a nepodstatné prvky.Určí klíčové prvky pro řešení problému a vysvětlí, proč jsou tyto prvky důležité.Určí a popíše různé typy vztahů mezi prvky.Zvolí vhodný způsob znázornění situace – schéma, myšlenková mapa, a odůvodní svou volbu vzhledem k řešení problému.Zpřesní znázornění situace a opraví chyby nebo nedostatky v původním znázornění.Zhodnotí, jak různé způsoby znázornění přispívají k řešení problému a co by se dalo zlepšit.</t>
+          <t>Předvede a vysvětlí základní způsoby kódování různých druhů dat.Hodnotí kódování z různých hledisek: úspornost, přesnost, jednoduchost použitého principu (a tím náročnost kódování), hodnotí možnost dalšího zpracování zakódovaných dat.Zváží potřebné vlastnosti kódování pro danou situaci a navrhne řešení.Přehled o vlastnostech kódování využívá v praktických situacích, zejména ke vhodné volbě datových typů a formátů souborů.</t>
         </is>
       </c>
       <c r="N99" s="0" t="inlineStr">
         <is>
-          <t>Popíše konkrétní situaci, která vychází z jeho opakované zkušenosti, určí, co k ní již ví.</t>
+          <t>Navrhne způsob kódování dat s cílem uložení a sdílení.</t>
         </is>
       </c>
       <c r="O99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
@@ -8772,168 +8772,168 @@
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>Algoritmizace a programování</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Žák se prováděním postupů učí získávat výsledky konkrétních úloh. V informatice pak zaměřuje pozornost na postupy jako takové. Zjišťuje, jak se postupy vedoucí ke stejným výsledkům mohou mezi sebou lišit, tvoří a popisuje postupy vlastní. Všímá si toho, že některé jsou spolehlivější než jiné a co tu spolehlivost určuje. Jejich kvalitní formulace může vyřešit celou skupinu podobných problémů.Postupy žák zapisuje i jako programy, čímž se učí pracovat s omezenou sadou instrukcí a doslovnou interpretací svých výstupů. Kromě toho získává povědomí o základech fungování běžně používaných aplikací. Cílevědomé plánování pracovních postupů je příležitost k rozvoji strukturovaného přístupu k řešení problémů. Jejich jednoznačný a úsporný popis vyžaduje komunikační dovednosti. Automatizovatelnost postupů je předpokladem uplatnitelnosti v práci a podnikání.Na 1. stupni žák zkoumá souvislosti vstupů, podmínek, postupů a výstupů, navrhuje jednoduché posloupnosti kroků a zažívá, jak může programováním určovat chování stroje.Na 2. stupni se žák setkává se složitějšími problémy, do programování přibývají další řídicí struktury. Všímá si výhod a důsledků automatizace svých postupů. </t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-002-ZV5-004</t>
+          <t>INF-INF-002-ZV9-005</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t>Navrhne posloupnost kroků řešení jednoduchého problému.</t>
+          <t>Po přečtení jednotlivých kroků algoritmu vysvětlí celý postup a určí problém, který je daným algoritmem řešen.</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>Žák identifikuje a vlastními slovy popíše problém, který chce vyřešit, včetně určení vstupů, výstupů a vztahu mezi nimi. Rozloží ho na menší, zvládnutelné části, a tím i kroky, které je třeba provést k jeho řešení. Uspořádá je do logické a strukturované posloupnosti. Pokud je například problémem sestavení puzzle, žák navrhne kroky jako roztřídění dílků podle barvy, nalezení rohových a okrajových dílků atp. Ověří správnost postupu řešení, hledá různé varianty postupu.Aby bylo možné postup předat k provedení někomu jinému (nebo i jen sobě samému v budoucnosti), je potřeba ho i zapsat. Kromě přirozeného jazyka k tomu žáci používají různě zjednodušené prostředky, včetně slov nebo symbolů s domluveným významem.Výsledný postup se žáci učí hledat i úpravou jiného, podobného postupu. Z několika různých postupů vyberou ten v dané situaci nejvhodnější a své rozhodnutí zdůvodní. Zvykají si pro jeden problém navrhnout několik postupů a teprve pak rozhodnout, který z nich dotáhnou do konce.Porozumění algoritmům a schopnost s nimi pracovat je součástí základu informatiky. Rozvíjí schopnost žáka řešit problémy systematicky a logicky a formulovat standardizované pracovní postupy, které mohou být přenechány stroji (počítači).Vyučující postupně vede žáka k tomu, aby:diskutoval nad daným problémem, plánoval dílčí kroky, které povedou k realizaci úkolu, zaměřoval se na posloupnost a pořadí kroků,sestavoval a testoval symbolické zápisy postupů,vyhodnocoval vytvořenou posloupnost – doplňoval, dokončoval, přetvářel,rozhodoval se o správnosti/nesprávnosti svého postupu v souvislosti s výsledným řešením,vyhodnocoval jednotlivé způsoby řešení, navrhoval úpravy, přemýšlel, zda jsou funkční, co způsobují,vysvětlil svá řešení.</t>
+          <t>Algoritmus je přesný návod nebo postup, jak vyřešit danou úlohu, resp. všechny úlohy stejného typu. Žák pracuje se zápisem algoritmů v různých formách. Může jít o algoritmy tradičně informatické (hledání největšího prvku v seznamu, nejkratší cesty v grafu apod.), z jiných oborů (určování největšího společného dělitele) nebo z běžného života (návod na použití domácí pekárny, sestavení skříňky).Žák nejprve algoritmus rozdělí na menší, snáze pochopitelné části, typicky až na jednotlivé kroky. Poznatky o nich na základě jejich souvislostí a návazností kombinuje zpět do popisu chování větších částí a nakonec algoritmu jako celku. Pomáhá si při tom prováděním nebo simulováním algoritmu nebo jeho částí na konkrétních příkladech vstupů.Žák určí vstupy vzorového algoritmu, předpoklady, které musí být splněny, aby fungoval, výstupy algoritmu a jejich vztah k původním vstupům. Také vysvětluje, jak výstupy na základě vstupů postupně vznikají neboli jak algoritmus funguje. Z těchto pozorování vyvozuje, co je účelem algoritmu, k čemu byl sestaven. Někdy odhalí, že je zadaný postup nějak vadný (nejednoznačný, nekonečný, bezvýsledný, nespolehlivý, neúplný apod.).Aktivní práce s hotovými algoritmy a jejich zkoumání vede k jejich hlubšímu pochopení, což žáci v životě uplatní jak přímo, tak při tvorbě nebo úpravách algoritmů vlastních. Hlubší pochopení postupu také umožňuje zefektivnit ho či jinak vylepšit.Vyučující postupně vede žáka k tomu, aby:pracoval s různými zápisy algoritmů (např. popis běžnou řečí, sekvence symbolů, rozličné diagramy, blokové nebo jednoduché textové zdrojové kódy programů),sledoval provedení algoritmů a kontroloval, jak jednotlivé kroky odpovídají zápisu, posléze algoritmy realizoval sám, učil se odhadovat výsledky jednotlivých kroků nebo delších sekvencí, zobecňoval svá pozorování (co daný krok nebo příkaz dělá někdy, co za jakých podmínek, co dělá nutně vždycky),učil se číst a rozumět komentářům, všímal si míst, kterým porozuměl špatně, a hledal příčinu nepochopení,zprvu pracoval s algoritmy, které zřetelně a přímočaře vedou k cíli (nakreslení ornamentu hvězdy), poté s takovými, kde vztah vstupu a výstupu není z kroků algoritmu vidět přímo (hledání největšího společného dělitele).</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t>Popíše posloupnost kroků, které vedou k řešení situace.Diskutuje nad možnostmi řešení.</t>
+          <t>Seznamuje se s různými možnostmi zápisu algoritmu (popis běžnou řečí, posloupnost symbolů, rozličné diagramy, blokové nebo jednoduché textové zdrojové kódy programů).Sleduje provedení algoritmů a kontroluje, jak jednotlivé kroky odpovídají zápisu.</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>Popisuje jednoduchý problém, uvádí základní vstupy a očekávané výstupy (např. cesta v bludišti, ve čtvercové síti).Navrhuje kroky potřebné k vyřešení problému a uspořádává je v základní posloupnosti.Sestavuje a zapisuje jednoduchý algoritmus pomocí slov nebo jednoduchých symbolů (např. šipky).Ověřuje správnost svého postupu. (např. podle očekávaného výstupu).Rozhoduje o správnosti/nesprávnosti svého postupu na základě výsledného řešení.Vysvětluje svůj postup v jednoduchých krocích a popisuje jeho základní logiku.</t>
+          <t>Seznamuje se s různými možnostmi zápisu algoritmu (popis běžnou řečí, posloupnost symbolů, rozličné diagramy, blokové nebo jednoduché textové zdrojové kódy programů).Sleduje provedení algoritmů a kontroluje, jak jednotlivé kroky odpovídají zápisu, učí se odhadovat výsledky jednotlivých kroků nebo delších sekvencí, zobecňuje svá pozorování (co daný krok nebo příkaz dělá někdy, co za jakých podmínek, co dělá nutně vždycky).Rozpoznává typická citlivá místa algoritmu (ne/ostré nerovnosti, odkazy na jiné části algoritmu, poprvé použité hodnoty, logické operátory, závorky, ukončovací podmínky cyklů...).Učí se číst komentáře a rozumět jim, všímá si míst, kterým porozuměl špatně, hledá příčinu nepochopení.Pracuje s algoritmy, které zřetelně a přímočaře vedou k cíli (např. nakreslení ornamentu hvězdy), učí se pracovat s takovými, kde vztah vstupu a výstupu není z kroků algoritmu vidět přímo (např. hledání největšího společného dělitele).</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Pojmenuje problém, určí potřebné vstupy a výstupy a vysvětlí jejich vztahy.Rozdělí problém na menší části, sestaví kroky do logické posloupnosti a zváží různé možnosti.Použije symboly k vytvoření přesnějšího a strukturovaného zápisu algoritmu a otestuje jeho funkčnost.Testuje svůj postup na různých příkladech, identifikuje chyby a provádí jednoduché úpravy k jeho vylepšení.Vyhodnotí různé postupy, vysvětlí své volby a navrhne, jak postupy zlepšit.Vysvětlí svá řešení, diskutuje výhody a nevýhody a zdůvodní svá rozhodnutí.</t>
+          <t>Předvídá výsledky částí i celého algoritmu, provádí algoritmus na různých příkladech vstupů a zobecňuje svá pozorování, co o algoritmu platí za určitých podmínek, co vždy.Pozorně interpretuje typická citlivá místa algoritmu.Identifikuje části algoritmu, kterým nerozumí, zjišťuje zamýšlený význam a hledá příčiny nepochopení, využívá komentáře k algoritmu.Popisuje vstupy, výstupy a jejich vztahy, určuje, jaký typ problému řeší algoritmus jako celek.</t>
         </is>
       </c>
       <c r="N103" s="0" t="inlineStr">
         <is>
-          <t>Popíše kroky známé činnosti či postupu.</t>
+          <t>Po přečtení jednotlivých kroků algoritmu z činnosti, se kterou se již opakovaně setkal, určí problém, který je algoritmem řešen.</t>
         </is>
       </c>
       <c r="O103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>Algoritmizace a programování</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Žák se prováděním postupů učí získávat výsledky konkrétních úloh. V informatice pak zaměřuje pozornost na postupy jako takové. Zjišťuje, jak se postupy vedoucí ke stejným výsledkům mohou mezi sebou lišit, tvoří a popisuje postupy vlastní. Všímá si toho, že některé jsou spolehlivější než jiné a co tu spolehlivost určuje. Jejich kvalitní formulace může vyřešit celou skupinu podobných problémů.Postupy žák zapisuje i jako programy, čímž se učí pracovat s omezenou sadou instrukcí a doslovnou interpretací svých výstupů. Kromě toho získává povědomí o základech fungování běžně používaných aplikací. Cílevědomé plánování pracovních postupů je příležitost k rozvoji strukturovaného přístupu k řešení problémů. Jejich jednoznačný a úsporný popis vyžaduje komunikační dovednosti. Automatizovatelnost postupů je předpokladem uplatnitelnosti v práci a podnikání.Na 1. stupni žák zkoumá souvislosti vstupů, podmínek, postupů a výstupů, navrhuje jednoduché posloupnosti kroků a zažívá, jak může programováním určovat chování stroje.Na 2. stupni se žák setkává se složitějšími problémy, do programování přibývají další řídicí struktury. Všímá si výhod a důsledků automatizace svých postupů. </t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-002-ZV9-005</t>
+          <t>INF-INF-002-ZV5-004</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t>Po přečtení jednotlivých kroků algoritmu vysvětlí celý postup a určí problém, který je daným algoritmem řešen.</t>
+          <t>Navrhne posloupnost kroků řešení jednoduchého problému.</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>Algoritmus je přesný návod nebo postup, jak vyřešit danou úlohu, resp. všechny úlohy stejného typu. Žák pracuje se zápisem algoritmů v různých formách. Může jít o algoritmy tradičně informatické (hledání největšího prvku v seznamu, nejkratší cesty v grafu apod.), z jiných oborů (určování největšího společného dělitele) nebo z běžného života (návod na použití domácí pekárny, sestavení skříňky).Žák nejprve algoritmus rozdělí na menší, snáze pochopitelné části, typicky až na jednotlivé kroky. Poznatky o nich na základě jejich souvislostí a návazností kombinuje zpět do popisu chování větších částí a nakonec algoritmu jako celku. Pomáhá si při tom prováděním nebo simulováním algoritmu nebo jeho částí na konkrétních příkladech vstupů.Žák určí vstupy vzorového algoritmu, předpoklady, které musí být splněny, aby fungoval, výstupy algoritmu a jejich vztah k původním vstupům. Také vysvětluje, jak výstupy na základě vstupů postupně vznikají neboli jak algoritmus funguje. Z těchto pozorování vyvozuje, co je účelem algoritmu, k čemu byl sestaven. Někdy odhalí, že je zadaný postup nějak vadný (nejednoznačný, nekonečný, bezvýsledný, nespolehlivý, neúplný apod.).Aktivní práce s hotovými algoritmy a jejich zkoumání vede k jejich hlubšímu pochopení, což žáci v životě uplatní jak přímo, tak při tvorbě nebo úpravách algoritmů vlastních. Hlubší pochopení postupu také umožňuje zefektivnit ho či jinak vylepšit.Vyučující postupně vede žáka k tomu, aby:pracoval s různými zápisy algoritmů (např. popis běžnou řečí, sekvence symbolů, rozličné diagramy, blokové nebo jednoduché textové zdrojové kódy programů),sledoval provedení algoritmů a kontroloval, jak jednotlivé kroky odpovídají zápisu, posléze algoritmy realizoval sám, učil se odhadovat výsledky jednotlivých kroků nebo delších sekvencí, zobecňoval svá pozorování (co daný krok nebo příkaz dělá někdy, co za jakých podmínek, co dělá nutně vždycky),učil se číst a rozumět komentářům, všímal si míst, kterým porozuměl špatně, a hledal příčinu nepochopení,zprvu pracoval s algoritmy, které zřetelně a přímočaře vedou k cíli (nakreslení ornamentu hvězdy), poté s takovými, kde vztah vstupu a výstupu není z kroků algoritmu vidět přímo (hledání největšího společného dělitele).</t>
+          <t>Žák identifikuje a vlastními slovy popíše problém, který chce vyřešit, včetně určení vstupů, výstupů a vztahu mezi nimi. Rozloží ho na menší, zvládnutelné části, a tím i kroky, které je třeba provést k jeho řešení. Uspořádá je do logické a strukturované posloupnosti. Pokud je například problémem sestavení puzzle, žák navrhne kroky jako roztřídění dílků podle barvy, nalezení rohových a okrajových dílků atp. Ověří správnost postupu řešení, hledá různé varianty postupu.Aby bylo možné postup předat k provedení někomu jinému (nebo i jen sobě samému v budoucnosti), je potřeba ho i zapsat. Kromě přirozeného jazyka k tomu žáci používají různě zjednodušené prostředky, včetně slov nebo symbolů s domluveným významem.Výsledný postup se žáci učí hledat i úpravou jiného, podobného postupu. Z několika různých postupů vyberou ten v dané situaci nejvhodnější a své rozhodnutí zdůvodní. Zvykají si pro jeden problém navrhnout několik postupů a teprve pak rozhodnout, který z nich dotáhnou do konce.Porozumění algoritmům a schopnost s nimi pracovat je součástí základu informatiky. Rozvíjí schopnost žáka řešit problémy systematicky a logicky a formulovat standardizované pracovní postupy, které mohou být přenechány stroji (počítači).Vyučující postupně vede žáka k tomu, aby:diskutoval nad daným problémem, plánoval dílčí kroky, které povedou k realizaci úkolu, zaměřoval se na posloupnost a pořadí kroků,sestavoval a testoval symbolické zápisy postupů,vyhodnocoval vytvořenou posloupnost – doplňoval, dokončoval, přetvářel,rozhodoval se o správnosti/nesprávnosti svého postupu v souvislosti s výsledným řešením,vyhodnocoval jednotlivé způsoby řešení, navrhoval úpravy, přemýšlel, zda jsou funkční, co způsobují,vysvětlil svá řešení.</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s různými možnostmi zápisu algoritmu (popis běžnou řečí, posloupnost symbolů, rozličné diagramy, blokové nebo jednoduché textové zdrojové kódy programů).Sleduje provedení algoritmů a kontroluje, jak jednotlivé kroky odpovídají zápisu.</t>
+          <t>Popíše posloupnost kroků, které vedou k řešení situace.Diskutuje nad možnostmi řešení.</t>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s různými možnostmi zápisu algoritmu (popis běžnou řečí, posloupnost symbolů, rozličné diagramy, blokové nebo jednoduché textové zdrojové kódy programů).Sleduje provedení algoritmů a kontroluje, jak jednotlivé kroky odpovídají zápisu, učí se odhadovat výsledky jednotlivých kroků nebo delších sekvencí, zobecňuje svá pozorování (co daný krok nebo příkaz dělá někdy, co za jakých podmínek, co dělá nutně vždycky).Rozpoznává typická citlivá místa algoritmu (ne/ostré nerovnosti, odkazy na jiné části algoritmu, poprvé použité hodnoty, logické operátory, závorky, ukončovací podmínky cyklů...).Učí se číst komentáře a rozumět jim, všímá si míst, kterým porozuměl špatně, hledá příčinu nepochopení.Pracuje s algoritmy, které zřetelně a přímočaře vedou k cíli (např. nakreslení ornamentu hvězdy), učí se pracovat s takovými, kde vztah vstupu a výstupu není z kroků algoritmu vidět přímo (např. hledání největšího společného dělitele).</t>
+          <t>Popisuje jednoduchý problém, uvádí základní vstupy a očekávané výstupy (např. cesta v bludišti, ve čtvercové síti).Navrhuje kroky potřebné k vyřešení problému a uspořádává je v základní posloupnosti.Sestavuje a zapisuje jednoduchý algoritmus pomocí slov nebo jednoduchých symbolů (např. šipky).Ověřuje správnost svého postupu. (např. podle očekávaného výstupu).Rozhoduje o správnosti/nesprávnosti svého postupu na základě výsledného řešení.Vysvětluje svůj postup v jednoduchých krocích a popisuje jeho základní logiku.</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Předvídá výsledky částí i celého algoritmu, provádí algoritmus na různých příkladech vstupů a zobecňuje svá pozorování, co o algoritmu platí za určitých podmínek, co vždy.Pozorně interpretuje typická citlivá místa algoritmu.Identifikuje části algoritmu, kterým nerozumí, zjišťuje zamýšlený význam a hledá příčiny nepochopení, využívá komentáře k algoritmu.Popisuje vstupy, výstupy a jejich vztahy, určuje, jaký typ problému řeší algoritmus jako celek.</t>
+          <t>Pojmenuje problém, určí potřebné vstupy a výstupy a vysvětlí jejich vztahy.Rozdělí problém na menší části, sestaví kroky do logické posloupnosti a zváží různé možnosti.Použije symboly k vytvoření přesnějšího a strukturovaného zápisu algoritmu a otestuje jeho funkčnost.Testuje svůj postup na různých příkladech, identifikuje chyby a provádí jednoduché úpravy k jeho vylepšení.Vyhodnotí různé postupy, vysvětlí své volby a navrhne, jak postupy zlepšit.Vysvětlí svá řešení, diskutuje výhody a nevýhody a zdůvodní svá rozhodnutí.</t>
         </is>
       </c>
       <c r="N104" s="0" t="inlineStr">
         <is>
-          <t>Po přečtení jednotlivých kroků algoritmu z činnosti, se kterou se již opakovaně setkal, určí problém, který je algoritmem řešen.</t>
+          <t>Popíše kroky známé činnosti či postupu.</t>
         </is>
       </c>
       <c r="O104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
@@ -9264,332 +9264,332 @@
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>Informační systémy</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Řadu potřeb společnosti pomáhají plnit informační systémy. Lidé je nevyhnutelně využívají, vypořádávají se s jejich nedostatky, mají požadavky na jejich chování. Většina lidí také nějaké evidence sama tvoří, v osobním i pracovním životě (seznam k balení na výlet, evidence zakázek k vyřízení). Výhodu v tom mají ti, kteří mají na základě praktické zkušenosti představu o tom, jak takové systémy vnitřně fungují, jak se vyvíjejí, co mohou pomoci řešit a co už nikoli. Iterativní vývoj a testování řešení se zaměřením na potřeby klienta je znakem užitečných podniků. Uživatelské rozhraní informačních systémů je komunikačním kanálem. Důsledky fungování řady systémů ovlivňují celou občanskou společnost.Na 1. stupni žák začíná informační systémy zkoumat. Kromě práce s uživatelským rozhraním se učí orientovat i přímo v tabulkách a podobných strukturách.Na 2. stupni žák svůj průzkum prohlubuje a kromě významu pro uživatele precizněji popisuje, co přesně systémy dělají. Pro řešení konkrétních problémů tvoří také vlastní evidence dat.</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-003-ZV9-009</t>
+          <t>INF-INF-003-ZV5-006</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Posoudí účel a užitečnost vybraného informačního systému, popíše jeho vnitřní fungování.</t>
+          <t>Rozezná, s jakými daty pracuje vybraný informační systém a jaký je jeho účel.</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>Žák již běžně používá různé informační systémy (např. různé školní, v jídelně, v knihovně, v dopravě). Učí se o nich uvažovat nejen ze svého pohledu. V první řadě rozliší různé skupiny (role) uživatelů (např. žák, učitel, třídní učitel, zákonný zástupce, vedení školy, správce systému) a formuluje potřeby, které jim systém pomáhá řešit (neztratit se v zadaných úkolech, poskytovat zpětnou vazbu, sledovat docházku, omlouvat absence…). Z toho plynou konkrétní činnosti, které uživatelé v systému provádějí. Žáci tedy mohou zhodnotit přínos systému pro jeho uživatele, ale také to, do jaké míry systém plní svůj cíl a kde jsou případné rezervy. Úvahou, pozorováním i praktickým ověřením zjišťují, jestli systém pro vybrané úkony funguje správně (nebo si uživatel musí na něco dávat pozor), nakolik uživatelské rozhraní pomáhá splnění úkolu nebo je pro uživatele naopak překážkou, jestli je přehledné a intuitivní a je snadné se ho naučit používat, jestli pomáhá uživateli zadávat správná data a umožňuje opravy chyb, jak zvládá méně obvyklé požadavky. Obdobnému posouzení žák samozřejmě vystavuje i evidence dat, které vytvořil on nebo jeho spolužáci.Vedle posouzení z hlediska uživatelů se žáci učí vyvozovat, jak systémy fungují vnitřně. Už vědí, co systém umožňuje svým uživatelům, a umí určit, jaká data systém sbírá. Díky zkušenostem s prací s tabulkami nyní také odhadují, jak (do jakých tabulek, s jakými sloupci) systém data organizuje. Z popsaných funkcí systému dovozují, co systém s daty dělá, a z činnosti uživatelských rolí, jaké mají práva a povinnosti.I tyto zjednodušené představy o fungování skutečných systémů jsou inspirací pro jednodušší vlastní systémy. Kromě toho užitečně poslouží k rozpoznání, že se systém dostal do nějak neobvyklého stavu (např. ztracená zásilka se jeví jako neexistující, přitom ji jen někdo předčasně označil jako doručenou a tím vyřízenou), a napovědí, jak situaci napravit.Evidence docházky, probírané látky a všechna žákova hodnocení jsou údaje zaznamenané v nějakém informačním systému. I sociální sítě, streamovací služby nebo internetové bankovnictví jsou informační systémy. Podrobnější zkoumání informačních systémů žákům umožňuje nahlédnout a kriticky hodnotit jejich běžné každodenní fungování i vliv na lidskou společnost.Vyučující postupně vede žáka k tomu, aby:se seznamoval s předem zpracovanými příklady, aby porozuměl, jak vůbec vypadají možné odpovědi na otázky po účelu a užitečnosti IS a jak se k nim dojde,posléze začínal samostatně i ve skupinách hledat odpovědi, zprvu s podporou učitele (např. ve formě výběru z možných odpovědí, ve formě úzce zaměřených otázek), která postupně ubývá,analyzoval zpočátku jednoduché, jednoúčelové systémy, následně dílčí části složitějšího IS (např. rozhraní pro odevzdávání úkolů), postupně složitost systémů (množství a provázanost evidovaných dat, komplikovanost uživatelského rozhraní, rozmanitost úkonů, které IS umožňuje) a jejich analyzovaných částí stoupá,díval se zpočátku především z vlastního pohledu, jako uživatel, postupně si uvědomoval, že s IS interagují i lidé v dalších rolích (učitelé, rodiče, správci, knihovníci, kuchařky…), rozmýšlel, jaké úkoly ty ostatní role plní, co od IS potřebují, co jim IS poskytuje,prvky a vztahy v systému sepisoval zpočátku nahodile, např. do seznamu, dále je strukturoval např. do myšlenkové mapy, používal různé způsoby znázornění souvislostí, později začínal identifikovat souvislosti a vztahy různých typů, např. uživatelé, jejich role, potřeby, úkoly, pravomoci; prvky uživatelského rozhraní a shromažďovaná data; vnější události a změny v datech; logické souvislosti mezi daty.</t>
+          <t>Žák u informačního systému, který zná, dokáže popsat jeho účel, funkci nebo smysl (školní informační systém, objednávání obědů apod.). Popíše účel informačního systému ze svého pohledu, co mu systém umožňuje, vysvětlí, k čemu ho potřebuje. Popíše, co informační systém umožňuje dalším uživatelům. Z funkcí systému následně odvodí, jaká data systém sbírá. Žák lépe porozumí fungování informačních systémů jako celku a jejich užitečnosti. Na získaných dovednostech staví v dalších stupních vzdělávání, kdy se učí informační systémy podrobněji hodnotit.Vyučující postupně vede žáka k tomu, aby:diskutoval nad systémy, které zná,popsal konkrétní informační systém, například školní informační systém,určil, s jakými daty informační systém pracuje,rozpoznal, komu a čemu informační systém slouží,vyvozoval na základě vlastní zkušenosti užitečnost a využitelnost.</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
-          <t>Diskutuje o funkcích a účelu známých informačních systémů, uvede konkrétní příklady a situace.Popíše informační systém - funkce pro různé uživatele a jejich potřeby.Popíše funkce informačního systému a typy dat, se kterými pracují.Vysvětlí informační systém z pohledu různých uživatelů. Zhodnotí užitečnost informačního systému, jeho výhody a nevýhody.</t>
+          <t>Orientuje se v tabulce. </t>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s předem zpracovanými příklady informačních systémů, aby porozuměl, co vše zahrnuje informační systém a jak vypadají možná kritéria jeho účelnosti a užitečnosti.Rozlišuje skupiny uživatelů informačního systému (např. žák, učitel, třídní učitel, zákonný zástupce, vedení školy, správce systému), uvede příklady činností, které v IS vykonávají, popíše potřeby, které jim systém pomáhá řešit, zformuluje účel systému jako celku.Rozpozná, jaká data vybraný IS ukládá, rozlišuje základní datové typy.Zkoumá situace, které mohou uživatelé systému zažít, odhadne potenciální problémy a navrhne možná řešení.</t>
+          <t>Diskutuje o informačních systémech, které zná (např. školní informační systém, objednávání obědů).Popíše účel a základní funkce konkrétního informačního systému (např. školní informační systém).Identifikuje základní typy dat, se kterými vybraný informační systém pracuje (např. jména, známky ve školním informačním systému).Určí, komu informační systém slouží (např. žákům, rodičům, učitelům) a jaký je jeho hlavní účel.Popíše na základě vlastní zkušenosti užitečnost informačního systému (např. přehled známek, změny v rozvrhu, možnost volby obědů, vyhledávání knih).</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí význam informačních systémů ve společnosti.Rozlišuje různé role uživatelů informačního systému, uvede příklady činností, které v IS vykonávají, popíše potřeby, které jim systém pomáhá řešit, zformuluje účel systému jako celku.Rozpozná, jaká data vybraný IS ukládá, rozlišuje základní datové typy a jaká práva ke kterým datům mají jednotliví uživatelé IS.Zkoumá uživatelské rozhraní IS, hodnotí jeho přehlednost a použitelnost, nápovědu a podporu uživatele.</t>
+          <t>Diskutuje o funkcích a účelu známých informačních systémů, uvede konkrétní příklady a situace.Popíše informační systém – funkce pro různé uživatele a jejich potřeby.Popíše funkce informačního systému a typy dat, se kterými pracují.Zhodnotí užitečnost informačního systému, jeho výhody a nevýhody.</t>
         </is>
       </c>
       <c r="N109" s="0" t="inlineStr">
         <is>
-          <t>Popíše účel informačních systémů z jeho blízkého okolí.</t>
+          <t>Popíše účel informačních systémů, které zná.</t>
         </is>
       </c>
       <c r="O109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>Informační systémy</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Řadu potřeb společnosti pomáhají plnit informační systémy. Lidé je nevyhnutelně využívají, vypořádávají se s jejich nedostatky, mají požadavky na jejich chování. Většina lidí také nějaké evidence sama tvoří, v osobním i pracovním životě (seznam k balení na výlet, evidence zakázek k vyřízení). Výhodu v tom mají ti, kteří mají na základě praktické zkušenosti představu o tom, jak takové systémy vnitřně fungují, jak se vyvíjejí, co mohou pomoci řešit a co už nikoli. Iterativní vývoj a testování řešení se zaměřením na potřeby klienta je znakem užitečných podniků. Uživatelské rozhraní informačních systémů je komunikačním kanálem. Důsledky fungování řady systémů ovlivňují celou občanskou společnost.Na 1. stupni žák začíná informační systémy zkoumat. Kromě práce s uživatelským rozhraním se učí orientovat i přímo v tabulkách a podobných strukturách.Na 2. stupni žák svůj průzkum prohlubuje a kromě významu pro uživatele precizněji popisuje, co přesně systémy dělají. Pro řešení konkrétních problémů tvoří také vlastní evidence dat.</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-003-ZV5-006</t>
+          <t>INF-INF-003-ZV9-009</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Rozezná, s jakými daty pracuje vybraný informační systém a jaký je jeho účel.</t>
+          <t>Posoudí účel a užitečnost vybraného informačního systému, popíše jeho vnitřní fungování.</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>Žák u informačního systému, který zná, dokáže popsat jeho účel, funkci nebo smysl (školní informační systém, objednávání obědů apod.). Popíše účel informačního systému ze svého pohledu, co mu systém umožňuje, vysvětlí, k čemu ho potřebuje. Popíše, co informační systém umožňuje dalším uživatelům. Z funkcí systému následně odvodí, jaká data systém sbírá. Žák lépe porozumí fungování informačních systémů jako celku a jejich užitečnosti. Na získaných dovednostech staví v dalších stupních vzdělávání, kdy se učí informační systémy podrobněji hodnotit.Vyučující postupně vede žáka k tomu, aby:diskutoval nad systémy, které zná,popsal konkrétní informační systém, například školní informační systém,určil, s jakými daty informační systém pracuje,rozpoznal, komu a čemu informační systém slouží,vyvozoval na základě vlastní zkušenosti užitečnost a využitelnost.</t>
+          <t>Žák již běžně používá různé informační systémy (např. různé školní, v jídelně, v knihovně, v dopravě). Učí se o nich uvažovat nejen ze svého pohledu. V první řadě rozliší různé skupiny (role) uživatelů (např. žák, učitel, třídní učitel, zákonný zástupce, vedení školy, správce systému) a formuluje potřeby, které jim systém pomáhá řešit (neztratit se v zadaných úkolech, poskytovat zpětnou vazbu, sledovat docházku, omlouvat absence…). Z toho plynou konkrétní činnosti, které uživatelé v systému provádějí. Žáci tedy mohou zhodnotit přínos systému pro jeho uživatele, ale také to, do jaké míry systém plní svůj cíl a kde jsou případné rezervy. Úvahou, pozorováním i praktickým ověřením zjišťují, jestli systém pro vybrané úkony funguje správně (nebo si uživatel musí na něco dávat pozor), nakolik uživatelské rozhraní pomáhá splnění úkolu nebo je pro uživatele naopak překážkou, jestli je přehledné a intuitivní a je snadné se ho naučit používat, jestli pomáhá uživateli zadávat správná data a umožňuje opravy chyb, jak zvládá méně obvyklé požadavky. Obdobnému posouzení žák samozřejmě vystavuje i evidence dat, které vytvořil on nebo jeho spolužáci.Vedle posouzení z hlediska uživatelů se žáci učí vyvozovat, jak systémy fungují vnitřně. Už vědí, co systém umožňuje svým uživatelům, a umí určit, jaká data systém sbírá. Díky zkušenostem s prací s tabulkami nyní také odhadují, jak (do jakých tabulek, s jakými sloupci) systém data organizuje. Z popsaných funkcí systému dovozují, co systém s daty dělá, a z činnosti uživatelských rolí, jaké mají práva a povinnosti.I tyto zjednodušené představy o fungování skutečných systémů jsou inspirací pro jednodušší vlastní systémy. Kromě toho užitečně poslouží k rozpoznání, že se systém dostal do nějak neobvyklého stavu (např. ztracená zásilka se jeví jako neexistující, přitom ji jen někdo předčasně označil jako doručenou a tím vyřízenou), a napovědí, jak situaci napravit.Evidence docházky, probírané látky a všechna žákova hodnocení jsou údaje zaznamenané v nějakém informačním systému. I sociální sítě, streamovací služby nebo internetové bankovnictví jsou informační systémy. Podrobnější zkoumání informačních systémů žákům umožňuje nahlédnout a kriticky hodnotit jejich běžné každodenní fungování i vliv na lidskou společnost.Vyučující postupně vede žáka k tomu, aby:se seznamoval s předem zpracovanými příklady, aby porozuměl, jak vůbec vypadají možné odpovědi na otázky po účelu a užitečnosti IS a jak se k nim dojde,posléze začínal samostatně i ve skupinách hledat odpovědi, zprvu s podporou učitele (např. ve formě výběru z možných odpovědí, ve formě úzce zaměřených otázek), která postupně ubývá,analyzoval zpočátku jednoduché, jednoúčelové systémy, následně dílčí části složitějšího IS (např. rozhraní pro odevzdávání úkolů), postupně složitost systémů (množství a provázanost evidovaných dat, komplikovanost uživatelského rozhraní, rozmanitost úkonů, které IS umožňuje) a jejich analyzovaných částí stoupá,díval se zpočátku především z vlastního pohledu, jako uživatel, postupně si uvědomoval, že s IS interagují i lidé v dalších rolích (učitelé, rodiče, správci, knihovníci, kuchařky…), rozmýšlel, jaké úkoly ty ostatní role plní, co od IS potřebují, co jim IS poskytuje,prvky a vztahy v systému sepisoval zpočátku nahodile, např. do seznamu, dále je strukturoval např. do myšlenkové mapy, používal různé způsoby znázornění souvislostí, později začínal identifikovat souvislosti a vztahy různých typů, např. uživatelé, jejich role, potřeby, úkoly, pravomoci; prvky uživatelského rozhraní a shromažďovaná data; vnější události a změny v datech; logické souvislosti mezi daty.</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
-          <t>Orientuje se v tabulce. </t>
+          <t>Diskutuje o funkcích a účelu známých informačních systémů, uvede konkrétní příklady a situace.Popíše informační systém - funkce pro různé uživatele a jejich potřeby.Popíše funkce informačního systému a typy dat, se kterými pracují.Vysvětlí informační systém z pohledu různých uživatelů. Zhodnotí užitečnost informačního systému, jeho výhody a nevýhody.</t>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>Diskutuje o informačních systémech, které zná (např. školní informační systém, objednávání obědů).Popíše účel a základní funkce konkrétního informačního systému (např. školní informační systém).Identifikuje základní typy dat, se kterými vybraný informační systém pracuje (např. jména, známky ve školním informačním systému).Určí, komu informační systém slouží (např. žákům, rodičům, učitelům) a jaký je jeho hlavní účel.Popíše na základě vlastní zkušenosti užitečnost informačního systému (např. přehled známek, změny v rozvrhu, možnost volby obědů, vyhledávání knih).</t>
+          <t>Seznamuje se s předem zpracovanými příklady informačních systémů, aby porozuměl, co vše zahrnuje informační systém a jak vypadají možná kritéria jeho účelnosti a užitečnosti.Rozlišuje skupiny uživatelů informačního systému (např. žák, učitel, třídní učitel, zákonný zástupce, vedení školy, správce systému), uvede příklady činností, které v IS vykonávají, popíše potřeby, které jim systém pomáhá řešit, zformuluje účel systému jako celku.Rozpozná, jaká data vybraný IS ukládá, rozlišuje základní datové typy.Zkoumá situace, které mohou uživatelé systému zažít, odhadne potenciální problémy a navrhne možná řešení.</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Diskutuje o funkcích a účelu známých informačních systémů, uvede konkrétní příklady a situace.Popíše informační systém – funkce pro různé uživatele a jejich potřeby.Popíše funkce informačního systému a typy dat, se kterými pracují.Zhodnotí užitečnost informačního systému, jeho výhody a nevýhody.</t>
+          <t>Vysvětlí význam informačních systémů ve společnosti.Rozlišuje různé role uživatelů informačního systému, uvede příklady činností, které v IS vykonávají, popíše potřeby, které jim systém pomáhá řešit, zformuluje účel systému jako celku.Rozpozná, jaká data vybraný IS ukládá, rozlišuje základní datové typy a jaká práva ke kterým datům mají jednotliví uživatelé IS.Zkoumá uživatelské rozhraní IS, hodnotí jeho přehlednost a použitelnost, nápovědu a podporu uživatele.</t>
         </is>
       </c>
       <c r="N110" s="0" t="inlineStr">
         <is>
-          <t>Popíše účel informačních systémů, které zná.</t>
+          <t>Popíše účel informačních systémů z jeho blízkého okolí.</t>
         </is>
       </c>
       <c r="O110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>Informační systémy</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Řadu potřeb společnosti pomáhají plnit informační systémy. Lidé je nevyhnutelně využívají, vypořádávají se s jejich nedostatky, mají požadavky na jejich chování. Většina lidí také nějaké evidence sama tvoří, v osobním i pracovním životě (seznam k balení na výlet, evidence zakázek k vyřízení). Výhodu v tom mají ti, kteří mají na základě praktické zkušenosti představu o tom, jak takové systémy vnitřně fungují, jak se vyvíjejí, co mohou pomoci řešit a co už nikoli. Iterativní vývoj a testování řešení se zaměřením na potřeby klienta je znakem užitečných podniků. Uživatelské rozhraní informačních systémů je komunikačním kanálem. Důsledky fungování řady systémů ovlivňují celou občanskou společnost.Na 1. stupni žák začíná informační systémy zkoumat. Kromě práce s uživatelským rozhraním se učí orientovat i přímo v tabulkách a podobných strukturách.Na 2. stupni žák svůj průzkum prohlubuje a kromě významu pro uživatele precizněji popisuje, co přesně systémy dělají. Pro řešení konkrétních problémů tvoří také vlastní evidence dat.</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-003-ZV5-007</t>
+          <t>INF-INF-003-ZV9-010</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Zaznamenává do existující tabulky nebo seznamu číselná i nečíselná data pro vymezený problém.</t>
+          <t>Pro řešení problému vytvoří tabulku evidence dat a stanoví pravidla pro práci se záznamy.</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>Žák se seznámí s konkrétním seznamem, tabulkou nebo podobnou strukturou, aby porozuměl, jaká data a jakým způsobem do ní patří. Data mohou být číselná (např. věk, počet, délka, hmotnost, teplota) i nečíselná (např. jména, popisy, symboly, barvy, názory, pocity). Data v seznamu mohou a nemusí odpovídat pořadí podle nějakého kritéria (neuspořádaný nebo uspořádaný seznam), popř. jsou v hierarchických vztazích (víceúrovňový seznam). Data v tabulce jsou uspořádaná do souvisejících sloupců a řádků, což umožní přehledně zobrazit data podle shodných a odlišných vlastností, podle vývoje v čase atp.Žák rozvíjí porozumění datovým strukturám a schopnost data organizovat a pracovat s nimi, tedy základní předpoklady pro pozdější práci s databázemi a informačními systémy. Zjišťuje, jaké výhody jednotlivé struktury poskytují, například jak snadno a podle čeho lze ve které vyhledávat, jak zvyšují přehlednost i většího množství dat, jak usnadňují strojové zpracování.Vyučující postupně vede žáka k tomu, aby:se seznamoval se zadáním, zjišťoval, co je třeba řešit, odhaloval data,se orientoval v tabulce (sloupce, řádky) a v seznamu,zobrazoval a třídil data podle různých kategorií, shodných a odlišných vlastností,zapisoval číselná data (např. počet, délka, hmotnost, teplota) i nečíselná data (např. jména, symboly, popisy, názory, pocity) do struktur (tabulka, seznam).</t>
+          <t>Existuje velké množství praktických problémů, které řešíme pomocí evidence většího množství dat různého typu. Při návrhu evidence dat se žák učí data logicky organizovat pomocí tabulky či více tabulek. Navrhuje strukturu tabulky a pravidla pro její použití. Při práci s tabulkou využívá možnost práce ve sdíleném prostředí (například formuláře, cloudové tabulky).Žák by měl identifikovat, jaké informace (datové položky) jsou potřebné pro řešení daného problému, a navrhnout, jak je nejlépe uspořádat do tabulky. V databázovém systému, případně v tabulkovém editoru vytvoří sloupce pro jednotlivé datové položky a určí typy dat, které budou v těchto sloupcích uložené (např. text, číslo, datum).Kromě samotné struktury tabulky žák také definuje, jak se s daty v tabulce pracuje. Určí pravidla pro přidávání nových záznamů, aktualizaci existujících záznamů, mazání záznamů, ale také například pravidla pro validaci dat (jak zkontrolovat, že data jsou správně a kompletně zadaná) nebo jejich zabezpečení. V souladu se stanovenými pravidly nastavuje přístupová práva k datům. Z pravidel také vyplývá, jak korespondují data a skutečnosti, které reprezentují.Ve světě informačních systémů je správa dat klíčová. Informační systémy v podstatě sbírají, ukládají, zpracovávají a prezentují data. Aby mohl systém efektivně fungovat, musí být data správně strukturovaná a musí existovat jasná pravidla pro jejich správu. Schopnost navrhnout tabulku a pravidla pro práci s daty je tedy základní dovedností pro kohokoli, kdo chce (musí) pracovat s informačními systémy nebo je navrhovat.Vyučující postupně vede žáka k tomu, aby:určil, jak při řešení problému využije evidenci dat: formuloval problém, vysvětlil zamýšlený účel tabulky, určil základní informace, které má evidence dat poskytovat (výstupy),navrhl tabulku pro evidenci dat: určil, v jakém nástroji tabulku zpracuje, určil, jak získá data do tabulky, navrhl strukturu tabulky, určil pravidla a postupy pro práci se záznamy v evidenci dat,vytvořil tabulku pro evidenci dat: vytvořil tabulku, nastavil pravidla a postupy pro práci se záznamy v evidenci dat,ověřil funkčnost evidence dat: navrhl, realizoval a vyhodnotil zkoušku (pilot) evidence dat, opravil chyby, případně navrhl vylepšení.Gradace spočívá ve volbě složitosti problému, který žáci řeší, vždy by mělo jít o situaci, která je žákům blízká z praktického života. Postupně se seznamují s různými typy dat i možnostmi spolupráce při vytváření a užívání tvořené evidence, tj. roste složitost pravidel a rolí v evidenci.</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
-          <t>Popíše v tabulce sloupce a řádky.</t>
+          <t>Analyzuje zadání, určují potřebná data a rozpozná, jaká data jsou důležitá.Zaznamená a uspořádá různé typy dat v tabulce nebo seznamu.</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se zadáním úlohy, určí, jaká data jsou potřeba zaznamenat.Orientuje se v základní struktuře tabulky (sloupce a řádky) nebo seznamu.Třídí data podle různých kategorií (shodných a odlišných vlastností).Zapisuje číselná i nečíselná data do předpřipravených jednoduchých struktur (např. tabulka, seznam).</t>
+          <t>Analyzuje jednoduchý problém či zadání, navrhne evidenci dat pro jeho řešení.Navrhne tabulku pro evidenci dat – určí potřebné sloupce, rozhodne o jejich názvech a typu, tabulku vytvoří.Ověří, že evidence plní zadaný účel, opraví případné chyby.</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Analyzuje zadání, určí potřebná data a rozpozná, jaká data jsou důležitá.Třídí data v tabulce nebo seznamu podle zadaných kategorií.Vysvětlí, jak třídění usnadňuje práci s daty.Zaznamená a uspořádá různé typy dat v tabulce nebo seznamu.Uvede příklady, kde je vhodné použít různé typy struktur, seznam, tabulka.</t>
+          <t>Navrhne evidenci dat pro řešení zadaného problému – formuluje problém, určí základní informace, které má evidence dat shromažďovat a jaké výstupy má poskytovat.Vytvoří tabulku pro evidenci dat, nastaví k ní přístupová práva a určí pravidla a postupy pro práci se záznamy, aby byl udržen soulad evidence se skutečností.Otestuje evidenci dat s využitím jiných uživatelů (spolužáků), ověří, že evidence plní zadaný účel, opraví případné chyby a na základě testování navrhne možná vylepšení.</t>
         </is>
       </c>
       <c r="N111" s="0" t="inlineStr">
         <is>
-          <t>Zaznamenává do existující tabulky číselná i nečíselná data problému, který opakovaně řešil.</t>
+          <t>Sestaví tabulku pro evidenci dat získaných z okruhu svého zájmu.</t>
         </is>
       </c>
       <c r="O111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>Informační systémy</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Řadu potřeb společnosti pomáhají plnit informační systémy. Lidé je nevyhnutelně využívají, vypořádávají se s jejich nedostatky, mají požadavky na jejich chování. Většina lidí také nějaké evidence sama tvoří, v osobním i pracovním životě (seznam k balení na výlet, evidence zakázek k vyřízení). Výhodu v tom mají ti, kteří mají na základě praktické zkušenosti představu o tom, jak takové systémy vnitřně fungují, jak se vyvíjejí, co mohou pomoci řešit a co už nikoli. Iterativní vývoj a testování řešení se zaměřením na potřeby klienta je znakem užitečných podniků. Uživatelské rozhraní informačních systémů je komunikačním kanálem. Důsledky fungování řady systémů ovlivňují celou občanskou společnost.Na 1. stupni žák začíná informační systémy zkoumat. Kromě práce s uživatelským rozhraním se učí orientovat i přímo v tabulkách a podobných strukturách.Na 2. stupni žák svůj průzkum prohlubuje a kromě významu pro uživatele precizněji popisuje, co přesně systémy dělají. Pro řešení konkrétních problémů tvoří také vlastní evidence dat.</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-003-ZV9-010</t>
+          <t>INF-INF-003-ZV5-007</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Pro řešení problému vytvoří tabulku evidence dat a stanoví pravidla pro práci se záznamy.</t>
+          <t>Zaznamenává do existující tabulky nebo seznamu číselná i nečíselná data pro vymezený problém.</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>Existuje velké množství praktických problémů, které řešíme pomocí evidence většího množství dat různého typu. Při návrhu evidence dat se žák učí data logicky organizovat pomocí tabulky či více tabulek. Navrhuje strukturu tabulky a pravidla pro její použití. Při práci s tabulkou využívá možnost práce ve sdíleném prostředí (například formuláře, cloudové tabulky).Žák by měl identifikovat, jaké informace (datové položky) jsou potřebné pro řešení daného problému, a navrhnout, jak je nejlépe uspořádat do tabulky. V databázovém systému, případně v tabulkovém editoru vytvoří sloupce pro jednotlivé datové položky a určí typy dat, které budou v těchto sloupcích uložené (např. text, číslo, datum).Kromě samotné struktury tabulky žák také definuje, jak se s daty v tabulce pracuje. Určí pravidla pro přidávání nových záznamů, aktualizaci existujících záznamů, mazání záznamů, ale také například pravidla pro validaci dat (jak zkontrolovat, že data jsou správně a kompletně zadaná) nebo jejich zabezpečení. V souladu se stanovenými pravidly nastavuje přístupová práva k datům. Z pravidel také vyplývá, jak korespondují data a skutečnosti, které reprezentují.Ve světě informačních systémů je správa dat klíčová. Informační systémy v podstatě sbírají, ukládají, zpracovávají a prezentují data. Aby mohl systém efektivně fungovat, musí být data správně strukturovaná a musí existovat jasná pravidla pro jejich správu. Schopnost navrhnout tabulku a pravidla pro práci s daty je tedy základní dovedností pro kohokoli, kdo chce (musí) pracovat s informačními systémy nebo je navrhovat.Vyučující postupně vede žáka k tomu, aby:určil, jak při řešení problému využije evidenci dat: formuloval problém, vysvětlil zamýšlený účel tabulky, určil základní informace, které má evidence dat poskytovat (výstupy),navrhl tabulku pro evidenci dat: určil, v jakém nástroji tabulku zpracuje, určil, jak získá data do tabulky, navrhl strukturu tabulky, určil pravidla a postupy pro práci se záznamy v evidenci dat,vytvořil tabulku pro evidenci dat: vytvořil tabulku, nastavil pravidla a postupy pro práci se záznamy v evidenci dat,ověřil funkčnost evidence dat: navrhl, realizoval a vyhodnotil zkoušku (pilot) evidence dat, opravil chyby, případně navrhl vylepšení.Gradace spočívá ve volbě složitosti problému, který žáci řeší, vždy by mělo jít o situaci, která je žákům blízká z praktického života. Postupně se seznamují s různými typy dat i možnostmi spolupráce při vytváření a užívání tvořené evidence, tj. roste složitost pravidel a rolí v evidenci.</t>
+          <t>Žák se seznámí s konkrétním seznamem, tabulkou nebo podobnou strukturou, aby porozuměl, jaká data a jakým způsobem do ní patří. Data mohou být číselná (např. věk, počet, délka, hmotnost, teplota) i nečíselná (např. jména, popisy, symboly, barvy, názory, pocity). Data v seznamu mohou a nemusí odpovídat pořadí podle nějakého kritéria (neuspořádaný nebo uspořádaný seznam), popř. jsou v hierarchických vztazích (víceúrovňový seznam). Data v tabulce jsou uspořádaná do souvisejících sloupců a řádků, což umožní přehledně zobrazit data podle shodných a odlišných vlastností, podle vývoje v čase atp.Žák rozvíjí porozumění datovým strukturám a schopnost data organizovat a pracovat s nimi, tedy základní předpoklady pro pozdější práci s databázemi a informačními systémy. Zjišťuje, jaké výhody jednotlivé struktury poskytují, například jak snadno a podle čeho lze ve které vyhledávat, jak zvyšují přehlednost i většího množství dat, jak usnadňují strojové zpracování.Vyučující postupně vede žáka k tomu, aby:se seznamoval se zadáním, zjišťoval, co je třeba řešit, odhaloval data,se orientoval v tabulce (sloupce, řádky) a v seznamu,zobrazoval a třídil data podle různých kategorií, shodných a odlišných vlastností,zapisoval číselná data (např. počet, délka, hmotnost, teplota) i nečíselná data (např. jména, symboly, popisy, názory, pocity) do struktur (tabulka, seznam).</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
-          <t>Analyzuje zadání, určují potřebná data a rozpozná, jaká data jsou důležitá.Zaznamená a uspořádá různé typy dat v tabulce nebo seznamu.</t>
+          <t>Popíše v tabulce sloupce a řádky.</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>Analyzuje jednoduchý problém či zadání, navrhne evidenci dat pro jeho řešení.Navrhne tabulku pro evidenci dat – určí potřebné sloupce, rozhodne o jejich názvech a typu, tabulku vytvoří.Ověří, že evidence plní zadaný účel, opraví případné chyby.</t>
+          <t>Seznamuje se zadáním úlohy, určí, jaká data jsou potřeba zaznamenat.Orientuje se v základní struktuře tabulky (sloupce a řádky) nebo seznamu.Třídí data podle různých kategorií (shodných a odlišných vlastností).Zapisuje číselná i nečíselná data do předpřipravených jednoduchých struktur (např. tabulka, seznam).</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Navrhne evidenci dat pro řešení zadaného problému – formuluje problém, určí základní informace, které má evidence dat shromažďovat a jaké výstupy má poskytovat.Vytvoří tabulku pro evidenci dat, nastaví k ní přístupová práva a určí pravidla a postupy pro práci se záznamy, aby byl udržen soulad evidence se skutečností.Otestuje evidenci dat s využitím jiných uživatelů (spolužáků), ověří, že evidence plní zadaný účel, opraví případné chyby a na základě testování navrhne možná vylepšení.</t>
+          <t>Analyzuje zadání, určí potřebná data a rozpozná, jaká data jsou důležitá.Třídí data v tabulce nebo seznamu podle zadaných kategorií.Vysvětlí, jak třídění usnadňuje práci s daty.Zaznamená a uspořádá různé typy dat v tabulce nebo seznamu.Uvede příklady, kde je vhodné použít různé typy struktur, seznam, tabulka.</t>
         </is>
       </c>
       <c r="N112" s="0" t="inlineStr">
         <is>
-          <t>Sestaví tabulku pro evidenci dat získaných z okruhu svého zájmu.</t>
+          <t>Zaznamenává do existující tabulky číselná i nečíselná data problému, který opakovaně řešil.</t>
         </is>
       </c>
       <c r="O112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
@@ -9838,168 +9838,168 @@
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>Digitální technologie</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Digitální technologie poskytují konkrétní příklady principů, které žák zkoumá v ostatních okruzích. Dohromady se tak žák učí rozumět tomu, jak technologie a svět kolem něj fungují a jaké to má praktické důsledky. Je to jedním z předpokladů pro to, aby je mohl bezpečně a efektivně využívat v běžném životě. Porozumění principům fungování technologií mimo jiné umožňuje hodnotit, jak ovlivňují společnost a jak jejich provoz dopadá na životní prostředí. Rozšiřuje možnosti žáků využívat je k rutinní i tvořivé práci.Na 1. stupni se žák zaměřuje na základní porozumění funkcím digitálních technologií, jejich vhodné využití pro řešení problémů a na pravidla bezpečného používání aplikací a sítí.Na 2. stupni se výuka prohlubuje o další technické znalosti a dovednosti, které umožní poučeně vybírat hardware, software a propojení do sítě a řešit pokročilejší problémy. Kromě bezpečnosti se žák v bohatých souvislostech věnuje také inovacím.</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-004-ZV9-013</t>
+          <t>INF-INF-004-ZV5-009</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Navrhne základní způsoby zabezpečení zařízení a systémů, se kterými pracuje, na základě posouzení rizik ztráty, poškození či zneužití dat.</t>
+          <t>Používá digitální technologie připojené k síti nebo k sobě navzájem k posílání a získávání dat.</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>Při jakékoli činnosti s počítačem (mobilní zařízení jsou také počítače) uživatel (žák) zanechává vědomou či nevědomou digitální stopu a velmi často vytváří data, která pro něho mají velký význam. Z toho vyplývá nutnost chránit svá data před ztrátou, ať již způsobenou útokem, nebo selháním zařízení. Žák by měl záměrně přijímat opatření zabraňující získání (a ev. zneužití) jeho dat, mít kontrolu nad daty, která sdílí, a vědomě minimalizovat svoji digitální stopu s cílem snížit riziko zneužití svých dat a obsahu, který publikuje.Žádné jednotlivé opatření bezpečnost nevyřeší – vedeme žáky k tomu, aby využívali systémový přístup k zabezpečení IT. Systémový přístup zahrnuje a propojuje: technická opatření (aktualizace softwaru, firewall, antivir, webový štít…), organizační opatření (omezení přístupu k počítači, práva k datům), znalosti útoků (a z nich plynoucí opatrnost) a také pravidelné zálohování dat.Z hlediska digitální stopy je nutné vést žáka k odpovědnosti za obsah, který vytváří a sdílí. Základem je znalost fungování sociálních sítí, na kterých (téměř všichni) žáci svůj obsah běžně publikují.Žák by měl na základě svých aktivit analyzovat bezpečnostní situaci, poté navrhnout způsob řešení a následně realizovat potřebná zabezpečení zařízení, na kterých pracuje, a dat, která vytváří a sdílí.Současný rozsah kyberkriminality je obrovský a bohužel se nedá předpokládat, že by se snižoval. Uživatelé (žáci) proto musí rozumět mechanismům a způsobům útoků, které útočníci nejčastěji používají. Díky tomu budou schopni systémově aplikovat potřebná bezpečnostní opatření.Žák se učí řešit bezpečnost ve třech základních fázích: analýza rizik, návrh řešení a jejich realizace v modelových situacích. Konkrétní kontext odpovídá věku. První budou typicky např. telefony a instant messengery, SMS, e-mail, videostreamingové služby, postupně přibudou uživatelský software na počítači, sociální sítě, herní platformy, sdílená úložiště.Vyučující postupně vede žáka k tomu, aby:na základě pochopení fungování počítačů a sítí rozuměl mechanismům a způsobům útoků, které útočníci nejčastěji používají,sledoval aktuální bezpečnostní situaci a analyzoval aktuálně využívané typy podvodů a dalších útoků,ověřoval funkčnost bezpečnostních funkcí, které jeho operační systém nabízí (aktualizace softwaru, firewall, antivir, webový štít…), a okamžitě řešil případné nedostatky,využíval systémový přístup k zabezpečení počítače a svých dat: kontroloval technická opatření (aktualizace softwaru, firewall, antivir, webový štít…), využíval organizační opatření (omezení přístupu k počítači, práva k datům), uplatňoval znalosti útoků (a z nich plynoucí opatrnost) a využíval pravidelné zálohování dat,navrhnul, zdůvodnil a začal používat vlastní pravidla pro ovlivnění své (nevědomé) digitální stopy, kterou svou činností vytváří (např. cookies, metadata, historie a logování činnosti, sledování uživatele při pohybu v cloudu),s porozuměním fungování cloudu řídil přístup ke svým datům a jejich sdílení z hlediska zneužití jeho (osobních) dat,při publikování obsahu online (např. při využívání sociálních sítí) vytvářel odpovědně svoji vědomou digitální stopu a spravoval své digitální identity,uvedl příklady algoritmicky personalizovaného obsahu webu (např. reklamy, videa, novinové zprávy, výsledky vyhledávání) a vysvětlil, jak je možné, že je tento obsah přizpůsobován na míru uživateli, diskutoval výhody a nevýhody této personalizace.</t>
+          <t>Žák získává zkušenosti se základními způsoby propojování zařízení. Využívá jak přímé propojení zařízení ve fyzické blízkosti (nahrání programu z tabletu do robota přes Bluetooth nebo USB kabel, přenos fotografií bezdrátově nebo přes externí úložiště), tak posílání dat přes internet (komunikační služby, cloudová úložiště). Seznamuje se s principy jejich fungování a z toho plynoucími výhodami, omezeními i riziky. Na tomto základě pak v dané situaci vybírá způsob, jak získávat či sdílet která data.Žák postupně dochází k poznání, že internet je celosvětová síť pospojovaných počítačů, která nemá jednotné centrum, a to, co „děláme na internetu“, nám poskytují servery, tedy služebné počítače spravované firmami a dalšími organizacemi. Žák zjišťuje, že naše data nahraná „na internet“ se ocitají právě na těchto serverech.Internet je fenomén 21. století a páteř digitálního světa. Většina informací a služeb je dnes přístupná online. Ovládání těchto nástrojů je zásadní pro orientaci v tomto prostředí. Porozumění základním konceptům a principům internetu a schopnost vybrat způsob, jak posílat a přijímat data mezi různými zařízeními, je základní dovednost, která podporuje další aspekty digitálních kompetencí.Vyučující postupně vede žáka k tomu, aby:rozpoznával práci v online a offline prostředí,využíval data získaná z internetu,zpracovával získaná data pomocí digitálních zařízení,sdílel informace pomocí digitálních technologií,posuzoval, která zařízení obsahují počítač a zda potřebují být připojené k internetu,popsal možnosti uložení dat (servery, úložiště počítače, cloud).</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>Vybírá bezpečné aplikace a webové stránky, rozpozná varovné signály.Uvede možná opatření pro bezpečné připojení k digitálním zařízením.Používá silná hesla, vysvětlí význam biometrických údajů pro zabezpečení.Rozliší různé typy dat a informací, popíše rizika jejich sdílení a uvede příklady možných důsledků.Zjišťuje, jak algoritmy mění obsah na internetu podle toho, co dělá uživatel, a diskutuje o tom, jak to může ovlivnit jeho vlastní rozhodování.</t>
+          <t>Rozlišuje přínosy a rizika používání digitálních technologií.</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>Na základě porozumění tomu, jak fungují počítače a sítě, vysvětlí základní podstatu běžných kybernetických útoků (např. malware, ransomware, phishing, DDoS útoky…).Učí se posuzovat funkčnost bezpečnostních nástrojů, které jeho operační systém nabízí (aktualizace software, firewall, antivir, webový štít…).Nastavuje pravidla přístupu ke svým datům a k jejich sdílení.Navrhne vlastní pravidla pro ovlivnění své (nevědomé) digitální stopy, kterou svojí činností vytváří (např. cookies, metadata, historie a logování činnosti, sledování uživatele při pohybu v cloudu).Vysvětlí, jak je možné, že různí uživatelé získávají různý obsah stejných služeb  (výsledky vyhledávání, reklama, obsah sociálních sítí).</t>
+          <t>Rozpoznává základní digitální zařízení, která jsou připojena k internetu (např. počítač, tablet, mobil).Vyhledává data na internetu (např. hledání obrázků nebo informací) a ukládá si je.Upravuje získaná a uložená data (např. obrázek vloží do dokumentu).Sdílí jednoduché informace pomocí základních digitálních nástrojů (např. odeslání e-mailu).Rozpoznává základní rozdíl mezi online a offline prostředím (např. práce v dokumentu na počítači nebo sdílení přes internet).Popisuje základní možnosti uložení dat (např. na lokálním disku počítače nebo v cloudovém úložišti).</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Sleduje aktuální bezpečnostní situaci, analyzuje aktuální rizika a vysvětlí, jak lze předcházet kyberútokům, které by se ho mohly týkat.Ověřuje funkčnost bezpečnostních nástrojů, které jeho operační systém nabízí, řeší nalezené nedostatky, případně vyhledá odbornou pomoc.S porozuměním fungování cloudu řídí přístup ke svým datům a k jejich sdílení.Rozhodne se k použití konkrétních pravidel pro minimalizaci své nechtěné digitální stopy (metadata, logy, data dalších uživatelů), svou volbu zdůvodní.Diskutuje přínosy a rizika algoritmicky personalizovaného či generovaného obsahu.</t>
+          <t>Vysvětlí výhody a nevýhody práce v online a offline prostředí.Využívá data získaná z internetu k další práci a uvádí zdroje.Upravuje data prostřednictvím digitálních nástrojů.Sdílí data prostřednictvím digitálních nástrojů – cloudová úložiště, sdílené dokumenty.Popíše zařízení, která obsahují počítač, a jejich funkce v online a offline režimu.Porovná na základě kritérií možnosti uložení dat. </t>
         </is>
       </c>
       <c r="N116" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje pravidla a zásady ochrany při práci s daty.</t>
+          <t>Používá digitální technologie připojené k síti nebo k sobě navzájem k posílání a získávání dat.</t>
         </is>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>Digitální technologie</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Digitální technologie poskytují konkrétní příklady principů, které žák zkoumá v ostatních okruzích. Dohromady se tak žák učí rozumět tomu, jak technologie a svět kolem něj fungují a jaké to má praktické důsledky. Je to jedním z předpokladů pro to, aby je mohl bezpečně a efektivně využívat v běžném životě. Porozumění principům fungování technologií mimo jiné umožňuje hodnotit, jak ovlivňují společnost a jak jejich provoz dopadá na životní prostředí. Rozšiřuje možnosti žáků využívat je k rutinní i tvořivé práci.Na 1. stupni se žák zaměřuje na základní porozumění funkcím digitálních technologií, jejich vhodné využití pro řešení problémů a na pravidla bezpečného používání aplikací a sítí.Na 2. stupni se výuka prohlubuje o další technické znalosti a dovednosti, které umožní poučeně vybírat hardware, software a propojení do sítě a řešit pokročilejší problémy. Kromě bezpečnosti se žák v bohatých souvislostech věnuje také inovacím.</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-004-ZV5-009</t>
+          <t>INF-INF-004-ZV9-013</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Používá digitální technologie připojené k síti nebo k sobě navzájem k posílání a získávání dat.</t>
+          <t>Navrhne základní způsoby zabezpečení zařízení a systémů, se kterými pracuje, na základě posouzení rizik ztráty, poškození či zneužití dat.</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>Žák získává zkušenosti se základními způsoby propojování zařízení. Využívá jak přímé propojení zařízení ve fyzické blízkosti (nahrání programu z tabletu do robota přes Bluetooth nebo USB kabel, přenos fotografií bezdrátově nebo přes externí úložiště), tak posílání dat přes internet (komunikační služby, cloudová úložiště). Seznamuje se s principy jejich fungování a z toho plynoucími výhodami, omezeními i riziky. Na tomto základě pak v dané situaci vybírá způsob, jak získávat či sdílet která data.Žák postupně dochází k poznání, že internet je celosvětová síť pospojovaných počítačů, která nemá jednotné centrum, a to, co „děláme na internetu“, nám poskytují servery, tedy služebné počítače spravované firmami a dalšími organizacemi. Žák zjišťuje, že naše data nahraná „na internet“ se ocitají právě na těchto serverech.Internet je fenomén 21. století a páteř digitálního světa. Většina informací a služeb je dnes přístupná online. Ovládání těchto nástrojů je zásadní pro orientaci v tomto prostředí. Porozumění základním konceptům a principům internetu a schopnost vybrat způsob, jak posílat a přijímat data mezi různými zařízeními, je základní dovednost, která podporuje další aspekty digitálních kompetencí.Vyučující postupně vede žáka k tomu, aby:rozpoznával práci v online a offline prostředí,využíval data získaná z internetu,zpracovával získaná data pomocí digitálních zařízení,sdílel informace pomocí digitálních technologií,posuzoval, která zařízení obsahují počítač a zda potřebují být připojené k internetu,popsal možnosti uložení dat (servery, úložiště počítače, cloud).</t>
+          <t>Při jakékoli činnosti s počítačem (mobilní zařízení jsou také počítače) uživatel (žák) zanechává vědomou či nevědomou digitální stopu a velmi často vytváří data, která pro něho mají velký význam. Z toho vyplývá nutnost chránit svá data před ztrátou, ať již způsobenou útokem, nebo selháním zařízení. Žák by měl záměrně přijímat opatření zabraňující získání (a ev. zneužití) jeho dat, mít kontrolu nad daty, která sdílí, a vědomě minimalizovat svoji digitální stopu s cílem snížit riziko zneužití svých dat a obsahu, který publikuje.Žádné jednotlivé opatření bezpečnost nevyřeší – vedeme žáky k tomu, aby využívali systémový přístup k zabezpečení IT. Systémový přístup zahrnuje a propojuje: technická opatření (aktualizace softwaru, firewall, antivir, webový štít…), organizační opatření (omezení přístupu k počítači, práva k datům), znalosti útoků (a z nich plynoucí opatrnost) a také pravidelné zálohování dat.Z hlediska digitální stopy je nutné vést žáka k odpovědnosti za obsah, který vytváří a sdílí. Základem je znalost fungování sociálních sítí, na kterých (téměř všichni) žáci svůj obsah běžně publikují.Žák by měl na základě svých aktivit analyzovat bezpečnostní situaci, poté navrhnout způsob řešení a následně realizovat potřebná zabezpečení zařízení, na kterých pracuje, a dat, která vytváří a sdílí.Současný rozsah kyberkriminality je obrovský a bohužel se nedá předpokládat, že by se snižoval. Uživatelé (žáci) proto musí rozumět mechanismům a způsobům útoků, které útočníci nejčastěji používají. Díky tomu budou schopni systémově aplikovat potřebná bezpečnostní opatření.Žák se učí řešit bezpečnost ve třech základních fázích: analýza rizik, návrh řešení a jejich realizace v modelových situacích. Konkrétní kontext odpovídá věku. První budou typicky např. telefony a instant messengery, SMS, e-mail, videostreamingové služby, postupně přibudou uživatelský software na počítači, sociální sítě, herní platformy, sdílená úložiště.Vyučující postupně vede žáka k tomu, aby:na základě pochopení fungování počítačů a sítí rozuměl mechanismům a způsobům útoků, které útočníci nejčastěji používají,sledoval aktuální bezpečnostní situaci a analyzoval aktuálně využívané typy podvodů a dalších útoků,ověřoval funkčnost bezpečnostních funkcí, které jeho operační systém nabízí (aktualizace softwaru, firewall, antivir, webový štít…), a okamžitě řešil případné nedostatky,využíval systémový přístup k zabezpečení počítače a svých dat: kontroloval technická opatření (aktualizace softwaru, firewall, antivir, webový štít…), využíval organizační opatření (omezení přístupu k počítači, práva k datům), uplatňoval znalosti útoků (a z nich plynoucí opatrnost) a využíval pravidelné zálohování dat,navrhnul, zdůvodnil a začal používat vlastní pravidla pro ovlivnění své (nevědomé) digitální stopy, kterou svou činností vytváří (např. cookies, metadata, historie a logování činnosti, sledování uživatele při pohybu v cloudu),s porozuměním fungování cloudu řídil přístup ke svým datům a jejich sdílení z hlediska zneužití jeho (osobních) dat,při publikování obsahu online (např. při využívání sociálních sítí) vytvářel odpovědně svoji vědomou digitální stopu a spravoval své digitální identity,uvedl příklady algoritmicky personalizovaného obsahu webu (např. reklamy, videa, novinové zprávy, výsledky vyhledávání) a vysvětlil, jak je možné, že je tento obsah přizpůsobován na míru uživateli, diskutoval výhody a nevýhody této personalizace.</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje přínosy a rizika používání digitálních technologií.</t>
+          <t>Vybírá bezpečné aplikace a webové stránky, rozpozná varovné signály.Uvede možná opatření pro bezpečné připojení k digitálním zařízením.Používá silná hesla, vysvětlí význam biometrických údajů pro zabezpečení.Rozliší různé typy dat a informací, popíše rizika jejich sdílení a uvede příklady možných důsledků.Zjišťuje, jak algoritmy mění obsah na internetu podle toho, co dělá uživatel, a diskutuje o tom, jak to může ovlivnit jeho vlastní rozhodování.</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává základní digitální zařízení, která jsou připojena k internetu (např. počítač, tablet, mobil).Vyhledává data na internetu (např. hledání obrázků nebo informací) a ukládá si je.Upravuje získaná a uložená data (např. obrázek vloží do dokumentu).Sdílí jednoduché informace pomocí základních digitálních nástrojů (např. odeslání e-mailu).Rozpoznává základní rozdíl mezi online a offline prostředím (např. práce v dokumentu na počítači nebo sdílení přes internet).Popisuje základní možnosti uložení dat (např. na lokálním disku počítače nebo v cloudovém úložišti).</t>
+          <t>Na základě porozumění tomu, jak fungují počítače a sítě, vysvětlí základní podstatu běžných kybernetických útoků (např. malware, ransomware, phishing, DDoS útoky…).Učí se posuzovat funkčnost bezpečnostních nástrojů, které jeho operační systém nabízí (aktualizace software, firewall, antivir, webový štít…).Nastavuje pravidla přístupu ke svým datům a k jejich sdílení.Navrhne vlastní pravidla pro ovlivnění své (nevědomé) digitální stopy, kterou svojí činností vytváří (např. cookies, metadata, historie a logování činnosti, sledování uživatele při pohybu v cloudu).Vysvětlí, jak je možné, že různí uživatelé získávají různý obsah stejných služeb  (výsledky vyhledávání, reklama, obsah sociálních sítí).</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí výhody a nevýhody práce v online a offline prostředí.Využívá data získaná z internetu k další práci a uvádí zdroje.Upravuje data prostřednictvím digitálních nástrojů.Sdílí data prostřednictvím digitálních nástrojů – cloudová úložiště, sdílené dokumenty.Popíše zařízení, která obsahují počítač, a jejich funkce v online a offline režimu.Porovná na základě kritérií možnosti uložení dat. </t>
+          <t>Sleduje aktuální bezpečnostní situaci, analyzuje aktuální rizika a vysvětlí, jak lze předcházet kyberútokům, které by se ho mohly týkat.Ověřuje funkčnost bezpečnostních nástrojů, které jeho operační systém nabízí, řeší nalezené nedostatky, případně vyhledá odbornou pomoc.S porozuměním fungování cloudu řídí přístup ke svým datům a k jejich sdílení.Rozhodne se k použití konkrétních pravidel pro minimalizaci své nechtěné digitální stopy (metadata, logy, data dalších uživatelů), svou volbu zdůvodní.Diskutuje přínosy a rizika algoritmicky personalizovaného či generovaného obsahu.</t>
         </is>
       </c>
       <c r="N117" s="0" t="inlineStr">
         <is>
-          <t>Používá digitální technologie připojené k síti nebo k sobě navzájem k posílání a získávání dat.</t>
+          <t>Dodržuje pravidla a zásady ochrany při práci s daty.</t>
         </is>
       </c>
       <c r="O117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
@@ -14015,51 +14015,51 @@
           <t>Člověk a společnost</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a společnost vybavuje žáka kompetencemi potřebnými pro jeho aktivní zapojení do života demokratické společnosti. Je zásadní pro formování a posilování postojů souvisejících s demokracií, rovností, respektem k rozmanitosti a významně se podílí na utváření hodnotové orientace žáků.  Vzdělávání směřuje k tomu, aby žák poznal dějinné, sociální a kulturně historické aspekty života lidí v jejich pestrosti, proměnlivosti a ve vzájemných souvislostech. Seznamuje žáka s postavením člověka v minulém, současném i budoucím světě, s vývojem společnosti a s důležitými společenskými jevy a procesy, které se promítají do každodenního života, do prostředí, v němž lidé žijí, a které podporují udržitelný přístup k životu. Důležité je porozumění vlastní roli ve společnosti a rovněž kultivace historického myšlení žáka, včetně jeho aktivního podílu na utváření a kultivaci veřejného prostoru a péči o kulturní dědictví. Vzdělávací oblast prohlubuje zodpovědnost žáka za sebe, svůj budoucí život, za své vztahy, rodinu, komunitu, obec, stát, Evropu i planetu Zemi. Vzdělávací oblast Člověk a společnost směřuje k obecným cílům explicitně pojmenovaným ve školském zákoně, zejména pak k cílům, které souvisejí s pochopením a uplatňováním zásad demokracie a právního státu, lidských práv a svobod, principu rovnosti žen a mužů ve společnosti, nediskriminace, s utvářením vědomí národní a státní příslušnosti a respektu k identitě každého, k poznání světových a evropských kulturních hodnot a tradic, k ochraně prostředí, ve kterém žák žije. Vzdělávací oblast usiluje o to, aby se žák projevoval jako svébytná, svobodná a zodpovědná osobnost, uplatňoval svá práva a naplňoval své povinnosti, aby projevoval respekt a ohleduplnost k jiným lidem, jejich životním zkušenostem, kulturám a duchovním hodnotám. Vzdělávací obsah je členěný do vzdělávacích oborů Dějepis a Výchova k občanství, OVU navazují na vzdělávací oblast Člověk a jeho svět pro 1. stupeň. Výuku je potřeba organizovat tak, aby učební činnosti žáka vedly k budování jeho vlastní zkušenosti, názorů a postojů na základě ověřených fakt, k zapojování do společnosti a pěstování vzájemné spolupráce mezi žáky i v rámci širší společnosti. Důležitá je vlastní činnost žáka, vlastní objevování (badatelská forma výuky), aplikace znalostí v konkrétních situacích a opakované reflektování prožitků. Učební aktivity jsou navržené tak, aby žák nejen přijímal informace, ale také aktivně přemýšlel o jejich významu a dopadu na společnost a území, kde žije. Klíčové je to, aby se vzdělávací obsah a učební činnosti vztahovaly k aktuálním a reálným problémům, kterým mladí lidé a společnost čelí. Je potřeba, aby byl žákovi nabízen prostor pro vyjádření, navrhování a prosazování změn a aby byly vytvářeny takové výukové situace, jejichž prostřednictvím si žák utváří vlastní postoje a pěstuje kritický přístup k informačním zdrojům. Do výuky jsou zařazovány aktivity, při kterých žák na konkrétních modelových životních situacích navrhuje, jak by se rozhodoval. Jsou nabízeny aktivity, které podporují zapojení žáka do praktických aktivit a školních projektů. V diskusích o společenských nebo kontroverzních tématech žák předkládá argumenty a protiargumenty, stanoviska podporuje důkazy, rozlišuje fakta a názory. Při hodnocení v této oblasti je potřeba uplatňovat velkou míru citlivosti, rovněž je vhodné se hodnotově vymezovat vůči názorům, které popírají ústavně ukotvené hodnoty a demokratické principy či které mohou podporovat nenávist nebo trestnou činnost. Předmětem hodnocení může být to, jak žák hodnoty, postoje, názory formuluje, jak je schopný reflexe.</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>Dějepis</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru Dějepis je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k rozvoji historického myšlení a badatelských dovedností žáka. Očekávané výsledky učení předpokládají aktivní práci žáka se zdroji historických informací. Zároveň vyžadují, aby si žák postupně osvojil poznání, že principem dějepisu není opakování definitivních závěrů, ale kladení a zodpovídání klíčových otázek:Proč se události dějí a jaké mají dopady?Jak porozumět složitým historickým procesům?Jak lépe porozumět lidem, kteří žili v minulosti?K čemu jsou dějiny?Potřebné je také rozvíjet u žáka časové a prostorové představy, které umožňují lépe proniknout do pochopení historických jevů, procesů a událostí. Jejich pochopení je předpokladem pro mezigenerační a meziskupinový dialog, aktivní podíl na rozvoji historické kultury i zodpovědné plánování budoucnosti. Výuka dějepisu má u žáka na základě práce s prameny rozvíjet kritické a analytické myšlení, historickou empatii, podporovat diskusi o povaze dějin a formulovat vlastní postoje k různým dějinným událostem.Vzdělávací obsah umožňuje pojmout výuku jak chronologicky, tak tematicky a je členěný do dvou tematických okruhů: Poznáváme minulost a Tvoříme dějiny. Tematické okruhy usnadňují redukci obsahu výuky dějepisu tím, že vybírají aktuální přístupy a témata historické vědy, které lze v jednotlivých dějinných epochách prioritně poznávat.</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
           <t>Tvoříme dějiny</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výstupy, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
+          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výsledky učení, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>CAS-DEJ-002-ZV9-013</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>Vytvoří vlastní dějepisný výstup s využitím vhodných kriticky posouzených zdrojů.</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení navazuje na dovednost práce s historickými prameny. Předpokládá schopnost žáka vyhledat alespoň dva relevantní zdroje, kriticky je analyzovat a využít historické informace při zpracování vlastního dějepisného příběhu. V ideálním případě vytvořený příběh zohledňuje více pohledů (např. prožívání a hodnocení stejné události dvěma různými lidmi, potvrzení vzpomínky dalším pramenem, zasazení vzpomínky do dobových souvislostí). Vlastní výstup a jeho sdílení může mít různou formu (komentované třídní fotoalbum, text spojený s prezentací spolužákům, komiks, článek na web školy, video publikované na internetu apod.). Může být pojat individuálně i skupinově.Příležitost pátrat a bádat v minulosti žákovi umožní porozumět lépe událostem rodinné či lokální historie v kontextu velké historie a zmocnit se dějin. Motivuje ho k budování osobního vztahu k minulosti. Získaná zkušenost mu v budoucnu umožní lépe posoudit historické příběhy, které vytváří někdo jiný.</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t>Sám nebo s pomocí si vybere vhodné dějepisné téma, kterému by se chtěl věnovat.Sám nebo s pomocí vyhledá dva zdroje ke zvolenému tématu (např. v podobě vzpomínky, rodinného předmětu či fotoalba, objektu ve veřejném prostoru, videa apod.).Sám nebo s pomocí vyhledá ve zdrojích základní informace a posoudí, jak a proč se informace ve zdrojích liší.Vytvoří a prezentuje výstup; ze zdrojů přebírá jen základní informace, historickým nejasnostem nevěnuje dostatečnou pozornost. </t>
@@ -14097,51 +14097,51 @@
           <t>Člověk a společnost</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a společnost vybavuje žáka kompetencemi potřebnými pro jeho aktivní zapojení do života demokratické společnosti. Je zásadní pro formování a posilování postojů souvisejících s demokracií, rovností, respektem k rozmanitosti a významně se podílí na utváření hodnotové orientace žáků.  Vzdělávání směřuje k tomu, aby žák poznal dějinné, sociální a kulturně historické aspekty života lidí v jejich pestrosti, proměnlivosti a ve vzájemných souvislostech. Seznamuje žáka s postavením člověka v minulém, současném i budoucím světě, s vývojem společnosti a s důležitými společenskými jevy a procesy, které se promítají do každodenního života, do prostředí, v němž lidé žijí, a které podporují udržitelný přístup k životu. Důležité je porozumění vlastní roli ve společnosti a rovněž kultivace historického myšlení žáka, včetně jeho aktivního podílu na utváření a kultivaci veřejného prostoru a péči o kulturní dědictví. Vzdělávací oblast prohlubuje zodpovědnost žáka za sebe, svůj budoucí život, za své vztahy, rodinu, komunitu, obec, stát, Evropu i planetu Zemi. Vzdělávací oblast Člověk a společnost směřuje k obecným cílům explicitně pojmenovaným ve školském zákoně, zejména pak k cílům, které souvisejí s pochopením a uplatňováním zásad demokracie a právního státu, lidských práv a svobod, principu rovnosti žen a mužů ve společnosti, nediskriminace, s utvářením vědomí národní a státní příslušnosti a respektu k identitě každého, k poznání světových a evropských kulturních hodnot a tradic, k ochraně prostředí, ve kterém žák žije. Vzdělávací oblast usiluje o to, aby se žák projevoval jako svébytná, svobodná a zodpovědná osobnost, uplatňoval svá práva a naplňoval své povinnosti, aby projevoval respekt a ohleduplnost k jiným lidem, jejich životním zkušenostem, kulturám a duchovním hodnotám. Vzdělávací obsah je členěný do vzdělávacích oborů Dějepis a Výchova k občanství, OVU navazují na vzdělávací oblast Člověk a jeho svět pro 1. stupeň. Výuku je potřeba organizovat tak, aby učební činnosti žáka vedly k budování jeho vlastní zkušenosti, názorů a postojů na základě ověřených fakt, k zapojování do společnosti a pěstování vzájemné spolupráce mezi žáky i v rámci širší společnosti. Důležitá je vlastní činnost žáka, vlastní objevování (badatelská forma výuky), aplikace znalostí v konkrétních situacích a opakované reflektování prožitků. Učební aktivity jsou navržené tak, aby žák nejen přijímal informace, ale také aktivně přemýšlel o jejich významu a dopadu na společnost a území, kde žije. Klíčové je to, aby se vzdělávací obsah a učební činnosti vztahovaly k aktuálním a reálným problémům, kterým mladí lidé a společnost čelí. Je potřeba, aby byl žákovi nabízen prostor pro vyjádření, navrhování a prosazování změn a aby byly vytvářeny takové výukové situace, jejichž prostřednictvím si žák utváří vlastní postoje a pěstuje kritický přístup k informačním zdrojům. Do výuky jsou zařazovány aktivity, při kterých žák na konkrétních modelových životních situacích navrhuje, jak by se rozhodoval. Jsou nabízeny aktivity, které podporují zapojení žáka do praktických aktivit a školních projektů. V diskusích o společenských nebo kontroverzních tématech žák předkládá argumenty a protiargumenty, stanoviska podporuje důkazy, rozlišuje fakta a názory. Při hodnocení v této oblasti je potřeba uplatňovat velkou míru citlivosti, rovněž je vhodné se hodnotově vymezovat vůči názorům, které popírají ústavně ukotvené hodnoty a demokratické principy či které mohou podporovat nenávist nebo trestnou činnost. Předmětem hodnocení může být to, jak žák hodnoty, postoje, názory formuluje, jak je schopný reflexe.</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>Dějepis</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru Dějepis je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k rozvoji historického myšlení a badatelských dovedností žáka. Očekávané výsledky učení předpokládají aktivní práci žáka se zdroji historických informací. Zároveň vyžadují, aby si žák postupně osvojil poznání, že principem dějepisu není opakování definitivních závěrů, ale kladení a zodpovídání klíčových otázek:Proč se události dějí a jaké mají dopady?Jak porozumět složitým historickým procesům?Jak lépe porozumět lidem, kteří žili v minulosti?K čemu jsou dějiny?Potřebné je také rozvíjet u žáka časové a prostorové představy, které umožňují lépe proniknout do pochopení historických jevů, procesů a událostí. Jejich pochopení je předpokladem pro mezigenerační a meziskupinový dialog, aktivní podíl na rozvoji historické kultury i zodpovědné plánování budoucnosti. Výuka dějepisu má u žáka na základě práce s prameny rozvíjet kritické a analytické myšlení, historickou empatii, podporovat diskusi o povaze dějin a formulovat vlastní postoje k různým dějinným událostem.Vzdělávací obsah umožňuje pojmout výuku jak chronologicky, tak tematicky a je členěný do dvou tematických okruhů: Poznáváme minulost a Tvoříme dějiny. Tematické okruhy usnadňují redukci obsahu výuky dějepisu tím, že vybírají aktuální přístupy a témata historické vědy, které lze v jednotlivých dějinných epochách prioritně poznávat.</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
           <t>Tvoříme dějiny</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výstupy, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
+          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výsledky učení, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>CAS-DEJ-002-ZV9-014</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t>Vytvoří vlastní výstup na základě absolvování aktivizačního edukačního programu v paměťové instituci nebo ve veřejném prostoru.</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení je realizován mimo školu v paměťové instituci (muzeum, archiv, památník, galerie, knihovna) nebo ve veřejném prostoru (pomník, architektura, infrastruktura, krajinný prvek apod.). Edukační program je vytvořen a veden buď externisty (muzejní pedagogové a další mimoškolní edukátoři), nebo samotnými učiteli. Rozsah je variabilní od procházky v okolí školy až po vícedenní projektové vyučování. Aktivizační program není založený na komentované prohlídce míst, expozic a výstav, při kterých žáci pouze poslouchají. Vychází z moderních didaktických principů a metod. Využívá potenciál míst a sbírek k aktivizaci žáků a rozvoji klíčových kompetencí pomocí objektového učení a badatelsky zaměřených úkolů. Pro badatelské aktivity ve veřejném prostoru lze využít naučné stezky, mobilní aplikace apod. Na osvojené znalosti a dovednosti naváže žák buď ve škole, nebo přímo na místě tvorbou vlastního výstupu. Žák získává poučenější pohled na fungování paměťových institucí (např. proč uchovává právě tyto předměty či dokumenty, jak a proč je vystavuje/zpřístupňuje) a na proměny veřejného prostoru i jeho budoucí podoby.</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t>Absolvuje připravený edukační program v paměťové instituci nebo ve veřejném prostoru.Pracuje s pomocí vyučujícího či ve skupině např. s artefakty, modely, mapami, plány, fotografiemi, audiovizuálními zdroji, digitálními aplikacemi; může hovořit s místními obyvateli.  Vytvoří vlastní výstup (zápis do sešitu, příběh návštěvy s fotografiemi, popis vybraného artefaktu).</t>
@@ -14179,51 +14179,51 @@
           <t>Člověk a společnost</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a společnost vybavuje žáka kompetencemi potřebnými pro jeho aktivní zapojení do života demokratické společnosti. Je zásadní pro formování a posilování postojů souvisejících s demokracií, rovností, respektem k rozmanitosti a významně se podílí na utváření hodnotové orientace žáků.  Vzdělávání směřuje k tomu, aby žák poznal dějinné, sociální a kulturně historické aspekty života lidí v jejich pestrosti, proměnlivosti a ve vzájemných souvislostech. Seznamuje žáka s postavením člověka v minulém, současném i budoucím světě, s vývojem společnosti a s důležitými společenskými jevy a procesy, které se promítají do každodenního života, do prostředí, v němž lidé žijí, a které podporují udržitelný přístup k životu. Důležité je porozumění vlastní roli ve společnosti a rovněž kultivace historického myšlení žáka, včetně jeho aktivního podílu na utváření a kultivaci veřejného prostoru a péči o kulturní dědictví. Vzdělávací oblast prohlubuje zodpovědnost žáka za sebe, svůj budoucí život, za své vztahy, rodinu, komunitu, obec, stát, Evropu i planetu Zemi. Vzdělávací oblast Člověk a společnost směřuje k obecným cílům explicitně pojmenovaným ve školském zákoně, zejména pak k cílům, které souvisejí s pochopením a uplatňováním zásad demokracie a právního státu, lidských práv a svobod, principu rovnosti žen a mužů ve společnosti, nediskriminace, s utvářením vědomí národní a státní příslušnosti a respektu k identitě každého, k poznání světových a evropských kulturních hodnot a tradic, k ochraně prostředí, ve kterém žák žije. Vzdělávací oblast usiluje o to, aby se žák projevoval jako svébytná, svobodná a zodpovědná osobnost, uplatňoval svá práva a naplňoval své povinnosti, aby projevoval respekt a ohleduplnost k jiným lidem, jejich životním zkušenostem, kulturám a duchovním hodnotám. Vzdělávací obsah je členěný do vzdělávacích oborů Dějepis a Výchova k občanství, OVU navazují na vzdělávací oblast Člověk a jeho svět pro 1. stupeň. Výuku je potřeba organizovat tak, aby učební činnosti žáka vedly k budování jeho vlastní zkušenosti, názorů a postojů na základě ověřených fakt, k zapojování do společnosti a pěstování vzájemné spolupráce mezi žáky i v rámci širší společnosti. Důležitá je vlastní činnost žáka, vlastní objevování (badatelská forma výuky), aplikace znalostí v konkrétních situacích a opakované reflektování prožitků. Učební aktivity jsou navržené tak, aby žák nejen přijímal informace, ale také aktivně přemýšlel o jejich významu a dopadu na společnost a území, kde žije. Klíčové je to, aby se vzdělávací obsah a učební činnosti vztahovaly k aktuálním a reálným problémům, kterým mladí lidé a společnost čelí. Je potřeba, aby byl žákovi nabízen prostor pro vyjádření, navrhování a prosazování změn a aby byly vytvářeny takové výukové situace, jejichž prostřednictvím si žák utváří vlastní postoje a pěstuje kritický přístup k informačním zdrojům. Do výuky jsou zařazovány aktivity, při kterých žák na konkrétních modelových životních situacích navrhuje, jak by se rozhodoval. Jsou nabízeny aktivity, které podporují zapojení žáka do praktických aktivit a školních projektů. V diskusích o společenských nebo kontroverzních tématech žák předkládá argumenty a protiargumenty, stanoviska podporuje důkazy, rozlišuje fakta a názory. Při hodnocení v této oblasti je potřeba uplatňovat velkou míru citlivosti, rovněž je vhodné se hodnotově vymezovat vůči názorům, které popírají ústavně ukotvené hodnoty a demokratické principy či které mohou podporovat nenávist nebo trestnou činnost. Předmětem hodnocení může být to, jak žák hodnoty, postoje, názory formuluje, jak je schopný reflexe.</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>Dějepis</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru Dějepis je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k rozvoji historického myšlení a badatelských dovedností žáka. Očekávané výsledky učení předpokládají aktivní práci žáka se zdroji historických informací. Zároveň vyžadují, aby si žák postupně osvojil poznání, že principem dějepisu není opakování definitivních závěrů, ale kladení a zodpovídání klíčových otázek:Proč se události dějí a jaké mají dopady?Jak porozumět složitým historickým procesům?Jak lépe porozumět lidem, kteří žili v minulosti?K čemu jsou dějiny?Potřebné je také rozvíjet u žáka časové a prostorové představy, které umožňují lépe proniknout do pochopení historických jevů, procesů a událostí. Jejich pochopení je předpokladem pro mezigenerační a meziskupinový dialog, aktivní podíl na rozvoji historické kultury i zodpovědné plánování budoucnosti. Výuka dějepisu má u žáka na základě práce s prameny rozvíjet kritické a analytické myšlení, historickou empatii, podporovat diskusi o povaze dějin a formulovat vlastní postoje k různým dějinným událostem.Vzdělávací obsah umožňuje pojmout výuku jak chronologicky, tak tematicky a je členěný do dvou tematických okruhů: Poznáváme minulost a Tvoříme dějiny. Tematické okruhy usnadňují redukci obsahu výuky dějepisu tím, že vybírají aktuální přístupy a témata historické vědy, které lze v jednotlivých dějinných epochách prioritně poznávat.</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>Tvoříme dějiny</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výstupy, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
+          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výsledky učení, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>CAS-DEJ-002-ZV9-015</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t>Vyjádří vlastní představu o funkci a významu historických objektů a motivů ve veřejném prostoru.</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení směruje žáka k vnímání historických objektů a motivů jako svědků minulosti daného místa nebo celého státu. Historickým objektem se rozumí např. budova, památník, pomník, pamětní deska, drobná památka v krajině nebo historický obraz. Motivem jsou např. prvky uměleckých slohů, symboly, názvy a nápisy. Očekávaný výsledek učení posiluje vazby žáků s regionem a vede je ke kritickému zkoumání veřejného prostoru. Rozvíjí schopnost domýšlet významy jednotlivých prvků i celých motivů a stanovovat domněnky, z jaké jsou doby, jakou událost či osobu připomínají. Pozitivní vztah k historickým památkám je předpokladem k uchovávání historické paměti místa, kde žák žije.</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t>Vysvětlí pojem historický motiv.Vyhledá sám nebo s pomocí vyučujícího historický motiv nebo objekt v okolí školy, v obci či regionu.Popíše jeho charakteristické prvky a vyjádří vlastní představu o celku i jednotlivých částech (co to je, z jakého období pochází, jakou má funkci apod.).</t>
@@ -14261,51 +14261,51 @@
           <t>Člověk a společnost</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a společnost vybavuje žáka kompetencemi potřebnými pro jeho aktivní zapojení do života demokratické společnosti. Je zásadní pro formování a posilování postojů souvisejících s demokracií, rovností, respektem k rozmanitosti a významně se podílí na utváření hodnotové orientace žáků.  Vzdělávání směřuje k tomu, aby žák poznal dějinné, sociální a kulturně historické aspekty života lidí v jejich pestrosti, proměnlivosti a ve vzájemných souvislostech. Seznamuje žáka s postavením člověka v minulém, současném i budoucím světě, s vývojem společnosti a s důležitými společenskými jevy a procesy, které se promítají do každodenního života, do prostředí, v němž lidé žijí, a které podporují udržitelný přístup k životu. Důležité je porozumění vlastní roli ve společnosti a rovněž kultivace historického myšlení žáka, včetně jeho aktivního podílu na utváření a kultivaci veřejného prostoru a péči o kulturní dědictví. Vzdělávací oblast prohlubuje zodpovědnost žáka za sebe, svůj budoucí život, za své vztahy, rodinu, komunitu, obec, stát, Evropu i planetu Zemi. Vzdělávací oblast Člověk a společnost směřuje k obecným cílům explicitně pojmenovaným ve školském zákoně, zejména pak k cílům, které souvisejí s pochopením a uplatňováním zásad demokracie a právního státu, lidských práv a svobod, principu rovnosti žen a mužů ve společnosti, nediskriminace, s utvářením vědomí národní a státní příslušnosti a respektu k identitě každého, k poznání světových a evropských kulturních hodnot a tradic, k ochraně prostředí, ve kterém žák žije. Vzdělávací oblast usiluje o to, aby se žák projevoval jako svébytná, svobodná a zodpovědná osobnost, uplatňoval svá práva a naplňoval své povinnosti, aby projevoval respekt a ohleduplnost k jiným lidem, jejich životním zkušenostem, kulturám a duchovním hodnotám. Vzdělávací obsah je členěný do vzdělávacích oborů Dějepis a Výchova k občanství, OVU navazují na vzdělávací oblast Člověk a jeho svět pro 1. stupeň. Výuku je potřeba organizovat tak, aby učební činnosti žáka vedly k budování jeho vlastní zkušenosti, názorů a postojů na základě ověřených fakt, k zapojování do společnosti a pěstování vzájemné spolupráce mezi žáky i v rámci širší společnosti. Důležitá je vlastní činnost žáka, vlastní objevování (badatelská forma výuky), aplikace znalostí v konkrétních situacích a opakované reflektování prožitků. Učební aktivity jsou navržené tak, aby žák nejen přijímal informace, ale také aktivně přemýšlel o jejich významu a dopadu na společnost a území, kde žije. Klíčové je to, aby se vzdělávací obsah a učební činnosti vztahovaly k aktuálním a reálným problémům, kterým mladí lidé a společnost čelí. Je potřeba, aby byl žákovi nabízen prostor pro vyjádření, navrhování a prosazování změn a aby byly vytvářeny takové výukové situace, jejichž prostřednictvím si žák utváří vlastní postoje a pěstuje kritický přístup k informačním zdrojům. Do výuky jsou zařazovány aktivity, při kterých žák na konkrétních modelových životních situacích navrhuje, jak by se rozhodoval. Jsou nabízeny aktivity, které podporují zapojení žáka do praktických aktivit a školních projektů. V diskusích o společenských nebo kontroverzních tématech žák předkládá argumenty a protiargumenty, stanoviska podporuje důkazy, rozlišuje fakta a názory. Při hodnocení v této oblasti je potřeba uplatňovat velkou míru citlivosti, rovněž je vhodné se hodnotově vymezovat vůči názorům, které popírají ústavně ukotvené hodnoty a demokratické principy či které mohou podporovat nenávist nebo trestnou činnost. Předmětem hodnocení může být to, jak žák hodnoty, postoje, názory formuluje, jak je schopný reflexe.</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>Dějepis</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru Dějepis je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k rozvoji historického myšlení a badatelských dovedností žáka. Očekávané výsledky učení předpokládají aktivní práci žáka se zdroji historických informací. Zároveň vyžadují, aby si žák postupně osvojil poznání, že principem dějepisu není opakování definitivních závěrů, ale kladení a zodpovídání klíčových otázek:Proč se události dějí a jaké mají dopady?Jak porozumět složitým historickým procesům?Jak lépe porozumět lidem, kteří žili v minulosti?K čemu jsou dějiny?Potřebné je také rozvíjet u žáka časové a prostorové představy, které umožňují lépe proniknout do pochopení historických jevů, procesů a událostí. Jejich pochopení je předpokladem pro mezigenerační a meziskupinový dialog, aktivní podíl na rozvoji historické kultury i zodpovědné plánování budoucnosti. Výuka dějepisu má u žáka na základě práce s prameny rozvíjet kritické a analytické myšlení, historickou empatii, podporovat diskusi o povaze dějin a formulovat vlastní postoje k různým dějinným událostem.Vzdělávací obsah umožňuje pojmout výuku jak chronologicky, tak tematicky a je členěný do dvou tematických okruhů: Poznáváme minulost a Tvoříme dějiny. Tematické okruhy usnadňují redukci obsahu výuky dějepisu tím, že vybírají aktuální přístupy a témata historické vědy, které lze v jednotlivých dějinných epochách prioritně poznávat.</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>Tvoříme dějiny</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výstupy, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
+          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výsledky učení, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>CAS-DEJ-002-ZV9-016</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t>Podílí se na utváření historického významu regionálních kulturních památek, popřípadě památek s celostátní či mezinárodní hodnotou.</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>Žák se seznámí s veřejnou angažovaností související s péčí o konkrétní kulturní památky. Popíše jejich vzhled, posoudí jejich fyzický stav a historický význam. Hodnotu zkoumaných památek vyjádří vlastní aktivitou ve formě prezentace ve třídě nebo v terénu či popularizace památky a jejího významu zvolenému publiku, průzkumu veřejného mínění nebo petice za zachování vybrané památky, úklidu okolí památky, získání finanční podpory na opravu apod.Kulturní dědictví v podobě památek (nejen státem prohlášených) je důležitou a nenahraditelnou součástí kulturního života, vypovídá o minulých i současných hodnotách společnosti a o jejím vztahu k budoucnosti. Specifický typ zmíněného dědictví vyžaduje jeho uchování a předávání dalším generacím. Uchování dědictví vyžaduje finanční zdroje i individuální pracovní nasazení a angažovanost, které očekávaný výsledek učení pomáhá rozvíjet.</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t>Pracuje individuálně či ve skupině a společně s vyučujícím vybere objekt.Objekt popíše a stanoví, proč je považovaný za hodnotný; zaměřuje se nejdříve na objekty, které už mají obecně přijímanou hodnotu kulturního dědictví (např. státem prohlášená památka v obci nebo regionu).Své závěry sdílí se spolužáky nebo vyučujícím.Vysvětlí pojmy kulturní památka a kulturní dědictví.</t>
@@ -14343,51 +14343,51 @@
           <t>Člověk a společnost</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a společnost vybavuje žáka kompetencemi potřebnými pro jeho aktivní zapojení do života demokratické společnosti. Je zásadní pro formování a posilování postojů souvisejících s demokracií, rovností, respektem k rozmanitosti a významně se podílí na utváření hodnotové orientace žáků.  Vzdělávání směřuje k tomu, aby žák poznal dějinné, sociální a kulturně historické aspekty života lidí v jejich pestrosti, proměnlivosti a ve vzájemných souvislostech. Seznamuje žáka s postavením člověka v minulém, současném i budoucím světě, s vývojem společnosti a s důležitými společenskými jevy a procesy, které se promítají do každodenního života, do prostředí, v němž lidé žijí, a které podporují udržitelný přístup k životu. Důležité je porozumění vlastní roli ve společnosti a rovněž kultivace historického myšlení žáka, včetně jeho aktivního podílu na utváření a kultivaci veřejného prostoru a péči o kulturní dědictví. Vzdělávací oblast prohlubuje zodpovědnost žáka za sebe, svůj budoucí život, za své vztahy, rodinu, komunitu, obec, stát, Evropu i planetu Zemi. Vzdělávací oblast Člověk a společnost směřuje k obecným cílům explicitně pojmenovaným ve školském zákoně, zejména pak k cílům, které souvisejí s pochopením a uplatňováním zásad demokracie a právního státu, lidských práv a svobod, principu rovnosti žen a mužů ve společnosti, nediskriminace, s utvářením vědomí národní a státní příslušnosti a respektu k identitě každého, k poznání světových a evropských kulturních hodnot a tradic, k ochraně prostředí, ve kterém žák žije. Vzdělávací oblast usiluje o to, aby se žák projevoval jako svébytná, svobodná a zodpovědná osobnost, uplatňoval svá práva a naplňoval své povinnosti, aby projevoval respekt a ohleduplnost k jiným lidem, jejich životním zkušenostem, kulturám a duchovním hodnotám. Vzdělávací obsah je členěný do vzdělávacích oborů Dějepis a Výchova k občanství, OVU navazují na vzdělávací oblast Člověk a jeho svět pro 1. stupeň. Výuku je potřeba organizovat tak, aby učební činnosti žáka vedly k budování jeho vlastní zkušenosti, názorů a postojů na základě ověřených fakt, k zapojování do společnosti a pěstování vzájemné spolupráce mezi žáky i v rámci širší společnosti. Důležitá je vlastní činnost žáka, vlastní objevování (badatelská forma výuky), aplikace znalostí v konkrétních situacích a opakované reflektování prožitků. Učební aktivity jsou navržené tak, aby žák nejen přijímal informace, ale také aktivně přemýšlel o jejich významu a dopadu na společnost a území, kde žije. Klíčové je to, aby se vzdělávací obsah a učební činnosti vztahovaly k aktuálním a reálným problémům, kterým mladí lidé a společnost čelí. Je potřeba, aby byl žákovi nabízen prostor pro vyjádření, navrhování a prosazování změn a aby byly vytvářeny takové výukové situace, jejichž prostřednictvím si žák utváří vlastní postoje a pěstuje kritický přístup k informačním zdrojům. Do výuky jsou zařazovány aktivity, při kterých žák na konkrétních modelových životních situacích navrhuje, jak by se rozhodoval. Jsou nabízeny aktivity, které podporují zapojení žáka do praktických aktivit a školních projektů. V diskusích o společenských nebo kontroverzních tématech žák předkládá argumenty a protiargumenty, stanoviska podporuje důkazy, rozlišuje fakta a názory. Při hodnocení v této oblasti je potřeba uplatňovat velkou míru citlivosti, rovněž je vhodné se hodnotově vymezovat vůči názorům, které popírají ústavně ukotvené hodnoty a demokratické principy či které mohou podporovat nenávist nebo trestnou činnost. Předmětem hodnocení může být to, jak žák hodnoty, postoje, názory formuluje, jak je schopný reflexe.</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>Dějepis</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru Dějepis je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k rozvoji historického myšlení a badatelských dovedností žáka. Očekávané výsledky učení předpokládají aktivní práci žáka se zdroji historických informací. Zároveň vyžadují, aby si žák postupně osvojil poznání, že principem dějepisu není opakování definitivních závěrů, ale kladení a zodpovídání klíčových otázek:Proč se události dějí a jaké mají dopady?Jak porozumět složitým historickým procesům?Jak lépe porozumět lidem, kteří žili v minulosti?K čemu jsou dějiny?Potřebné je také rozvíjet u žáka časové a prostorové představy, které umožňují lépe proniknout do pochopení historických jevů, procesů a událostí. Jejich pochopení je předpokladem pro mezigenerační a meziskupinový dialog, aktivní podíl na rozvoji historické kultury i zodpovědné plánování budoucnosti. Výuka dějepisu má u žáka na základě práce s prameny rozvíjet kritické a analytické myšlení, historickou empatii, podporovat diskusi o povaze dějin a formulovat vlastní postoje k různým dějinným událostem.Vzdělávací obsah umožňuje pojmout výuku jak chronologicky, tak tematicky a je členěný do dvou tematických okruhů: Poznáváme minulost a Tvoříme dějiny. Tematické okruhy usnadňují redukci obsahu výuky dějepisu tím, že vybírají aktuální přístupy a témata historické vědy, které lze v jednotlivých dějinných epochách prioritně poznávat.</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>Tvoříme dějiny</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výstupy, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
+          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výsledky učení, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>CAS-DEJ-002-ZV9-017</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí zamýšlené i nezamýšlené důsledky lidského jednání, které souvisejí s narušováním životního prostředí a klimatickými jevy v minulosti.</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení rozvíjí hlubší porozumění vzájemnému ovlivňování lidské činnosti a přírody, resp. klimatu v minulosti. Předpokládá důsledné využívání perspektivy environmentálních dějin a principů klimatického vzdělávání, pro které jsou vhodné konkrétní příklady narušování a přetváření životního prostředí člověkem, stejně jako adaptace na klimatické jevy a extrémy. Žák nejen popisuje problémy, ale zároveň rozlišuje, kdy jednání člověka vedlo k důsledkům zamýšleným (např. produkce energie, ekonomický rozvoj) a nezamýšleným (např. ohrožení či kolaps kultur a civilizací, vytváření nových postupů).Porozumění historickým souvislostem proměny vztahu člověka k přírodě a schopnost hodnotit lidské jednání a jeho důsledky v dějinách je nezbytným předpokladem pro aktivní zapojení do současné i budoucí celospolečenské diskuse o tom, jak reagovat na ekologické problémy a klimatickou krizi.</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t>Vyhledá ve zdroji (např. dobový text, fotografie, reportáž z dobového tisku) konkrétní informaci o klimatických jevech, změnách a narušování životního prostředí a čerpání zdrojů.Sám nebo s pomocí vyučujícího rozliší alespoň jednu příčinu zkoumaných situací a důsledek lidského jednání (např. objev zemědělství a růst populace, využívání fosilních paliv a oteplování planety).Diskutuje o proměnách vztahu člověka k přírodě.</t>
@@ -14425,51 +14425,51 @@
           <t>Člověk a společnost</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a společnost vybavuje žáka kompetencemi potřebnými pro jeho aktivní zapojení do života demokratické společnosti. Je zásadní pro formování a posilování postojů souvisejících s demokracií, rovností, respektem k rozmanitosti a významně se podílí na utváření hodnotové orientace žáků.  Vzdělávání směřuje k tomu, aby žák poznal dějinné, sociální a kulturně historické aspekty života lidí v jejich pestrosti, proměnlivosti a ve vzájemných souvislostech. Seznamuje žáka s postavením člověka v minulém, současném i budoucím světě, s vývojem společnosti a s důležitými společenskými jevy a procesy, které se promítají do každodenního života, do prostředí, v němž lidé žijí, a které podporují udržitelný přístup k životu. Důležité je porozumění vlastní roli ve společnosti a rovněž kultivace historického myšlení žáka, včetně jeho aktivního podílu na utváření a kultivaci veřejného prostoru a péči o kulturní dědictví. Vzdělávací oblast prohlubuje zodpovědnost žáka za sebe, svůj budoucí život, za své vztahy, rodinu, komunitu, obec, stát, Evropu i planetu Zemi. Vzdělávací oblast Člověk a společnost směřuje k obecným cílům explicitně pojmenovaným ve školském zákoně, zejména pak k cílům, které souvisejí s pochopením a uplatňováním zásad demokracie a právního státu, lidských práv a svobod, principu rovnosti žen a mužů ve společnosti, nediskriminace, s utvářením vědomí národní a státní příslušnosti a respektu k identitě každého, k poznání světových a evropských kulturních hodnot a tradic, k ochraně prostředí, ve kterém žák žije. Vzdělávací oblast usiluje o to, aby se žák projevoval jako svébytná, svobodná a zodpovědná osobnost, uplatňoval svá práva a naplňoval své povinnosti, aby projevoval respekt a ohleduplnost k jiným lidem, jejich životním zkušenostem, kulturám a duchovním hodnotám. Vzdělávací obsah je členěný do vzdělávacích oborů Dějepis a Výchova k občanství, OVU navazují na vzdělávací oblast Člověk a jeho svět pro 1. stupeň. Výuku je potřeba organizovat tak, aby učební činnosti žáka vedly k budování jeho vlastní zkušenosti, názorů a postojů na základě ověřených fakt, k zapojování do společnosti a pěstování vzájemné spolupráce mezi žáky i v rámci širší společnosti. Důležitá je vlastní činnost žáka, vlastní objevování (badatelská forma výuky), aplikace znalostí v konkrétních situacích a opakované reflektování prožitků. Učební aktivity jsou navržené tak, aby žák nejen přijímal informace, ale také aktivně přemýšlel o jejich významu a dopadu na společnost a území, kde žije. Klíčové je to, aby se vzdělávací obsah a učební činnosti vztahovaly k aktuálním a reálným problémům, kterým mladí lidé a společnost čelí. Je potřeba, aby byl žákovi nabízen prostor pro vyjádření, navrhování a prosazování změn a aby byly vytvářeny takové výukové situace, jejichž prostřednictvím si žák utváří vlastní postoje a pěstuje kritický přístup k informačním zdrojům. Do výuky jsou zařazovány aktivity, při kterých žák na konkrétních modelových životních situacích navrhuje, jak by se rozhodoval. Jsou nabízeny aktivity, které podporují zapojení žáka do praktických aktivit a školních projektů. V diskusích o společenských nebo kontroverzních tématech žák předkládá argumenty a protiargumenty, stanoviska podporuje důkazy, rozlišuje fakta a názory. Při hodnocení v této oblasti je potřeba uplatňovat velkou míru citlivosti, rovněž je vhodné se hodnotově vymezovat vůči názorům, které popírají ústavně ukotvené hodnoty a demokratické principy či které mohou podporovat nenávist nebo trestnou činnost. Předmětem hodnocení může být to, jak žák hodnoty, postoje, názory formuluje, jak je schopný reflexe.</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>Dějepis</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru Dějepis je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k rozvoji historického myšlení a badatelských dovedností žáka. Očekávané výsledky učení předpokládají aktivní práci žáka se zdroji historických informací. Zároveň vyžadují, aby si žák postupně osvojil poznání, že principem dějepisu není opakování definitivních závěrů, ale kladení a zodpovídání klíčových otázek:Proč se události dějí a jaké mají dopady?Jak porozumět složitým historickým procesům?Jak lépe porozumět lidem, kteří žili v minulosti?K čemu jsou dějiny?Potřebné je také rozvíjet u žáka časové a prostorové představy, které umožňují lépe proniknout do pochopení historických jevů, procesů a událostí. Jejich pochopení je předpokladem pro mezigenerační a meziskupinový dialog, aktivní podíl na rozvoji historické kultury i zodpovědné plánování budoucnosti. Výuka dějepisu má u žáka na základě práce s prameny rozvíjet kritické a analytické myšlení, historickou empatii, podporovat diskusi o povaze dějin a formulovat vlastní postoje k různým dějinným událostem.Vzdělávací obsah umožňuje pojmout výuku jak chronologicky, tak tematicky a je členěný do dvou tematických okruhů: Poznáváme minulost a Tvoříme dějiny. Tematické okruhy usnadňují redukci obsahu výuky dějepisu tím, že vybírají aktuální přístupy a témata historické vědy, které lze v jednotlivých dějinných epochách prioritně poznávat.</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>Tvoříme dějiny</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výstupy, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
+          <t>Tematický okruh Tvoříme dějiny vytváří žákům prostor pro aktivní jednání, hodnocení a vlastní tvorbu na základě poučeného poznání minulosti. Obsahuje výsledky učení, které žáka seznamují s pokročilejšími koncepty, jako je veřejný prostor, kulturní dědictví nebo historická paměť a odpovědnost. Absolvent základní školy si v bezpečném prostředí školy při těchto výstupech nacvičuje, jak může s využitím historie spoluutvářet lepší budoucnost.</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>CAS-DEJ-002-ZV9-018</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t>V modelové situaci předvede, jak může historické poznání pomoci v současném životě.</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
           <t>Podstatou očekávaného výsledku učení je uvědomění, že poučení z dějin ve formě převzetí vlastní historické zodpovědnosti může nabývat různých podob. Pamatovat si zásluhy, oběti i nespravedlnosti našich předchůdců a poučeně na ně reagovat má své limity. Zpravidla to vyžaduje zodpovědné zkoumání a zvážení kontextu situací, které v minulosti vyhledáváme ve snaze žít lépe současné životy. Žák využívá své zkušenosti z poznávání minulosti v souladu s hodnotami demokratické společnosti ukotvenými v Ústavě, resp. Listině základních práv a svobod, ale je obezřetný při posuzování minulosti na základě dnešních standardů pro správné a špatné jednání. Zacházení s dějinami v demokratické společnosti, které by mělo být charakterizováno kultivovaným vztahem k minulosti, vyžaduje aktivní občany, kteří jsou schopní reagovat na různé podněty související s dějinami, poučeně argumentovat a ctít ústavní hodnotové rámce. Očekávaný výsledek učení mohou realizovat žáci individuálně nebo ve skupině. Škola při realizaci vždy přihlíží k místním podmínkám a kapacitám.</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t>Samostatně nebo společně s vyučujícím vymezí různé příklady toho, jak je možné v současné historické kultuře využívat historické poznání, resp. jak lze takové situace modelovat ve škole.Prozkoumá jeden zdroj, který je součástí jeho aktivity.Navrhne, jak by se v dané situaci zachoval.</t>
@@ -18351,51 +18351,51 @@
       </c>
       <c r="P219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Chemie a já</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh staví na kontextu kontaktu žáků s běžně dostupnými chemickými látkami. Je proto akcentováno bezpečné zacházení s nimi, porozumění smyslu jejich využívání, zároveň ale i kategorizace směrem k udržitelnosti.</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-001-ZV9-001</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t>Posoudí kvalitu a složení potravin z hlediska vyváženého obsahu základních živin a aditiv.</t>
@@ -18433,51 +18433,51 @@
       </c>
       <c r="P220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Chemie a já</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh staví na kontextu kontaktu žáků s běžně dostupnými chemickými látkami. Je proto akcentováno bezpečné zacházení s nimi, porozumění smyslu jejich využívání, zároveň ale i kategorizace směrem k udržitelnosti.</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-001-ZV9-002</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t>Vytvoří model, kterým popíše chemické přeměny látek v lidském těle při trávení živin.</t>
@@ -18515,51 +18515,51 @@
       </c>
       <c r="P221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Chemie a já</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh staví na kontextu kontaktu žáků s běžně dostupnými chemickými látkami. Je proto akcentováno bezpečné zacházení s nimi, porozumění smyslu jejich využívání, zároveň ale i kategorizace směrem k udržitelnosti.</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-001-ZV9-003</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t>Na vybraných příkladech ilustruje základní vlastnosti tuků, sacharidů a bílkovin a jejich funkci v organismech.</t>
@@ -18597,51 +18597,51 @@
       </c>
       <c r="P222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
           <t>Chemie a já</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh staví na kontextu kontaktu žáků s běžně dostupnými chemickými látkami. Je proto akcentováno bezpečné zacházení s nimi, porozumění smyslu jejich využívání, zároveň ale i kategorizace směrem k udržitelnosti.</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-001-ZV9-004</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t>Na příkladech chemického složení a vlastností látek běžně užívaných v domácnosti zdůvodní možnosti a limity jejich využití.</t>
@@ -18679,51 +18679,51 @@
       </c>
       <c r="P223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
           <t>Chemie a já</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh staví na kontextu kontaktu žáků s běžně dostupnými chemickými látkami. Je proto akcentováno bezpečné zacházení s nimi, porozumění smyslu jejich využívání, zároveň ale i kategorizace směrem k udržitelnosti.</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-001-ZV9-005</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí rizika práce s běžně dostupnými chemickými látkami a pracuje s nimi bezpečně.</t>
@@ -18761,51 +18761,51 @@
       </c>
       <c r="P224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Chemie a planeta Země</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Kontextem tohoto tematického okruhu je prostředí, v němž žáci žijí. Je proto tematicky rozčleněný na:Chemii vzduchuChemii vodyChemii půdy</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-002-ZV9-006</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t>Analyzuje a interpretuje dostupná data o složení ovzduší v ČR i ve svém okolí.</t>
@@ -18843,51 +18843,51 @@
       </c>
       <c r="P225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Chemie a planeta Země</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Kontextem tohoto tematického okruhu je prostředí, v němž žáci žijí. Je proto tematicky rozčleněný na:Chemii vzduchuChemii vodyChemii půdy</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-002-ZV9-007</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t>Schématem znázorní příčiny a projevy znečišťování ovzduší vlivem lidské činnosti včetně kroků k jeho omezování.</t>
@@ -18925,51 +18925,51 @@
       </c>
       <c r="P226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Chemie a planeta Země</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Kontextem tohoto tematického okruhu je prostředí, v němž žáci žijí. Je proto tematicky rozčleněný na:Chemii vzduchuChemii vodyChemii půdy</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-002-ZV9-008</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t>Vytvoří model koloběhu vody v přírodě a zahrne do něj vliv lidské činnosti i význam pro živé organismy.</t>
@@ -19007,51 +19007,51 @@
       </c>
       <c r="P227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t>Chemie a planeta Země</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Kontextem tohoto tematického okruhu je prostředí, v němž žáci žijí. Je proto tematicky rozčleněný na:Chemii vzduchuChemii vodyChemii půdy</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-002-ZV9-009</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t>Vysvětlí význam pedosféry a litosféry jako zdroje obživy, surovin a životního prostředí organismů včetně člověka.</t>
@@ -19089,61 +19089,61 @@
       </c>
       <c r="P228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t>Chemie a společnost</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Tento tematický okruh obsahuje výstupy směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Výstupy spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
+          <t>Tento tematický okruh obsahuje výsledky učení směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Očekávané výsledky učení spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-003-ZV9-010</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí využívání materiálů a energetických surovin v kontextu udržitelnosti.</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
           <t>Cílem výstupu je získání komplexního přehledu o energetických surovinách. Základem pro uchopení tématu je přehled fosilních paliv (ropa, zemní plyn, uhlí), které se dnes využívají (nejen) jako zdroje energie, resp. paliva, ale i jako zdroje dalších surovin pro petrochemii a další odvětví průmyslu. Klíčovým hlediskem je nejen uvědomění si všudypřítomnosti těchto látek kolem nás v běžném životě, ale také kritické posouzení jejich udržitelnosti pro další generace, efektivitu jejich využití, a tím i potenciální posílení využívání nových zdrojů energie (vodík, jaderná energie apod.). V rámci zpracování ropy žáci pracují s konceptem velikosti molekuly a na jeho základě pak odvozují postup zpracování a výsledné vlastnosti produktu a jeho využití. Zvláštní zřetel by měl být věnován každodennímu využití zdrojů energie pro pohon v dopravě, jejich dopady na životní prostředí, zásoby a dostupnost ve světě a zhodnocení jejich možných alternativ. Na fosilní paliva navazuje i využití produktů při výrobě základních polymerů (PE, PP, PVC, PS, PET), kdy žáci uvedou nejen oblasti života, ve kterých se s plasty mohou setkat, ale také jejich další třídění, recyklaci či další využití, zejména je pak důležité uvědomit si dopady plastového odpadu na životní prostředí a organismy. Další významnou kapitolou patřící mezi suroviny je těžba a zpracování kovů a jejich význam pro běžný život, včetně jejich zpětného odběru a recyklace. V rámci tohoto tématu není nutné se žáky do detailu probírat technologické postupy výrob jednotlivých produktů, ale zaměřit se zejména na využití produktů a dopady na životní prostředí.Téma silně navázané na téma půdy a jejího využívání nabízí klíč k porozumění velkým tématům současnosti. Široce diskutovaná problematika paliv a obecně získávání energie je vhodným kontextem pro objasnění energetických zásob v molekulách. Téma nabízí i otázky plastů a dalších materiálů, jimž je z hlediska technického i environmentálního věnována v posledních letech významná pozornost.</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t>Uvede konkrétní příklady obnovitelných a neobnovitelných zdrojů surovin.</t>
@@ -19171,61 +19171,61 @@
       </c>
       <c r="P229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
           <t>Chemie a společnost</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Tento tematický okruh obsahuje výstupy směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Výstupy spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
+          <t>Tento tematický okruh obsahuje výsledky učení směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Očekávané výsledky učení spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-003-ZV9-011</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t>Navrhne a provede pozorování, demonstrace a pokusy včetně záznamu, zpracování a prezentace jejich výsledků.</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
           <t>Cílem očekávaného výstupu je ukázat žákům chemický pokus jako nedílnou praktickou součást předmětu chemie a naučit je základní experimentální práci v laboratoři. V rámci experimentální činnosti by měl být žák schopný provádět základní operace v chemické laboratoři, tj. oddělovat složky heterogenních i homogenních směsí (filtrace, krystalizace, chromatografie na papíře), provádět extrakci, zjišťovat hodnotu pH atd. Žák by měl tyto dovednosti dále aplikovat při identifikaci neznámých látek na základě jejich fyzikálně-chemických vlastností, při ověřování vzniku požadovaných produktů reakce a při ověřování faktorů ovlivňujících chemickou rovnováhu a rychlost reakce.Tento výstup prolíná všemi dalšími výstupy prostřednictvím svého důrazu na empirické postupy.</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t>Popíše základní postupy pozorování a měření (např. teploty, pH, doby průběhu chemické reakce).</t>
@@ -19253,61 +19253,61 @@
       </c>
       <c r="P230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
           <t>Chemie a společnost</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Tento tematický okruh obsahuje výstupy směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Výstupy spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
+          <t>Tento tematický okruh obsahuje výsledky učení směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Očekávané výsledky učení spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-003-ZV9-012</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t>Na konkrétních příkladech popíše chemickou reakci jako změnu výchozích látek na produkty za uvolnění nebo spotřebování energie při přeskupování atomů a chemických vazeb.</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
           <t>Cílem výstupu je objasnit žákům koncept chemické vazby a principy chemických reakcí, faktory ovlivňující průběh chemických reakcí a jejich tepelné zabarvení. Při chemických reakcích dochází k výměně energie (především formou tepla), a proto slouží člověku k získávání energie. Tyto energetické změny je možné velmi názorným způsobem demonstrovat právě na koloběhu uhlíku v přírodě, protože sloučeniny uhlíku reprezentují zatím nejdůležitější zdroje energie, které lidstvo používá.Zařazení tohoto výstupu je zásadní pro samotnou konzistenci oboru. Bez pohledu na submikroskopickou strukturu látek, a tím i energii vazeb by šlo pouze o prakticistní zbožíznalství. Kontext koloběhu uhlíku navíc, obdobně jako koloběh vody, zahrnuje celou řadu relevantních kontextů od fungování lidského těla přes růst rostlin po procesy při spalování (fosilních) paliv.</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t>Uvede typické příklady chemických reakcí a určí výchozí látky a produkty.</t>
@@ -19335,61 +19335,61 @@
       </c>
       <c r="P231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
           <t>Chemie a společnost</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Tento tematický okruh obsahuje výstupy směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Výstupy spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
+          <t>Tento tematický okruh obsahuje výsledky učení směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Očekávané výsledky učení spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-003-ZV9-013</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t>S pomocí různých informačních zdrojů ilustruje rozmanitost chemie a reflektuje aktuální dění v tomto vědním oboru.</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
           <t>Cílem tohoto výstupu je poukázat na chemii jako na vyvíjející se obor. Výstup představuje pro žáky výzvu ve smyslu reflektování mediálních zpráv z pohledu chemie, vede je ke vnímání oboru, jeho náplně i povahy. Součástí je i budování kritického postoje k mediálním obsahům, identifikace nepodložených informací nebo dezinformací.Výstup rozvíjí schopnost žáků pracovat s informacemi, kriticky je hodnotit a ověřovat relevantnost jednotlivých zdrojů, čímž vytváří v rámci výuky chemie prostor pro sledování aktuálního dění v oboru a akcentuje přínos chemie pro všechny sféry lidského života.</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t>Vyhledá základní informace o aktuálních tématech, kterými se zabývá moderní chemie.</t>
@@ -19417,61 +19417,61 @@
       </c>
       <c r="P232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="inlineStr">
         <is>
           <t>Člověk a příroda</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk a příroda hraje klíčovou roli v poznávání přírody a světa kolem nás. Navazuje na vzdělávací oblast Člověk a jeho svět, která na elementární úrovni přibližuje přírodovědné poznávání žákům 1. stupně. Obsah vzdělávací oblasti je na 2. stupni základního vzdělávání rozdělený do vzdělávacích oborů Fyzika, Chemie a Přírodopis, které se dále člení na tematické okruhy představující klíčová témata přírodovědného vzdělávání.Cílem výuky je to, aby byl žák schopný klást otázky a formulovat hypotézy k pojmenování a objasňování vztahů mezi zkoumanými přírodními jevy. Výuka vede žáka k porozumění světu kolem sebe s důrazem na propojení s běžným životem, na provázanost přírody a člověka a na uvědomění si a přijetí spoluzodpovědnosti za stav přírody v nejbližším okolí i na celé planetě. Vzdělávací oblast Člověk a příroda směřuje především k rozvoji přírodovědné gramotnosti a technického myšlení, a to ve všech aspektech osobnosti žáka – kognitivním, afektivním a psychomotorickém.Žák se učí vyhodnocovat a interpretovat svá zjištění a vyvozovat z nich závěry, které poskytují důkazy pro vysvětlení nebo řešení zkoumaných jevů. Je veden k pochopení základních přírodních dějů a jejich zákonitostí a k využívání těchto znalostí. Používá při tom především empirické metody a postupy poznávání světa, jako jsou pozorování, měření, experimentování, ověřování hypotéz a využívání modelů.Žák je podporován v tom, aby navrhoval řešení na základě využívání více zdrojů v souladu s vědeckými principy a postupy. Učí se argumentovat na základě důkazů, kterými podporuje nebo vyvrací daná tvrzení či řešení zkoumaných jevů. Učí se také využívat a propojovat poznatky z oblasti přírodních věd a technologií s dalšími oblastmi lidského poznávání a jejich praktickými aplikacemi v každodenním životě. Diskutuje možnosti využití výsledků přírodovědného zkoumání v etických, společenských, politických a ekonomických souvislostech.</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>Chemie</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výstupy pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
+          <t>Vzdělávací obor Chemie je zaměřený na integraci specifických oborových znalostí a dovedností s důrazem na bezpečnost práce, ochranu zdraví a životního prostředí. Cílem je rozvoj nejen chemického, ale i udržitelného myšlení, důraz je kladen i na rozvoj praktických vědeckých dovedností (science process skills). Vzdělávací obsah míří na propojení teoretických znalostí s praktickými dovednostmi v oblastech, jako je význam chemie pro osobní zdraví, studium vlivu chemických procesů na životní prostředí a pochopení role chemie ve společnosti. Důležitým cílem oboru je propojení představ žáků o látkách a chemických dějích na pozorovatelné úrovni s částicovým světem a významem používané symboliky, což je klíčové pro hluboké porozumění chemickým konceptům a rozvoj schopnosti abstraktního myšlení, nezbytného pro vědecké bádání a inovace.Tematické oblasti jsou rozdělené do okruhů podle kontextů tak, aby výuka nového oboru začínala tématy pro žáky nejbližšími a až postupně se přidávala témata obecnější. Strukturu oboru tvoří: Chemie a já, Chemie a planeta Země a Chemie a společnost. Očekávané výsledky učení pak otevírají jednotlivá témata, přičemž postupné kroky umožňují postup od povrchu do hloubky oboru.Vzhledem k potřebě abstraktních představ je obor Chemie na 1. stupni zastoupen prostřednictvím rozvoje základních pozorovacích dovedností žáků a základů jejich schopnosti bádat. Výuka na 2. stupni pak navazuje a prohlubuje tyto dovednosti a míří na rozvoj přírodovědné gramotnosti.Při ověřování získaných dovedností a znalostí žáků je vhodné především hodnocení produktů práce žáků (samostatně či ve skupinách), tj. výsledných schémat, myšlenkových map, posterů, videí a dalších podobných výstupů. Vzhledem k experimentálním činnostem je dále vhodné hodnotit badatelské protokoly, koláže, komiksy a další záznamy dokládající jak postup práce žáků, tak jejich pochopení studovaného obsahu. Dále jsou doporučeny ústní projevy typu prezentace vlastní práce nebo práce skupiny a především problémové úlohy.Zásadní složkou hodnocení je sebehodnocení žáků. Je vhodné nechat žáky srovnávat výše uvedené mapy, schémata apod. vytvořené před zahájením práce na tématu a na jeho výstupu. Důraz je zapotřebí klást na responzivní výuku, neustálé získávání formativní zpětné vazby od učitele, poskytování zpětné vazby učiteli i spolužákům a reflektování vlastního pokroku jak v rámci jednotlivých témat, tak po jednotlivých celcích. Je žádoucí zaměřit se i na postoje k oboru, zájem o jednotlivá témata s ohledem na jejich prohloubení i reflexi vnímané důležitosti témat.</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
           <t>Chemie a společnost</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Tento tematický okruh obsahuje výstupy směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Výstupy spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
+          <t>Tento tematický okruh obsahuje výsledky učení směřující k chemii jako oboru, profesi, podporuje porozumění povaze vědy (nature of science). Okruh zároveň provazuje dva předchozí prostřednictvím důrazu na principy získávání poznání v přírodních vědách, resp. v chemii. Očekávané výsledky učení spadají do oblastí:Chemie v průmysluChemie jako vědaChemie a energieChemie a moje okolí</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>CAP-CHE-003-ZV9-014</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t>Zmapuje chemické (a jiné) provozy v místě svého bydliště, zjistí informace o jejich produkci a zhodnotí její vliv na kvalitu životního prostředí a vlastní život.</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
           <t>Cílem výstupu je seznámit žáky s důležitými chemickými provozy a výrobami. Pro ilustrativnost je možné soustředit se pouze na ty v regionu bydliště žáků. Dále je kladen důraz na stránku bezpečnosti daných výrob a jejich produktů a na ekologii s rozšířením na možná znečištění okolí bydliště a recyklaci odpadu.Chemický průmysl je nepostradatelnou součástí lidské činnosti a s jeho produkty se neustále setkáváme v každodenním životě. Žáci zmapují chemické provozy v okolí svého bydliště a to, co se v nich vyrábí. S tím souvisí také bezpečnost a ekologická stránka daných provozů, případně odpadů obecně, kterou by žáci měli být schopní kriticky hodnotit.</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t>Vyhledá chemické provozy ve svém okolí a vysvětlí jejich význam.</t>
@@ -21892,168 +21892,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.  </t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-002-ZV5-006</t>
+          <t>UAK-VFV-002-ZV9-007</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Komunikuje o výtvarném či filmovém uměleckém díle s využitím základních oborových pojmů.</t>
+          <t>Komunikuje o uměleckých dílech minulosti a současnosti i o běžné vizuální a audiovizuální produkci s použitím oborových pojmů.</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>Cílem výsledku učení je to, aby se žák orientoval v rozdílech mezi vybranými druhy děl – malbou, kresbou, grafikou, sochou, uměním ve veřejném prostoru, architekturou, hraným, dokumentárním, animovaným a experimentálním filmem (nenarativní pohyblivý obraz) a příklady užitého umění. Žák je veden k soustředěnému sledování uměleckých děl v autentickém prostředí, vnímání podobných prvků a rozdílů mezi nimi. Žák díky reflexi uměleckých děl získává základní orientaci ve výtvarné a filmové kultuře, která mu později pomůže v dalším prohlubování znalostí a zkušeností v těchto oblastech. Je důležité, aby si žák při komunikaci o uměleckém díle postupně rozšiřoval slovní zásobu o základní oborové pojmy (linie, tvar, barva a odstín, kontrast, koláž, malba, kresba, zátiší, portrét, krajina, celovečerní film, krátký film, filmová postava, animace, loutka, střih apod.).</t>
+          <t>Žák je veden ve výuce k tomu, aby dokázal popsat výtvarné či filmové dílo z formálního hlediska (vizuální popis díla, faktické informace). Důležité je to, aby rozpoznal a popsal prvky díla (např. linie, barvy, tvary, rytmus) a charakterizoval jejich vztahy. Dále je schopný rozlišit, zda se jedná například o malbu, kresbu, grafiku, digitální obraz, dílo plošné či prostorové. Výstupy filmové a audiovizuální kultury rozdělí na obraz, zvuk, střih a speciální efekty a je schopný tyto prvky popsat. V komunikaci o uměleckém díle je kladen důraz vedle důležitých děl minulosti také na současná díla, protože ta jsou bližší žákově žité realitě, často se s nimi dostává do kontaktu mimo výuku a bezprostředně na ně reaguje nebo je vystaven reakcím svého okolí. Chápe význam umělecké tvorby, zároveň si je vědom mnohem větší šíře vizuální a audiovizuální produkce jako součásti svého každodenního života (např. grafický design, reklama, produkty umělé inteligence).</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si pocity a představy, které v něm výtvarné či filmové dílo vyvolává. Verbalizuje svůj prožitek a jeho intenzitu. </t>
+          <t>Rozlišuje mezi vybranými druhy děl výtvarné a filmové povahy - malba, kresba, grafika, socha, umění ve veřejném prostoru, architektura, hraný, dokumentární, animovaný a experimentální film (nenarativní pohyblivý obraz), příklady užitého umění vizuální a audiovizuální reklama.V komunikaci o díle využívá vybrané oborové pojmy (linie, tvar, barva, odstín, kontrast, kresba, malba, tempera, pastel, koláž, socha, sousoší, zátiší, portrét, krajina; celovečerní a krátký film, filmová postava, děj, příběh, animace, loutka, pohádka).</t>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>setkává se s různými typy uměleckých děl (pestrost přístupů, možnost uplatnit různé pojmy)zformuluje a sdělí názor na vybrané výtvarné či filmové dílo rozlišuje užité umění vizuální a audiovizuální reklamusetkává se vhodnou formou se základními oborovými pojmy výtvarného a filmového umění a učí se je vhodně užívat</t>
+          <t>Rozpoznává na uměleckých dílech současnosti i minulosti důležité prvky a jejich vztahy a poznává v čem se u různých děl podobají nebo naopak odlišují.K vybraným dílům hledá souvislosti s významnými společenskými změnami a historickými událostmi.Porovnává výtvarná, architektonická, filmová a jiná audiovizuální díla z různých historických epoch se současnými uměleckými díly.Prostřednictvím návštěvy galerie, muzea, kina nebo online sbírek objevuje díla a inspirační zdroje, kterými se chce dále zabývat a které se mohou stát inspirací pro jeho tvorbu.Mezi díly nachází vztahy (formální podobnost, tvůrci, epochy, témata, historické události apod.).</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje mezi vybranými druhy děl výtvarné a filmové povahy – malba, kresba, grafika, socha, umění ve veřejném prostoru, architektura, hraný, dokumentární, animovaný a experimentální film.Aktivně se zapojí do komunikace o různých typech uměleckých děl.V komunikaci o díle používá vybrané oborové pojmy (linie, tvar, barva, odstín, kontrast, kresba, malba, tempera, pastel, koláž, socha, sousoší, zátiší, portrét, krajina; celovečerní a krátký film, filmová postava, děj, příběh, animace, loutka, pohádka).</t>
+          <t>Popíše výtvarné dílo z hlediska jeho obsahu a formálních znaků (médium, námět, žánr, použitá technika, kompozice, místo a způsob instalace).Popíše filmové dílo z hlediska jeho obsahu a formálních znaků (obraz, zvuk, střih, speciální efekty).Vysvětlí, v čem spatřuje rozdíl mezi uměleckým dílem a běžnou vizuální produkcí.</t>
         </is>
       </c>
       <c r="N263" s="0" t="inlineStr">
         <is>
-          <t>Účastní se komunikace o výtvarném či filmovém díle, rozumí základním pojmům v komunikaci ostatních.</t>
+          <t>Vyjádří se k výtvarnému nebo audiovizuálnímu dílu, čím ho zaujalo, co mu přineslo. </t>
         </is>
       </c>
       <c r="O263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.  </t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-002-ZV9-007</t>
+          <t>UAK-VFV-002-ZV5-006</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>Komunikuje o uměleckých dílech minulosti a současnosti i o běžné vizuální a audiovizuální produkci s použitím oborových pojmů.</t>
+          <t>Komunikuje o výtvarném či filmovém uměleckém díle s využitím základních oborových pojmů.</t>
         </is>
       </c>
       <c r="J264" s="0" t="inlineStr">
         <is>
-          <t>Žák je veden ve výuce k tomu, aby dokázal popsat výtvarné či filmové dílo z formálního hlediska (vizuální popis díla, faktické informace). Důležité je to, aby rozpoznal a popsal prvky díla (např. linie, barvy, tvary, rytmus) a charakterizoval jejich vztahy. Dále je schopný rozlišit, zda se jedná například o malbu, kresbu, grafiku, digitální obraz, dílo plošné či prostorové. Výstupy filmové a audiovizuální kultury rozdělí na obraz, zvuk, střih a speciální efekty a je schopný tyto prvky popsat. V komunikaci o uměleckém díle je kladen důraz vedle důležitých děl minulosti také na současná díla, protože ta jsou bližší žákově žité realitě, často se s nimi dostává do kontaktu mimo výuku a bezprostředně na ně reaguje nebo je vystaven reakcím svého okolí. Chápe význam umělecké tvorby, zároveň si je vědom mnohem větší šíře vizuální a audiovizuální produkce jako součásti svého každodenního života (např. grafický design, reklama, produkty umělé inteligence).</t>
+          <t>Cílem výsledku učení je to, aby se žák orientoval v rozdílech mezi vybranými druhy děl – malbou, kresbou, grafikou, sochou, uměním ve veřejném prostoru, architekturou, hraným, dokumentárním, animovaným a experimentálním filmem (nenarativní pohyblivý obraz) a příklady užitého umění. Žák je veden k soustředěnému sledování uměleckých děl v autentickém prostředí, vnímání podobných prvků a rozdílů mezi nimi. Žák díky reflexi uměleckých děl získává základní orientaci ve výtvarné a filmové kultuře, která mu později pomůže v dalším prohlubování znalostí a zkušeností v těchto oblastech. Je důležité, aby si žák při komunikaci o uměleckém díle postupně rozšiřoval slovní zásobu o základní oborové pojmy (linie, tvar, barva a odstín, kontrast, koláž, malba, kresba, zátiší, portrét, krajina, celovečerní film, krátký film, filmová postava, animace, loutka, střih apod.).</t>
         </is>
       </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje mezi vybranými druhy děl výtvarné a filmové povahy - malba, kresba, grafika, socha, umění ve veřejném prostoru, architektura, hraný, dokumentární, animovaný a experimentální film (nenarativní pohyblivý obraz), příklady užitého umění vizuální a audiovizuální reklama.V komunikaci o díle využívá vybrané oborové pojmy (linie, tvar, barva, odstín, kontrast, kresba, malba, tempera, pastel, koláž, socha, sousoší, zátiší, portrét, krajina; celovečerní a krátký film, filmová postava, děj, příběh, animace, loutka, pohádka).</t>
+          <t>Uvědomuje si pocity a představy, které v něm výtvarné či filmové dílo vyvolává. Verbalizuje svůj prožitek a jeho intenzitu. </t>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává na uměleckých dílech současnosti i minulosti důležité prvky a jejich vztahy a poznává v čem se u různých děl podobají nebo naopak odlišují.K vybraným dílům hledá souvislosti s významnými společenskými změnami a historickými událostmi.Porovnává výtvarná, architektonická, filmová a jiná audiovizuální díla z různých historických epoch se současnými uměleckými díly.Prostřednictvím návštěvy galerie, muzea, kina nebo online sbírek objevuje díla a inspirační zdroje, kterými se chce dále zabývat a které se mohou stát inspirací pro jeho tvorbu.Mezi díly nachází vztahy (formální podobnost, tvůrci, epochy, témata, historické události apod.).</t>
+          <t>setkává se s různými typy uměleckých děl (pestrost přístupů, možnost uplatnit různé pojmy)zformuluje a sdělí názor na vybrané výtvarné či filmové dílo rozlišuje užité umění vizuální a audiovizuální reklamusetkává se vhodnou formou se základními oborovými pojmy výtvarného a filmového umění a učí se je vhodně užívat</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t>Popíše výtvarné dílo z hlediska jeho obsahu a formálních znaků (médium, námět, žánr, použitá technika, kompozice, místo a způsob instalace).Popíše filmové dílo z hlediska jeho obsahu a formálních znaků (obraz, zvuk, střih, speciální efekty).Vysvětlí, v čem spatřuje rozdíl mezi uměleckým dílem a běžnou vizuální produkcí.</t>
+          <t>Rozlišuje mezi vybranými druhy děl výtvarné a filmové povahy – malba, kresba, grafika, socha, umění ve veřejném prostoru, architektura, hraný, dokumentární, animovaný a experimentální film.Aktivně se zapojí do komunikace o různých typech uměleckých děl.V komunikaci o díle používá vybrané oborové pojmy (linie, tvar, barva, odstín, kontrast, kresba, malba, tempera, pastel, koláž, socha, sousoší, zátiší, portrét, krajina; celovečerní a krátký film, filmová postava, děj, příběh, animace, loutka, pohádka).</t>
         </is>
       </c>
       <c r="N264" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří se k výtvarnému nebo audiovizuálnímu dílu, čím ho zaujalo, co mu přineslo. </t>
+          <t>Účastní se komunikace o výtvarném či filmovém díle, rozumí základním pojmům v komunikaci ostatních.</t>
         </is>
       </c>
       <c r="O264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
@@ -22302,168 +22302,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV5-001</t>
+          <t>UAK-HTD-001-ZV9-001</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se aktivně do her, cvičení a tvořivých činností, v nichž získává, upevňuje a rozvíjí základní reprodukční, interpretační i tvůrčí dovednosti.</t>
+          <t>Zapojuje se do tvůrčího procesu v různých rolích na základě svých schopností, osvojených dovedností a osobních preferencí.</t>
         </is>
       </c>
       <c r="J268" s="0" t="inlineStr">
         <is>
-          <t>Umělecké vzdělávání provázejí aktivity, při nichž žák formou různých řízených činností, her, cvičení rozvíjí svou kreativitu, zkoumá své tvůrčí možnosti a buduje základní dovednosti potřebné pro reprodukční činnosti, interpretaci a individuální i skupinovou tvorbu v oblasti hudby, kreativního tance, divadla. Žák si uvědomuje své vlastní předpoklady pro tyto činnosti i předpoklady ostatních, objevuje a rozvíjí své přirozené schopnosti.   V hudebních hrách a cvičeních (rytmických, pěveckých a intonačních, sluchových, pohybových) žák využívá a zdokonaluje své hudební schopnosti a získané dovednosti. Díky těmto činnostem rozvíjí individuální hlasový potenciál při sólovém, skupinovém nebo sborovém zpěvu, své hlasové, rytmické, instrumentální dovednosti a návyky, učí se pracovat s dechem a dechovou oporou.Zkušenosti z tanečně-pohybových aktivit přispívají k budování zdravých pohybových návyků, k posilování sebedůvěry, rozvíjejí u žáka schopnost vnímat vlastní tělo a prostor a vyjadřovat se a komunikovat pohybem. Zkušenosti z her a cvičení zaměřených na hlasové, mluvní, komunikační, improvizační dovednosti a dovednosti pro partnerskou a skupinovou spolupráci uplatní žák zejména v oblasti dramatické výchovy a divadelní tvorby, ale i mimo ni.Význam těchto činností často přesahuje do jiných oblastí žákova života, pomáhají mu vytvářet si pozitivní vztah k sobě samému, druhému, společenství.</t>
+          <t>Tvůrčí a interpretační proces je v tomto oboru velmi komplexní. Nabízí různé možnosti seberealizace a uplatnění na základě osobnostních dispozic, schopností a dovedností, nadání žáka, ale i na základě jeho role ve třídě, ve skupině. Žák sám může být interpretem (zpívá, hraje na hudební nástroje, recituje) nebo tím, kdo přímo prezentuje výsledky tvorby (hraje, tančí), může se ovšem do tvůrčího procesu zapojit i v jiné roli – může být tím, kdo pomáhá vytvářet scénu, hudební doprovod, podílí se na koncepci prezentovaného tvaru, pomáhá s tvorbou scénáře/dialogů apod. Žák tak poznává proces umělecké tvorby z různých perspektiv a objevuje své místo v něm.</t>
         </is>
       </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do herních aktivit, v nichž uplatňuje svou představivost a fantazii a v nichž využívá své přirozené hlasové, mluvní a pohybové dovednosti, dovednosti pro hru s předměty a nástroji, rytmické dovednosti apod.Hravou formou se seznamuje se základními prvky hudby, jako je rytmus, melodie a zpěv.Zkoumá možnosti svého hlasu, rytmického cítění a pohybového projevu v souvislosti s hudbou.Zvládá základní pohybové dovednosti.Vyhledává příležitosti k pohybu.Vstupuje za postavu do jednoduchých rolových her a situací.</t>
+          <t>Zkouší si pod vedením a s podporou učitele různé role a různé možnosti sebevyjádření v interpretačním a tvůrčím procesu.Přináší s podporou učitele nápady pro společnou práci. Reflektuje možnosti individuální a skupinové práce pro interpretaci a tvůrčí vyjádření.Zapojuje se do společných činností s oporou o dovedností a návyky získané v hrách a cvičeních. Využívá osvojené základní interpretační a tvůrčí dovednosti (hudební, taneční, pohybové) k vyjádření dějů, stavů, emocí, představ, situací a vztahů. Ve svých činnostech v jednoduché podobě propojuje prostředky a postupy vycházející z hudby, tance a divadla, ale také jiných druhů umění pojmenuje svou roli ve společném tvůrčím procesu.</t>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>Přijímá pravidla a zadání.Zapojuje se do individuálních, párových i skupinových herních aktivit a cvičení, v nichž získává základní dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy:- rozvíjí svou hrubou i jemnou motoriku prostřednictvím cvičení a hry jednoduchých doprovodů za pomoci předmětů či snadno ovladatelných hudebních nástrojů,- sleduje průběh hudby a vnímá souvislosti s její náladou, dynamikou, tempem a svojí aktivitou, - formuje svůj hlasový projev nasloucháním sama sebe i druhých, - pracuje s jednoduššími rytmickými, pěveckými a intonačními cvičeními a hrami,- skrze vnímání vlastního těla a pohybu si v hrách a cvičeních osvojuje principy správného a zdravého držení těla, - zapojuje se do her a cvičení založených na vyjadřování a komunikaci pohybem/tanečním pohybem, - zapojuje se do herních aktivit a cvičení, v nichž získává základní dovednosti pro tvorbu v oblasti dramatické výchovy a divadla (hlasové a mluvní, pohybové, komunikační, improvizační, dovednosti pro hru v roli, skupinovou spolupráci apod.).</t>
+          <t>Zkouší nové role ve společné činnosti. Přináší více vlastních nápadů a podílí se na diskusích o procesu tvorby.Hledá s větší jistotou různé způsoby, prostředky a možností, jak se vyjadřovat prostřednictvím umění. Přijímá svou odpovědnost za individuální i společnou práci a snaží se plnit úkoly samostatně i ve spolupráci s jinými. Vybírá si způsob sebevyjádření podle svých preferencí. Pojmenuje svůj přínos pro společnou práci.</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím her, cvičení zkoumá své tvůrčí možnosti, rozvíjí svou představivost a fantazii, získává a rozvíjí dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy i mimo ně.Popíše, co se při těchto činnostech učil, co si zkoušel, v čem se rozvíjel, co si uvědomil.Pod vedením učitele a na základě zkušenosti z her, cvičení a tvůrčích činností koriguje svůj hlasový, mluvní, pěvecký, tělesný a pohybový projev i hru s hudebními i nehudebními nástroji a předměty.</t>
+          <t>Využívá různé příležitosti a zkouší různé role v interpretačním a tvůrčím procesu.Zapojuje se do tvůrčího procesu, spolupracuje s ostatními, přináší vlastní nápady.Objevuje možnosti seberealizace ve tvůrčím a interpretačním procesu. Nabízí svůj podíl na tvůrčí práci nebo přijímá jemu odpovídající zadání od jiných (spolužáků, učitele). Přijímá zodpovědnost za svou individuální práci i za svůj podíl na společné tvorbě. Z rozmanitých způsobů vyjádření uměleckými prostředky a různých rolí ve tvůrčím procesu pojmenuje a zdůvodní ty, které jsou mu blízké.</t>
         </is>
       </c>
       <c r="N268" s="0" t="inlineStr">
         <is>
-          <t>Získává pomocí her a cvičení základní hudební, taneční, hlasové a pohybové dovednosti pro skupinovou interpretaci a tvorbu v oblasti hudby, tance a divadla.</t>
+          <t>Zapojuje se do tvůrčího procesu v rolích, které odpovídají jeho dovednostem a potřebám.</t>
         </is>
       </c>
       <c r="O268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV9-001</t>
+          <t>UAK-HTD-001-ZV5-001</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do tvůrčího procesu v různých rolích na základě svých schopností, osvojených dovedností a osobních preferencí.</t>
+          <t>Zapojuje se aktivně do her, cvičení a tvořivých činností, v nichž získává, upevňuje a rozvíjí základní reprodukční, interpretační i tvůrčí dovednosti.</t>
         </is>
       </c>
       <c r="J269" s="0" t="inlineStr">
         <is>
-          <t>Tvůrčí a interpretační proces je v tomto oboru velmi komplexní. Nabízí různé možnosti seberealizace a uplatnění na základě osobnostních dispozic, schopností a dovedností, nadání žáka, ale i na základě jeho role ve třídě, ve skupině. Žák sám může být interpretem (zpívá, hraje na hudební nástroje, recituje) nebo tím, kdo přímo prezentuje výsledky tvorby (hraje, tančí), může se ovšem do tvůrčího procesu zapojit i v jiné roli – může být tím, kdo pomáhá vytvářet scénu, hudební doprovod, podílí se na koncepci prezentovaného tvaru, pomáhá s tvorbou scénáře/dialogů apod. Žák tak poznává proces umělecké tvorby z různých perspektiv a objevuje své místo v něm.</t>
+          <t>Umělecké vzdělávání provázejí aktivity, při nichž žák formou různých řízených činností, her, cvičení rozvíjí svou kreativitu, zkoumá své tvůrčí možnosti a buduje základní dovednosti potřebné pro reprodukční činnosti, interpretaci a individuální i skupinovou tvorbu v oblasti hudby, kreativního tance, divadla. Žák si uvědomuje své vlastní předpoklady pro tyto činnosti i předpoklady ostatních, objevuje a rozvíjí své přirozené schopnosti.   V hudebních hrách a cvičeních (rytmických, pěveckých a intonačních, sluchových, pohybových) žák využívá a zdokonaluje své hudební schopnosti a získané dovednosti. Díky těmto činnostem rozvíjí individuální hlasový potenciál při sólovém, skupinovém nebo sborovém zpěvu, své hlasové, rytmické, instrumentální dovednosti a návyky, učí se pracovat s dechem a dechovou oporou.Zkušenosti z tanečně-pohybových aktivit přispívají k budování zdravých pohybových návyků, k posilování sebedůvěry, rozvíjejí u žáka schopnost vnímat vlastní tělo a prostor a vyjadřovat se a komunikovat pohybem. Zkušenosti z her a cvičení zaměřených na hlasové, mluvní, komunikační, improvizační dovednosti a dovednosti pro partnerskou a skupinovou spolupráci uplatní žák zejména v oblasti dramatické výchovy a divadelní tvorby, ale i mimo ni.Význam těchto činností často přesahuje do jiných oblastí žákova života, pomáhají mu vytvářet si pozitivní vztah k sobě samému, druhému, společenství.</t>
         </is>
       </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
-          <t>Zkouší si pod vedením a s podporou učitele různé role a různé možnosti sebevyjádření v interpretačním a tvůrčím procesu.Přináší s podporou učitele nápady pro společnou práci. Reflektuje možnosti individuální a skupinové práce pro interpretaci a tvůrčí vyjádření.Zapojuje se do společných činností s oporou o dovedností a návyky získané v hrách a cvičeních. Využívá osvojené základní interpretační a tvůrčí dovednosti (hudební, taneční, pohybové) k vyjádření dějů, stavů, emocí, představ, situací a vztahů. Ve svých činnostech v jednoduché podobě propojuje prostředky a postupy vycházející z hudby, tance a divadla, ale také jiných druhů umění pojmenuje svou roli ve společném tvůrčím procesu.</t>
+          <t>Zapojuje se do herních aktivit, v nichž uplatňuje svou představivost a fantazii a v nichž využívá své přirozené hlasové, mluvní a pohybové dovednosti, dovednosti pro hru s předměty a nástroji, rytmické dovednosti apod.Hravou formou se seznamuje se základními prvky hudby, jako je rytmus, melodie a zpěv.Zkoumá možnosti svého hlasu, rytmického cítění a pohybového projevu v souvislosti s hudbou.Zvládá základní pohybové dovednosti.Vyhledává příležitosti k pohybu.Vstupuje za postavu do jednoduchých rolových her a situací.</t>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
-          <t>Zkouší nové role ve společné činnosti. Přináší více vlastních nápadů a podílí se na diskusích o procesu tvorby.Hledá s větší jistotou různé způsoby, prostředky a možností, jak se vyjadřovat prostřednictvím umění. Přijímá svou odpovědnost za individuální i společnou práci a snaží se plnit úkoly samostatně i ve spolupráci s jinými. Vybírá si způsob sebevyjádření podle svých preferencí. Pojmenuje svůj přínos pro společnou práci.</t>
+          <t>Přijímá pravidla a zadání.Zapojuje se do individuálních, párových i skupinových herních aktivit a cvičení, v nichž získává základní dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy:- rozvíjí svou hrubou i jemnou motoriku prostřednictvím cvičení a hry jednoduchých doprovodů za pomoci předmětů či snadno ovladatelných hudebních nástrojů,- sleduje průběh hudby a vnímá souvislosti s její náladou, dynamikou, tempem a svojí aktivitou, - formuje svůj hlasový projev nasloucháním sama sebe i druhých, - pracuje s jednoduššími rytmickými, pěveckými a intonačními cvičeními a hrami,- skrze vnímání vlastního těla a pohybu si v hrách a cvičeních osvojuje principy správného a zdravého držení těla, - zapojuje se do her a cvičení založených na vyjadřování a komunikaci pohybem/tanečním pohybem, - zapojuje se do herních aktivit a cvičení, v nichž získává základní dovednosti pro tvorbu v oblasti dramatické výchovy a divadla (hlasové a mluvní, pohybové, komunikační, improvizační, dovednosti pro hru v roli, skupinovou spolupráci apod.).</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
-          <t>Využívá různé příležitosti a zkouší různé role v interpretačním a tvůrčím procesu.Zapojuje se do tvůrčího procesu, spolupracuje s ostatními, přináší vlastní nápady.Objevuje možnosti seberealizace ve tvůrčím a interpretačním procesu. Nabízí svůj podíl na tvůrčí práci nebo přijímá jemu odpovídající zadání od jiných (spolužáků, učitele). Přijímá zodpovědnost za svou individuální práci i za svůj podíl na společné tvorbě. Z rozmanitých způsobů vyjádření uměleckými prostředky a různých rolí ve tvůrčím procesu pojmenuje a zdůvodní ty, které jsou mu blízké.</t>
+          <t>Prostřednictvím her, cvičení zkoumá své tvůrčí možnosti, rozvíjí svou představivost a fantazii, získává a rozvíjí dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy i mimo ně.Popíše, co se při těchto činnostech učil, co si zkoušel, v čem se rozvíjel, co si uvědomil.Pod vedením učitele a na základě zkušenosti z her, cvičení a tvůrčích činností koriguje svůj hlasový, mluvní, pěvecký, tělesný a pohybový projev i hru s hudebními i nehudebními nástroji a předměty.</t>
         </is>
       </c>
       <c r="N269" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do tvůrčího procesu v rolích, které odpovídají jeho dovednostem a potřebám.</t>
+          <t>Získává pomocí her a cvičení základní hudební, taneční, hlasové a pohybové dovednosti pro skupinovou interpretaci a tvorbu v oblasti hudby, tance a divadla.</t>
         </is>
       </c>
       <c r="O269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
@@ -22630,168 +22630,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV5-003</t>
+          <t>UAK-HTD-001-ZV9-003</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do reflexe reprodukčních, tvůrčích a interpretačních činností s porozuměním základním oborovým pojmům.</t>
+          <t>Využívá osvojené postupy, prostředky kreativního tance k vnímání vlastního těla, k osobitému pohybovému a tanečnímu vyjadřování a k vlastní tvorbě.</t>
         </is>
       </c>
       <c r="J272" s="0" t="inlineStr">
         <is>
-          <t>Činnosti jsou završeny jednoduchými slovními reflexemi nebo tvůrčími formami reflexe (gesta nebo fyzické modelování v podobě tělových soch, zvukové vyjádření, výtvarné vyjádření apod.). Ty umožňují žákovi vyjádřit prožitek z tvůrčí a interpretační činnosti a v jednoduchých formulacích pojmenovat jeho význam pro sebe i pro skupinu.Součástí reflexe je i formulování jednoduché zpětné vazby k tvůrčím činnostem a interpretaci jiných. Cílem je to, aby se žák učil formulovat pozitivní zpětnou vazbu, přistupovat k tvorbě jiných s respektem, formulovat ocenění a nacházet inspirativní podněty pro sebe sama (vrstevnické učení). Pro zpětnou vazbu žák využívá i vlastní zkušenosti a znalosti, které získal ve tvůrčích a interpretačních činnostech. Díky vhodně formulovaným kritériím může učitel zaměřit zpětnou vazbu na kvality související s charakterem interpretace a tvorby, v přirozeném dialogu rozvíjet porozumění základním pojmům a vést žáky k jejich užívání.</t>
+          <t>Žák prohlubuje vztah k vlastnímu tělu a získané taneční a pohybové dovednosti a zručnosti. Prostřednictvím pohybu rozvíjí svou kreativitu a tělesnou inteligenci (kultivuje svůj pohybový projev, nachází oporu ve svém těle apod.). Pohybové a taneční aktivity zaměřené na vnímání vlastního těla a citlivé rozvíjení získaných pohybových návyků (vědomí tělesného těžiště, vyvážené postavení těla, funkční koordinace pohybu, propojení dechu a pohybu) jsou důležitou součástí výuky na 2. stupni, neboť pomáhají žákům vyrovnávat se s fyzickými proměnami těla v souvislosti s dospíváním. Žák se učí respektovat své tělesné a pohybové dispozice a vnímavě využívat své tělo (sebe sama) jako osobitý vyjadřovací prostředek ve tvůrčích pohybových a tanečních aktivitách. Mezi tyto aktivity patří např. kreativní taneční a pohybová zadání (etudy), strukturované improvizace a proces tvorby, ve kterém se žák učí vyjadřovat myšlenky, představy a pocity tanečním pohybem. Ve tvůrčím procesu žák zkoumá témata inspirovaná vlastním zážitkem, hudbou, vlastní fantazií, literaturou, výtvarným dílem, filmem apod. Rozvíjí schopnost vnímat a aktivně používat prostorové, časové a dynamické aspekty pohybu (např. přesnost v rytmu, prostorovou orientaci, propojení pohybu s hudbou).Umělecké vyjadřování skrze tělo je propojené s vnitřním prožíváním žáka, a proto má významný podíl na budování sebedůvěry, utváření identity a přijímání vlastní osobitosti. Skupinová tvorba podporuje žákovu schopnost spolupracovat v týmu a komunikovat se spolužáky. Při práci s vlastním tělem a hlasem je klíčové, aby učitel vytvářel ve třídě takové prostředí, ve kterém má žák pocit důvěry a bezpečí a může se rozhodnout, jakým způsobem se zapojí do prezentace výsledků tvorby. V reflexích, které jsou součástí tvůrčího procesu, se žák učí verbalizovat fyzické zkušenosti a prožitky, hovořit o pocitech, porozumět sdělení tanečního/pohybového vyjádření, naslouchat ostatním a respektovat odlišné pohledy a názory.</t>
         </is>
       </c>
       <c r="K272" s="0" t="inlineStr">
         <is>
-          <t>Naslouchá zpětné vazbě učitele učitele a reaguje na ni ve své činnosti. Vyjadřuje verbálně i neverbálně své pocity a reakce na svou individuální i skupinovou práci.Rozumí jednoduchým kritériím hodnocení. Projevuje zájem o práci spolužáků, vyjadřuje verbálně i neverbálně jednoduchá ocenění ("líbí se mi", potleskem). V činnostech se seznamuje se základními oborovými pojmy (tón, rytmus, role, jeviště apod.) a začíná jim intuitivně rozumět.</t>
+          <t>Využívá své tělo a jeho pohybové možnosti jako výrazový prostředek ve svém pohybovém / tanečním projevu, ve společných kreativních pohybových hrách a jednoduchých tanečních improvizacích, s vědomím základních aspektů pohybu: prostorového, časového a dynamického. Užívá a kombinuje objevené taneční tvarosloví (pohybový slovník) v jednoduché taneční hře / etudě / kompozici.Propojuje svůj pohyb s představou a s hudebním doprovodem. Zaměří pozornost na pohyb konkrétní části těla a na svůj fyzický nebo smyslový prožitek z tanečního pohybu.</t>
         </is>
       </c>
       <c r="L272" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do zpětné vazby vedené učitelem vyjadřuje, co ho na práci ostatních zaujalo.Při formulaci zpětné vazby a sebehodnocení se opírá o jednoduchá kritéria daná učitelem. Vyjadřuje své pocity a prožitky z individuální i skupinové činnosti, naslouchá zpětné vazbě, zamýšlí se nad svou prací a rozeznává, co mu šlo dobře, v čem by se mohl dále rozvíjet.Rozumí širší škále oborových pojmů, když jsou používány ve výuce nebo v rámci činnosti, a na základě toho správně reaguje.</t>
+          <t>Objevuje vlastní fyzické a pohybové dispozice a pod vedením učitele zachází se svým tělem zdravě, s citem a s respektem ((např. měkký kontakt těla s podlahou, respektování funkčních zákonitostí pohybu, zdravé a správné držení těla, uvolnění nadbytečného napětí). Zaměřuje pozornost na pohybové vyjádření konkrétního aspektu pohybu nebo určené kvality pohybu (např. pohyb v určeném tempu, jasný začátek pohybu, rovný pohyb, lehký pohyb, skok, uvolnění). Propojuje svůj pohyb s představou a s hudebním doprovodem, reaguje na změny v hudebním doprovodu. Využívá různé náměty pro pohybové/taneční ztvárnění, např. hudební skladba, báseň, obraz, náladu, objekt, myšlenku Při pohybovém/tanečním projevu se s pomocí učitele soustředí na pohyb svého těla a svůj vnitřní prožitek (fyzické a smyslové vjemy, pocity) Objevuje možnosti jak zapojit digitální technologie do procesu tvorby, např. při zkoumání námětu, a seznamuje se s etickými pravidly souvisejícími s používáním digitálních technologií, pořizováním videozáznamů a jejich využívání a šíření</t>
         </is>
       </c>
       <c r="M272" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do reflexe vedené učitelem, opírá se o učitelem formulovaná kritéria hodnocení. Věnuje pozornost tvorbě jiných, dává a zdůvodňuje ocenění pro ostatní, pojmenovává, co ho na tvorbě zaujalo a čím je pro něj inspirativní. Přijímá zpětnou vazbu od učitele a spolužáků, vnímá ji jako inspiraci pro vlastní práci. Rozeznává rozdíl mezi prožitkem z individuální a skupinové tvorby a interpretace. Popíše svůj podíl na společném procesu interpretace a tvorby.Rozumí základním oborovým pojmům, s nimiž se seznámil v praktických reprodukčních, produkčních, interpretačních a tvůrčích činnostech. Využívá jemu dostupné pojmy a terminologii při popisu a případném hodnocení vlastního projevu i projevu druhých.</t>
+          <t>Zachází se svým tělem s respektem a citem na základě znalostí vlastních pohybových dispozic. Využívá své znalosti časových a prostorových aspektů pohybu. Obohacuje svůj taneční projev některými dynamickými kvalitami pohybu. Vnímá hudební doprovod a propojuje pohyb s hudbou.Pohybově/tanečně ztvární námět podle vlastního výběru, například hudební skladbu, báseň, obraz, náladu, objekt, myšlenku. Při pohybovém/tanečním projevu se soustředí na pohyb svého těla a svůj vnitřní prožitek. Využívá digitální technologie v procesu tvorby – při zkoumání námětu, pro pořizování záznamu nebo k tvůrčímu zachycení výstupu, zároveň respektuje etická pravidla související s používáním digitálních technologií, s pořizováním videozáznamů a jejich využíváním a šířením.</t>
         </is>
       </c>
       <c r="N272" s="0" t="inlineStr">
         <is>
-          <t>Reaguje na svou tvorbu i tvorbu ostatních jemu dostupnými prostředky - slovem, pohybem, zvukem či jinými nonverbálními prostředky.</t>
+          <t/>
         </is>
       </c>
       <c r="O272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV9-003</t>
+          <t>UAK-HTD-001-ZV5-003</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
-          <t>Využívá osvojené postupy, prostředky kreativního tance k vnímání vlastního těla, k osobitému pohybovému a tanečnímu vyjadřování a k vlastní tvorbě.</t>
+          <t>Zapojuje se do reflexe reprodukčních, tvůrčích a interpretačních činností s porozuměním základním oborovým pojmům.</t>
         </is>
       </c>
       <c r="J273" s="0" t="inlineStr">
         <is>
-          <t>Žák prohlubuje vztah k vlastnímu tělu a získané taneční a pohybové dovednosti a zručnosti. Prostřednictvím pohybu rozvíjí svou kreativitu a tělesnou inteligenci (kultivuje svůj pohybový projev, nachází oporu ve svém těle apod.). Pohybové a taneční aktivity zaměřené na vnímání vlastního těla a citlivé rozvíjení získaných pohybových návyků (vědomí tělesného těžiště, vyvážené postavení těla, funkční koordinace pohybu, propojení dechu a pohybu) jsou důležitou součástí výuky na 2. stupni, neboť pomáhají žákům vyrovnávat se s fyzickými proměnami těla v souvislosti s dospíváním. Žák se učí respektovat své tělesné a pohybové dispozice a vnímavě využívat své tělo (sebe sama) jako osobitý vyjadřovací prostředek ve tvůrčích pohybových a tanečních aktivitách. Mezi tyto aktivity patří např. kreativní taneční a pohybová zadání (etudy), strukturované improvizace a proces tvorby, ve kterém se žák učí vyjadřovat myšlenky, představy a pocity tanečním pohybem. Ve tvůrčím procesu žák zkoumá témata inspirovaná vlastním zážitkem, hudbou, vlastní fantazií, literaturou, výtvarným dílem, filmem apod. Rozvíjí schopnost vnímat a aktivně používat prostorové, časové a dynamické aspekty pohybu (např. přesnost v rytmu, prostorovou orientaci, propojení pohybu s hudbou).Umělecké vyjadřování skrze tělo je propojené s vnitřním prožíváním žáka, a proto má významný podíl na budování sebedůvěry, utváření identity a přijímání vlastní osobitosti. Skupinová tvorba podporuje žákovu schopnost spolupracovat v týmu a komunikovat se spolužáky. Při práci s vlastním tělem a hlasem je klíčové, aby učitel vytvářel ve třídě takové prostředí, ve kterém má žák pocit důvěry a bezpečí a může se rozhodnout, jakým způsobem se zapojí do prezentace výsledků tvorby. V reflexích, které jsou součástí tvůrčího procesu, se žák učí verbalizovat fyzické zkušenosti a prožitky, hovořit o pocitech, porozumět sdělení tanečního/pohybového vyjádření, naslouchat ostatním a respektovat odlišné pohledy a názory.</t>
+          <t>Činnosti jsou završeny jednoduchými slovními reflexemi nebo tvůrčími formami reflexe (gesta nebo fyzické modelování v podobě tělových soch, zvukové vyjádření, výtvarné vyjádření apod.). Ty umožňují žákovi vyjádřit prožitek z tvůrčí a interpretační činnosti a v jednoduchých formulacích pojmenovat jeho význam pro sebe i pro skupinu.Součástí reflexe je i formulování jednoduché zpětné vazby k tvůrčím činnostem a interpretaci jiných. Cílem je to, aby se žák učil formulovat pozitivní zpětnou vazbu, přistupovat k tvorbě jiných s respektem, formulovat ocenění a nacházet inspirativní podněty pro sebe sama (vrstevnické učení). Pro zpětnou vazbu žák využívá i vlastní zkušenosti a znalosti, které získal ve tvůrčích a interpretačních činnostech. Díky vhodně formulovaným kritériím může učitel zaměřit zpětnou vazbu na kvality související s charakterem interpretace a tvorby, v přirozeném dialogu rozvíjet porozumění základním pojmům a vést žáky k jejich užívání.</t>
         </is>
       </c>
       <c r="K273" s="0" t="inlineStr">
         <is>
-          <t>Využívá své tělo a jeho pohybové možnosti jako výrazový prostředek ve svém pohybovém / tanečním projevu, ve společných kreativních pohybových hrách a jednoduchých tanečních improvizacích, s vědomím základních aspektů pohybu: prostorového, časového a dynamického. Užívá a kombinuje objevené taneční tvarosloví (pohybový slovník) v jednoduché taneční hře / etudě / kompozici.Propojuje svůj pohyb s představou a s hudebním doprovodem. Zaměří pozornost na pohyb konkrétní části těla a na svůj fyzický nebo smyslový prožitek z tanečního pohybu.</t>
+          <t>Naslouchá zpětné vazbě učitele učitele a reaguje na ni ve své činnosti. Vyjadřuje verbálně i neverbálně své pocity a reakce na svou individuální i skupinovou práci.Rozumí jednoduchým kritériím hodnocení. Projevuje zájem o práci spolužáků, vyjadřuje verbálně i neverbálně jednoduchá ocenění ("líbí se mi", potleskem). V činnostech se seznamuje se základními oborovými pojmy (tón, rytmus, role, jeviště apod.) a začíná jim intuitivně rozumět.</t>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
-          <t>Objevuje vlastní fyzické a pohybové dispozice a pod vedením učitele zachází se svým tělem zdravě, s citem a s respektem ((např. měkký kontakt těla s podlahou, respektování funkčních zákonitostí pohybu, zdravé a správné držení těla, uvolnění nadbytečného napětí). Zaměřuje pozornost na pohybové vyjádření konkrétního aspektu pohybu nebo určené kvality pohybu (např. pohyb v určeném tempu, jasný začátek pohybu, rovný pohyb, lehký pohyb, skok, uvolnění). Propojuje svůj pohyb s představou a s hudebním doprovodem, reaguje na změny v hudebním doprovodu. Využívá různé náměty pro pohybové/taneční ztvárnění, např. hudební skladba, báseň, obraz, náladu, objekt, myšlenku Při pohybovém/tanečním projevu se s pomocí učitele soustředí na pohyb svého těla a svůj vnitřní prožitek (fyzické a smyslové vjemy, pocity) Objevuje možnosti jak zapojit digitální technologie do procesu tvorby, např. při zkoumání námětu, a seznamuje se s etickými pravidly souvisejícími s používáním digitálních technologií, pořizováním videozáznamů a jejich využívání a šíření</t>
+          <t>Zapojuje se do zpětné vazby vedené učitelem vyjadřuje, co ho na práci ostatních zaujalo.Při formulaci zpětné vazby a sebehodnocení se opírá o jednoduchá kritéria daná učitelem. Vyjadřuje své pocity a prožitky z individuální i skupinové činnosti, naslouchá zpětné vazbě, zamýšlí se nad svou prací a rozeznává, co mu šlo dobře, v čem by se mohl dále rozvíjet.Rozumí širší škále oborových pojmů, když jsou používány ve výuce nebo v rámci činnosti, a na základě toho správně reaguje.</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
-          <t>Zachází se svým tělem s respektem a citem na základě znalostí vlastních pohybových dispozic. Využívá své znalosti časových a prostorových aspektů pohybu. Obohacuje svůj taneční projev některými dynamickými kvalitami pohybu. Vnímá hudební doprovod a propojuje pohyb s hudbou.Pohybově/tanečně ztvární námět podle vlastního výběru, například hudební skladbu, báseň, obraz, náladu, objekt, myšlenku. Při pohybovém/tanečním projevu se soustředí na pohyb svého těla a svůj vnitřní prožitek. Využívá digitální technologie v procesu tvorby – při zkoumání námětu, pro pořizování záznamu nebo k tvůrčímu zachycení výstupu, zároveň respektuje etická pravidla související s používáním digitálních technologií, s pořizováním videozáznamů a jejich využíváním a šířením.</t>
+          <t>Zapojuje se do reflexe vedené učitelem, opírá se o učitelem formulovaná kritéria hodnocení. Věnuje pozornost tvorbě jiných, dává a zdůvodňuje ocenění pro ostatní, pojmenovává, co ho na tvorbě zaujalo a čím je pro něj inspirativní. Přijímá zpětnou vazbu od učitele a spolužáků, vnímá ji jako inspiraci pro vlastní práci. Rozeznává rozdíl mezi prožitkem z individuální a skupinové tvorby a interpretace. Popíše svůj podíl na společném procesu interpretace a tvorby.Rozumí základním oborovým pojmům, s nimiž se seznámil v praktických reprodukčních, produkčních, interpretačních a tvůrčích činnostech. Využívá jemu dostupné pojmy a terminologii při popisu a případném hodnocení vlastního projevu i projevu druhých.</t>
         </is>
       </c>
       <c r="N273" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Reaguje na svou tvorbu i tvorbu ostatních jemu dostupnými prostředky - slovem, pohybem, zvukem či jinými nonverbálními prostředky.</t>
         </is>
       </c>
       <c r="O273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
@@ -23122,168 +23122,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-002-ZV5-005</t>
+          <t>UAK-HTD-002-ZV9-007</t>
         </is>
       </c>
       <c r="I278" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj zážitek z hudebního, divadelního nebo tanečního díla nebo programu.</t>
+          <t>Využívá získané zkušenosti a znalosti k vlastnímu výkladu uměleckého díla a jeho základní analýze.</t>
         </is>
       </c>
       <c r="J278" s="0" t="inlineStr">
         <is>
-          <t>Žák se setkává s uměleckými díly nebo jejich ukázkami. Kontakt s těmito díly probíhá ve škole zprostředkovaně, důležitý je ale především přímý kontakt žáka se živým uměním v autentickém prostředí. Žák popíše zážitek z takového setkání, vyjádří vlastními slovy své pocity z díla. Zapojí se do pedagogem řízené komunikace o díle, která může probíhat formou diskuse, reflexe, ale i formou tvořivých aktivit, které využívají slovesnou tvorbu, pohyb, vizuální vyjádření, zvuky a tóny apod. Díky těmto aktivitám se žák odpoutává od čistě racionálního výkladu díla pomocí slov, hledá i jiné výrazové prostředky pro sdělení prožitků, vztahu k dílu, k tomu, co ho oslovilo, jak na něj dílo působí. </t>
+          <t>Setkání s uměleckými díly umožňuje žákovi lépe porozumět jeho citovému prožívání a sdílet ho s ostatními. Je impulzem pro vlastní výklad uměleckého díla s respektem k výkladům spolužáků. Setkání s uměleckými díly z oblasti hudby, tance nebo divadla v autentickém prostředí (divadla, koncertní síně, veřejný prostor) je pro porozumění podstatě tohoto oboru zásadní. Autentickým prostředím může být i škola, pokud je program, představení pro toto prostředí vytvořeno. Setkávání se s uměleckými díly pomocí kvalitních záznamů jsou vhodným doplňkem poznávání performativních druhů umění. Žák může vlastní výklad uměleckého díla vyjádřit slovně, písemně, ve vzájemné diskusi nebo následnými tvůrčími činnostmi. Analýzu díla opírá žák o zkušenosti a znalosti, které získal v předchozích tvůrčích a reflektivních činnostech. Cílem není zevrubná a hluboká analýza, ale budování žákovy dovednosti objektivnějšího posuzování díla, využívání nabytých znalostí a zkušeností jako nástroje k přemýšlení o druhu a žánru díla, jeho struktuře, významu použitých prostředků pro celkové vyznění díla - specificky potom:Hudební dílo: Popíše sledované hudební představení a jeho složky (např. hudební styl a žánr, autory a interprety, zastoupení hudebních nástrojů, sólový a sborový zpěv, akustické či nazvučené provedení), vyjádří se k celkové stavbě hudebního programu (např. ocení dramaturgii, gradaci, vhodnost vybraných skladeb), zhodnotí, která část programu nebo skladba se mu líbila a proč…Tanec: Popíše sledované taneční představení (popis jednotlivých scén, postav a jejich vzájemných vztahů, pohybového ztvárnění), pojmenuje myšlenky a témata, které v představení nachází (o čem to bylo), a pro něj významná sdělení (co s ním rezonovalo), uvede příklady uměleckých prostředků, které byly použity k vyjádření myšlenek a citových pohnutek v tanečním díle (např. propojení hudby a choreografie, využití prostoru, rekvizit, scénického designu, kostýmu, světelných efektů, zvukového designu)…Divadlo: Popíše sledované divadelní představení a jeho klíčové momenty, jako jsou postavy a jejich vzájemné vztahy, uvede, jaké umělecké prostředky byly použity k vytvoření atmosféry a jak přispěly k vyjádření příběhu, pojmenuje témata, která v představení nachází, a pro něj významná sdělení…</t>
         </is>
       </c>
       <c r="K278" s="0" t="inlineStr">
         <is>
-          <t>Vyjadřuje pod vedením učitele svůj zážitek slovem (jednoduchou slovní formulací, vyprávěním). Po setkání s uměleckým dílem ve škole nebo v autentickém prostředí zpracovává svůj zážitek pomocí hry a tvořivých činností vedených učitelem.</t>
+          <t>V učitelem řízené činnosti vyjadřuje své pocity a myšlenky po zhlédnutí uměleckého vystoupení, sděluje je jemu odpovídajícími způsoby (slovně, výtvarně, pohybově, zvukově apod.). Popíše , co se mu na představení líbilo, a pokouší se říct, proč. Analyzuje dílo na základě jeho druhu:Hudební dílo: - popíše, jaké hudební nástroje slyšel, a kdo zpíval nebo hrál,- řekne, co se mu na hudebním vystoupení líbilo nebo nelíbilo a proč. Tanec: - popíše, co viděl v tanečním představení, a jak se tanečníci pohybovali,- pojmenuje, co se mu na tanci líbilo a proč, a jaké emoce v něm vyvolával.Divadlo: - popíše děj inscenace, - sdělí vlastními slovy, o čem bylo divadelní představení a které postavy a co ho na představení zaujalo a proč.  </t>
         </is>
       </c>
       <c r="L278" s="0" t="inlineStr">
         <is>
-          <t>Popíše v rozhovoru s učitelem a spolužáky svůj dojem ze zhlédnutého díla.S pomocí učitele vybírá k vyjádření svých zážitků ze setkání s uměleckým dílem různé výrazové prostředky (slovo, pohyb, výtvarné prostředky apod.). </t>
+          <t>Reflektuje své pocity a myšlenky po sledování uměleckého vystoupení a využívá různé formy vyjadřování, které jsou mu učitelem nabídnuty , jako je diskuse s ostatními, psaní krátkých příběhů, taneční improvizace nebo vytváření hudby. Pojmenuje, jaké umělecké prostředky byly použity, a čím přispívají k celkovému dojmu z díla. Analyzuje dílo na základě jeho druhu: Hudební dílo: - s pomocí učitele popisuje, jaký hudební styl a žánr byl v představení, a kdo byli interpreti,- zhodnotí, jak se mu líbily různé části hudebního programu a co na nich ocenil. Tanec: - analyzuje taneční představení a popisuje jednotlivé scény a postavy,- pojmenuje, jaká témata a myšlenky se v tanci objevují a co pro něj znamenají.Divadlo: - popisuje klíčové momenty divadelního představení a vztahy mezi postavami, - s pomocí učitele formuluje poselství a téma představení, které osobně vnímal.</t>
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj zážitek ze setkání s hudebním, tanečním nebo divadelním dílem, z navštíveného koncertu, představení nebo programu prostřednictvím slova nebo pohybu, výtvarné tvorby nebo jiných výrazových prostředků. Zapojí se do diskuse, která se vztahuje k zážitku ze setkání s uměleckým dílem. Svůj postoj podpoří jednoduchými argumenty, proč by (ne)chtěl tento zážitek opakovat, proč by ho (ne)doporučil jiným. Využije na podnět učitele svůj zážitek ve vlastních tvůrčích aktivitách.</t>
+          <t>Reflektuje své pocity, emoce a myšlenky vyvolané sledováním uměleckých vystoupení a využívá k tomu různé formy vyjádření (např. zapojení se do diskuse nebo řízeného rozhovoru, psaní básní, tvoření výtvarných děl, taneční vyjádření, improvizované rozehrávání situací, hudební tvorbu). Popíše, jaké zřetelné umělecké prostředky byly použity v daném díle, a zapojuje se do diskuse o tom, jakým způsobem přispívají použité umělecké prostředky k celkovému dojmu a sdělení díla. U zhlédnutého díla určí a charakterizuje umělecký druh (hudba, tanec, divadlo), případně žánr (např. koncert, opera, muzikál, balet, folklorní tanec, současný tanec, činohra, loutkové divadlo), analyzuje dílo na základě jeho druhu.  </t>
         </is>
       </c>
       <c r="N278" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj zážitek z divadelního, tanečního či hudebního díla nebo programu.</t>
+          <t/>
         </is>
       </c>
       <c r="O278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-002-ZV9-007</t>
+          <t>UAK-HTD-002-ZV5-005</t>
         </is>
       </c>
       <c r="I279" s="0" t="inlineStr">
         <is>
-          <t>Využívá získané zkušenosti a znalosti k vlastnímu výkladu uměleckého díla a jeho základní analýze.</t>
+          <t>Vyjádří svůj zážitek z hudebního, divadelního nebo tanečního díla nebo programu.</t>
         </is>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
-          <t>Setkání s uměleckými díly umožňuje žákovi lépe porozumět jeho citovému prožívání a sdílet ho s ostatními. Je impulzem pro vlastní výklad uměleckého díla s respektem k výkladům spolužáků. Setkání s uměleckými díly z oblasti hudby, tance nebo divadla v autentickém prostředí (divadla, koncertní síně, veřejný prostor) je pro porozumění podstatě tohoto oboru zásadní. Autentickým prostředím může být i škola, pokud je program, představení pro toto prostředí vytvořeno. Setkávání se s uměleckými díly pomocí kvalitních záznamů jsou vhodným doplňkem poznávání performativních druhů umění. Žák může vlastní výklad uměleckého díla vyjádřit slovně, písemně, ve vzájemné diskusi nebo následnými tvůrčími činnostmi. Analýzu díla opírá žák o zkušenosti a znalosti, které získal v předchozích tvůrčích a reflektivních činnostech. Cílem není zevrubná a hluboká analýza, ale budování žákovy dovednosti objektivnějšího posuzování díla, využívání nabytých znalostí a zkušeností jako nástroje k přemýšlení o druhu a žánru díla, jeho struktuře, významu použitých prostředků pro celkové vyznění díla - specificky potom:Hudební dílo: Popíše sledované hudební představení a jeho složky (např. hudební styl a žánr, autory a interprety, zastoupení hudebních nástrojů, sólový a sborový zpěv, akustické či nazvučené provedení), vyjádří se k celkové stavbě hudebního programu (např. ocení dramaturgii, gradaci, vhodnost vybraných skladeb), zhodnotí, která část programu nebo skladba se mu líbila a proč…Tanec: Popíše sledované taneční představení (popis jednotlivých scén, postav a jejich vzájemných vztahů, pohybového ztvárnění), pojmenuje myšlenky a témata, které v představení nachází (o čem to bylo), a pro něj významná sdělení (co s ním rezonovalo), uvede příklady uměleckých prostředků, které byly použity k vyjádření myšlenek a citových pohnutek v tanečním díle (např. propojení hudby a choreografie, využití prostoru, rekvizit, scénického designu, kostýmu, světelných efektů, zvukového designu)…Divadlo: Popíše sledované divadelní představení a jeho klíčové momenty, jako jsou postavy a jejich vzájemné vztahy, uvede, jaké umělecké prostředky byly použity k vytvoření atmosféry a jak přispěly k vyjádření příběhu, pojmenuje témata, která v představení nachází, a pro něj významná sdělení…</t>
+          <t>Žák se setkává s uměleckými díly nebo jejich ukázkami. Kontakt s těmito díly probíhá ve škole zprostředkovaně, důležitý je ale především přímý kontakt žáka se živým uměním v autentickém prostředí. Žák popíše zážitek z takového setkání, vyjádří vlastními slovy své pocity z díla. Zapojí se do pedagogem řízené komunikace o díle, která může probíhat formou diskuse, reflexe, ale i formou tvořivých aktivit, které využívají slovesnou tvorbu, pohyb, vizuální vyjádření, zvuky a tóny apod. Díky těmto aktivitám se žák odpoutává od čistě racionálního výkladu díla pomocí slov, hledá i jiné výrazové prostředky pro sdělení prožitků, vztahu k dílu, k tomu, co ho oslovilo, jak na něj dílo působí. </t>
         </is>
       </c>
       <c r="K279" s="0" t="inlineStr">
         <is>
-          <t>V učitelem řízené činnosti vyjadřuje své pocity a myšlenky po zhlédnutí uměleckého vystoupení, sděluje je jemu odpovídajícími způsoby (slovně, výtvarně, pohybově, zvukově apod.). Popíše , co se mu na představení líbilo, a pokouší se říct, proč. Analyzuje dílo na základě jeho druhu:Hudební dílo: - popíše, jaké hudební nástroje slyšel, a kdo zpíval nebo hrál,- řekne, co se mu na hudebním vystoupení líbilo nebo nelíbilo a proč. Tanec: - popíše, co viděl v tanečním představení, a jak se tanečníci pohybovali,- pojmenuje, co se mu na tanci líbilo a proč, a jaké emoce v něm vyvolával.Divadlo: - popíše děj inscenace, - sdělí vlastními slovy, o čem bylo divadelní představení a které postavy a co ho na představení zaujalo a proč.  </t>
+          <t>Vyjadřuje pod vedením učitele svůj zážitek slovem (jednoduchou slovní formulací, vyprávěním). Po setkání s uměleckým dílem ve škole nebo v autentickém prostředí zpracovává svůj zážitek pomocí hry a tvořivých činností vedených učitelem.</t>
         </is>
       </c>
       <c r="L279" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje své pocity a myšlenky po sledování uměleckého vystoupení a využívá různé formy vyjadřování, které jsou mu učitelem nabídnuty , jako je diskuse s ostatními, psaní krátkých příběhů, taneční improvizace nebo vytváření hudby. Pojmenuje, jaké umělecké prostředky byly použity, a čím přispívají k celkovému dojmu z díla. Analyzuje dílo na základě jeho druhu: Hudební dílo: - s pomocí učitele popisuje, jaký hudební styl a žánr byl v představení, a kdo byli interpreti,- zhodnotí, jak se mu líbily různé části hudebního programu a co na nich ocenil. Tanec: - analyzuje taneční představení a popisuje jednotlivé scény a postavy,- pojmenuje, jaká témata a myšlenky se v tanci objevují a co pro něj znamenají.Divadlo: - popisuje klíčové momenty divadelního představení a vztahy mezi postavami, - s pomocí učitele formuluje poselství a téma představení, které osobně vnímal.</t>
+          <t>Popíše v rozhovoru s učitelem a spolužáky svůj dojem ze zhlédnutého díla.S pomocí učitele vybírá k vyjádření svých zážitků ze setkání s uměleckým dílem různé výrazové prostředky (slovo, pohyb, výtvarné prostředky apod.). </t>
         </is>
       </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje své pocity, emoce a myšlenky vyvolané sledováním uměleckých vystoupení a využívá k tomu různé formy vyjádření (např. zapojení se do diskuse nebo řízeného rozhovoru, psaní básní, tvoření výtvarných děl, taneční vyjádření, improvizované rozehrávání situací, hudební tvorbu). Popíše, jaké zřetelné umělecké prostředky byly použity v daném díle, a zapojuje se do diskuse o tom, jakým způsobem přispívají použité umělecké prostředky k celkovému dojmu a sdělení díla. U zhlédnutého díla určí a charakterizuje umělecký druh (hudba, tanec, divadlo), případně žánr (např. koncert, opera, muzikál, balet, folklorní tanec, současný tanec, činohra, loutkové divadlo), analyzuje dílo na základě jeho druhu.  </t>
+          <t>Vyjádří svůj zážitek ze setkání s hudebním, tanečním nebo divadelním dílem, z navštíveného koncertu, představení nebo programu prostřednictvím slova nebo pohybu, výtvarné tvorby nebo jiných výrazových prostředků. Zapojí se do diskuse, která se vztahuje k zážitku ze setkání s uměleckým dílem. Svůj postoj podpoří jednoduchými argumenty, proč by (ne)chtěl tento zážitek opakovat, proč by ho (ne)doporučil jiným. Využije na podnět učitele svůj zážitek ve vlastních tvůrčích aktivitách.</t>
         </is>
       </c>
       <c r="N279" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyjádří svůj zážitek z divadelního, tanečního či hudebního díla nebo programu.</t>
         </is>
       </c>
       <c r="O279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
@@ -23609,51 +23609,51 @@
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
           <t>Výchova ke zdraví a bezpečí</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Výchova ke zdraví a bezpečí (dále VZB) v rámci vzdělávací oblasti ČZB podporuje celkový rozvoj jedince a vede k celoživotní potřebě aktivně uplatňovat zdravý a bezpečný způsob života. VZB se podílí na formování zdravotní a bezpečnostní gramotnosti, které jsou nutným předpokladem pro zodpovědný přístup k vlastnímu zdraví i zdraví ostatních lidí. Utvářet u žáka tyto gramotnosti představuje rozvíjet potřebné znalosti a dovednosti týkající se problematiky zdraví i bezpečí a utvářet postoje, které mu umožní se rychle a správně rozhodovat v každodenních i mezních situacích. Ke každodenní podpoře zdraví by žák měl získávat vnitřní motivaci a škola by měla podporovat zdravý způsob života ve výuce a při všech aktivitách školy. Problematika zdraví a bezpečí prostupuje oběma stupni základního vzdělávání. Vzdělávací obsah je pojatý jako kontinuum, které žákovi umožňuje spirálovitě rozvíjet vzdělávací obsah a dosahovat očekávaných výsledků učení průběžně během celého vzdělávání – ve vazbě na potřeby a možnosti žáka.Obsah vzdělávání ve VZB je tvořený čtyřmi vzájemně úzce provázanými tematickými okruhy: Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví; Denní režim – hygiena, výživa a pohyb; Osobní bezpečí; Osobní bezpečí za mimořádných událostí a v souvislosti s obranou státu.Osvojování očekávaných výsledků učení připravuje žáka na samostatné plánování denního režimu a aktivit z hlediska rozvoje a ochrany zdraví, směřuje k formování správného stravovacího chování, k praktickému uplatňování zásad tělesné a duševní hygieny v každodenním životě. Uvádí žáka do problematiky sexuálního dospívání, odpovědného, respektujícího a konsenzuálního sexuálního a partnerského chování. Orientuje žáka v základních mechanismech přenosu a vzniku nemocí a vytváří u něj návyky aktivní ochrany proti onemocněním a praktické dovednosti pro poskytování první pomoci. Rozvíjí dovednosti potřebné pro asertivní odmítání návykových látek. Vede žáka k bezpečnému chování a pohybu ve škole, mimo školu, v dopravě, v digitálním prostředí, v případech požárů, při mimořádných událostech antropogenních i působených přírodními vlivy na všech místech, kde se pohybuje, k aktivnímu zájmu o otázky obrany státu. VZB využívá znalosti a dovednosti žáka získané v dalších vzdělávacích oborech (Tělesná výchova) a vzdělávacích oblastech (Člověk a jeho svět, Člověk a příroda, Geografie, Člověk a společnost, Člověk, jeho osobnost a svět práce, Informatika). VZB staví na prožitkovém učení a praktických zkušenostech žáka, preferuje individualizaci vzdělávání. Respektuje individuální potenciál žáka, citlivě reaguje na jeho problémy. Pomáhá rozvoji vztahů mezi žáky, k dosažení očekávaných výsledků učení využívá jejich účast na organizaci, evaluaci a reflexi výuky. Zvyšuje odolnost žáka, potřebnou ke zvládání dopadů různých krizí na společnost, buduje dovednosti nutné ke zvládání mimořádných událostí. Cíleně využívá metody formativního hodnocení pro sledování pokroku žáka a motivuje ho k dalšímu rozvíjení osobnostního potenciálu. Vzhledem k aktuálním společensko-politickým událostem posledních let se význam VZB zvyšuje. Systémové působení na žáka by mělo být kontinuální, provázané s kulturou školy, s činnostmi probíhajícími ve výuce v propojení s aktivitami uplatňovanými ve školním a mimoškolním režimu žáka. </t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
           <t>Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výstupy umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
+          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výsledky učení umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H284" s="0" t="inlineStr">
         <is>
           <t>CZB-VZB-001-ZV9-001</t>
         </is>
       </c>
       <c r="I284" s="0" t="inlineStr">
         <is>
           <t>Posoudí různé způsoby chování lidí z hlediska odpovědnosti za vlastní zdraví i zdraví druhých s využitím příkladů přímé souvislosti mezi tělesným, duševním a sociálním zdravím.</t>
         </is>
       </c>
       <c r="J284" s="0" t="inlineStr">
         <is>
           <t>Ve výuce žák získává dostatečné znalosti a dovednosti k tomu, aby dokázal o zdravotním stavu člověka uvažovat v celostním přístupu, tj. v propojení všech složek zdraví. Sleduje faktory, které ovlivňují lidské zdraví, poznává, jak uspokojování lidských potřeb souvisí s kvalitou zdraví. Lze tedy očekávat, že žák bude schopný na praktických příkladech objasnit vzájemnou propojenost jednotlivých složek zdraví. Otevření rozpravy nad definicí pojmu zdraví poskytne žákovi příležitost volně vyjádřit svůj názor a zároveň umožní učiteli získat informace o tom, do jaké míry je žák schopný znalosti o zdraví aplikovat v běžném životě. Výchova ke zdraví a bezpečí předkládá žákům problematiku zdraví v holistickém pojetí. OVU vytváří pro žáky příležitosti k odhalování a hlubšímu poznávání vztahů mezi jednotlivými složkami zdraví, což je základem rozvoje zdravotní gramotnosti. Žáci si osvojují znalosti a dovednosti potřebné k tomu, aby dokázali navrhnout způsoby, jak zdraví aktivně podporovat a chránit (v souladu se Strategickým rámcem rozvoje péče o zdraví v ČR do roku 2030).</t>
         </is>
       </c>
       <c r="K284" s="0" t="inlineStr">
         <is>
           <t>popisuje funkci nejdůležitějších orgánů a soustav lidského těla (nervová, dýchací, trávicí, vylučovací, pohybová a opěrná, oběhová, smyslová, rozmnožovací) rozlišuje pozitivní a negativní vlivy způsobu života na činnost organismu uvede zásady zdravého způsobu života, které aktuálně dodržuje ve svém osobním životě</t>
@@ -23691,51 +23691,51 @@
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
           <t>Výchova ke zdraví a bezpečí</t>
         </is>
       </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Výchova ke zdraví a bezpečí (dále VZB) v rámci vzdělávací oblasti ČZB podporuje celkový rozvoj jedince a vede k celoživotní potřebě aktivně uplatňovat zdravý a bezpečný způsob života. VZB se podílí na formování zdravotní a bezpečnostní gramotnosti, které jsou nutným předpokladem pro zodpovědný přístup k vlastnímu zdraví i zdraví ostatních lidí. Utvářet u žáka tyto gramotnosti představuje rozvíjet potřebné znalosti a dovednosti týkající se problematiky zdraví i bezpečí a utvářet postoje, které mu umožní se rychle a správně rozhodovat v každodenních i mezních situacích. Ke každodenní podpoře zdraví by žák měl získávat vnitřní motivaci a škola by měla podporovat zdravý způsob života ve výuce a při všech aktivitách školy. Problematika zdraví a bezpečí prostupuje oběma stupni základního vzdělávání. Vzdělávací obsah je pojatý jako kontinuum, které žákovi umožňuje spirálovitě rozvíjet vzdělávací obsah a dosahovat očekávaných výsledků učení průběžně během celého vzdělávání – ve vazbě na potřeby a možnosti žáka.Obsah vzdělávání ve VZB je tvořený čtyřmi vzájemně úzce provázanými tematickými okruhy: Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví; Denní režim – hygiena, výživa a pohyb; Osobní bezpečí; Osobní bezpečí za mimořádných událostí a v souvislosti s obranou státu.Osvojování očekávaných výsledků učení připravuje žáka na samostatné plánování denního režimu a aktivit z hlediska rozvoje a ochrany zdraví, směřuje k formování správného stravovacího chování, k praktickému uplatňování zásad tělesné a duševní hygieny v každodenním životě. Uvádí žáka do problematiky sexuálního dospívání, odpovědného, respektujícího a konsenzuálního sexuálního a partnerského chování. Orientuje žáka v základních mechanismech přenosu a vzniku nemocí a vytváří u něj návyky aktivní ochrany proti onemocněním a praktické dovednosti pro poskytování první pomoci. Rozvíjí dovednosti potřebné pro asertivní odmítání návykových látek. Vede žáka k bezpečnému chování a pohybu ve škole, mimo školu, v dopravě, v digitálním prostředí, v případech požárů, při mimořádných událostech antropogenních i působených přírodními vlivy na všech místech, kde se pohybuje, k aktivnímu zájmu o otázky obrany státu. VZB využívá znalosti a dovednosti žáka získané v dalších vzdělávacích oborech (Tělesná výchova) a vzdělávacích oblastech (Člověk a jeho svět, Člověk a příroda, Geografie, Člověk a společnost, Člověk, jeho osobnost a svět práce, Informatika). VZB staví na prožitkovém učení a praktických zkušenostech žáka, preferuje individualizaci vzdělávání. Respektuje individuální potenciál žáka, citlivě reaguje na jeho problémy. Pomáhá rozvoji vztahů mezi žáky, k dosažení očekávaných výsledků učení využívá jejich účast na organizaci, evaluaci a reflexi výuky. Zvyšuje odolnost žáka, potřebnou ke zvládání dopadů různých krizí na společnost, buduje dovednosti nutné ke zvládání mimořádných událostí. Cíleně využívá metody formativního hodnocení pro sledování pokroku žáka a motivuje ho k dalšímu rozvíjení osobnostního potenciálu. Vzhledem k aktuálním společensko-politickým událostem posledních let se význam VZB zvyšuje. Systémové působení na žáka by mělo být kontinuální, provázané s kulturou školy, s činnostmi probíhajícími ve výuce v propojení s aktivitami uplatňovanými ve školním a mimoškolním režimu žáka. </t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
           <t>Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví</t>
         </is>
       </c>
       <c r="F285" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výstupy umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
+          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výsledky učení umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H285" s="0" t="inlineStr">
         <is>
           <t>CZB-VZB-001-ZV9-002</t>
         </is>
       </c>
       <c r="I285" s="0" t="inlineStr">
         <is>
           <t>Na základě znalosti základních mechanismů vzniku nemocí (infekčních, neinfekčních, degenerativních, psychosomatických aj.) uplatňuje zásady aktivní ochrany zdraví.</t>
         </is>
       </c>
       <c r="J285" s="0" t="inlineStr">
         <is>
           <t>OVU rozvíjí a aplikuje znalosti a dovednosti žáka o stavbě lidského těla, fungování orgánových soustav a o metabolických procesech probíhajících v organismu. Žák s pomocí učitele vyvozuje základní mechanismy vzniku nemocí a navrhuje možnosti, jak výskyt jednotlivých onemocnění eliminovat. Žák je zapojován do diskusí o preventivních způsobech chování spojených s ochranou proti přenosným infekčním chorobám včetně HIV/AIDS. V problematice neinfekčních epidemií vychází z faktu, že tyto nemoci jsou vázané na životní styl a vyskytují se zejména ve vyspělých zemích, tedy i v ČR. Zdůrazněny jsou rizikové faktory životního stylu, které se mohou na vzniku těchto nemocí podílet. Výchova ke zdraví a bezpečí zprostředkovává žákovi příležitost osvojit si a uplatňovat zdravotně relevantní chování na úrovni dostupných zdravotních informací, umožňuje žákovi zdravotně relevantní informace vyhodnocovat, aplikovat a využívat k podpoře zdraví. Zkušenosti s pandemií covid-19 nastavily potřebu věnovat ve výchově ke zdraví a bezpečí více pozornosti epidemickým opatřením a zásadám zdravotně preventivního chování při šíření infekčních chorob. OVU se zaměřuje na uplatňování hygienických zásad, protiepidemických opatření, využívání zavedeného systému řádného i nadstandardního očkování, ale i řešení dopadu pandemie na oblast duševního zdraví. Neinfekční epidemie (zejména kardiovaskulární a nádorová onemocnění) tvoří dlouhodobě nejčastější příčiny úmrtí v ČR.</t>
         </is>
       </c>
       <c r="K285" s="0" t="inlineStr">
         <is>
           <t>popisuje funkce nejdůležitějších orgánů a soustav lidského těla (nervová, dýchací, trávicí, vylučovací, pohybová a opěrná, oběhová, smyslová, rozmnožovací) popisuje příčiny vybraných onemocnění (infekčních a neinfekčních)uvádí příklady, jak se chránit před infekčními chorobami uvádí příklady, kdy dochází ke vzniku neinfekčních onemocnění v důsledku dlouhodobého nevhodného způsobu životanavrhuje, jak je možné vzniku a rozvoji neinfekčních onemocnění předcházet</t>
@@ -23773,51 +23773,51 @@
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
           <t>Výchova ke zdraví a bezpečí</t>
         </is>
       </c>
       <c r="D286" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Výchova ke zdraví a bezpečí (dále VZB) v rámci vzdělávací oblasti ČZB podporuje celkový rozvoj jedince a vede k celoživotní potřebě aktivně uplatňovat zdravý a bezpečný způsob života. VZB se podílí na formování zdravotní a bezpečnostní gramotnosti, které jsou nutným předpokladem pro zodpovědný přístup k vlastnímu zdraví i zdraví ostatních lidí. Utvářet u žáka tyto gramotnosti představuje rozvíjet potřebné znalosti a dovednosti týkající se problematiky zdraví i bezpečí a utvářet postoje, které mu umožní se rychle a správně rozhodovat v každodenních i mezních situacích. Ke každodenní podpoře zdraví by žák měl získávat vnitřní motivaci a škola by měla podporovat zdravý způsob života ve výuce a při všech aktivitách školy. Problematika zdraví a bezpečí prostupuje oběma stupni základního vzdělávání. Vzdělávací obsah je pojatý jako kontinuum, které žákovi umožňuje spirálovitě rozvíjet vzdělávací obsah a dosahovat očekávaných výsledků učení průběžně během celého vzdělávání – ve vazbě na potřeby a možnosti žáka.Obsah vzdělávání ve VZB je tvořený čtyřmi vzájemně úzce provázanými tematickými okruhy: Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví; Denní režim – hygiena, výživa a pohyb; Osobní bezpečí; Osobní bezpečí za mimořádných událostí a v souvislosti s obranou státu.Osvojování očekávaných výsledků učení připravuje žáka na samostatné plánování denního režimu a aktivit z hlediska rozvoje a ochrany zdraví, směřuje k formování správného stravovacího chování, k praktickému uplatňování zásad tělesné a duševní hygieny v každodenním životě. Uvádí žáka do problematiky sexuálního dospívání, odpovědného, respektujícího a konsenzuálního sexuálního a partnerského chování. Orientuje žáka v základních mechanismech přenosu a vzniku nemocí a vytváří u něj návyky aktivní ochrany proti onemocněním a praktické dovednosti pro poskytování první pomoci. Rozvíjí dovednosti potřebné pro asertivní odmítání návykových látek. Vede žáka k bezpečnému chování a pohybu ve škole, mimo školu, v dopravě, v digitálním prostředí, v případech požárů, při mimořádných událostech antropogenních i působených přírodními vlivy na všech místech, kde se pohybuje, k aktivnímu zájmu o otázky obrany státu. VZB využívá znalosti a dovednosti žáka získané v dalších vzdělávacích oborech (Tělesná výchova) a vzdělávacích oblastech (Člověk a jeho svět, Člověk a příroda, Geografie, Člověk a společnost, Člověk, jeho osobnost a svět práce, Informatika). VZB staví na prožitkovém učení a praktických zkušenostech žáka, preferuje individualizaci vzdělávání. Respektuje individuální potenciál žáka, citlivě reaguje na jeho problémy. Pomáhá rozvoji vztahů mezi žáky, k dosažení očekávaných výsledků učení využívá jejich účast na organizaci, evaluaci a reflexi výuky. Zvyšuje odolnost žáka, potřebnou ke zvládání dopadů různých krizí na společnost, buduje dovednosti nutné ke zvládání mimořádných událostí. Cíleně využívá metody formativního hodnocení pro sledování pokroku žáka a motivuje ho k dalšímu rozvíjení osobnostního potenciálu. Vzhledem k aktuálním společensko-politickým událostem posledních let se význam VZB zvyšuje. Systémové působení na žáka by mělo být kontinuální, provázané s kulturou školy, s činnostmi probíhajícími ve výuce v propojení s aktivitami uplatňovanými ve školním a mimoškolním režimu žáka. </t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
           <t>Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví</t>
         </is>
       </c>
       <c r="F286" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výstupy umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
+          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výsledky učení umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H286" s="0" t="inlineStr">
         <is>
           <t>CZB-VZB-001-ZV9-003</t>
         </is>
       </c>
       <c r="I286" s="0" t="inlineStr">
         <is>
           <t>Zdůvodní význam odpovědného, respektujícího sexuálního a partnerského chování pro zdraví a bezpečí člověka, navrhne a aplikuje postupy ochrany reprodukčního a sexuálního zdraví.</t>
         </is>
       </c>
       <c r="J286" s="0" t="inlineStr">
         <is>
           <t>Výchova k sexuálnímu a reprodukčnímu zdraví je pojímána komplexně s přesahem bio-psycho-sociálních aspektů a se zacílením na rozvíjení znalostí, dovedností a postojů žáků. Žák charakterizuje lidskou sexualitu jako kombinaci biologické a psychosociální složky osobnosti. V rámci výuky je k tématu přistupováno senzitivně, korektně, s využíváním aktuálních vědeckých poznatků z mnoha oborů a výrazným etickým aspektem.Problematika sexuálního a reprodukčního zdraví a lidské sexuality je jednou ze stěžejních oblastí témat výchovy ke zdraví a bezpečí. Důvodem pro implementaci této problematiky do systému výchovy a vzdělávání je řada skutečností vyplývajících z výsledků mnoha výzkumných studií i statistických faktů vztahujících se k dílčím aspektům lidské sexuality (zejména jde o problematiku výskytu pohlavně přenosných nemocí včetně HIV/AIDS, využívání antikoncepčních metod, rizikového sexuálního chování, genderové a sexuální identity, genderově podmíněného násilí, sexuální kriminality, pornografie, nevhodného i nekonsenzuálního chování souvisejícího se sexualitou ve fyzickém i digitálním prostředí).</t>
         </is>
       </c>
       <c r="K286" s="0" t="inlineStr">
         <is>
           <t>uvádí základní poznatky o stavbě a funkci reprodukční soustavyrozpozná na modelových příkladech, které chování ve vztahu lze považovat za respektující a bezpečné, a kdy se jedná o projevy partnerského, sexuálního, a/nebo genderově podmíněného násilí, proti kterým je třeba se vymezit uplatňuje v modelových situacích respektující chování při navazování vrstevnických vztahůidentifikuje v modelových situacích chování osob, kterým ohrožují bezpečí druhých, a zdůvodní právo takové chování odmítnout</t>
@@ -23855,51 +23855,51 @@
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
           <t>Výchova ke zdraví a bezpečí</t>
         </is>
       </c>
       <c r="D287" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Výchova ke zdraví a bezpečí (dále VZB) v rámci vzdělávací oblasti ČZB podporuje celkový rozvoj jedince a vede k celoživotní potřebě aktivně uplatňovat zdravý a bezpečný způsob života. VZB se podílí na formování zdravotní a bezpečnostní gramotnosti, které jsou nutným předpokladem pro zodpovědný přístup k vlastnímu zdraví i zdraví ostatních lidí. Utvářet u žáka tyto gramotnosti představuje rozvíjet potřebné znalosti a dovednosti týkající se problematiky zdraví i bezpečí a utvářet postoje, které mu umožní se rychle a správně rozhodovat v každodenních i mezních situacích. Ke každodenní podpoře zdraví by žák měl získávat vnitřní motivaci a škola by měla podporovat zdravý způsob života ve výuce a při všech aktivitách školy. Problematika zdraví a bezpečí prostupuje oběma stupni základního vzdělávání. Vzdělávací obsah je pojatý jako kontinuum, které žákovi umožňuje spirálovitě rozvíjet vzdělávací obsah a dosahovat očekávaných výsledků učení průběžně během celého vzdělávání – ve vazbě na potřeby a možnosti žáka.Obsah vzdělávání ve VZB je tvořený čtyřmi vzájemně úzce provázanými tematickými okruhy: Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví; Denní režim – hygiena, výživa a pohyb; Osobní bezpečí; Osobní bezpečí za mimořádných událostí a v souvislosti s obranou státu.Osvojování očekávaných výsledků učení připravuje žáka na samostatné plánování denního režimu a aktivit z hlediska rozvoje a ochrany zdraví, směřuje k formování správného stravovacího chování, k praktickému uplatňování zásad tělesné a duševní hygieny v každodenním životě. Uvádí žáka do problematiky sexuálního dospívání, odpovědného, respektujícího a konsenzuálního sexuálního a partnerského chování. Orientuje žáka v základních mechanismech přenosu a vzniku nemocí a vytváří u něj návyky aktivní ochrany proti onemocněním a praktické dovednosti pro poskytování první pomoci. Rozvíjí dovednosti potřebné pro asertivní odmítání návykových látek. Vede žáka k bezpečnému chování a pohybu ve škole, mimo školu, v dopravě, v digitálním prostředí, v případech požárů, při mimořádných událostech antropogenních i působených přírodními vlivy na všech místech, kde se pohybuje, k aktivnímu zájmu o otázky obrany státu. VZB využívá znalosti a dovednosti žáka získané v dalších vzdělávacích oborech (Tělesná výchova) a vzdělávacích oblastech (Člověk a jeho svět, Člověk a příroda, Geografie, Člověk a společnost, Člověk, jeho osobnost a svět práce, Informatika). VZB staví na prožitkovém učení a praktických zkušenostech žáka, preferuje individualizaci vzdělávání. Respektuje individuální potenciál žáka, citlivě reaguje na jeho problémy. Pomáhá rozvoji vztahů mezi žáky, k dosažení očekávaných výsledků učení využívá jejich účast na organizaci, evaluaci a reflexi výuky. Zvyšuje odolnost žáka, potřebnou ke zvládání dopadů různých krizí na společnost, buduje dovednosti nutné ke zvládání mimořádných událostí. Cíleně využívá metody formativního hodnocení pro sledování pokroku žáka a motivuje ho k dalšímu rozvíjení osobnostního potenciálu. Vzhledem k aktuálním společensko-politickým událostem posledních let se význam VZB zvyšuje. Systémové působení na žáka by mělo být kontinuální, provázané s kulturou školy, s činnostmi probíhajícími ve výuce v propojení s aktivitami uplatňovanými ve školním a mimoškolním režimu žáka. </t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
           <t>Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví</t>
         </is>
       </c>
       <c r="F287" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výstupy umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
+          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výsledky učení umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
           <t>CZB-VZB-001-ZV9-004</t>
         </is>
       </c>
       <c r="I287" s="0" t="inlineStr">
         <is>
           <t>Analyzuje a hodnotí tělesné a psychosociální změny v období dospívání a adekvátně na ně reaguje, rozezná nevhodné i nekonsenzuální chování související se sexualitou ve fyzickém i digitálním prostředí.</t>
         </is>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
           <t>Výchova k sexuálnímu a reprodukčnímu zdraví přistupuje k sexualitě jako k součásti komplexních mezilidských vztahů a kultury, propojuje její biologické, psychosociální a etické aspekty. Výuka se zaměřuje na změny v dospívání a v souladu s vývojovými specifiky a potřebami žáka v bezpečném prostředí otevírá otázky partnerských vztahů, reprodukce, genderové identity, odpovědného, respektujícího a konsenzuálního sexuálního a partnerského chování i problémy nevhodného i nekonsenzuálního chování souvisejícího se sexualitou, ohrožení domácím a sexuálním násilím.Výuka zaměřená na ochranu sexuálního a reprodukčního zdraví je neoddělitelnou součástí výchovy ke zdraví a bezpečí. Je koncipovaná v bio-psycho-sociálním pojetí s výrazným etickým rozměrem. Pro žáka je průvodcem v období dospívání. V souladu s jeho potřebami podporuje pozitivní přijetí vlastního těla a vlastní pohlavní identity, vede k respektujícímu chování ve vztazích a destigmatizaci ne-heterosexuality. Seznamuje s důležitostí souhlasu a nenásilí v blízkých a sexuálních vztazích, se způsoby, jak různé formy nevhodného partnerského a sexuálního jednání rozeznat, jak se jim bránit a kam se obrátit o pomoc. Zahrnuje prevenci výskytu rizikových projevů chování (genderově podmíněné násilí, sexuální kriminalita, sexuální zneužívání, šíření chorob přenosných pohlavním stykem včetně HIV/AIDS apod.). </t>
         </is>
       </c>
       <c r="K287" s="0" t="inlineStr">
         <is>
           <t>popisuje jednotlivá období lidského životauvádí základní poznatky o stavbě a funkci reprodukční soustavy  rozhoduje na modelových příkladech, které chování ve vztahu lze považovat za respektující a bezpečné rozpozná v modelových situacích způsoby chování, které už nelze tolerovat a navrhuje postupy vhodné reakce</t>
@@ -23937,51 +23937,51 @@
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
           <t>Výchova ke zdraví a bezpečí</t>
         </is>
       </c>
       <c r="D288" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Výchova ke zdraví a bezpečí (dále VZB) v rámci vzdělávací oblasti ČZB podporuje celkový rozvoj jedince a vede k celoživotní potřebě aktivně uplatňovat zdravý a bezpečný způsob života. VZB se podílí na formování zdravotní a bezpečnostní gramotnosti, které jsou nutným předpokladem pro zodpovědný přístup k vlastnímu zdraví i zdraví ostatních lidí. Utvářet u žáka tyto gramotnosti představuje rozvíjet potřebné znalosti a dovednosti týkající se problematiky zdraví i bezpečí a utvářet postoje, které mu umožní se rychle a správně rozhodovat v každodenních i mezních situacích. Ke každodenní podpoře zdraví by žák měl získávat vnitřní motivaci a škola by měla podporovat zdravý způsob života ve výuce a při všech aktivitách školy. Problematika zdraví a bezpečí prostupuje oběma stupni základního vzdělávání. Vzdělávací obsah je pojatý jako kontinuum, které žákovi umožňuje spirálovitě rozvíjet vzdělávací obsah a dosahovat očekávaných výsledků učení průběžně během celého vzdělávání – ve vazbě na potřeby a možnosti žáka.Obsah vzdělávání ve VZB je tvořený čtyřmi vzájemně úzce provázanými tematickými okruhy: Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví; Denní režim – hygiena, výživa a pohyb; Osobní bezpečí; Osobní bezpečí za mimořádných událostí a v souvislosti s obranou státu.Osvojování očekávaných výsledků učení připravuje žáka na samostatné plánování denního režimu a aktivit z hlediska rozvoje a ochrany zdraví, směřuje k formování správného stravovacího chování, k praktickému uplatňování zásad tělesné a duševní hygieny v každodenním životě. Uvádí žáka do problematiky sexuálního dospívání, odpovědného, respektujícího a konsenzuálního sexuálního a partnerského chování. Orientuje žáka v základních mechanismech přenosu a vzniku nemocí a vytváří u něj návyky aktivní ochrany proti onemocněním a praktické dovednosti pro poskytování první pomoci. Rozvíjí dovednosti potřebné pro asertivní odmítání návykových látek. Vede žáka k bezpečnému chování a pohybu ve škole, mimo školu, v dopravě, v digitálním prostředí, v případech požárů, při mimořádných událostech antropogenních i působených přírodními vlivy na všech místech, kde se pohybuje, k aktivnímu zájmu o otázky obrany státu. VZB využívá znalosti a dovednosti žáka získané v dalších vzdělávacích oborech (Tělesná výchova) a vzdělávacích oblastech (Člověk a jeho svět, Člověk a příroda, Geografie, Člověk a společnost, Člověk, jeho osobnost a svět práce, Informatika). VZB staví na prožitkovém učení a praktických zkušenostech žáka, preferuje individualizaci vzdělávání. Respektuje individuální potenciál žáka, citlivě reaguje na jeho problémy. Pomáhá rozvoji vztahů mezi žáky, k dosažení očekávaných výsledků učení využívá jejich účast na organizaci, evaluaci a reflexi výuky. Zvyšuje odolnost žáka, potřebnou ke zvládání dopadů různých krizí na společnost, buduje dovednosti nutné ke zvládání mimořádných událostí. Cíleně využívá metody formativního hodnocení pro sledování pokroku žáka a motivuje ho k dalšímu rozvíjení osobnostního potenciálu. Vzhledem k aktuálním společensko-politickým událostem posledních let se význam VZB zvyšuje. Systémové působení na žáka by mělo být kontinuální, provázané s kulturou školy, s činnostmi probíhajícími ve výuce v propojení s aktivitami uplatňovanými ve školním a mimoškolním režimu žáka. </t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
           <t>Ochrana a podpora zdraví – nemoci, úrazy, prevence, sexuální a reprodukční zdraví</t>
         </is>
       </c>
       <c r="F288" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výstupy umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
+          <t>Tematický okruh zařazuje do společného obsahového základu očekávané výsledky učení umožňující žákovi uvažovat o zdravotním stavu člověka v propojení všech složek zdraví. Žák sleduje faktory, které ovlivňují lidské zdraví, a poznává, jak souvisí uspokojování lidských potřeb s kvalitou zdraví. Znalosti o fungování lidského organismu a dovednosti chránit své zdraví jsou uváděny do souvislosti s běžnými, přenosnými, chronickými neinfekčními a jinými chorobami, což umožňuje rozvíjet preventivní jednání a chování žáka. Dané téma se dále zaměřuje na změny v dospívání a v souladu s vývojovými zvláštnostmi a potřebami žáka otevírá otázky vztahů, genderové identity, partnerského a sexuálního chování založeného na respektu i možného ohrožení sexuální kriminalitou, domácím a sexuálním násilím. </t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H288" s="0" t="inlineStr">
         <is>
           <t>CZB-VZB-001-ZV9-005</t>
         </is>
       </c>
       <c r="I288" s="0" t="inlineStr">
         <is>
           <t>Uplatňuje osvojené návyky a dovednosti v situacích úrazů a náhle vzniklých stavů, v rámci svých možností poskytne první pomoc ve škole.</t>
         </is>
       </c>
       <c r="J288" s="0" t="inlineStr">
         <is>
           <t>Jedná se o základní životní dovednosti, které patří do problematiky zdraví a bezpečí. Očekávaný výsledek učení znamená, že žák rozliší poranění menšího rozsahu od závažnějšího poranění a život ohrožujícího stavu. Žák identifikuje závažné akutní stavy, vyžadující okamžitou pomoc (např. mozkový a srdeční infarkt). Zhodnotí situaci z hlediska bezpečnosti a eliminuje možná rizika (gumové rukavice, výstražná vesta atd.). Při poskytování první pomoci se řídí osvojeným postupem. Při závažnějším poranění přivolá dospělého nebo záchrannou službu.Vhodné chování při úrazu či náhlé poruše zdravotního stavu (akutní stavy, ošetření poranění, poskytnutí první pomoci, přivolání záchranné služby) může rozhodovat o zdraví a životech lidí, proto tyto dovednosti patří do základního vzdělávání žáků na úrovni společného základu.</t>
         </is>
       </c>
       <c r="K288" s="0" t="inlineStr">
         <is>
           <t>rozliší drobné poranění či poranění menšího rozsahu od závažnějšího poranění život ohrožujícího stavu vyžadujícího okamžitou pomoc dospělého nebo záchranné službypředvede v modelové situaci správný postup ošetření drobného poranění, při ošetření krvácejícího poranění se chrání před možnou nákazou přenášenou krvípředvede správný způsob volání na záchrannou službu a komunikaci s operátorem</t>
@@ -24993,51 +24993,51 @@
       </c>
       <c r="P300" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F301" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H301" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV9-001</t>
         </is>
       </c>
       <c r="I301" s="0" t="inlineStr">
         <is>
           <t>Zvládá v souladu s individuálními možnostmi širší spektrum osvojovaných pohybových dovedností a uplatňuje je v individuálních a týmových pohybových činnostech.</t>
@@ -25075,51 +25075,51 @@
       </c>
       <c r="P301" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D302" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F302" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H302" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV5-001</t>
         </is>
       </c>
       <c r="I302" s="0" t="inlineStr">
         <is>
           <t>Zvládá v souladu s individuálními možnostmi osvojované pohybové dovednosti a uplatňuje je v individuálních a týmových pohybových činnostech.</t>
@@ -25157,51 +25157,51 @@
       </c>
       <c r="P302" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D303" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F303" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H303" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV5-002</t>
         </is>
       </c>
       <c r="I303" s="0" t="inlineStr">
         <is>
           <t>Tvoří podle zadání, své fantazie, hudebního či rytmického doprovodu varianty jednoduchých pohybových dovedností.</t>
@@ -25239,51 +25239,51 @@
       </c>
       <c r="P303" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D304" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F304" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H304" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV9-002</t>
         </is>
       </c>
       <c r="I304" s="0" t="inlineStr">
         <is>
           <t>Tvoří varianty pohybových dovedností podle zadání, své fantazie, hudebního a rytmického doprovodu, podle účelu pohybových činností, společně zvolené taktiky hry, soutěže.</t>
@@ -25321,51 +25321,51 @@
       </c>
       <c r="P304" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D305" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F305" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G305" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H305" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV9-003</t>
         </is>
       </c>
       <c r="I305" s="0" t="inlineStr">
         <is>
           <t>Samostatně uplatňuje osvojené postupy ke zlepšení či udržení své tělesné zdatnosti, duševní a sociální pohody, k překonávání námahy a obtíží spojených s tělesnou a psychickou zátěží.</t>
@@ -25403,51 +25403,51 @@
       </c>
       <c r="P305" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C306" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D306" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E306" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F306" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G306" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H306" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV5-003</t>
         </is>
       </c>
       <c r="I306" s="0" t="inlineStr">
         <is>
           <t>Uplatňuje osvojované postupy vedoucí k rozvoji tělesné zdatnosti, k duševní a sociální pohodě, k pozitivnímu naladění, k překonávání námahy a obtíží spojených s tělesnou zátěží.</t>
@@ -25485,51 +25485,51 @@
       </c>
       <c r="P306" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D307" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F307" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G307" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H307" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV5-004</t>
         </is>
       </c>
       <c r="I307" s="0" t="inlineStr">
         <is>
           <t>Zapojuje se do organizace svého pohybového režimu, plánuje své pohybové činnosti a jejich konkrétní realizaci.</t>
@@ -25567,51 +25567,51 @@
       </c>
       <c r="P307" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D308" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F308" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G308" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H308" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV9-004</t>
         </is>
       </c>
       <c r="I308" s="0" t="inlineStr">
         <is>
           <t>Aktivně se podílí na plánování a organizaci svého pohybového režimu (ve škole, mimo školu) a naplňuje ho.</t>
@@ -25649,51 +25649,51 @@
       </c>
       <c r="P308" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D309" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E309" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F309" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H309" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV5-005</t>
         </is>
       </c>
       <c r="I309" s="0" t="inlineStr">
         <is>
           <t>Uplatňuje základní zásady hygieny a bezpečnosti při pohybových činnostech, svým jednáním předchází nebezpečným situacím a při jejich vzniku adekvátně reaguje.</t>
@@ -25731,51 +25731,51 @@
       </c>
       <c r="P309" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D310" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E310" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F310" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H310" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-001-ZV9-005</t>
         </is>
       </c>
       <c r="I310" s="0" t="inlineStr">
         <is>
           <t>Uplatňuje zásady hygieny a bezpečného chování při pohybových činnostech v prostředí sportovišť a přírody; aktivně předchází krizovým situacím a při jejich vzniku adekvátně reaguje.</t>
@@ -25813,61 +25813,61 @@
       </c>
       <c r="P310" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D311" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F311" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H311" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-002-ZV9-006</t>
         </is>
       </c>
       <c r="I311" s="0" t="inlineStr">
         <is>
           <t>Používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, smluvená gesta a signály, samostatně řídí skupinu při pohybové činnosti.</t>
         </is>
       </c>
       <c r="J311" s="0" t="inlineStr">
         <is>
           <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely a signály, s ohledem na svoje možnosti vykonává podle nich individuální i týmovou pohybovou činnostTělocvičné názvosloví a dorozumívání při TV je velmi specifické. Používají se jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály pro organizaci a realizaci pohybových činností. Osvojování daných pojmů a dalších prvků dorozumívání v TV souvisí s konkrétními pohybovými činnostmi. Na 2. stupni by měl žák reagovat nejen na pokyny a povely, ale i na různé signály, gesta používaná v TV (např. na gesta a signály rozhodčího při sportovních hrách).Specifické názvosloví, konkrétní gesta a signály zpřesňují, zjednodušují a zkracují dorozumívání v TV a také usnadňují organizaci a bezpečnost pohybových činností. Znalost tělocvičného názvosloví je důležitá jak pro dalším studium, tak pro běžný život, především pro společné rekreační pohybové aktivity, porozumění sportovním zprávám v tisku i pro sledování sportovních přenosů v televizi a na různých platformách v digitálním prostoru. Schopnost používat tělocvičné pojmy patří k základním znalostem a dovednostem žáka.</t>
         </is>
       </c>
       <c r="K311" s="0" t="inlineStr">
         <is>
           <t>Reaguje na pokyny, povely a signály spojenými s pohybovou činností.</t>
@@ -25895,61 +25895,61 @@
       </c>
       <c r="P311" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D312" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F312" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H312" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-002-ZV5-006</t>
         </is>
       </c>
       <c r="I312" s="0" t="inlineStr">
         <is>
           <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
         </is>
       </c>
       <c r="J312" s="0" t="inlineStr">
         <is>
           <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, signály a s ohledem na svoje možnosti a podle nich vykonává individuální i týmovou pohybovou činnost Tělocvičné názvosloví a dorozumívání při TV je velmi specifické. Pro organizaci a realizaci pohybových činností se používají jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály. Osvojování daných pojmů a dalších prvků dorozumívání v TV je postupné a souvisí s konkrétními pohybovými činnostmi, na jejich základě je žák schopný provádět bezpečně konkrétní činnosti. S danou terminologií by měl být žák seznamován od začátku vzdělávání v TV. Znalost tělocvičného názvosloví, pokynů, povelů a gest je důležitá pro organizaci a realizaci pohybových činností v TV i při dalším studiu a v životě. Schopnost používat tělocvičné pojmy a další prostředky dorozumění patří k základním znalostem a dovednostem žáka.</t>
         </is>
       </c>
       <c r="K312" s="0" t="inlineStr">
         <is>
           <t>Seznamuje se s pokyny, povely a signály spojenými s různými pohybovými činnostmi.</t>
@@ -25977,553 +25977,553 @@
       </c>
       <c r="P312" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D313" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F313" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H313" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-007</t>
+          <t>CZB-TEV-002-ZV5-007</t>
         </is>
       </c>
       <c r="I313" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla her a soutěží, označí přestupky proti herním či soutěžním pravidlům a vysvětlí, v čem došlo k jejich porušení.</t>
+          <t>Dodržuje základní pravidla jednoduchých her a soutěží, adekvátně reaguje na zjevné přestupky.</t>
         </is>
       </c>
       <c r="J313" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením, označí přestupky proti herním či soutěžním pravidlům, vysvětlí, proč jsou v rozporu s pravidlyPro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 2. stupni využívány různé typy her a soutěží. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žáci by měli daná pravidla znát, dodržovat je, v případě porušení pravidel tuto situaci rozpoznat (upozornit na ni) a adekvátně reagovat na jejich nedodržování. Měli by být schopni i vysvětlit, k jakému porušení pravidel došlo a proč není možné ho tolerovat.Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel je pro společnou a bezpečnou realizaci pohybových činností nezbytná. Je důležitá i jako prvek socializace při organizování a realizaci společných pohybových činností mimo školu a v osobním životě. Jejich znalost umožňuje s porozuměním vnímat informace o sportu a sledovat přenosy sportovních soutěží.</t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením – pozná a označí zjevné přestupky proti nim a adekvátně na ně reaguje Pro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 1. stupni využívány pohybové hry, zjednodušené sportovní hry a různé soutěže. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žák by si měl daná pravidla osvojit, dodržovat je a adekvátně reagovat na jejich nedodržování (upozornit na jejich porušování). Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel i jejich dodržování je pro realizaci daných pohybových činností a pro bezpečnost žáka nezbytná. Je i výrazným prvkem jeho socializace. </t>
         </is>
       </c>
       <c r="K313" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se základními pravidly her a soutěží.  </t>
+          <t>Seznamuje se se základními pravidly her a soutěží.</t>
         </is>
       </c>
       <c r="L313" s="0" t="inlineStr">
         <is>
-          <t>Zná základní pravidla osvojovaných her a soutěží.Rozlišuje základní porušení pravidel.  </t>
+          <t>Zná základní pravidla her a soutěží.Rozlišuje základní porušení pravidel.</t>
         </is>
       </c>
       <c r="M313" s="0" t="inlineStr">
         <is>
           <t>Dodržuje pravidla her a soutěží a chová se v duchu fair play. Uvede a vysvětlí, k jakému porušení pravidel došlo. Sleduje hru či soutěž a upozorňuje na porušení pravidel.</t>
         </is>
       </c>
       <c r="N313" s="0" t="inlineStr">
         <is>
-          <t>Zná a dodržuje základní pravidla her a soutěží, rozpozná, když dojde k jejich porušení.</t>
+          <t>Dodržuje základní pravidla jednoduchých her a soutěží.</t>
         </is>
       </c>
       <c r="O313" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P313" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D314" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F314" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H314" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-007</t>
+          <t>CZB-TEV-002-ZV9-007</t>
         </is>
       </c>
       <c r="I314" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla jednoduchých her a soutěží, adekvátně reaguje na zjevné přestupky.</t>
+          <t>Dodržuje základní pravidla her a soutěží, označí přestupky proti herním či soutěžním pravidlům a vysvětlí, v čem došlo k jejich porušení.</t>
         </is>
       </c>
       <c r="J314" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením – pozná a označí zjevné přestupky proti nim a adekvátně na ně reaguje Pro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 1. stupni využívány pohybové hry, zjednodušené sportovní hry a různé soutěže. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žák by si měl daná pravidla osvojit, dodržovat je a adekvátně reagovat na jejich nedodržování (upozornit na jejich porušování). Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel i jejich dodržování je pro realizaci daných pohybových činností a pro bezpečnost žáka nezbytná. Je i výrazným prvkem jeho socializace. </t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením, označí přestupky proti herním či soutěžním pravidlům, vysvětlí, proč jsou v rozporu s pravidlyPro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 2. stupni využívány různé typy her a soutěží. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žáci by měli daná pravidla znát, dodržovat je, v případě porušení pravidel tuto situaci rozpoznat (upozornit na ni) a adekvátně reagovat na jejich nedodržování. Měli by být schopni i vysvětlit, k jakému porušení pravidel došlo a proč není možné ho tolerovat.Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel je pro společnou a bezpečnou realizaci pohybových činností nezbytná. Je důležitá i jako prvek socializace při organizování a realizaci společných pohybových činností mimo školu a v osobním životě. Jejich znalost umožňuje s porozuměním vnímat informace o sportu a sledovat přenosy sportovních soutěží.</t>
         </is>
       </c>
       <c r="K314" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se základními pravidly her a soutěží.</t>
+          <t>Seznamuje se se základními pravidly her a soutěží.  </t>
         </is>
       </c>
       <c r="L314" s="0" t="inlineStr">
         <is>
-          <t>Zná základní pravidla her a soutěží.Rozlišuje základní porušení pravidel.</t>
+          <t>Zná základní pravidla osvojovaných her a soutěží.Rozlišuje základní porušení pravidel.  </t>
         </is>
       </c>
       <c r="M314" s="0" t="inlineStr">
         <is>
           <t>Dodržuje pravidla her a soutěží a chová se v duchu fair play. Uvede a vysvětlí, k jakému porušení pravidel došlo. Sleduje hru či soutěž a upozorňuje na porušení pravidel.</t>
         </is>
       </c>
       <c r="N314" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla jednoduchých her a soutěží.</t>
+          <t>Zná a dodržuje základní pravidla her a soutěží, rozpozná, když dojde k jejich porušení.</t>
         </is>
       </c>
       <c r="O314" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P314" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D315" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E315" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F315" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G315" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H315" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-008</t>
+          <t>CZB-TEV-002-ZV9-008</t>
         </is>
       </c>
       <c r="I315" s="0" t="inlineStr">
         <is>
-          <t>Měří pohybové výkony a na základě pokynů učitele či porovnání výkonů s předchozími na ně adekvátně reaguje.</t>
+          <t>Zaznamená a zhodnotí s pomocí dostupných technologií pohybový výkon, na základě zjištěných výsledků a dalších podnětů usiluje o jeho zlepšení.</t>
         </is>
       </c>
       <c r="J315" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OV pro inkluzivní vzdělávání v TV - vhodně používá pomůcky pro měření pohybových výkonů, zaznamená naměřené pohybové výkony a porovná je s předchozími, adekvátně reaguje na podněty vedoucí ke zlepšení, uvádí na základě znalosti svého aktuálního zdravotního stavu pro něj nevhodná cvičení a pohybové činnosti Jedná se o základní dovednosti v TV i v celém životě při sledování a hodnocení pohybových výkonů. Žák na úrovni 5. ročníku měří vzdálenosti, rychlost pohybu, čas (např. délka a výška skoku, rychlost běhu, plavání, bruslení, jízdy na lyžích, měření úseků hry – poločas, oddechový čas). Zápis výkonu a jeho porovnání s předchozím výkonem žáka souvisí s hodnocením osobního zlepšení. Zlepšení vede přes konkrétní (korektivní) doporučení učitele nebo spolužáků. Měření a vedení evidence pohybových výkonů a průběhu je důležité pro porovnání vlastních výkonů a jejich následné vyhodnocení. Dlouhodobé využívání evidence a hodnocení výkonů (jejich změny či stagnace) jsou podkladem pro adekvátní reakce a snahu o zlepšení výkonů a tělesné zdatnosti. Zlepšování pohybových výkonů má zejména na 1. stupni motivační charakter. </t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- změří a zaznamená pohybové výkony v různých pohybových činnostech, porovnává a zhodnotí kvalitu pohybové dovednosti, rozpozná správné a chybné provedení pohybové dovednosti u sebe i jiných a podle podnětů (učitele, asistenta pedagoga, spolužáků) usiluje o jejich zlepšení, v relevantních situacích pak upozorní na činnosti či podmínky, které jsou v rozporu s jeho zdravotním stavem, projeví dostatek kompetencí pro jejich úpravu potřebnou pro účast v nichJedná se o základní dovednosti v TV i v celém životě při sledování a hodnocení pohybových výkonů, bez nich provádění pohybových činností ztrácí smysl. Žák na úrovni 2. stupně měří vzdálenosti, rychlost pohybu, čas (např. délka a výška skoku, rychlost běhu, plavání, bruslení, jízdy na lyžích, měření úseků hry – poločas, oddechový čas), počítá dosažené body, branky, posuzuje správné provedení pohybu atd. Zápis výkonu a jeho porovnání s předchozím výkonem žáka má motivační, ale i praktický význam pro život – vede k hodnocení osobních výkonů a k rozhodnutí o jejich dalším zlepšování, které se ve škole děje na základě korektivních doporučení učitele či vzájemného hodnocení žáků. V současné době expanze digitálních přístrojů a aplikací by se mělo zjednodušit jak měření činností, tak jejich záznam a vyhodnocování. Žák by měl dané způsoby měření umět používat. Měření výkonů by nemělo být cílem TV, ale prostředkem pro cílený rozvoj pohybových dovedností a tělesné zdatnosti.Měření pohybových výkonů a jejich evidence je důležitá pro porovnání vlastních výkonů a jejich následné vyhodnocení. V současné době už žáci mohou využívat k měření i digitální technologie a pomocí různých programů sdílet své pokroky i mezi sebou (pokud budou chtít). Dlouhodobé využívání evidence a hodnocení výkonů (jejich změny či stagnace) vede k adekvátní reakci žáků a snaze o zlepšení výkonů. Měření pohybových výkonů a jejich zaznamenávání na 2. stupni má nejen motivační charakter, ale především praktický dopad při vytváření celoživotního návyku pravidelného sledování a vyhodnocování tělesné zdatnosti jako základního ukazatele kvality zdraví v průběhu celého života.</t>
         </is>
       </c>
       <c r="K315" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s různými způsoby pro změření svého výkonu.</t>
+          <t>Seznamuje se s dalšími způsoby pro změření svého výkonu. </t>
         </is>
       </c>
       <c r="L315" s="0" t="inlineStr">
         <is>
-          <t>Zkouší různé způsoby pro změření svého výkonu.Seznamuje se s vhodnými aplikacemi pro změření (zaznamenání) pohybové činnosti.</t>
+          <t>Zkouší různé způsoby pro změření svého výkonu.Seznamuje se s vhodnými aplikacemi pro změření (zaznamenání) pohybové činnosti. </t>
         </is>
       </c>
       <c r="M315" s="0" t="inlineStr">
         <is>
-          <t>Změří svůj výkon.Vybere a použije vhodnou aplikaci pro změření (zaznamenání) pohybové činnosti.Změřený výkon zaznamená a porovná se svým předchozím výkonem.Uvede, co je možnou příčinou zlepšení či zhoršení výkonu.Rozhodne o zařazení pohybových činností do denního režimu, které povedou ke zlepšení (udržení) daného výkonu při dalším měření.</t>
+          <t>Změří svůj výkon.Vybere a použije vhodnou aplikaci pro změření (zaznamenání) pohybové činnosti. Změřený výkon zaznamená a porovná se svým předchozím výkonem.Uvede, co je možnou příčinou zlepšení či zhoršení výkonu.  Rozhodne o zařazení pohybových činností do denního režimu, které povedou ke zlepšení (udržení) daného výkonu při dalším měření. Usiluje o zlepšení pohybového výkonu.</t>
         </is>
       </c>
       <c r="N315" s="0" t="inlineStr">
         <is>
-          <t>Měří dle pokynů pohybové výkony a porovnává je s výkony přechozími.</t>
+          <t>Měří pohybové výkony, porovnává je s výkony přechozími a usiluje o jejich zlepšení.</t>
         </is>
       </c>
       <c r="O315" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P315" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C316" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D316" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E316" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F316" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G316" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H316" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-008</t>
+          <t>CZB-TEV-002-ZV5-008</t>
         </is>
       </c>
       <c r="I316" s="0" t="inlineStr">
         <is>
-          <t>Zaznamená a zhodnotí s pomocí dostupných technologií pohybový výkon, na základě zjištěných výsledků a dalších podnětů usiluje o jeho zlepšení.</t>
+          <t>Měří pohybové výkony a na základě pokynů učitele či porovnání výkonů s předchozími na ně adekvátně reaguje.</t>
         </is>
       </c>
       <c r="J316" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- změří a zaznamená pohybové výkony v různých pohybových činnostech, porovnává a zhodnotí kvalitu pohybové dovednosti, rozpozná správné a chybné provedení pohybové dovednosti u sebe i jiných a podle podnětů (učitele, asistenta pedagoga, spolužáků) usiluje o jejich zlepšení, v relevantních situacích pak upozorní na činnosti či podmínky, které jsou v rozporu s jeho zdravotním stavem, projeví dostatek kompetencí pro jejich úpravu potřebnou pro účast v nichJedná se o základní dovednosti v TV i v celém životě při sledování a hodnocení pohybových výkonů, bez nich provádění pohybových činností ztrácí smysl. Žák na úrovni 2. stupně měří vzdálenosti, rychlost pohybu, čas (např. délka a výška skoku, rychlost běhu, plavání, bruslení, jízdy na lyžích, měření úseků hry – poločas, oddechový čas), počítá dosažené body, branky, posuzuje správné provedení pohybu atd. Zápis výkonu a jeho porovnání s předchozím výkonem žáka má motivační, ale i praktický význam pro život – vede k hodnocení osobních výkonů a k rozhodnutí o jejich dalším zlepšování, které se ve škole děje na základě korektivních doporučení učitele či vzájemného hodnocení žáků. V současné době expanze digitálních přístrojů a aplikací by se mělo zjednodušit jak měření činností, tak jejich záznam a vyhodnocování. Žák by měl dané způsoby měření umět používat. Měření výkonů by nemělo být cílem TV, ale prostředkem pro cílený rozvoj pohybových dovedností a tělesné zdatnosti.Měření pohybových výkonů a jejich evidence je důležitá pro porovnání vlastních výkonů a jejich následné vyhodnocení. V současné době už žáci mohou využívat k měření i digitální technologie a pomocí různých programů sdílet své pokroky i mezi sebou (pokud budou chtít). Dlouhodobé využívání evidence a hodnocení výkonů (jejich změny či stagnace) vede k adekvátní reakci žáků a snaze o zlepšení výkonů. Měření pohybových výkonů a jejich zaznamenávání na 2. stupni má nejen motivační charakter, ale především praktický dopad při vytváření celoživotního návyku pravidelného sledování a vyhodnocování tělesné zdatnosti jako základního ukazatele kvality zdraví v průběhu celého života.</t>
+          <t>Znění alternativního OV pro inkluzivní vzdělávání v TV - vhodně používá pomůcky pro měření pohybových výkonů, zaznamená naměřené pohybové výkony a porovná je s předchozími, adekvátně reaguje na podněty vedoucí ke zlepšení, uvádí na základě znalosti svého aktuálního zdravotního stavu pro něj nevhodná cvičení a pohybové činnosti Jedná se o základní dovednosti v TV i v celém životě při sledování a hodnocení pohybových výkonů. Žák na úrovni 5. ročníku měří vzdálenosti, rychlost pohybu, čas (např. délka a výška skoku, rychlost běhu, plavání, bruslení, jízdy na lyžích, měření úseků hry – poločas, oddechový čas). Zápis výkonu a jeho porovnání s předchozím výkonem žáka souvisí s hodnocením osobního zlepšení. Zlepšení vede přes konkrétní (korektivní) doporučení učitele nebo spolužáků. Měření a vedení evidence pohybových výkonů a průběhu je důležité pro porovnání vlastních výkonů a jejich následné vyhodnocení. Dlouhodobé využívání evidence a hodnocení výkonů (jejich změny či stagnace) jsou podkladem pro adekvátní reakce a snahu o zlepšení výkonů a tělesné zdatnosti. Zlepšování pohybových výkonů má zejména na 1. stupni motivační charakter. </t>
         </is>
       </c>
       <c r="K316" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s dalšími způsoby pro změření svého výkonu. </t>
+          <t>Seznamuje se s různými způsoby pro změření svého výkonu.</t>
         </is>
       </c>
       <c r="L316" s="0" t="inlineStr">
         <is>
-          <t>Zkouší různé způsoby pro změření svého výkonu.Seznamuje se s vhodnými aplikacemi pro změření (zaznamenání) pohybové činnosti. </t>
+          <t>Zkouší různé způsoby pro změření svého výkonu.Seznamuje se s vhodnými aplikacemi pro změření (zaznamenání) pohybové činnosti.</t>
         </is>
       </c>
       <c r="M316" s="0" t="inlineStr">
         <is>
-          <t>Změří svůj výkon.Vybere a použije vhodnou aplikaci pro změření (zaznamenání) pohybové činnosti. Změřený výkon zaznamená a porovná se svým předchozím výkonem.Uvede, co je možnou příčinou zlepšení či zhoršení výkonu.  Rozhodne o zařazení pohybových činností do denního režimu, které povedou ke zlepšení (udržení) daného výkonu při dalším měření. Usiluje o zlepšení pohybového výkonu.</t>
+          <t>Změří svůj výkon.Vybere a použije vhodnou aplikaci pro změření (zaznamenání) pohybové činnosti.Změřený výkon zaznamená a porovná se svým předchozím výkonem.Uvede, co je možnou příčinou zlepšení či zhoršení výkonu.Rozhodne o zařazení pohybových činností do denního režimu, které povedou ke zlepšení (udržení) daného výkonu při dalším měření.</t>
         </is>
       </c>
       <c r="N316" s="0" t="inlineStr">
         <is>
-          <t>Měří pohybové výkony, porovnává je s výkony přechozími a usiluje o jejich zlepšení.</t>
+          <t>Měří dle pokynů pohybové výkony a porovnává je s výkony přechozími.</t>
         </is>
       </c>
       <c r="O316" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P316" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D317" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F317" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H317" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-009</t>
+          <t>CZB-TEV-002-ZV9-009</t>
         </is>
       </c>
       <c r="I317" s="0" t="inlineStr">
         <is>
-          <t>Při pohybových činnostech jedná v duchu fair play, respektuje pohybové dovednosti, předpoklady a zájmy ostatních.</t>
+          <t>Naplňuje při pohybových činnostech některé olympijské myšlenky – čestné soupeření, respekt k odlišnostem, podpora znevýhodněných osob, ochrana přírody, uplatňování práv a povinností vyplývajících z různých rolí.</t>
         </is>
       </c>
       <c r="J317" s="0" t="inlineStr">
         <is>
-          <t>Čestné jednání při TV (v duchu fair play) představuje na 1. stupni především pomoc, spolupráci, ohleduplnost a respekt k ostatním. Žák respektuje pohybovou úroveň jiných žáků, je schopný jim při realizaci pohybových činností pomoci a povzbudit je. Čestné soupeření v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Uplatňování čestného jednání, vzájemné ohleduplnosti, pomoci a spolupráce při pohybových činnostech je významným přínosem TV pro rozvoj osobnosti žáka, který je přenositelný do běžného každodenního života. </t>
+          <t>Fair play jednání na 2. stupni zdůrazňuje čestné jednání, spolupráci a vzájemnou pomoc, uplatňování práv a povinností při hrách a soutěžích, samostatné rozpoznávání situací, kdy je porušováno čestné jednání, respekt k pohybové úrovni jiných žáků, kdy odlišnost může vycházet ze sociálního či zdravotního znevýhodnění. Žák by si měl být vědom toho, že k olympijským myšlenkám patří i ochrana přírody při pohybových činnostech, ochrana majetku a zdraví atd.Jednání v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Je významným přínosem TV pro celkový rozvoj osobnosti žáků, který je přenositelný do běžného každodenního života.</t>
         </is>
       </c>
       <c r="K317" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s principy fair play.</t>
+          <t>Seznamuje se s principy fair play při náročnějších pohybových činnostech.Uvede (předvede), jak by mělo vypadat správné etické jednání.  </t>
         </is>
       </c>
       <c r="L317" s="0" t="inlineStr">
         <is>
-          <t>Koriguje své jednání v duchu fair play.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.</t>
+          <t>Koriguje své jednání v duchu fair play.Označí nevhodné jednání a zdůvodní, v čem byla porušena práva a povinnosti.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.  </t>
         </is>
       </c>
       <c r="M317" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.</t>
+          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.Uvede, jaký vliv může mít eticky nevhodné a vhodné jednání na jiné sportovce.Podporuje znevýhodněné osoby.Jedná se zásadami pro ochranu přírodního prostředí.</t>
         </is>
       </c>
       <c r="N317" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play, včetně respektu k ostatním žákům.</t>
+          <t>Jedná v duchu fair play, respektuje při pohybových činnostech jiné žáky, jejich odlišné předpoklady a zájmy.</t>
         </is>
       </c>
       <c r="O317" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P317" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D318" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F318" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H318" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-009</t>
+          <t>CZB-TEV-002-ZV5-009</t>
         </is>
       </c>
       <c r="I318" s="0" t="inlineStr">
         <is>
-          <t>Naplňuje při pohybových činnostech některé olympijské myšlenky – čestné soupeření, respekt k odlišnostem, podpora znevýhodněných osob, ochrana přírody, uplatňování práv a povinností vyplývajících z různých rolí.</t>
+          <t>Při pohybových činnostech jedná v duchu fair play, respektuje pohybové dovednosti, předpoklady a zájmy ostatních.</t>
         </is>
       </c>
       <c r="J318" s="0" t="inlineStr">
         <is>
-          <t>Fair play jednání na 2. stupni zdůrazňuje čestné jednání, spolupráci a vzájemnou pomoc, uplatňování práv a povinností při hrách a soutěžích, samostatné rozpoznávání situací, kdy je porušováno čestné jednání, respekt k pohybové úrovni jiných žáků, kdy odlišnost může vycházet ze sociálního či zdravotního znevýhodnění. Žák by si měl být vědom toho, že k olympijským myšlenkám patří i ochrana přírody při pohybových činnostech, ochrana majetku a zdraví atd.Jednání v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Je významným přínosem TV pro celkový rozvoj osobnosti žáků, který je přenositelný do běžného každodenního života.</t>
+          <t>Čestné jednání při TV (v duchu fair play) představuje na 1. stupni především pomoc, spolupráci, ohleduplnost a respekt k ostatním. Žák respektuje pohybovou úroveň jiných žáků, je schopný jim při realizaci pohybových činností pomoci a povzbudit je. Čestné soupeření v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Uplatňování čestného jednání, vzájemné ohleduplnosti, pomoci a spolupráce při pohybových činnostech je významným přínosem TV pro rozvoj osobnosti žáka, který je přenositelný do běžného každodenního života. </t>
         </is>
       </c>
       <c r="K318" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s principy fair play při náročnějších pohybových činnostech.Uvede (předvede), jak by mělo vypadat správné etické jednání.  </t>
+          <t>Seznamuje se s principy fair play.</t>
         </is>
       </c>
       <c r="L318" s="0" t="inlineStr">
         <is>
-          <t>Koriguje své jednání v duchu fair play.Označí nevhodné jednání a zdůvodní, v čem byla porušena práva a povinnosti.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.  </t>
+          <t>Koriguje své jednání v duchu fair play.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.</t>
         </is>
       </c>
       <c r="M318" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.Uvede, jaký vliv může mít eticky nevhodné a vhodné jednání na jiné sportovce.Podporuje znevýhodněné osoby.Jedná se zásadami pro ochranu přírodního prostředí.</t>
+          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.</t>
         </is>
       </c>
       <c r="N318" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play, respektuje při pohybových činnostech jiné žáky, jejich odlišné předpoklady a zájmy.</t>
+          <t>Jedná v duchu fair play, včetně respektu k ostatním žákům.</t>
         </is>
       </c>
       <c r="O318" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P318" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D319" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E319" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F319" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G319" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H319" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-002-ZV5-010</t>
         </is>
       </c>
       <c r="I319" s="0" t="inlineStr">
         <is>
           <t>Spolupracuje při organizaci pohybových činností ve známých prostorech určených pro realizaci tělesné výchovy.</t>
         </is>
       </c>
       <c r="J319" s="0" t="inlineStr">
         <is>
           <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - spolupracuje podle pokynů učitele (asistenta pedagoga) při organizaci prostoru a pohybových činností ve známých prostorách určených pro realizaci tělesné výchovy Organizace prostoru a činností je specifickou složkou bezpečné a bezproblémové realizace pohybových činností ve školní TV i při mimoškolních aktivitách. Žák by měl být schopný adekvátně reagovat na pokyny k organizaci prostoru i činností a spolupracovat při přípravě s ostatními. Spolupráce při organizaci prostoru a pohybových činností je jedním ze základních předpokladů bezpečné realizace pohybových činností, především týmových. Společná organizace TV může výrazně napomáhat vzájemné spolupráci, proto je vhodné ji zařazovat do TV již od 1. stupně základního vzdělávání. </t>
         </is>
       </c>
       <c r="K319" s="0" t="inlineStr">
         <is>
           <t>Seznamuje se s konkrétním prostorem pro realizaci pohybových dovedností.Sleduje přípravu na pohybovou činnost v oblasti materiální, fyziologické a mentální.</t>
@@ -26551,61 +26551,61 @@
       </c>
       <c r="P319" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D320" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E320" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F320" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G320" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H320" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-002-ZV9-010</t>
         </is>
       </c>
       <c r="I320" s="0" t="inlineStr">
         <is>
           <t>Spolupracuje při organizaci prostoru a pohybových činností ve známých i méně známých prostorech určených pro realizaci pohybových činností.</t>
         </is>
       </c>
       <c r="J320" s="0" t="inlineStr">
         <is>
           <t>Pohybové činnosti nejsou organizovány jen v tělocvičně nebo na hřišti školy, žáci se v průběhu výuky dostávají k pohybovým činnostem realizovaným v přírodě, v horském zimním terénu, případně na kole, na lodi atd. Nová prostředí znamenají i jiné postupy a pravidla pro organizaci bezpečné pohybové činnosti. Žák by měl být schopný pomoci při organizaci prostoru a pohybových činností i v jiných podmínkách, než je škola.Spolupráce při organizaci prostoru a pohybových činností je jedním ze základních předpokladů účelné a bezpečné realizace individuálních i týmových pohybových činností. Společná organizace v TV ve škole i v prostředí letní a zimní přírody může významně napomáhat vzájemné spolupráci žáků, proto je vhodné ji zařazovat do TV i na 2. stupni v nových podmínkách a při nových činnostech. Schopnost samostatně se podílet na organizaci pohybových činností je vhodná nejen pro další pohybové učení při návazném studiu, ale i při organizaci rekreačních pohybových činností v dalším životě.</t>
         </is>
       </c>
       <c r="K320" s="0" t="inlineStr">
         <is>
           <t>Seznamuje se s konkrétním prostorem pro realizaci pohybových dovedností.Sleduje přípravu na pohybovou činnost v oblasti materiální, fyziologické a mentální. </t>
@@ -26633,61 +26633,61 @@
       </c>
       <c r="P320" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D321" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. Pro žáky se zrakovým postižením, tělesným postižením, poruchou autistického spektra, žáky s dyspraxií, pro žáky se souběžným postižením více vadami a další žáky se zdravotním znevýhodněním, které omezuje jejich účast v tělesné výchově a dalších formách pohybového vzdělávání realizovaných školou či školským zařízením, je poskytováno vzdělávání ve Zdravotní a aplikované tělesné výchově. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy je možné, až když jeho zařazení do společného vzdělávání není vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah Zdravotní a aplikované tělesné výchovy je součástí metodické podpory.</t>
         </is>
       </c>
       <c r="E321" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F321" s="0" t="inlineStr">
         <is>
-          <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
+          <t>Tematický okruh obsahuje očekávané výsledky učení směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H321" s="0" t="inlineStr">
         <is>
           <t>CZB-TEV-002-ZV9-011</t>
         </is>
       </c>
       <c r="I321" s="0" t="inlineStr">
         <is>
           <t>Vyhledá a prezentuje informace o aktuálním sportovním dění ve škole, v obci, regionu, ČR, ve světě.</t>
         </is>
       </c>
       <c r="J321" s="0" t="inlineStr">
         <is>
           <t>Sledování informací o pohybových činnostech ve škole či o sportovních akcích v blízkém okolí je na 2. stupni doplňováno sledováním informací o pohybových činnostech a sportovním dění v širším měřítku (v ČR, ve světě). Informace o sportu jsou každodenně široce prezentované v médiích a je vhodné jim alespoň rámcově rozumět a orientovat se v nich (především v těch, které žáky zajímají).Informace o sportovním dění jsou součástí všeobecného rozhledu. Proto je vhodné zaměřovat zájem žáků nejen na informace o pohybových činnostech ve škole a blízkém okolí, ale i v ČR, Evropě, ve světě a učit žáky s nimi pracovat a objektivně je hodnotit. Stejně jako politické, ekonomické, společenské, kulturní a jiné informace přispívají i informace o dění ve sportu k pochopení řady otázek ve vztazích mezi lidmi i ve vztazích jednotlivých zemí navzájem.</t>
         </is>
       </c>
       <c r="K321" s="0" t="inlineStr">
         <is>
           <t>Diskutuje o aktuálním sportovní dění ve škole, v obci, regionu, ČR, ve světě.</t>
@@ -26700,3486 +26700,2420 @@
       </c>
       <c r="M321" s="0" t="inlineStr">
         <is>
           <t>Vybere ze samostatně zvoleného zdroje informace o úspěších místních, českých, světových sportovců za vybrané období v daném sportu.Prezentuje informace o aktuálním sportovním dění ve škole, v obci, regionu, ČR, ve světě.</t>
         </is>
       </c>
       <c r="N321" s="0" t="inlineStr">
         <is>
           <t>Diskutuje o aktuálním sportovní dění ve škole, v obci, regionu, ČR, ve světě.</t>
         </is>
       </c>
       <c r="O321" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P321" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D322" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F322" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G322" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H322" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-011</t>
+          <t>CSP-OSV-001-ZV5-001</t>
         </is>
       </c>
       <c r="I322" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje (s pomocí učitele) speciální kompenzační, korektivní či jinak rozvíjející cvičení a aplikované pohybové aktivity s ohledem na své možnosti, koriguje techniku jejich provedení.</t>
+          <t>Rozpozná své vybrané osobnostní vlastnosti, silné stránky a zkouší uplatňovat sebepoznání ve svém jednání.</t>
         </is>
       </c>
       <c r="J322" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení je zaměřený na sebepoznání žáka, podporuje jeho seberegulaci (jak kontroluji, ovládám a upravuji své chování a jednání) a seberealizaci (co dokážu). S tématem žák pracuje prostřednictvím zkušeností. Zaměřuje se na to, co se mu daří a jaké jeho vlastnosti mu k tomu pomohly, co by chtěl dokázat (např. v rámci svého učení). V aktivitách zaměřených na sebepoznání rozvíjí vztah k sobě, sebedůvěru a sebepřijetí. Rozvoj sebepojetí, uvědomění si toho, kdo jsem, jaký mám vztah k sobě, co dokážu, jak se chovám a jednám vůči sobě a druhým, má významnou preventivní funkci (podporuje wellbeing ve všech jeho dimenzích – fyzické, emoční, kognitivní, sociální a duchovní). Vytváří předpoklady pro plánování a ovlivňování svého budoucího životního směřování. Téma předpokládá citlivé pedagogické vedení v bezpečné atmosféře. V případě potřeby lze do spolupráce zahrnout školní poradenské pracoviště.</t>
         </is>
       </c>
       <c r="K322" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Poznává různé osobnostní vlastnosti a dovednosti.  Poznává a zkouší pojmenovat kladné osobnostní vlastnosti a dovednosti postav v příběhu/modelových situacích.Zkouší pojmenovat jaké činnosti ve škole jsou pro něj snadné a jaké obtížné, a jaké vlastnosti a dovednosti mu mohou pomoci.</t>
         </is>
       </c>
       <c r="L322" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Poznává své osobnostní vlastnosti a dovednosti a v rámci nich své silné stránky.Navrhuje jakou vybranou osobnostní vlastnost nebo dovednost má postava v příběhu a jak pomohla postavě v příběhu. Navrhuje jaké osobnostní vlastnosti a dovednosti pomáhají ve zvládání běžných i náročných situací ve školním i mimoškolním prostředí, zkouší si v modelových situacích upravovat svoje chování. Poznává, co ho ve školních nebo zájmových činnostech baví a jaké osobnostní vlastnosti a  dovednosti díky nim rozvíjí.Naslouchá zpětné vazbě k rozvoji svých osobnostních vlastností a  dovedností, kterou dostává od druhých a zkouší popsat, jak tuto zpětnou vazbu využije.Komunikuje o svých potřebách při učení a zkouší postupy učení, které mu vyhovují. </t>
         </is>
       </c>
       <c r="M322" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rozpoznává a pojmenuje vybrané osobnostní vlastnosti a dovednosti a v rámci nich své silné stránky.Na příkladu osobního pokroku rozpoznává a pojmenuje, jaké osobnostní vlastnosti a dovednosti mu k jeho dosažení pomohly.Rozpoznává možnosti využití svých vybraných silných stránek při zvládání běžných i náročných situací ve školním i mimoškolním prostředí.Navrhuje, co by chtěl ve školních nebo zájmových činnostech dokázat a jaké osobnostní vlastnosti a dovednosti k tomu může využít, jaké potřebuje rozvinout.Naslouchá zpětné vazbě k rozvoji svých osobnostních vlastností a dovedností, kterou dostává od druhých, a rozlišuje, s čím z toho (ne)souhlasí a proč.V modelové situaci upravuje své chování na základě znalosti svých osobnostních vlastností a dovedností.Pojmenuje vlastní silné stránky a v modelové situaci ilustruje jejich využití při zvládání náročných situací.</t>
         </is>
       </c>
       <c r="N322" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rozpozná na příkladech své osobnostní vlastnosti, své silné stránky, a jejich prvky uplatňuje ve svém jednání.</t>
         </is>
       </c>
       <c r="O322" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P322" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D323" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E323" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F323" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G323" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H323" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-012</t>
+          <t>CSP-OSV-001-ZV9-001</t>
         </is>
       </c>
       <c r="I323" s="0" t="inlineStr">
         <is>
-          <t>Samostatně uplatňuje speciální kompenzační, korektivní či jinak rozvíjející cvičení a aplikované pohybové činnosti v souladu s aktuálním zdravotním stavem s ohledem na své možnosti a zkušenosti a usiluje o optimální provedení.</t>
+          <t>Reflektuje svůj vztah k sobě a druhým, uplatňuje sebepoznání a zpětnou vazbu ve svém jednání.</t>
         </is>
       </c>
       <c r="J323" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení je zaměřený na komplexní uvědomění a reflexi sebepojetí, které zahrnuje sebepoznání (kdo jsem), sebehodnocení (jaký mám vztah k sobě), seberegulaci (jak kontroluji, ovládám a usměrňuji své chování a jednání), seberealizaci (co dokážu, jak jednám) ve fyzickém a digitálním prostředí. Žák s tématem pracuje prostřednictvím celostního poznávání sebe sama (osobnostních vlastností, dovedností, emocionality, zažitých projevů chování, potřeb, hodnot, vztahů aj.) a identifikace svých silných stránek a výzev pro svůj další rozvoj. Seznamuje se s různými způsoby sebepoznávání, které může dál rozvíjet. Reflektuje projevy, příčiny a důsledky sníženého sebevědomí a sebepřeceňování v chování.Kontinuální rozvoj sebepojetí, uvědomění si toho, kdo jsem, jaký mám vztah k sobě a druhým, podporuje wellbeing, úspěšné zapojení ve společnosti i světě práce. S tématem je potřeba zacházet citlivě a v bezpečném prostředí. V případě potřeby lze spolupracovat se školním poradenským pracovištěm.</t>
         </is>
       </c>
       <c r="K323" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>poznává sám sebe a vybírá si ze souboru vlastností, silných stránek, hodnot, které považuje za jemu blízkézkouší si různé způsoby poznávání sama sebe prostřednictvím sebereflexe, rozhovorů s blízkými, kazuistik/modelových příběhů vrstevníků (formou komiksu, dramatizace, apod.) vyzkouší si využívání silných stránek své osobnosti v modelových náročných situacích vnímá své chování a jednání ve fyzickém a digitálním prostředí, zkouší je vztahovat ke svým vlastnostem, potřebám, hodnotám a podobných charakteristikám své osobnosti</t>
         </is>
       </c>
       <c r="L323" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sdílí ve skupině vybrané vlastnosti, silné stránky, hodnoty (a další své charakteristiky), získává a reflektuje skupinovou zpětnou vazbuzkouší si různé způsoby poznávání sama sebe prostřednictvím zpětné vazby od druhých v různorodých situacích (například prožitých ve školním prostředí, rodině a blízkém okolí nebo příkladů formou dramatizace)je otevřený zpětné vazbě od ostatních jako zdroji sebepoznání, zkouší si třídit pro sebe odpovídající/neodpovídající, inspirativní a jiné podněty navrhne, jak využít silných stránek k překonání neúspěchu nebo náročné situace ve školním i mimoškolním prostředí vyzkouší si v modelových situacích, jaké faktory ovlivňují vztah k sobě samému a vztah k druhým, například důsledky příliš nízkého nebo vysokého sebevědomí navrhuje možné způsoby regulace a změn svého chování a jednání na základě sebereflexe  </t>
         </is>
       </c>
       <c r="M323" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Uvědomuje si sám sebe a pojmenovává své osobnostní charakteristiky – temperament, emocionalitu, vlastnosti, dovednosti, typické projevy chování, zájmy, potřeby, hodnoty, své silné stránky.Prezentuje a využívá různé možnosti poznávání sama sebe.Využívá zpětnou vazbu od ostatních v různých situacích jako zdroj sebepoznání a příležitost k seberozvoji.Využívá silné stránky své osobnosti při řešení běžných i náročných situací ve školním i mimoškolním prostředí včetně digitálního.Reflektuje, jaké faktory ovlivňují jeho vztah k sobě samému a vztah k druhým.Charakterizuje své chování a jednání a účinné možnosti jejich regulace a změn ve fyzickém a digitálním prostředí.</t>
         </is>
       </c>
       <c r="N323" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Uvědomuje si svůj vztah k sobě a druhým, uplatňuje sebepoznání a zpětnou vazbu ve svém jednání.</t>
         </is>
       </c>
       <c r="O323" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P323" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C324" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D324" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E324" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F324" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G324" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H324" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-013</t>
+          <t>CSP-OSV-001-ZV9-002</t>
         </is>
       </c>
       <c r="I324" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje správné způsoby držení těla v různých polohách a pracovních činnostech.</t>
+          <t>Uplatňuje strategie zvládání zátěže, předcházení a řešení náročných situací, včetně vyhledání pomoci.</t>
         </is>
       </c>
       <c r="J324" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení se věnuje náročným situacím a možnostem jejich předcházení a řešení. Součástí toho je i rozlišení druhů stresu a reakcí na ně, vyzkoušení si konkrétních technik pro podporu odolnosti a všímavosti a volba osobně vhodných postupů vyhnutí se stresu či jeho redukce, základní orientace v odborné pomoci při duševních problémech a dovednost říct si o pomoc při řešení běžných i obtížných životních situací.Výzvy ve společnosti (pandemie, válečné konflikty, ekonomická krize, environmentální problémy, výkonové nastavení atd.) zvyšují potřebu věnovat se dovednostem zvládání náročných situací a stresu, což jsou základní dovednosti pro podporu wellbeingu a prevenci nemocí, vyhoření. Orientace v dostupných možnostech pomoci při duševních problémech a v náročných životních situacích má protektivní funkci.</t>
         </is>
       </c>
       <c r="K324" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>pojmenovává různé druhy zátěžových situací a stresuzkouší rozpoznávat vlastní reakce na stres poznává vnímání úrovně prožívaného stresuvnímá vliv různých stresových podnětů na sebe (např. spojené se vzděláváním, vztahy ve škole a jiné)rozvíjí všímavost ke svému prožívánív modelových situacích rozvíjí různorodé seberegulační technikyv modelové situaci zkouší požádat o pomoc při náročné situacirozvíjí strategie sebepodpory, psychohygieny, předcházení stresu</t>
         </is>
       </c>
       <c r="L324" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>poznává působení náročných situací a mimořádných stavů na psychické, tělesné i vztahové úrovnireflektuje  stresové podněty, které na něj působí (např. spojené se vzděláváním, vztahy ve škole a jiné) a  jaké emoce při nich prožívá vnímá a zkouší vyjádřit úrovně prožívaného stresuv modelových situacích zkouší různé techniky zvýšení všímavosti k vlastnímu prožívánív modelových situacích zkouší využívat různorodé seberegulační techniky pro zvládání stresu a posilování odolnosti a pojmenovávat jejich účinekv modelové náročné situaci zkouší volit vhodné postupyzkouší samostatně vyhledat pomoc pro řešení běžných i obtížných modelových situacíchdiskutuje různé způsoby pomoci, například ve svém blízkém okolí (přátelé, rodina, učitel, apod.) i různorodé odborné pomociseznamuje se s dostupnou odbornou pomocí a způsobem, jak se na odborníka obrátit (poradenské pracoviště školy, linky pomoci a jiná centra pomoci, psychologické, psychiatrické, psychoterapeutické, apod.)tvoří si plán vlastní podpory, předcházení stresu, psychohygieny apod., sleduje, jak se mu daří plán naplňovat</t>
         </is>
       </c>
       <c r="M324" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Na základě vlastních zkušeností popíše běžné zátěžové situace ve školním i mimoškolním či digitálním prostředí a jejich projevy na psychické (emoce, myšlení), tělesné i vztahové úrovni.Rozpoznává u sebe a u druhých stresové podněty (např. spojené se vzděláváním, vztahy ve škole).Mapuje úrovně prožívaného stresu s možným využitím digitálních technologií.Aplikuje různorodé seberegulační techniky pro zvládání stresu a posilování odolnosti a vyhodnotí na sobě jejich účinek.V modelových náročných situacích zvolí vhodné strategie jejich řešení s využitím svých silných stránek a své volby zdůvodní.V modelové situaci uplatní postupy, jak si říct o pomoc při běžných i obtížných životních situacích, se zahrnutím více možností a rozlišením pomoci dostupné v nejbližším okolí a různých typů odborné pomoci.Reflektuje rozvoj všímavosti ke svému prožívání a dalších strategií přecházení stresu.</t>
         </is>
       </c>
       <c r="N324" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Využívá základní techniky zvládání zátěže a předcházení náročným situacím, včetně vyhledání pomoci.</t>
         </is>
       </c>
       <c r="O324" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P324" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C325" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D325" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E325" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F325" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G325" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H325" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-012</t>
+          <t>CSP-OSV-001-ZV5-002</t>
         </is>
       </c>
       <c r="I325" s="0" t="inlineStr">
         <is>
-          <t>Usiluje o zlepšení svých pohybových schopností a dovedností v souladu se svými možnostmi a potřebami.</t>
+          <t>Všímá si svého prožívání v běžných i náročných situacích, uplatňuje základní postupy předcházení stresu, jeho zmírňování a vyhledání pomoci.</t>
         </is>
       </c>
       <c r="J325" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení se zaměřuje na rozpoznávání svého prožívání a působení stresu (reakce organismu, která se projevuje v těle, vnímání, myšlení, emocích a chování). Směruje žáka k základním účinným technikám, jak vnímat své prožívání a předcházet stresu nebo jak ho regulovat, a jejich aplikaci v konkrétních situacích. Součástí je také rozvoj dovednosti rozpoznat závažnost situace a vyhledat vhodný zdroj pomoci při řešení problémů, které žák nedokáže vyřešit vlastními silami.Aplikace účinných technik předcházení a zvládání stresu je základní dovedností pro podporu osobní životní spokojenosti. Celospolečensky náročné situace (události jako pandemie, válečné konflikty, environmentální problémy atd.) zvyšují potřebu věnovat se dovednostem regulace stresu a budování psychické odolnosti.</t>
         </is>
       </c>
       <c r="K325" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>V modelových situacích poznává různost náročných situací a jejich možných vlivů na sebe.Rozvíjí všímavost k projevům svého prožívání (na úrovni těla, myšlení a emocí). Zkouší si poznat projevy stresu u sebe sama (na úrovni těla, myšlení a emocí). Na příkladech poznává činnosti a situace, které mu působí stres, a postupy, které mu mohou pomoci.</t>
         </is>
       </c>
       <c r="L325" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Poznává projevy emocí dle jejich intenzity.Všímá si svého prožívání a jeho změn.Popíše nejčastější projevy stresu (na úrovni těla, myšlení a emocí). Popíše nejčastější situace, které u něj mohou vyvolávat stres ve škole, doma a v zájmových aktivitách.Poznává a zkouší využívat různé techniky regulace stresu (senzomotorické - využívající pohyb a smysly; vztahové - sdílení, získání emocionální podpory druhého, kognitivní - pozitivní vnitřní dialog a regulace myšlením).Poznává zdroje pomoci v různých náročných situacích a zkouší v modelové situaci různé způsoby požádání o pomoc.</t>
         </is>
       </c>
       <c r="M325" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Na příkladech ze školního i mimoškolního prostředí ilustruje různé projevy a intenzitu základních emocí.Popíše různé projevy svého prožívání a jeho změn (na úrovni těla, myšlení a emocí).Popíše projevy stresu u sebe a u druhých osob.Diskutuje o pro něj potenciálně stresujících situacích ve škole i mimo školu.Využívá vybrané základní techniky uvědomění vlastního prožívání, včetně regulace stresu, například pohybové aktivity, dechová cvičení, svalové uvolnění, využívání seberegulačních pomůcek, sdílení, vnitřní dialog.V modelové situaci navrhne vhodné strategie pro předcházení stresu, řešení náročných situací.Navrhne vhodné zdroje pomoci ve vybraných životních situacích (rozlišuje situace, kdy lze o pomoc požádat vrstevníka a kdy je třeba o pomoc požádat dospělou osobu) a v modelové situaci si vyzkouší požádání o pomoc.</t>
         </is>
       </c>
       <c r="N325" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Všímá si svého prožívání v běžných i náročných situacích, v modelových situacích přiměřeně uplatňuje základní postupy předcházení stresu a vyhledání pomoci.</t>
         </is>
       </c>
       <c r="O325" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P325" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D326" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F326" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G326" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H326" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-013</t>
+          <t>CSP-OSV-001-ZV9-003</t>
         </is>
       </c>
       <c r="I326" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje dovednosti relevantní pro své zapojení do širokého spektra aplikovaných pohybových aktivit odpovídajících aktuálnímu zdravotnímu stavu.</t>
+          <t>Stanovuje si plán osobního rozvoje, realizuje postupné kroky k dosažení stanovených cílů a vyhodnotí jejich dosažení.</t>
         </is>
       </c>
       <c r="J326" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Při dosahování očekávaného výsledku učení se žák učí stanovit si cíle osobnostního rozvoje, určit důležitost cílů, plánuje činnosti a kroky k jejich dosažení. Průběžně pomocí sebereflexe kontinuálně sleduje svůj pokrok a to, co mu brání v dosahování cíle, případně přehodnocuje zvolené strategie a to, co je ochotný udělat pro překonání/zvládnutí překážek.Práce s cíli, zahrnující kontinuální reflexi, je základní dovedností sebeřízení a sebeorganizace obecně, což je klíčový nástroj efektivního učení a práce a také preventivní faktor prokrastinace. Očekávaný výsledek učení podporuje motivaci k učení a řízení vlastního učení, ujasnění si životních postojů a záměrů a cílů osobnostního rozvoje.</t>
         </is>
       </c>
       <c r="K326" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>diskutuje své priority v osobním rozvojizkusí si stanovit jednoduchý cíl osobního rozvojezkusí si sestavit plán s několika kroky, a první krok si vyzkoušet a vyhodnotit diskutuje získané zkušeností s plánováním a realizacív modelové situaci poznává jak překonat vybranou překážku k dosažení cíle </t>
         </is>
       </c>
       <c r="L326" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>zkouší si stanovovat různé cíle osobního rozvoje, a kroky k jejich dosaženízvažuje své priority a zkouší si stanovit krátkodobý i dlouhodobější cílpři sestavování, monitorování a vyhodnocení svého plánu využívá různé nástroje včetně digitálních technologiízkouší si vyhodnocovat průběžné kroky k cíli, a různé strategie k dosažení cílena základě zkušenosti s realizací cílů navrhuje možné změny stanovených cílů nebo kroků k jejich dosažení diskutuje získané zkušeností s plánováním a realizací osobního rozvoje  v modelové situaci zkouší různé strategie pro překonávání překážek k dosažení svých cílů</t>
         </is>
       </c>
       <c r="M326" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Popíše cíle svého osobního rozvoje a jednotlivé kroky k jejich dosažení.Podle svých priorit si stanoví krátkodobý cíl osobního rozvoje (např. do jednoho měsíce), který je přiměřený, konkrétní, měřitelný, dosažitelný a časově vymezený.Podle svých priorit si stanoví dlouhodobější cíl osobního rozvoje (např. do jednoho roku), který je přiměřený, konkrétní, měřitelný, dosažitelný a časově vymezený.Při sestavování, monitorování a vyhodnocení svého plánu využívá různé nástroje včetně digitálních technologií.Při realizaci plán vyhodnocuje a reflektuje strategie, které mu pomohly cíle dosáhnout.Prezentuje získané zkušenosti s plánováním a realizací osobního rozvoje.  V modelové situaci neúspěšného naplnění cílů zhodnotí možné příčiny, které k němu mohly vést, a navrhne způsoby, jak různé překážky překonat. </t>
         </is>
       </c>
       <c r="N326" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Stanovuje si krátkodobý cíl osobního rozvoje, realizuje postupné kroky k dosažení stanoveného cíle a vyhodnotí jeho dosažení.</t>
         </is>
       </c>
       <c r="O326" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P326" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C327" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D327" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F327" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G327" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H327" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-014</t>
+          <t>CSP-OSV-001-ZV9-004</t>
         </is>
       </c>
       <c r="I327" s="0" t="inlineStr">
         <is>
-          <t>Samostatně usiluje o zlepšení svých pohybových schopností a dovedností na základě zkušeností v různých pohybových činnostech.</t>
+          <t>Prezentuje sám sebe v různých situacích s využitím sebehodnocení a zpětné vazby druhých.</t>
         </is>
       </c>
       <c r="J327" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení je zaměřený na sebeprezentaci žáka ve fyzickém a digitálním prostředí, k čemuž využívá různé postupy sebehodnocení. Sebeprezentace je důležitou dovedností v různých životních a kariérových situacích. Je založená na důkazech vlastních dovedností a evidenci vlastních úspěchů. Žák rozvíjí své dovednosti sebehodnocení, poznává různé nástroje monitorování svého rozvoje (včetně školního učení) a využívá je při prezentaci. Sebeprezentace má různé podoby v různých životních situacích jako součást neformální i formální sociální interakce, se specifiky v digitálním prostředí (digitální značka, ochrana soukromí atd.).</t>
         </is>
       </c>
       <c r="K327" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>zkouší si prezentovat vybraný úspěchrozvíjí různé formy vyjádření o sobě   v modelových situacích zkouší jednoduchou sebeprezentaci a diskutuje svoje zkušenostizkouší si využití digitálních technologií pro prezentaci vybraných informací o sobě</t>
         </is>
       </c>
       <c r="L327" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>zkouší si připravit různé formy prezentace sama sebe na vybraných příkladech: vlastnosti, dovednosti, silné stránky, úspěchy, zájmy, hodnoty apod. zkouší si různé formy vyjádření svých dovedností   v modelových situacích zkouší různé způsoby prezentace sama sebe (například přijímací rozhovory ke studiu, práci, apod.)zkouší si měnit sebeprezentaci na základě sebereflexe a zpětné vazby v modelové situaci získává zkušenosti s důsledky neodpovídající sebeprezentacenavrhuje možnou sebeprezentaci v digitálním prostředí </t>
         </is>
       </c>
       <c r="M327" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Prezentuje sám sebe (vlastnosti, dovednosti, silné stránky, úspěchy, zájmy, hodnoty, plány).Využívá různé způsoby sebehodnocení a prokazování svých dovedností.V modelových situacích využívá způsoby prezentace sama sebe v různých situacích (neformální skupiny, formální skupiny a týmy, přijímací rozhovory ke studiu, práci atd.).Poskytuje a přijímá zpětnou vazbu k sebeprezentaci. Upravuje sebeprezentaci na základě sebereflexe a zpětné vazby od druhých.V modelové situaci vyhodnotí možná rizika a důsledky neodpovídající sebeprezentace.Reflektuje strategie sebeprezentace v digitálním prostředí. </t>
         </is>
       </c>
       <c r="N327" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Prezentuje sám sebe v modelových situacích s využitím zpětné vazby druhých.</t>
         </is>
       </c>
       <c r="O327" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P327" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D328" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F328" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G328" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H328" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-014</t>
+          <t>CSP-OSV-001-ZV9-005</t>
         </is>
       </c>
       <c r="I328" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do pohybových činností spolu s ostatními žáky, s ohledem na úroveň svých dovedností, svých zájmů a na různé sociální role.</t>
+          <t>Reflektuje své vzdělávací potřeby a využívá efektivní strategie učení.</t>
         </is>
       </c>
       <c r="J328" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení je zaměřený na sebepoznání v oblasti učení a osvojení efektivních strategií učení (např. účinné strategie pro soustředěnou práci s textem, zapamatování informací, pro spolupráci při učení se ve skupině, udržení motivace apod.) zahrnujících reflexi žákových individuálních potřeb. Identifikace individuálně účinných strategií učení je zásadní pro učení jakémukoli vzdělávacímu obsahu. Žáci se prostřednictvím očekávaného výsledku učení prakticky seznamují s různými přístupy a strategiemi učení. V nácvikových situacích rozvíjejí a reflektují jejich aplikaci. Rozvíjejí schopnost koncentrace při učení. Poznávají své preference při učení, spojené například s modalitou učebního obsahu, sociálními faktory nebo faktory prostředí pro učení.   </t>
         </is>
       </c>
       <c r="K328" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>poznává své potřeby při učenízkouší si různé způsoby učení s různými vzdělávacími obsahy v modelových situacích získává zkušenost s překonáváním překážek při učení, vyžádání si pomoci při učenírozvíjí učení samostatně, ve skupině, s pomocí učitele aj. </t>
         </is>
       </c>
       <c r="L328" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>vnímá své potřeby při učení a diskutuje o možných způsobech jejich naplnění zkouší si různé cesty k dosažení vzdělávacích cílů a sdílet své zkušenosti, inspiruje se od ostatníchna příkladech různých vzdělávacích obsahů a činností, které jsou pro něj náročné, zkouší různé vhodné techniky učení v modelových situacích získává zkušenost s možnými způsoby překonávání překážek při učení a reflektuje přínosyzkouší reflektovat zkušenosti s učením v různých formách (například samostatné a ve skupině)</t>
         </is>
       </c>
       <c r="M328" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Pojmenuje své potřeby při učení (spojené s různými typy vzdělávacích obsahů, prostředím pro učení, denním režimem, sociálními podpůrnými vztahy aj.) a vhodné způsoby jejich naplnění. Prezentuje různé vhodné cesty k dosažení vzdělávacích cílů.Reflektuje své zkušenosti s procesem učení.Na příkladech různých vzdělávacích obsahů a činností, které jsou pro něj náročné, využije různé strategie a techniky učení a vyhodnotí jejich účinnost.V modelových situacích využívá různé postupy k překonávání překážek při učení.V modelových situacích zahrnujících různé typy vzdělávacích cílů a obsahů navrhne vhodné strategie a techniky učení, svou volbu zdůvodní.</t>
         </is>
       </c>
       <c r="N328" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Uvede příklady svých potřeb a překážek při učení.</t>
         </is>
       </c>
       <c r="O328" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P328" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C329" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D329" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Sociální a etický rozvoj</t>
         </is>
       </c>
       <c r="F329" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
         </is>
       </c>
       <c r="G329" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H329" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-015</t>
+          <t>CSP-OSV-002-ZV5-003</t>
         </is>
       </c>
       <c r="I329" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje dovednosti odpovídající jeho subjektivně maximálnímu zapojení do širokého spektra aplikovaných pohybových činností, které jsou v souladu s jeho aktuálním zdravotním stavem.</t>
+          <t>Zapojuje se do interakce ve skupině, rozpoznává svůj přínos a přínos druhých ve skupinové činnosti.</t>
         </is>
       </c>
       <c r="J329" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení se věnuje rozvoji sociálních dovedností žáka. Zaměřuje se na základní formy sociální interakce (vzájemného působení jedinců nebo skupin), na základní procesy a role ve skupině, na výhody a rizika kooperace a soutěžení v sociální interakci, budování postoje k nim. Směřuje k pomáhajícímu a prosociálnímu chování a praktické etice.Sociální interakce je běžnou součástí našeho života. Vzhledem k dynamice školní skupiny se žák neustále vyrovnává se změnami ve vývoji skupiny, mění se jeho role a zapojení a reaguje na tyto změny s ohledem na rozvíjení dovedností pro kooperaci. Žák se učí vnímat a chápat tyto změny, vhodně na ně reagovat, přijímat zodpovědnost za svá rozhodnutí. Rozvíjení dovedností pro kooperaci je tedy potřeba systematicky dlouhodobě posilovat, stejně jako pomáhající, prosociální a etické chování. Tím je také podporováno pozitivní sociální klima ve třídě, budování pozitivních vazeb vytváří bezpečné prostředí a důvěru mezi všemi aktéry.</t>
         </is>
       </c>
       <c r="K329" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zkouší si práci ve skupině a zapojení se do skupinové činnosti.Všímá si své role ve skupinové činnosti.Seznamuje se s faktory, které ovlivňují atmosféru bezpečí ve skupině.Zkouší naslouchat druhým a ocenit druhé za jejich přínos.V modelové situaci získává zkušenost s různými projevy respektu a asertivity, eticky vhodného/nevhodné chování.</t>
         </is>
       </c>
       <c r="L329" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rozvíjí poznání prosociálního chování, aktivního naslouchání.Zažije situace kooperace a soutěžení, diskutuje výhody a nevýhody těchto forem skupinové interakce. Zkouší pojmenovat různé role ve skupinové činnosti.V modelových situacích navrhne, jak podpořit atmosféru bezpečí v rámci skupinové činnosti (např. řešení konfliktu, vzájemné naslouchání, respektující reakci).V modelových situacích zkouší rozlišovat, které chování je eticky vhodné/nevhodné.Sdílí svoje zkušenosti ze skupinové činnosti, vyzkouší si poskytnutí konstruktivní zpětné vazby druhým k jejich zapojení.Ve svém chování a jednání zkouší uplatňovat základní etická pravidla.</t>
         </is>
       </c>
       <c r="M329" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Aktivně se zapojuje do skupinových činností, rozpozná na příkladu svou roli a role druhých ve skupině.Prostřednictvím dohodnutých postupů se podílí na vytváření atmosféry bezpečí ve skupině.Na základě zkušenosti z modelových situací pojmenuje výhody a nevýhody kooperace a soutěžení.Popisuje své eticky vhodné chování. V modelových situacích rozlišuje jednání, ve kterém jsou uplatňována základní etická pravidla, projevy prosociálního chování.Při práci ve skupině navrhne, co přispívá ke splnění společného cíle i případné nedostatky a problémy, které činnost skupiny ovlivňují.V modelových situacích aplikuje empatické naslouchání, respekt vůči druhým (např. uznáním názoru druhých, uznáním chyby a snahou o její nápravu) i sobě (např. vyjádřením a obhajobou svého názoru nebo vyjádřením svých potřeb). </t>
         </is>
       </c>
       <c r="N329" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zapojuje se do interakce ve skupině.</t>
         </is>
       </c>
       <c r="O329" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P329" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C330" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D330" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E330" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Sociální a etický rozvoj</t>
         </is>
       </c>
       <c r="F330" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
         </is>
       </c>
       <c r="G330" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H330" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-016</t>
+          <t>CSP-OSV-002-ZV9-006</t>
         </is>
       </c>
       <c r="I330" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím aplikovaných pohybových aktivit prokazuje odpovídající sebevědomí a úspěšnost, klade si adekvátní motorické cíle a dosahuje jich.</t>
+          <t>Reflektuje různé formy mezilidských vztahů, společné znaky a odlišnosti u sebe a druhých.</t>
         </is>
       </c>
       <c r="J330" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Cílem tohoto očekávaného výsledku učení je poznání sebe ve vztazích s druhými, rozpoznání základních chyb ve vnímání druhých a budování respektu k odlišnostem. Poznání druhých je základním předpokladem pro jejich pochopení a rozvíjení respektujících, podpůrných a blízkých vztahů.Zkušenost s vnímáním a přijímáním jedinečnosti druhých získává žák přirozeně ve vztazích ve škole i v mimoškolním prostředí. Na základě řízených činností rozvíjí sebereflexi ve vnímání druhých, kriticky vyhodnocuje informace o druhých a předchází předsudkům. Tyto dovednosti podporují dobré vztahy mezi členy školní komunity, v mimoškolním prostředí a blízkých vztazích a snižují rizika nedorozumění (diskriminace, násilí atd.) v jeho budoucím partnerském, společenském a profesním životě.</t>
         </is>
       </c>
       <c r="K330" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>vnímá společné znaky a odlišnosti sebe a druhých ve svém blízkém okolí, zkouší je popsat a diskutovat ve skupině (například co oceňuje na sobě a na druhých)   v modelových situacích rozpozná a popíše rozdíl mezi tím, co o druhé osobě ví a co se o ní domnívá zkouší si v modelových situacích jak jedná v různých formách mezilidských vztahů (přátelské, partnerské, rodinné vztahy, vztahy v širší komunitě, aj.)</t>
         </is>
       </c>
       <c r="L330" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>popíše společné znaky a odlišnosti sebe a vybraných osob ve svém blízkém okolí – například srovnání vlastností, dovedností, zájmů, hodnot, chování apod.uvědomuje si přínos jedinečnosti sebe a druhých pro skupinu (školní třídu, neformální skupinu, rodinu a širší komunitu), sebereflexí a zkušenostmi prostřednictvím modelových situacív modelových situacích popíše výhody a případná rizika odlišností pro utváření vztahů s druhými (např. vztahy se spolužáky, rodinné, přátelské a partnerské vztahy aj.)v modelových situacích rozpozná a charakterizuje možné chyby ve vnímání druhých a navrhuje strategie, jak jim předcházetzkouší posoudit své dovedností vytvářet a udržovat různé formy mezilidských vztahů, a navrhout, jak může přispět k rozvoji a kvalitě vztahů s druhýmidiskutuje potřeby naplňované v blízkých vztazích s druhými  </t>
         </is>
       </c>
       <c r="M330" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Reflektuje společné znaky a odlišnosti sebe a druhých ve svém okolí pro rozvíjení různých forem vztahů.Reflektuje přínos jedinečnosti sebe a druhých pro skupinu (školní třídu, neformální skupinu, rodinu, širší komunitu aj.) v různorodých situacích.Rozpozná a charakterizuje možné chyby ve vnímání druhých a uplatňuje strategie, jak jim předcházet.Reflektuje své dovednosti vytvářet a udržovat různé formy mezilidských vztahů.Uvědomuje si potřebu péče o blízké vztahy s druhými (přátelské, partnerské, rodinné aj.) a reflektuje význam těchto vztahů pro sebe a druhé.</t>
         </is>
       </c>
       <c r="N330" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rozpoznává různé formy mezilidských vztahů, společné znaky a odlišnosti u sebe a druhých.</t>
         </is>
       </c>
       <c r="O330" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P330" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C331" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D331" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E331" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Sociální a etický rozvoj</t>
         </is>
       </c>
       <c r="F331" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
         </is>
       </c>
       <c r="G331" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H331" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-015</t>
+          <t>CSP-OSV-002-ZV9-007</t>
         </is>
       </c>
       <c r="I331" s="0" t="inlineStr">
         <is>
-          <t>Uvádí na základě znalosti svého aktuálního zdravotního stavu nevhodná cvičení a pohybové činnosti i důvody, proč by se jich neměl účastnit.</t>
+          <t>Uplatňuje vhodné způsoby sociální interakce ve skupině v modelových situacích.</t>
         </is>
       </c>
       <c r="J331" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Sociální interakce (vzájemné působení jedinců nebo skupin) je běžnou součástí našeho života. Posilování sociálních dovedností pro kooperaci, stejně jako seberegulačních dovedností a odolnosti v interakci s druhými je potřeba systematicky, cíleně a dlouhodobě rozvíjet. Pro zvládnutí bezpečné a efektivní interakce je potřeba vnímat sociální situace, přizpůsobit se jejich proměnám s využitím různých strategií.Žák zkouší v modelových situacích různé formy sociální interakce ve skupině, různé role a seberegulaci. Reflektuje své jednání (například, kdy a jak prosazoval svůj názor, kdy a jak odstoupil od svého nápadu a podpořil nápad druhého). Modelové situace pomáhají nácviku důležitých dovedností sociální interakce v rozdílných situacích, které vyžadují porozumění jejich kontextu, jako je například kooperace a soutěžení.Zkušenosti a jejich reflexe posilují sociální dovednosti žáka, důležité jsou také pro utváření a udržování respektujících vztahů s druhými, které jsou základem pro celkové klima školy i pro budoucí život žáka v kontextu rodiny, práce aj. </t>
         </is>
       </c>
       <c r="K331" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>zkouší charakterizovat různé způsoby sociální interakce, se kterými získává zkušenost (ve škole, mimo školu, s různými aktéry)na základě jednání v aktivitách a modelových situacích zkouší pojmenovat, jak různé sociální interakce prožívá a jak se v nich chová v modelových situacích a skupinové činnosti poznává vhodné a nevhodné chování určitých rolí ve skupině diskutuje zkušenosti ze skupinové činnostiv modelových situacích poznává různé formy seberegulace a zvyšování odolnosti v sociálních interakcích</t>
         </is>
       </c>
       <c r="L331" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>vnímá a sdílí zkušenosti z různých způsobů sociální interakcí, zkouší porovnat co je spojuje/odlišujeze společných činností vyvozuje různé role ve skupině a způsoby chování, které jsou pro tyto role jednak typické a jednak potřebnéporovnává své zkušenosti s rozdíly mezi dosahováním cíle skupinovou nebo individuální pracína základě společných činností a modelových situací dává zpětnou vazbu, jaké chování členů skupiny považuje za podpůrné pro týmovou spolupráci, za kooperativní/kompetitivní, aj.navrhuje, jakou formu seberegulace lze použít pro různé sociální situacereflektuje, jakým způsobem rozvíjí svou odolnost v sociálních interakcíchzkouší v modelových situacích a cvičných aktivitách reflektovat úhly pohledu různých aktérů</t>
         </is>
       </c>
       <c r="M331" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Reflektuje své zkušenosti z různých rolí při skupinové práci v modelových situacích.Vyhodnocuje své seberegulační a sociální dovednosti ve skupině v situaci nesouhlasu, navazování na druhé a rozvíjení jejich myšlenek, prosazení/odstoupení od vlastního nápadu, podřízení se vedení druhého.Charakterizuje své zapojení v procesu skupinové práce, jak aktivně naslouchá, vyjadřuje názor, vede věcnou argumentaci a podává popisnou, formativní zpětnou vazbu členům skupiny.Reflektuje svůj vztah ke kooperaci a soutěžení a posoudí vhodnost jejich využití v různorodých situacích.</t>
         </is>
       </c>
       <c r="N331" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Uplatňuje vybrané vhodné způsoby sociální interakce ve skupině v modelových situacích.</t>
         </is>
       </c>
       <c r="O331" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P331" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C332" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D332" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E332" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Sociální a etický rozvoj</t>
         </is>
       </c>
       <c r="F332" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
         </is>
       </c>
       <c r="G332" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H332" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-016</t>
+          <t>CSP-OSV-002-ZV5-004</t>
         </is>
       </c>
       <c r="I332" s="0" t="inlineStr">
         <is>
-          <t>Využívá doporučené a dostupné upravené didaktické a sportovní pomůcky přizpůsobené pro jeho optimální zapojení do pohybových činností.</t>
+          <t>Rozpozná základní emoce a potřeby své i druhých lidí a zkouší uplatnit vnímavost k nim ve svém jednání.</t>
         </is>
       </c>
       <c r="J332" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Žák se učí rozpoznat a pojmenovat své emoce a potřeby v různých skutečných i modelových situacích. Navrhuje také, jaké potřeby a emoce mohou mít lidé v jeho okolí v různých situacích, a učí se tak vnímat různorodé potřeby lidí a navrhovat, jak je možné je naplnit. To přispívá k rozvoji ohleduplnosti, pozitivního klimatu a funkční komunikace nejen ve školním prostředí.Porozumění emocím svým a emocím druhých je základním předpokladem pro sebepoznání a úspěšnou nekonfliktní komunikaci s lidmi v okolí, protože jejich uvědomění napomáhá porozumět ostatním lidem. Přispívá tak k úspěšné socializaci. Ve škole by měl být rozvoji emoční gramotnosti věnován adekvátní prostor, protože přispívá k duševnímu zdraví a rozvoji empatie. Pro žáky je důležité uvědomovat si potřeby ostatních lidí a učit se je ve svém chování a jednání zohledňovat. Posílení vnímavosti k emocím pomáhá celkové odolnosti a školní úspěšnosti. Regulace emocí je klíčová dovednost pro úspěšné učení a budování vztahů s vrstevníky i dospělými.</t>
         </is>
       </c>
       <c r="K332" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Poznává základní emoce a jejich projevy u sebe a druhých. Poznává, jaké vnitřní podněty (myšlenky, vzpomínky aj.) a vnější podněty (situace, předměty, místa aj.) mohou vyvolávat emoce.Poznává základní lidské potřeby.</t>
         </is>
       </c>
       <c r="L332" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>V modelových situacích rozpozná a pojmenuje své emoce a vysvětlí možné příčiny toho, proč se tak může cítit. V modelových situacích popíše, jaké emoce mohou jejich aktéři pociťovat.Navrhuje příklady toho, co přispívá k naplňování jeho základních potřeb ve školním a mimoškolním prostředí (co může udělat žáka a co mohou udělat druzí).Poznává různé techniky regulace projevů emocí. </t>
         </is>
       </c>
       <c r="M332" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>V modelových situacích rozpozná a pojmenuje své emoce a vysvětlí možné příčiny toho, proč se tak může cítit.V modelových situacích pojmenuje možné emoce druhých lidí a pravděpodobné příčiny toho, proč se tak mohou cítit.Na příkladech konkrétních situací spojených se školním i mimoškolním prostředím pojmenuje své potřeby.S využitím naučených technik reguluje projevy svých emocí v běžných situacích ve školním prostředí.V modelových situacích předvede vhodný a nevhodný způsob a načasování naplňování vlastních potřeb ve školním prostředí.Diskutuje o tom, jak lze naplňovat vlastní potřeby a potřeby druhých lidí ve školním i mimoškolním prostředí (co pro to může udělat žák sám a co pro to mohou udělat druzí).Popíše, jak konkrétně může přispívat k vytváření bezpečného školního prostředí.Zkouší si v modelových situacích empatické naslouchání. </t>
         </is>
       </c>
       <c r="N332" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rozpozná základní emoce a potřeby své i druhých lidí.</t>
         </is>
       </c>
       <c r="O332" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P332" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C333" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D333" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E333" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Sociální a etický rozvoj</t>
         </is>
       </c>
       <c r="F333" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
         </is>
       </c>
       <c r="G333" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H333" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-017</t>
+          <t>CSP-OSV-002-ZV9-008</t>
         </is>
       </c>
       <c r="I333" s="0" t="inlineStr">
         <is>
-          <t>Upozorní na činnosti či podmínky, které jsou v rozporu s jeho zdravotním stavem, projeví dostatek kompetencí pro jejich úpravu potřebnou pro účast v nich.</t>
+          <t>Uplatňuje efektivní strategie sociální komunikace a řešení konfliktu v modelových situacích.</t>
         </is>
       </c>
       <c r="J333" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení je zaměřený na využívání různorodých typů komunikace s ohledem na sociální situace a jejich proměny (verbální, neverbální, činem) a na způsoby komunikace (respektující, pasivní, agresivní, manipulativní, asertivní). Podporuje uplatňování vhodných komunikačních strategií v běžných i náročných situacích a jejich zautomatizování, včetně jejich využívání při řešení konfliktů.Komunikace je nedílnou součástí našeho života a komunikační vzorce, které jsme si zautomatizovali prostřednictvím životních zkušeností, nejsou vždy jen výhodné a prospěšné. Jejich kritická reflexe a změna vyžaduje čas a trénink v bezpečném prostředí. Podobně důležité je věnovat se i upevnění přirozeně osvojovaných komunikačních vzorců, které jsou respektující a podporují vzájemnou domluvu a spolupráci.</t>
         </is>
       </c>
       <c r="K333" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>zkouší pojmenovat různé typy a prvky komunikace (verbální, neverbální, činem)na základě zkušenosti zkouší popsat průběh efektivní komunikacezkouší sledovat a reflektovat své chování ve složitých (modelových i jiných) komunikačních situacíchzkouší popsat průběh modelové konfliktní situacenavrhuje různé postupy vyjednávání, řešení konfliktupři diskusi o složitých společných situací (přirozených i modelových) zkouší pojmenovávat chování, které považuje za vhodné (respektující, podporující vzájemnou komunikaci a spolupráci)</t>
         </is>
       </c>
       <c r="L333" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>všímá si v komunikaci komplexně verbální, neverbální komunikace, i jednání (ve školním, mimoškolním a digitálním prostředí)ve cvičných aktivitách se soustřeďuje na chování a jednání druhých, tak aby byl schopen dávat zpětné vazbyreflektuje a charakterizuje vlastní způsoby jednání ve složitých komunikačních situacích, zejm. v konfliktech a jejich efektivituzkouší adekvátní strategie – empatické porozumění, obrany proti manipulaci, zpětnovazební komunikace – nezraňující zpětné vazby, techniky asertivity (vč. dosahování kompromisu atd.), zajímavé a věcné prezentování (veřejné vystupování), dodržování pravidel dialogu apod.na základě různých učebních situací reflektuje, jak je možné jednat v konfliktechrozvíjí dovednost vyjednávání</t>
         </is>
       </c>
       <c r="M333" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Charakterizuje své běžné způsoby verbální a neverbální komunikace.V modelové situaci reflektuje, jakým způsobem komunikoval s ohledem na sociální situaci. V modelových běžných i náročných situacích uplatňuje vhodné komunikační strategie.Reflektuje, jak pozorně vnímá způsoby komunikace druhých, aby mohl adekvátně reagovat, poskytovat zpětnou vazbu.Používá postupy podporující efektivní komunikaci (např. respekt, vzájemnou domluvu, aktivní naslouchání, srozumitelnost).Aplikuje dovednosti vyjednávání a řešení konfliktů, formulace vlastních potřeb a zjištění potřeb druhé strany, hledání řešení přijatelného pro obě strany.Reflektuje různé úhly pohledu různých aktérů v komunikaci a možné postupy ke vzájemnému porozumění, nalezení kompromisu/konsenzu. </t>
         </is>
       </c>
       <c r="N333" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Uplatňuje základní pravidla sociální komunikace a vybírá z možných řešení konfliktu v modelových situacích.</t>
         </is>
       </c>
       <c r="O333" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P333" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>Člověk, zdraví a bezpečí</t>
+          <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
+          <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C334" s="0" t="inlineStr">
         <is>
-          <t>Tělesná výchova</t>
+          <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D334" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
+          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E334" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova</t>
+          <t>Sociální a etický rozvoj</t>
         </is>
       </c>
       <c r="F334" s="0" t="inlineStr">
         <is>
-          <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
+          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
         </is>
       </c>
       <c r="G334" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H334" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-018</t>
+          <t>CSP-OSV-002-ZV9-009</t>
         </is>
       </c>
       <c r="I334" s="0" t="inlineStr">
         <is>
-          <t>Vyhledává a užívá upravené didaktické, sportovní a sportovně-kompenzační pomůcky přizpůsobené pro jeho zapojení do pohybových činností na úrovni TV, rekreace a sportu, diskutuje o jejich využití pro rekreační pohybové činnosti.</t>
+          <t>Respektuje pravidla etického chování a uplatňováním prosociálního chování přispívá k utváření vzájemně podporujících vztahů s druhými.</t>
         </is>
       </c>
       <c r="J334" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Očekávaný výsledek učení je zaměřený na pomáhající a prosociální chování a praktickou etiku. Žáci se podílejí na reflexi chování podle etických pravidel a vyhodnocují důsledky eticky vhodného a nevhodného jednání. Oceňují vhodné chování a poukazují na projevy chování, které mají negativní dopad na mezilidské vztahy (např. na klima třídy a školy). U těchto nežádoucích vlivů zvažují, jaké jsou možnosti řešení. K rozvoji etického a prosociálního chování je důležité vytvořit prostor pro reflexe zkušeností s prosociálním chováním a vytvářením podpůrných vztahů, dialog o hodnotách a přínosech pro sebe a druhé. V modelových situacích je možné získat zkušenost s vlastním prožíváním etických dilemat a uvědomit si své zdroje a hodnoty, které mohou být oporou při zvládání různých životních situací (např. v rámci vrstevnických, rodinných, partnerských, profesních a jiných forem vztahů).</t>
         </is>
       </c>
       <c r="K334" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>uvědomuje si jak přispívá ke společnému vytváření pravidel ve skupině/tříděv praktických situacích dodržuje dohodnutá pravidla chovánína základě učebních situací a zkušenosti se skupinou reflektuje, jaké chování je možno považovat za přátelské, pomáhající, podporujícív reflexi různých učebních situací týkajících se hodnot si zkouší pojmenovávat vlastní hodnoty </t>
         </is>
       </c>
       <c r="L334" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>popisuje jak přispívá ke společnému vytváření, dodržování a reflektování pravidel ve skupině/tříděvnímá a reflektuje etický rozměr různých (učebních, modelových i jiných) situacív eticky dilematických modelových situacích zvažuje a reflektuje vhodné způsoby chování a aplikuje je v těchto situacíchdiskutuje, jaké hodnoty v souvislosti s etikou, vztahy s druhými jsou pro něho v životě důležité, a zdůvodní proč</t>
         </is>
       </c>
       <c r="M334" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Reflektuje své dovednosti stanovovat a dodržovat pravidla etického chování (ve třídě, rodině a komunitě).V praktických situacích dodržuje dohodnutá pravidla chování a vyhodnocuje dopad chování (u sebe i druhých) na utváření mezilidských vztahů v komunitě.Popíše, jakými projevy prosociálního chování přispívá ke vzájemně podporujícím vztahům v jemu blízkém sociálním prostředí (např. školní třída).V modelových situacích navrhne, vyzkouší a vyhodnotí řešení eticky dilematických situací.V modelových situacích kriticky vyhodnotí informace z hlediska pravidel etického chování.Reflektuje své hodnoty spojené s etickým a prosociálním chováním.</t>
         </is>
       </c>
       <c r="N334" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>V praktických situacích respektuje přijatá třídní pravidla.</t>
         </is>
       </c>
       <c r="O334" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P334" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C335" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D335" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E335" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj</t>
+          <t>Sociální a etický rozvoj</t>
         </is>
       </c>
       <c r="F335" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
+          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
         </is>
       </c>
       <c r="G335" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H335" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV9-001</t>
+          <t>CSP-OSV-002-ZV9-010</t>
         </is>
       </c>
       <c r="I335" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje svůj vztah k sobě a druhým, uplatňuje sebepoznání a zpětnou vazbu ve svém jednání.</t>
+          <t>Reflektuje své emoce a emoční prožívání druhých a využívá seberegulaci v interakci s druhými.</t>
         </is>
       </c>
       <c r="J335" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na komplexní uvědomění a reflexi sebepojetí, které zahrnuje sebepoznání (kdo jsem), sebehodnocení (jaký mám vztah k sobě), seberegulaci (jak kontroluji, ovládám a usměrňuji své chování a jednání), seberealizaci (co dokážu, jak jednám) ve fyzickém a digitálním prostředí. Žák s tématem pracuje prostřednictvím celostního poznávání sebe sama (osobnostních vlastností, dovedností, emocionality, zažitých projevů chování, potřeb, hodnot, vztahů aj.) a identifikace svých silných stránek a výzev pro svůj další rozvoj. Seznamuje se s různými způsoby sebepoznávání, které může dál rozvíjet. Reflektuje projevy, příčiny a důsledky sníženého sebevědomí a sebepřeceňování v chování.Kontinuální rozvoj sebepojetí, uvědomění si toho, kdo jsem, jaký mám vztah k sobě a druhým, podporuje wellbeing, úspěšné zapojení ve společnosti i světě práce. S tématem je potřeba zacházet citlivě a v bezpečném prostředí. V případě potřeby lze spolupracovat se školním poradenským pracovištěm.</t>
+          <t>Očekávaný výsledek učení rozvíjí u žáka vnímání vlastních emocí a emocí druhých, podporuje využívání vhodných způsobů seberegulace a zohledňování těchto poznatků ve volbě vhodných forem komunikace a dalších forem interakce s druhými. Regulace vlastních emocí a zohledňování emocí druhých ovlivňují osobní wellbeing, utváření a udržování různých typů vztahů s druhými. Rozvoj všímavosti ke svému prožívání a prožívání druhého podporují techniky a modelové situace, které pomáhají vyzkoušet si seberegulaci a citlivost v komunikaci. Rozvíjejí respekt k potřebám žáka i potřebám druhých a dovednost komunikovat vzájemně tyto potřeby. Tyto dovednosti také přispívají ke vnímání školy jako bezpečného místa.</t>
         </is>
       </c>
       <c r="K335" s="0" t="inlineStr">
         <is>
-          <t>poznává sám sebe a vybírá si ze souboru vlastností, silných stránek, hodnot, které považuje za jemu blízkézkouší si různé způsoby poznávání sama sebe prostřednictvím sebereflexe, rozhovorů s blízkými, kazuistik/modelových příběhů vrstevníků (formou komiksu, dramatizace, apod.) vyzkouší si využívání silných stránek své osobnosti v modelových náročných situacích vnímá své chování a jednání ve fyzickém a digitálním prostředí, zkouší je vztahovat ke svým vlastnostem, potřebám, hodnotám a podobných charakteristikám své osobnosti</t>
+          <t>zkouší pojmenovat základní i komplexnější emocevšímá si změn svého prožívání popisuje, jak se projevují emoce dalších lidí v jeho okolív modelových situacích zkouší způsoby regulace vlastních emocí</t>
         </is>
       </c>
       <c r="L335" s="0" t="inlineStr">
         <is>
-          <t>sdílí ve skupině vybrané vlastnosti, silné stránky, hodnoty (a další své charakteristiky), získává a reflektuje skupinovou zpětnou vazbuzkouší si různé způsoby poznávání sama sebe prostřednictvím zpětné vazby od druhých v různorodých situacích (například prožitých ve školním prostředí, rodině a blízkém okolí nebo příkladů formou dramatizace)je otevřený zpětné vazbě od ostatních jako zdroji sebepoznání, zkouší si třídit pro sebe odpovídající/neodpovídající, inspirativní a jiné podněty navrhne, jak využít silných stránek k překonání neúspěchu nebo náročné situace ve školním i mimoškolním prostředí vyzkouší si v modelových situacích, jaké faktory ovlivňují vztah k sobě samému a vztah k druhým, například důsledky příliš nízkého nebo vysokého sebevědomí navrhuje možné způsoby regulace a změn svého chování a jednání na základě sebereflexe  </t>
+          <t>zkouší způsoby projevení a regulace emocí, reflektuje jejich efektivitu a přínosv modelových a dalších učebních situacích rozpoznává emoce své i druhých a zvažuje jejich příčiny i důsledky v jednání na příkladu pojmenuje možné důsledky dlouhodobého neuspokojení základních lidských potřeb v prožívání a chováníreflektuje, jak na něj emoce dalších lidí v okolí působírozpoznává emoce druhých a zkouší na ně reagovat nekonfliktními způsobyzkouší přispět k emocionálního bezpečí ve třídě (respekt k potřebám druhých, empatická komunikace atd.)</t>
         </is>
       </c>
       <c r="M335" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si sám sebe a pojmenovává své osobnostní charakteristiky – temperament, emocionalitu, vlastnosti, dovednosti, typické projevy chování, zájmy, potřeby, hodnoty, své silné stránky.Prezentuje a využívá různé možnosti poznávání sama sebe.Využívá zpětnou vazbu od ostatních v různých situacích jako zdroj sebepoznání a příležitost k seberozvoji.Využívá silné stránky své osobnosti při řešení běžných i náročných situací ve školním i mimoškolním prostředí včetně digitálního.Reflektuje, jaké faktory ovlivňují jeho vztah k sobě samému a vztah k druhým.Charakterizuje své chování a jednání a účinné možnosti jejich regulace a změn ve fyzickém a digitálním prostředí.</t>
+          <t>Identifikuje vlastní emoce a emoce druhých v různých situacích ve fyzickém a digitálním prostředí.Aplikuje účinné techniky regulace svých emocí.Uplatňuje všímavost ke svému emocionálnímu prožívání a potřebám v interakci s druhými.Reflektuje, jak zohledňuje emocionální prožívání druhého v komunikaci (vyjádřením porozumění emocím druhého apod.).V modelových situacích popíše pravděpodobné emocionální prožívání a potřeby jejich aktérů a svůj názor zdůvodní.Reflektuje, jaké chování přispívá k emocionálnímu bezpečí ve skupině (např. ve školní třídě), a navrhuje způsoby, jak toto chování podpořit.</t>
         </is>
       </c>
       <c r="N335" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si svůj vztah k sobě a druhým, uplatňuje sebepoznání a zpětnou vazbu ve svém jednání.</t>
+          <t>Rozlišuje své emoce a emoční prožívání druhých a využívá seberegulaci v konkrétních situacích ve třídě.</t>
         </is>
       </c>
       <c r="O335" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P335" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C336" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D336" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E336" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj</t>
+          <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F336" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
+          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G336" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H336" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV5-001</t>
+          <t>CSP-OSV-003-ZV9-011</t>
         </is>
       </c>
       <c r="I336" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná své vybrané osobnostní vlastnosti, silné stránky a zkouší uplatňovat sebepoznání ve svém jednání.</t>
+          <t>Reflektuje význam práce a aktivního zapojení do světa práce pro sebe, komunitu, společnost a přírodu.</t>
         </is>
       </c>
       <c r="J336" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na sebepoznání žáka, podporuje jeho seberegulaci (jak kontroluji, ovládám a upravuji své chování a jednání) a seberealizaci (co dokážu). S tématem žák pracuje prostřednictvím zkušeností. Zaměřuje se na to, co se mu daří a jaké jeho vlastnosti mu k tomu pomohly, co by chtěl dokázat (např. v rámci svého učení). V aktivitách zaměřených na sebepoznání rozvíjí vztah k sobě, sebedůvěru a sebepřijetí. Rozvoj sebepojetí, uvědomění si toho, kdo jsem, jaký mám vztah k sobě, co dokážu, jak se chovám a jednám vůči sobě a druhým, má významnou preventivní funkci (podporuje wellbeing ve všech jeho dimenzích – fyzické, emoční, kognitivní, sociální a duchovní). Vytváří předpoklady pro plánování a ovlivňování svého budoucího životního směřování. Téma předpokládá citlivé pedagogické vedení v bezpečné atmosféře. V případě potřeby lze do spolupráce zahrnout školní poradenské pracoviště.</t>
+          <t>Očekávaný výsledek učení je zaměřený na získání schopnosti pozitivně vnímat vliv práce i dalších forem aktivního zapojení se do komunity a společnosti (dobrovolnictví apod.) na vlastní život. Podporuje porozumění dopadu lidské práce na společnost a přírodu, schopnost identifikovat nejrůznější formy nerovného přístupu a vymezit se vůči nim. Žák reflektuje své hodnoty a představy o kariérové cestě ve vztahu k potřebám společnosti a vývoji světa práce. Ve svém kariérovém rozhodování vychází z přínosu pro osobní rozvoj a zároveň pro společnost a přírodu. Zkoumá a diskutuje o smyslu práce, přínosech a dopadech různých profesí. Získává zkušenost, že svou činností může vnášet pozitivní změny do komunity a společnosti. Objevuje své možnosti, čeho může dosáhnout svou aktivitou. Zkouší se zapojovat do aktivit spojených s péčí o druhé a o své okolí. Reflexe získaných zkušeností podporuje žáka v uvědomění sociální odpovědnosti při kariérovém rozhodování.</t>
         </is>
       </c>
       <c r="K336" s="0" t="inlineStr">
         <is>
-          <t>Poznává různé osobnostní vlastnosti a dovednosti.  Poznává a zkouší pojmenovat kladné osobnostní vlastnosti a dovednosti postav v příběhu/modelových situacích.Zkouší pojmenovat jaké činnosti ve škole jsou pro něj snadné a jaké obtížné, a jaké vlastnosti a dovednosti mu mohou pomoci.</t>
+          <t>zkouší se zapojovat do péče o druhé, o své okolí a sdílí své zkušenostiuvažuje o svém preferovaném životním stylu a představě budoucího života  v modelových situacích poznává možnosti předcházení stereotypům (např. genderových a jiných) v kariérovém rozvojidiskutuje příklady činností a profesí, které přispívají k udržitelnému životnímu prostředí, k sociální soudržnosti, apod.</t>
         </is>
       </c>
       <c r="L336" s="0" t="inlineStr">
         <is>
-          <t>Poznává své osobnostní vlastnosti a dovednosti a v rámci nich své silné stránky.Navrhuje jakou vybranou osobnostní vlastnost nebo dovednost má postava v příběhu a jak pomohla postavě v příběhu. Navrhuje jaké osobnostní vlastnosti a dovednosti pomáhají ve zvládání běžných i náročných situací ve školním i mimoškolním prostředí, zkouší si v modelových situacích upravovat svoje chování. Poznává, co ho ve školních nebo zájmových činnostech baví a jaké osobnostní vlastnosti a  dovednosti díky nim rozvíjí.Naslouchá zpětné vazbě k rozvoji svých osobnostních vlastností a  dovedností, kterou dostává od druhých a zkouší popsat, jak tuto zpětnou vazbu využije.Komunikuje o svých potřebách při učení a zkouší postupy učení, které mu vyhovují. </t>
+          <t>vyhodnocuje své zkušenosti s péčí o druhé a o své okolí (např. s dobrovolnickou prací)zkouší pojmenovat své hodnoty spojené s kariérou, vlastní budoucnostízvažuje stereotypy (např. genderové a jiné) ovlivňující kariérové cestydiskutuje zkušenosti se zapojením do činností ve svém blízkém okolí, které přispívají k udržitelnému životnímu prostředí, k sociální soudržnosti, apod.představí příklady profesí, jak přispívají zvyšování kvality života, například péče jako profesepojmenuje přínosy neplacené práce ve formě péče v rodině a komunitě</t>
         </is>
       </c>
       <c r="M336" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává a pojmenuje vybrané osobnostní vlastnosti a dovednosti a v rámci nich své silné stránky.Na příkladu osobního pokroku rozpoznává a pojmenuje, jaké osobnostní vlastnosti a dovednosti mu k jeho dosažení pomohly.Rozpoznává možnosti využití svých vybraných silných stránek při zvládání běžných i náročných situací ve školním i mimoškolním prostředí.Navrhuje, co by chtěl ve školních nebo zájmových činnostech dokázat a jaké osobnostní vlastnosti a dovednosti k tomu může využít, jaké potřebuje rozvinout.Naslouchá zpětné vazbě k rozvoji svých osobnostních vlastností a dovedností, kterou dostává od druhých, a rozlišuje, s čím z toho (ne)souhlasí a proč.V modelové situaci upravuje své chování na základě znalosti svých osobnostních vlastností a dovedností.Pojmenuje vlastní silné stránky a v modelové situaci ilustruje jejich využití při zvládání náročných situací.</t>
+          <t>Rozpozná přínosy výsledků lidské práce, různých profesí, dopady na komunitu, společnost, přírodu.Posoudí, jak svým kariérovým rozhodováním ovlivňuje budoucí podobu světa.Reflektuje své hodnoty spojené s kariérou a světem práce, respekt k roli každého jednotlivce ve světě práce, včetně neplacené práce v rodině a komunitě. Reflektuje stereotypy (např. genderové a jiné) ovlivňující volbu kariérové cesty (kvalifikace, povolání).</t>
         </is>
       </c>
       <c r="N336" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná na příkladech své osobnostní vlastnosti, své silné stránky, a jejich prvky uplatňuje ve svém jednání.</t>
+          <t>Uvědomuje si na příkladech význam práce pro sebe i společnost.</t>
         </is>
       </c>
       <c r="O336" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P336" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C337" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D337" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E337" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj</t>
+          <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F337" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
+          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G337" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H337" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV9-002</t>
+          <t>CSP-OSV-003-ZV5-005</t>
         </is>
       </c>
       <c r="I337" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje strategie zvládání zátěže, předcházení a řešení náročných situací, včetně vyhledání pomoci.</t>
+          <t>Rozpoznává různé druhy profesí ve svém blízkém okolí a sdílí zkušenosti se zapojením do pracovních činností ve svém domácím prostředí.</t>
         </is>
       </c>
       <c r="J337" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se věnuje náročným situacím a možnostem jejich předcházení a řešení. Součástí toho je i rozlišení druhů stresu a reakcí na ně, vyzkoušení si konkrétních technik pro podporu odolnosti a všímavosti a volba osobně vhodných postupů vyhnutí se stresu či jeho redukce, základní orientace v odborné pomoci při duševních problémech a dovednost říct si o pomoc při řešení běžných i obtížných životních situací.Výzvy ve společnosti (pandemie, válečné konflikty, ekonomická krize, environmentální problémy, výkonové nastavení atd.) zvyšují potřebu věnovat se dovednostem zvládání náročných situací a stresu, což jsou základní dovednosti pro podporu wellbeingu a prevenci nemocí, vyhoření. Orientace v dostupných možnostech pomoci při duševních problémech a v náročných životních situacích má protektivní funkci.</t>
+          <t>Očekávaný výsledek učení je zaměřený na seznámení žáka s různými druhy pracovních činností a povolání (profesí). Žák pojmenuje různé druhy pracovních činností v jemu blízkém prostředí (domácí, školní apod.) a specifikuje své zapojení do těchto činností. Zapojení do tohoto typu činností je klíčové pro osobní, sociální i kariérový rozvoj žáka. Získání a sdílení těchto zkušeností umožňuje rozvíjet vztah k lidské práci a chápat spoluodpovědnost za výsledky práce, což jsou potřebné dovednosti pro budoucí pracovní i osobní život. Zároveň žák poznává povolání dospělých ze svého blízkého okolí a dokáže o nich diskutovat.Poznávání významu různých druhů práce vede žáka k uvědomění, že každá pracovní činnost má svou hodnotu (činnosti v domácnosti, vykonávání placené a neplacené práce). Rozvíjí otevřený postoj k různým profesím, který pomáhá omezovat vliv stereotypů (genderových a dalších). Žák si vytváří vztah k různým profesím prostřednictvím jemu blízkých osob. Popisuje typy pracovních činností souvisejících s danými profesemi, jejich přínosy.</t>
         </is>
       </c>
       <c r="K337" s="0" t="inlineStr">
         <is>
-          <t>pojmenovává různé druhy zátěžových situací a stresuzkouší rozpoznávat vlastní reakce na stres poznává vnímání úrovně prožívaného stresuvnímá vliv různých stresových podnětů na sebe (např. spojené se vzděláváním, vztahy ve škole a jiné)rozvíjí všímavost ke svému prožívánív modelových situacích rozvíjí různorodé seberegulační technikyv modelové situaci zkouší požádat o pomoc při náročné situacirozvíjí strategie sebepodpory, psychohygieny, předcházení stresu</t>
+          <t>Získává a sdílí zkušenosti s různými druhy pracovních činností spojených s chodem domácnosti.Získává formou hry zkušenosti s činnostmi spojenými s různými povoláními. Všímá si různých profesí, se kterými se setkává ve svém okolí a diskutuje o tom, co ho zaujalo.</t>
         </is>
       </c>
       <c r="L337" s="0" t="inlineStr">
         <is>
-          <t>poznává působení náročných situací a mimořádných stavů na psychické, tělesné i vztahové úrovnireflektuje  stresové podněty, které na něj působí (např. spojené se vzděláváním, vztahy ve škole a jiné) a  jaké emoce při nich prožívá vnímá a zkouší vyjádřit úrovně prožívaného stresuv modelových situacích zkouší různé techniky zvýšení všímavosti k vlastnímu prožívánív modelových situacích zkouší využívat různorodé seberegulační techniky pro zvládání stresu a posilování odolnosti a pojmenovávat jejich účinekv modelové náročné situaci zkouší volit vhodné postupyzkouší samostatně vyhledat pomoc pro řešení běžných i obtížných modelových situacíchdiskutuje různé způsoby pomoci, například ve svém blízkém okolí (přátelé, rodina, učitel, apod.) i různorodé odborné pomociseznamuje se s dostupnou odbornou pomocí a způsobem, jak se na odborníka obrátit (poradenské pracoviště školy, linky pomoci a jiná centra pomoci, psychologické, psychiatrické, psychoterapeutické, apod.)tvoří si plán vlastní podpory, předcházení stresu, psychohygieny apod., sleduje, jak se mu daří plán naplňovat</t>
+          <t>Zkouší popsat své zapojení do různých druhů pracovních činností v domácnosti, a podíl členů domácnosti na činnostech. Zjišťuje od členů rodiny a blízkých jaké je jejich povoláních a jaké zkušenosti mají s povoláním, a diskutuje o nich. Naslouchá zkušenostem lidí z různých profesí a diskutuje, co se mu na nich líbí.</t>
         </is>
       </c>
       <c r="M337" s="0" t="inlineStr">
         <is>
-          <t>Na základě vlastních zkušeností popíše běžné zátěžové situace ve školním i mimoškolním či digitálním prostředí a jejich projevy na psychické (emoce, myšlení), tělesné i vztahové úrovni.Rozpoznává u sebe a u druhých stresové podněty (např. spojené se vzděláváním, vztahy ve škole).Mapuje úrovně prožívaného stresu s možným využitím digitálních technologií.Aplikuje různorodé seberegulační techniky pro zvládání stresu a posilování odolnosti a vyhodnotí na sobě jejich účinek.V modelových náročných situacích zvolí vhodné strategie jejich řešení s využitím svých silných stránek a své volby zdůvodní.V modelové situaci uplatní postupy, jak si říct o pomoc při běžných i obtížných životních situacích, se zahrnutím více možností a rozlišením pomoci dostupné v nejbližším okolí a různých typů odborné pomoci.Reflektuje rozvoj všímavosti ke svému prožívání a dalších strategií přecházení stresu.</t>
+          <t>Rozliší vybrané druhy pracovních činností spojených s chodem domácnosti, popíše své zapojení do nich a sdílí své zkušenosti a prožitky.Rozpozná na příkladech význam pracovních činností ve svém domácím prostředí. Pojmenuje povolání, která se vyskytují v jeho rodině a blízkém okolí, popíše jejich náplň a význam a na příkladu představí, jaký vztah k povolání má vybraná blízká osoba.U vybraných povoláních popíše, co se mu na nich líbí, výhody/nevýhody, navrhne příklad jejich přínosu pro okolí (lidé, příroda apod.).</t>
         </is>
       </c>
       <c r="N337" s="0" t="inlineStr">
         <is>
-          <t>Využívá základní techniky zvládání zátěže a předcházení náročným situacím, včetně vyhledání pomoci.</t>
+          <t>Rozpozná běžná povolání ve svém blízkém okolí a podílí se na pracovních činnostech v rámci prostředí školy.</t>
         </is>
       </c>
       <c r="O337" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P337" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C338" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D338" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E338" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj</t>
+          <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F338" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
+          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G338" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H338" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV5-002</t>
+          <t>CSP-OSV-003-ZV9-012</t>
         </is>
       </c>
       <c r="I338" s="0" t="inlineStr">
         <is>
-          <t>Všímá si svého prožívání v běžných i náročných situacích, uplatňuje základní postupy předcházení stresu, jeho zmírňování a vyhledání pomoci.</t>
+          <t>Využívá pro svůj kariérový rozvoj různé informační zdroje, vztahy a sítě ve fyzickém a digitálním prostředí.</t>
         </is>
       </c>
       <c r="J338" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se zaměřuje na rozpoznávání svého prožívání a působení stresu (reakce organismu, která se projevuje v těle, vnímání, myšlení, emocích a chování). Směruje žáka k základním účinným technikám, jak vnímat své prožívání a předcházet stresu nebo jak ho regulovat, a jejich aplikaci v konkrétních situacích. Součástí je také rozvoj dovednosti rozpoznat závažnost situace a vyhledat vhodný zdroj pomoci při řešení problémů, které žák nedokáže vyřešit vlastními silami.Aplikace účinných technik předcházení a zvládání stresu je základní dovedností pro podporu osobní životní spokojenosti. Celospolečensky náročné situace (události jako pandemie, válečné konflikty, environmentální problémy atd.) zvyšují potřebu věnovat se dovednostem regulace stresu a budování psychické odolnosti.</t>
+          <t>Očekávaný výsledek učení je zaměřený na získání schopnosti nalézat, vyhodnocovat a využívat širokou škálu informačních zdrojů pro kariérový rozvoj a rozhodování. Podporuje dovednost rozvíjení vztahů v oblasti vlastního zájmu, zapojování se do sítí, kde lze sdílet své zkušenosti a získávat inspirace. Žák se stává aktivním účastníkem svého vzdělávání a kariérového rozvoje. Na základě vlastních preferencí a kritérií, které se učí definovat, vyhodnocuje kariérové informace, jejich různé zdroje, relevanci a důvěryhodnost. Rozlišuje typy informačních zdrojů o vzdělávání a práci (databáze vzdělávacích příležitostí, predikce vývoje trhu práce, data o příjmech a zaměstnanosti, trendy v požadavcích na rozvoj dovedností v různých profesních oblastech, portály s pracovními nabídkami, aplikace pro vyhledání vzdělávacích a pracovních příležitostí aj.).  Diskutuje o významu vytvoření a udržování sítí pro vlastní rozvoj (např. vzdělavatelů, institucí a zaměstnavatelů, širších sítí i online prostoru).</t>
         </is>
       </c>
       <c r="K338" s="0" t="inlineStr">
         <is>
-          <t>V modelových situacích poznává různost náročných situací a jejich možných vlivů na sebe.Rozvíjí všímavost k projevům svého prožívání (na úrovni těla, myšlení a emocí). Zkouší si poznat projevy stresu u sebe sama (na úrovni těla, myšlení a emocí). Na příkladech poznává činnosti a situace, které mu působí stres, a postupy, které mu mohou pomoci.</t>
+          <t>rozpozná zdroje informací týkající se vzdělávání, práce a vlastního rozvojevyhledává příležitosti k rozvoji svých zájmůpojmenovává své potřeby a preference v oblasti vlastního rozvojeuvádí příklady dopadů vybraných činností a povolání na okolí</t>
         </is>
       </c>
       <c r="L338" s="0" t="inlineStr">
         <is>
-          <t>Poznává projevy emocí dle jejich intenzity.Všímá si svého prožívání a jeho změn.Popíše nejčastější projevy stresu (na úrovni těla, myšlení a emocí). Popíše nejčastější situace, které u něj mohou vyvolávat stres ve škole, doma a v zájmových aktivitách.Poznává a zkouší využívat různé techniky regulace stresu (senzomotorické - využívající pohyb a smysly; vztahové - sdílení, získání emocionální podpory druhého, kognitivní - pozitivní vnitřní dialog a regulace myšlením).Poznává zdroje pomoci v různých náročných situacích a zkouší v modelové situaci různé způsoby požádání o pomoc.</t>
+          <t>vyhledává relevantní zdroje a možnosti pro získání zkušeností se světem práce (dobrovolnictví, stáže, exkurze, soutěže apod.)na základě společných zájmů rozvíjí pozitivní vztahy s druhýmikomunikuje své potřeby a preference v oblasti vlastního rozvojezkouší uvést různé zdroje o dopadech vybraných povolání na společnost a životní prostředí</t>
         </is>
       </c>
       <c r="M338" s="0" t="inlineStr">
         <is>
-          <t>Na příkladech ze školního i mimoškolního prostředí ilustruje různé projevy a intenzitu základních emocí.Popíše různé projevy svého prožívání a jeho změn (na úrovni těla, myšlení a emocí).Popíše projevy stresu u sebe a u druhých osob.Diskutuje o pro něj potenciálně stresujících situacích ve škole i mimo školu.Využívá vybrané základní techniky uvědomění vlastního prožívání, včetně regulace stresu, například pohybové aktivity, dechová cvičení, svalové uvolnění, využívání seberegulačních pomůcek, sdílení, vnitřní dialog.V modelové situaci navrhne vhodné strategie pro předcházení stresu, řešení náročných situací.Navrhne vhodné zdroje pomoci ve vybraných životních situacích (rozlišuje situace, kdy lze o pomoc požádat vrstevníka a kdy je třeba o pomoc požádat dospělou osobu) a v modelové situaci si vyzkouší požádání o pomoc.</t>
+          <t>V modelových situacích využívá informace ke vzdělávacím a pracovním příležitostem, k nalezení, vytvoření a/nebo udržení práce.Identifikuje osoby, sítě a informační zdroje, které může využít při rozhodování o svém dalším vzdělávání a kariérovém směřování.  Reflektuje význam vytváření pozitivních vztahů a sítí pro vlastní kariérový rozvoj (např. vzdělavatelé, instituce a zaměstnavatelé, širší sítě i online prostor).Posuzuje a porovnává přínos různých vybraných kariérových informačních zdrojů, které jsou relevantní pro jeho představu o vlastní budoucnosti. Prezentuje svá zjištění o aktuální podobě a proměnách vybrané profesní oblasti, která ho zajímá.</t>
         </is>
       </c>
       <c r="N338" s="0" t="inlineStr">
         <is>
-          <t>Všímá si svého prožívání v běžných i náročných situacích, v modelových situacích přiměřeně uplatňuje základní postupy předcházení stresu a vyhledání pomoci.</t>
+          <t>Využívá pro svůj kariérový rozvoj vybrané informační zdroje.</t>
         </is>
       </c>
       <c r="O338" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P338" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C339" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D339" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E339" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj</t>
+          <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F339" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
+          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G339" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H339" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV9-003</t>
+          <t>CSP-OSV-003-ZV5-006</t>
         </is>
       </c>
       <c r="I339" s="0" t="inlineStr">
         <is>
-          <t>Stanovuje si plán osobního rozvoje, realizuje postupné kroky k dosažení stanovených cílů a vyhodnotí jejich dosažení.</t>
+          <t>Navrhuje a zkouší realizovat svůj rozvoj ve vybrané oblasti svých zájmů.</t>
         </is>
       </c>
       <c r="J339" s="0" t="inlineStr">
         <is>
-          <t>Při dosahování očekávaného výsledku učení se žák učí stanovit si cíle osobnostního rozvoje, určit důležitost cílů, plánuje činnosti a kroky k jejich dosažení. Průběžně pomocí sebereflexe kontinuálně sleduje svůj pokrok a to, co mu brání v dosahování cíle, případně přehodnocuje zvolené strategie a to, co je ochotný udělat pro překonání/zvládnutí překážek.Práce s cíli, zahrnující kontinuální reflexi, je základní dovedností sebeřízení a sebeorganizace obecně, což je klíčový nástroj efektivního učení a práce a také preventivní faktor prokrastinace. Očekávaný výsledek učení podporuje motivaci k učení a řízení vlastního učení, ujasnění si životních postojů a záměrů a cílů osobnostního rozvoje.</t>
+          <t>Žák zkoumá své zapojení do různých druhů aktivit a tvoří si přehled o tom, co ho zajímá a baví. Získává zkušenost s výběrem a rozhodováním, kterým činnostem ve škole a mimo školu se chce věnovat. Uvědomí si tak význam zájmu o vybranou činnost, což je základ motivace k vlastnímu rozvoji, k učení i k hledání profesního zaměření v budoucnu.Na základě uvědomění a pojmenování svých zájmů si žák vyzkouší navrhnout kroky k rozvoji v oblasti, která ho zajímá. Plánování rozvoje v oblasti vybraného zájmu umožňuje žákovi získat zkušenost s převzetím odpovědnosti za své rozhodnutí. Žák diskutuje o svých zájmech s druhými. Na vybraném zájmu může získat zážitek dosahování úspěchu.</t>
         </is>
       </c>
       <c r="K339" s="0" t="inlineStr">
         <is>
-          <t>diskutuje své priority v osobním rozvojizkusí si stanovit jednoduchý cíl osobního rozvojezkusí si sestavit plán s několika kroky, a první krok si vyzkoušet a vyhodnotit diskutuje získané zkušeností s plánováním a realizacív modelové situaci poznává jak překonat vybranou překážku k dosažení cíle </t>
+          <t>Tvoří si přehled o tom, co ho zajímá, jaké zájmové činnosti ho baví.Seznamuje se příležitostmi k rozvoji svých zájmů.Zkouší si pojmenovávat své úspěchy ve vybrané oblasti svých zájmů.</t>
         </is>
       </c>
       <c r="L339" s="0" t="inlineStr">
         <is>
-          <t>zkouší si stanovovat různé cíle osobního rozvoje, a kroky k jejich dosaženízvažuje své priority a zkouší si stanovit krátkodobý i dlouhodobější cílpři sestavování, monitorování a vyhodnocení svého plánu využívá různé nástroje včetně digitálních technologiízkouší si vyhodnocovat průběžné kroky k cíli, a různé strategie k dosažení cílena základě zkušenosti s realizací cílů navrhuje možné změny stanovených cílů nebo kroků k jejich dosažení diskutuje získané zkušeností s plánováním a realizací osobního rozvoje  v modelové situaci zkouší různé strategie pro překonávání překážek k dosažení svých cílů</t>
+          <t>Zkoumá své zapojení do různých druhů zájmových aktivit.Zkusí si naplánovat kroky k rozvoji svých zájmů.Zjišťuje příležitosti k rozvoji svých zájmů ve svém blízkém okolí.Průběžně zaznamenává své úspěchy do portfolia. </t>
         </is>
       </c>
       <c r="M339" s="0" t="inlineStr">
         <is>
-          <t>Popíše cíle svého osobního rozvoje a jednotlivé kroky k jejich dosažení.Podle svých priorit si stanoví krátkodobý cíl osobního rozvoje (např. do jednoho měsíce), který je přiměřený, konkrétní, měřitelný, dosažitelný a časově vymezený.Podle svých priorit si stanoví dlouhodobější cíl osobního rozvoje (např. do jednoho roku), který je přiměřený, konkrétní, měřitelný, dosažitelný a časově vymezený.Při sestavování, monitorování a vyhodnocení svého plánu využívá různé nástroje včetně digitálních technologií.Při realizaci plán vyhodnocuje a reflektuje strategie, které mu pomohly cíle dosáhnout.Prezentuje získané zkušenosti s plánováním a realizací osobního rozvoje.  V modelové situaci neúspěšného naplnění cílů zhodnotí možné příčiny, které k němu mohly vést, a navrhne způsoby, jak různé překážky překonat. </t>
+          <t>Rozpozná na příkladech své zájmy (dovednosti, školní i zájmové aktivity), které ho baví a rád by se v nich dále rozvíjel.Realizuje vybrané kroky k rozvoji svých zájmů a rozliší, které může udělat sám a které s podporou okolí, rodiny a školy.Navrhne a diskutuje o tom, jaké příležitosti k rozvoji jeho zájmů jsou v jeho okolí.Zaznamenává a prezentuje příklady úspěchů při rozvoji svých zájmů v osobním portfoliu, diskutuje o svých zkušenostech s dosahováním pokroku.</t>
         </is>
       </c>
       <c r="N339" s="0" t="inlineStr">
         <is>
-          <t>Stanovuje si krátkodobý cíl osobního rozvoje, realizuje postupné kroky k dosažení stanoveného cíle a vyhodnotí jeho dosažení.</t>
+          <t>Uvede příklad kroků, jak se rozvíjet ve vybrané oblasti svých zájmů.</t>
         </is>
       </c>
       <c r="O339" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P339" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C340" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D340" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E340" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj</t>
+          <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F340" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
+          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G340" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H340" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV9-004</t>
+          <t>CSP-OSV-003-ZV9-013</t>
         </is>
       </c>
       <c r="I340" s="0" t="inlineStr">
         <is>
-          <t>Prezentuje sám sebe v různých situacích s využitím sebehodnocení a zpětné vazby druhých.</t>
+          <t>Rozpoznává relevantní vzdělávací a pracovní příležitosti pro své kariérové plánování.</t>
         </is>
       </c>
       <c r="J340" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na sebeprezentaci žáka ve fyzickém a digitálním prostředí, k čemuž využívá různé postupy sebehodnocení. Sebeprezentace je důležitou dovedností v různých životních a kariérových situacích. Je založená na důkazech vlastních dovedností a evidenci vlastních úspěchů. Žák rozvíjí své dovednosti sebehodnocení, poznává různé nástroje monitorování svého rozvoje (včetně školního učení) a využívá je při prezentaci. Sebeprezentace má různé podoby v různých životních situacích jako součást neformální i formální sociální interakce, se specifiky v digitálním prostředí (digitální značka, ochrana soukromí atd.).</t>
+          <t>Očekávaný výstup je zaměřený na kariérové plánování a poznávání široké škály vzdělávacích a pracovních příležitostí. Žák se učí posoudit své vlastní představy, možnosti a předpoklady pro svůj budoucí život a rozvíjet strategie pro překonávání různých omezení. Získá otevřený a respektující přístup k různým formám uspořádání osobního a pracovního života.Kariérové plánování pomáhá žákovi lépe se připravit na přechod mezi stupni vzdělávání, přechod ze vzdělávání na trh práce a další změny kariéry. Prostřednictvím plánování si žák volí vhodné strategie a uskutečňuje relevantní kroky pro svůj rozvoj, v souladu se svými prioritami. Na základě poznávání široké škály vzdělávacích a pracovních příležitostí a reflexe vlastního pokroku si průběžně upravuje své plány.</t>
         </is>
       </c>
       <c r="K340" s="0" t="inlineStr">
         <is>
-          <t>zkouší si prezentovat vybraný úspěchrozvíjí různé formy vyjádření o sobě   v modelových situacích zkouší jednoduchou sebeprezentaci a diskutuje svoje zkušenostizkouší si využití digitálních technologií pro prezentaci vybraných informací o sobě</t>
+          <t>zkouší popsat vybrané druhy pracovních činností a své preferenceplánuje kroky k rozvoji svých zájmů na základě svých zkušeností pojmenuje své silné stránky, příležitosti k rozvojize své zkušenosti popíše, co usnadňuje rozhodování v běžných životních situacích (kdo je zapojený do rozhodování, kdo mu pomáhá, jaké využívá strategie, jak pracuje se změnou, náhodou a nejistotou)</t>
         </is>
       </c>
       <c r="L340" s="0" t="inlineStr">
         <is>
-          <t>zkouší si připravit různé formy prezentace sama sebe na vybraných příkladech: vlastnosti, dovednosti, silné stránky, úspěchy, zájmy, hodnoty apod. zkouší si různé formy vyjádření svých dovedností   v modelových situacích zkouší různé způsoby prezentace sama sebe (například přijímací rozhovory ke studiu, práci, apod.)zkouší si měnit sebeprezentaci na základě sebereflexe a zpětné vazby v modelové situaci získává zkušenosti s důsledky neodpovídající sebeprezentacenavrhuje možnou sebeprezentaci v digitálním prostředí </t>
+          <t>rozpoznává dovednosti a vědomosti, které budou pro jeho představu o budoucím povolání klíčové, a reflektuje jak se zaměřuje na jejich rozvojdiskutuje, jak na základě vlastních priorit nalezl vybrané relevantní zdroje k vzdělávacím a pracovním příležitostemseznamuje se s různými vlivy na kariérové rozhodovánízkouší si posuzovat kariérové příležitosti z ohledem na vlastní priority a úroveň rozvoje relevantních kompetencí  v modelových situacích získává zkušenost s možnostmi překonání různých omezení a stereotypů </t>
         </is>
       </c>
       <c r="M340" s="0" t="inlineStr">
         <is>
-          <t>Prezentuje sám sebe (vlastnosti, dovednosti, silné stránky, úspěchy, zájmy, hodnoty, plány).Využívá různé způsoby sebehodnocení a prokazování svých dovedností.V modelových situacích využívá způsoby prezentace sama sebe v různých situacích (neformální skupiny, formální skupiny a týmy, přijímací rozhovory ke studiu, práci atd.).Poskytuje a přijímá zpětnou vazbu k sebeprezentaci. Upravuje sebeprezentaci na základě sebereflexe a zpětné vazby od druhých.V modelové situaci vyhodnotí možná rizika a důsledky neodpovídající sebeprezentace.Reflektuje strategie sebeprezentace v digitálním prostředí. </t>
+          <t>Rozpoznává širokou škálu vzdělávacích a pracovních příležitostí, které jsou mu otevřené (např. druhy a úrovně formálního vzdělávání, možnosti neformálního učení, druhy povolání, porovnání zaměstnání a podnikání).Sestavuje si kariérový plán s využitím relevantních zdrojů ke vzdělávacím a pracovním příležitostem, s reflexí svých hodnot a možností (dovedností, silných stránek, omezení apod.), kariérový plán průběžně upravuje na základě reflexe vlastních priorit.Posuzuje vztah mezi rozvojem svých dovedností a představou o kariérové cestě. Reflektuje své horizonty a jejich rozšiřování (představy o vlastních možnostech a limitech v dalším vzdělávání a světě práce, možná znevýhodnění, stereotypy atd.).V modelových situacích se rozhoduje, jaké příležitosti využije pro svou preferovanou budoucnost, a kriticky zhodnotí vlivy na svoje rozhodování (rodiny, komunity, společnosti atd.).</t>
         </is>
       </c>
       <c r="N340" s="0" t="inlineStr">
         <is>
-          <t>Prezentuje sám sebe v modelových situacích s využitím zpětné vazby druhých.</t>
+          <t>Rozpoznává na příkladech vzdělávací a pracovní příležitosti, které jsou mu otevřené.</t>
         </is>
       </c>
       <c r="O340" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P340" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C341" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D341" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E341" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj</t>
+          <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F341" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
+          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G341" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H341" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV9-005</t>
+          <t>CSP-OSV-003-ZV9-014</t>
         </is>
       </c>
       <c r="I341" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje své vzdělávací potřeby a využívá efektivní strategie učení.</t>
+          <t>Reflektuje význam udržování rovnováhy mezi pracovním a osobním životem, různými rolemi v životě.</t>
         </is>
       </c>
       <c r="J341" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na sebepoznání v oblasti učení a osvojení efektivních strategií učení (např. účinné strategie pro soustředěnou práci s textem, zapamatování informací, pro spolupráci při učení se ve skupině, udržení motivace apod.) zahrnujících reflexi žákových individuálních potřeb. Identifikace individuálně účinných strategií učení je zásadní pro učení jakémukoli vzdělávacímu obsahu. Žáci se prostřednictvím očekávaného výsledku učení prakticky seznamují s různými přístupy a strategiemi učení. V nácvikových situacích rozvíjejí a reflektují jejich aplikaci. Rozvíjejí schopnost koncentrace při učení. Poznávají své preference při učení, spojené například s modalitou učebního obsahu, sociálními faktory nebo faktory prostředí pro učení.   </t>
+          <t>Očekávaný výsledek učení je zaměřený na poznávání postavení práce v kontextu dalších životních rolí. Žák získává a reflektuje zkušenosti s udržováním rovnováhy mezi povinnostmi a volným časem, aktivitou a odpočinkem.Žák posuzuje, jak aktivity ve volném čase podporují jeho osobnostní, sociální a kariérový rozvoj. Jejich prostřednictvím získává žák možnost zdokonalovat se v různých oblastech a objevovat nové schopnosti, budovat sociální kontakty a zázemí pro udržitelný profesní rozvoj, v souladu s dalšími životními rolemi. Rozvíjí uvědomění, že rovnováha mezi různými složkami života přispívá ke spokojenosti i k efektivitě pracovních činností a umožňuje dosahování osobních cílů. Dokáže si stanovovat priority ve svém životě, reguluje nepřiměřená očekávání v míře naplňování povinností, pracovního výkonu, s respektem ke svým potřebám a zájmům.</t>
         </is>
       </c>
       <c r="K341" s="0" t="inlineStr">
         <is>
-          <t>poznává své potřeby při učenízkouší si různé způsoby učení s různými vzdělávacími obsahy v modelových situacích získává zkušenost s překonáváním překážek při učení, vyžádání si pomoci při učenírozvíjí učení samostatně, ve skupině, s pomocí učitele aj. </t>
+          <t>popíše členění svého běžného dne a týdnediskutuje o svých životních rolích a hodnotách a na konkrétních příkladech rozpoznává ty, které jsou pro něj důležitérozpozná aktivity a činnosti, které přispívají k jeho wellbeingu</t>
         </is>
       </c>
       <c r="L341" s="0" t="inlineStr">
         <is>
-          <t>vnímá své potřeby při učení a diskutuje o možných způsobech jejich naplnění zkouší si různé cesty k dosažení vzdělávacích cílů a sdílet své zkušenosti, inspiruje se od ostatníchna příkladech různých vzdělávacích obsahů a činností, které jsou pro něj náročné, zkouší různé vhodné techniky učení v modelových situacích získává zkušenost s možnými způsoby překonávání překážek při učení a reflektuje přínosyzkouší reflektovat zkušenosti s učením v různých formách (například samostatné a ve skupině)</t>
+          <t>zkouší si vhodné členění dne z hlediska rovnováhy mezi aktivitou a odpočinkemseznamuje se vztahem mezi kariérovou cestou a různými životními rolemi (např. vzhledem k věku, sociálnímu postavení, genderu)získává dovednosti potřebné k řízení vlastní profesní a vzdělávací dráhy s ohledem na svůj wellbeing</t>
         </is>
       </c>
       <c r="M341" s="0" t="inlineStr">
         <is>
-          <t>Pojmenuje své potřeby při učení (spojené s různými typy vzdělávacích obsahů, prostředím pro učení, denním režimem, sociálními podpůrnými vztahy aj.) a vhodné způsoby jejich naplnění. Prezentuje různé vhodné cesty k dosažení vzdělávacích cílů.Reflektuje své zkušenosti s procesem učení.Na příkladech různých vzdělávacích obsahů a činností, které jsou pro něj náročné, využije různé strategie a techniky učení a vyhodnotí jejich účinnost.V modelových situacích využívá různé postupy k překonávání překážek při učení.V modelových situacích zahrnujících různé typy vzdělávacích cílů a obsahů navrhne vhodné strategie a techniky učení, svou volbu zdůvodní.</t>
+          <t>Reflektuje vztah mezi svými kariérovými cíli, životními hodnotami a vlastním wellbeingem.Navrhuje a diskutuje o členění dne, ve kterém je v rovnováze různý typ aktivit a odpočinku (učení, podílení se na činnostech v domácnosti, volnočasové aktivity apod.).Reflektuje vlastní aktuální životní role a jejich proměny v budoucnosti ve vztahu ke své představě kariérové cesty. Posuzuje význam podpůrných mezilidských vztahů a sociálního zázemí v osobním životě pro svůj kariérový rozvoj.Reflektuje přínos svých volnočasových aktivit z hlediska svého osobního a kariérového rozvoje.</t>
         </is>
       </c>
       <c r="N341" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklady svých potřeb a překážek při učení.</t>
+          <t>Rozpoznává rozdíl mezi povinnostmi a volným časem.</t>
         </is>
       </c>
       <c r="O341" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P341" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C342" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D342" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E342" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj</t>
+          <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F342" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
+          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G342" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H342" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-002-ZV5-003</t>
+          <t>CSP-OSV-003-ZV9-015</t>
         </is>
       </c>
       <c r="I342" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do interakce ve skupině, rozpoznává svůj přínos a přínos druhých ve skupinové činnosti.</t>
+          <t>Tvoří osobní kariérové portfolio, které využívá v modelových situacích zájmu o vzdělávací a pracovní příležitosti.</t>
         </is>
       </c>
       <c r="J342" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení se věnuje rozvoji sociálních dovedností žáka. Zaměřuje se na základní formy sociální interakce (vzájemného působení jedinců nebo skupin), na základní procesy a role ve skupině, na výhody a rizika kooperace a soutěžení v sociální interakci, budování postoje k nim. Směřuje k pomáhajícímu a prosociálnímu chování a praktické etice.Sociální interakce je běžnou součástí našeho života. Vzhledem k dynamice školní skupiny se žák neustále vyrovnává se změnami ve vývoji skupiny, mění se jeho role a zapojení a reaguje na tyto změny s ohledem na rozvíjení dovedností pro kooperaci. Žák se učí vnímat a chápat tyto změny, vhodně na ně reagovat, přijímat zodpovědnost za svá rozhodnutí. Rozvíjení dovedností pro kooperaci je tedy potřeba systematicky dlouhodobě posilovat, stejně jako pomáhající, prosociální a etické chování. Tím je také podporováno pozitivní sociální klima ve třídě, budování pozitivních vazeb vytváří bezpečné prostředí a důvěru mezi všemi aktéry.</t>
+          <t>Očekávaný výsledek učení vede žáka k tomu, že identifikuje a dokládá své dovednosti, zájmy, úspěchy a zpracovává je vhodnou formou v rámci portfolia. Portfolio žák využívá ke stanovování cílů osobního a kariérového rozvoje. Proces jeho tvorby umožňuje reflexi kariérového rozvoje a učení (ve formálním, neformálním vzdělávání, informálním učení). V modelových situacích prezentuje žák vybrané části z vlastního portfolia.Práce s portfoliem je součástí řízení vlastní kariéry, která není závislá na konkrétním nástroji. Portfolio může mít různé podoby (např. e-portfolio). Výsledek učení připravuje žáka také na situace prezentace portfolia při přijímacích pohovorech na různé typy vzdělávacích programů, na trhu práce nebo v podnikatelském prostředí k získání zakázky apod.</t>
         </is>
       </c>
       <c r="K342" s="0" t="inlineStr">
         <is>
-          <t>Zkouší si práci ve skupině a zapojení se do skupinové činnosti.Všímá si své role ve skupinové činnosti.Seznamuje se s faktory, které ovlivňují atmosféru bezpečí ve skupině.Zkouší naslouchat druhým a ocenit druhé za jejich přínos.V modelové situaci získává zkušenost s různými projevy respektu a asertivity, eticky vhodného/nevhodné chování.</t>
+          <t>rozpozná své zájmy a úspěchy vhodné pro uchování v portfoliu zkouší si zaznamenávat úspěchy při rozvoji svých zájmů v portfoliuv modelové situaci prezentuje vybrané zájmy a úspěchy</t>
         </is>
       </c>
       <c r="L342" s="0" t="inlineStr">
         <is>
-          <t>Rozvíjí poznání prosociálního chování, aktivního naslouchání.Zažije situace kooperace a soutěžení, diskutuje výhody a nevýhody těchto forem skupinové interakce. Zkouší pojmenovat různé role ve skupinové činnosti.V modelových situacích navrhne, jak podpořit atmosféru bezpečí v rámci skupinové činnosti (např. řešení konfliktu, vzájemné naslouchání, respektující reakci).V modelových situacích zkouší rozlišovat, které chování je eticky vhodné/nevhodné.Sdílí svoje zkušenosti ze skupinové činnosti, vyzkouší si poskytnutí konstruktivní zpětné vazby druhým k jejich zapojení.Ve svém chování a jednání zkouší uplatňovat základní etická pravidla.</t>
+          <t>sbírá doklady o svých zkušenostech a úspěších a zaznamenává je do do svého portfoliaupravuje portfolio na základě vyhodnocování svého rozvojepřijímá hodnocení a zpětnou vazbu k portfoliu a vyhodnocuje její relevantnost ve vztahu k vlastním kariérovým cílům</t>
         </is>
       </c>
       <c r="M342" s="0" t="inlineStr">
         <is>
-          <t>Aktivně se zapojuje do skupinových činností, rozpozná na příkladu svou roli a role druhých ve skupině.Prostřednictvím dohodnutých postupů se podílí na vytváření atmosféry bezpečí ve skupině.Na základě zkušenosti z modelových situací pojmenuje výhody a nevýhody kooperace a soutěžení.Popisuje své eticky vhodné chování. V modelových situacích rozlišuje jednání, ve kterém jsou uplatňována základní etická pravidla, projevy prosociálního chování.Při práci ve skupině navrhne, co přispívá ke splnění společného cíle i případné nedostatky a problémy, které činnost skupiny ovlivňují.V modelových situacích aplikuje empatické naslouchání, respekt vůči druhým (např. uznáním názoru druhých, uznáním chyby a snahou o její nápravu) i sobě (např. vyjádřením a obhajobou svého názoru nebo vyjádřením svých potřeb). </t>
+          <t>Posoudí vhodné postupy a nástroje při tvorbě osobního kariérového portfolia, pojmenuje příklady využití portfolií při celoživotní kariérové cestě. Prostřednictvím portfolia eviduje, monitoruje a reflektuje své zkušenosti, dovednosti, zájmy, úspěchy.Využívá portfolio pro identifikaci cílů osobního a kariérového rozvoje v souladu s preferovanými vzdělávacími a pracovními příležitostmi.Reflektuje, jak se mu daří aktualizovat portfolio a upravovat ho na základě proměny svých kariérových cílů.Prezentuje v modelových situacích a reflektuje svou prezentaci i prezentace ostatních, rozliší, které části portfolia jsou vhodné využít k sebeprezentaci.</t>
         </is>
       </c>
       <c r="N342" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do interakce ve skupině.</t>
+          <t>Tvoří podle návodu osobní kariérové portfolio, které využívá ve vybrané modelové situaci za účelem získání vzdělávacích a pracovních příležitostí.</t>
         </is>
       </c>
       <c r="O342" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P342" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C343" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní a sociální výchova</t>
+          <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D343" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
+          <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E343" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj</t>
+          <t>Práce s technickým materiálem a technická tvořivost</t>
         </is>
       </c>
       <c r="F343" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
+          <t>Tematický okruh je zaměřený na seznámení žáka s různými postupy, na základě kterých se učí volit a využívat vhodné technické materiály, nástroje a pomůcky. Podporuje rozvoj zručnosti, tvořivosti a pozitivní ovlivňování postojů k praktickým činnostem.   </t>
         </is>
       </c>
       <c r="G343" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H343" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-002-ZV9-006</t>
+          <t>CSP-TCH-001-ZV9-001</t>
         </is>
       </c>
       <c r="I343" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje různé formy mezilidských vztahů, společné znaky a odlišnosti u sebe a druhých.</t>
+          <t>Volí a tvůrčím způsobem bezpečně zpracovává technický materiál s ohledem na jeho funkčnost.</t>
         </is>
       </c>
       <c r="J343" s="0" t="inlineStr">
         <is>
-          <t>Cílem tohoto očekávaného výsledku učení je poznání sebe ve vztazích s druhými, rozpoznání základních chyb ve vnímání druhých a budování respektu k odlišnostem. Poznání druhých je základním předpokladem pro jejich pochopení a rozvíjení respektujících, podpůrných a blízkých vztahů.Zkušenost s vnímáním a přijímáním jedinečnosti druhých získává žák přirozeně ve vztazích ve škole i v mimoškolním prostředí. Na základě řízených činností rozvíjí sebereflexi ve vnímání druhých, kriticky vyhodnocuje informace o druhých a předchází předsudkům. Tyto dovednosti podporují dobré vztahy mezi členy školní komunity, v mimoškolním prostředí a blízkých vztazích a snižují rizika nedorozumění (diskriminace, násilí atd.) v jeho budoucím partnerském, společenském a profesním životě.</t>
+          <t>Žák samostatně nebo ve spolupráci se spolužáky hodnotí a vybírá technický a přírodní materiál na základě jeho vlastností a posouzení zamýšleného výsledku práce. Při výběru zohledňuje především vlastnosti a funkčnost materiálu, způsob dalšího zpracování, dále ekonomické a estetické faktory a udržitelnost. Žák vybírá z nabídky materiálů a činností, které jsou pro školu dostupné. Materiál zpracovává tradičními a inovativními postupy.Žák je schopný volné tvorby na základě vlastní představivosti a fantazie. Experimentuje s materiálem a navrhuje inovace nebo upravuje dílčí kroky v postupu práce, to vše na základě získaných zkušeností, dovedností a znalostí (vlastností materiálu, pomůcek, nástrojů a nářadí i pracovních postupů). Žák si uvědomuje fáze tvůrčího procesu a samostatně nebo s pomocí učitele překonává problémy v jeho průběhu. Žák si je vědom rizik a dodržuje bezpečnost a hygienu po celou dobu práce.Při plánování žák zvažuje náročnost pracovního postupu s ohledem na vlastní znalosti a dovednosti, ekonomickou, ekologickou (udržitelnost) i kulturní hodnotu výsledného produktu. Prostřednictvím tvůrčí technické činnosti tak napomáhá formovat postoje a chování jedince. Vnímá přínos technických tvůrčích činností pro vlastní osobní rozvoj. Uvědomuje si výhody a nevýhody využívání digitálních technologií ve tvůrčím procesu a je schopný účelně využívat digitální technologie k jeho zefektivnění.</t>
         </is>
       </c>
       <c r="K343" s="0" t="inlineStr">
         <is>
-          <t>vnímá společné znaky a odlišnosti sebe a druhých ve svém blízkém okolí, zkouší je popsat a diskutovat ve skupině (například co oceňuje na sobě a na druhých)   v modelových situacích rozpozná a popíše rozdíl mezi tím, co o druhé osobě ví a co se o ní domnívá zkouší si v modelových situacích jak jedná v různých formách mezilidských vztahů (přátelské, partnerské, rodinné vztahy, vztahy v širší komunitě, aj.)</t>
+          <t>prostřednictvím praktické činnosti prohlubuje své znalosti o technických materiálechpoznává možnosti znovuvyužití technického materiálu jako alternativy zpracování odpadových a zbytkových materiálůrealizuje instruktivní i tvůrčí učební úlohy podle zadání učitele prostřednictvím práce s jednoduchými obrazovými návody a postupy práce rozvíjí samostatnostna základě podnětu učitele propojuje poznatky z různých vědních oborů (STEM, STEAM) a aplikuje do konkrétních aktivit praktického charakterudodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele a uvědomuje si jejich význam při realizaci praktických činností a důsledky při jejich nedodrženíprezentuje průběh a výsledky své práce i s využitím digitálních technologií</t>
         </is>
       </c>
       <c r="L343" s="0" t="inlineStr">
         <is>
-          <t>popíše společné znaky a odlišnosti sebe a vybraných osob ve svém blízkém okolí – například srovnání vlastností, dovedností, zájmů, hodnot, chování apod.uvědomuje si přínos jedinečnosti sebe a druhých pro skupinu (školní třídu, neformální skupinu, rodinu a širší komunitu), sebereflexí a zkušenostmi prostřednictvím modelových situacív modelových situacích popíše výhody a případná rizika odlišností pro utváření vztahů s druhými (např. vztahy se spolužáky, rodinné, přátelské a partnerské vztahy aj.)v modelových situacích rozpozná a charakterizuje možné chyby ve vnímání druhých a navrhuje strategie, jak jim předcházetzkouší posoudit své dovedností vytvářet a udržovat různé formy mezilidských vztahů, a navrhout, jak může přispět k rozvoji a kvalitě vztahů s druhýmidiskutuje potřeby naplňované v blízkých vztazích s druhými  </t>
+          <t>popíše vlastnosti zamýšleného výrobku z hlediska funkčnosti, zvolí materiál nebo postup prácezpracovává technický materiál samostatně nebo ve skupině, podle jednoduchých obrazových návodů s využitím digitálních technologiípodílí se na procesu volby činnosti prostřednictvím vlastních návrhů činností nebo dílčích inovací při tvůrčím procesu, rozvíjí technickou tvořivost vytváří objekty s využitím tradičních a inovativních postupů práce, včetně znovuvyužití technických materiálůpropojuje poznatky z různých vědních oborů (STEM, STEAM) a aplikuje do konkrétních aktivit praktického charakterudodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele a uvědomuje si jejich význam při realizaci praktických činností a důsledky při jejich nedodržení</t>
         </is>
       </c>
       <c r="M343" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje společné znaky a odlišnosti sebe a druhých ve svém okolí pro rozvíjení různých forem vztahů.Reflektuje přínos jedinečnosti sebe a druhých pro skupinu (školní třídu, neformální skupinu, rodinu, širší komunitu aj.) v různorodých situacích.Rozpozná a charakterizuje možné chyby ve vnímání druhých a uplatňuje strategie, jak jim předcházet.Reflektuje své dovednosti vytvářet a udržovat různé formy mezilidských vztahů.Uvědomuje si potřebu péče o blízké vztahy s druhými (přátelské, partnerské, rodinné aj.) a reflektuje význam těchto vztahů pro sebe a druhé.</t>
+          <t>Posoudí vlastnosti technických materiálů z různých hledisek, zdůvodní vlastní volbu a navrhne změnu materiálu nebo způsobu zpracování, uplatňuje technickou tvořivost.Uvede konkrétní příklady tradičních a inovativních postupů práce, bezpečně je realizuje a zhodnotí je z hlediska uplatnitelnosti.Samostatně nebo ve spolupráci se spolužáky realizuje postupy práce, pracuje s jednoduchými návody i s využitím digitálních technologií, překonává překážky a řeší problémy technického charakteru v modelových situacích.Vnímá význam tradičních postupů práce a historických řemesel jako součást svého rozvoje v návaznosti na kulturní dědictví.Vnímá znovuvyužití technického materiálu jako smysluplnou alternativu zpracování odpadových a zbytkových materiálů a příležitost k uplatnění vlastní tvořivosti.Poznatky z různých vědních oborů (STEM, STEAM) vědomě aplikuje do konkrétních aktivit praktického charakteru.Dodržuje zásady bezpečnosti a hygieny práce a uvědomuje si jejich význam.</t>
         </is>
       </c>
       <c r="N343" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává různé formy mezilidských vztahů, společné znaky a odlišnosti u sebe a druhých.</t>
+          <t>Zhotovuje výrobky z technického materiálu za dodržení zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="O343" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P343" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C344" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní a sociální výchova</t>
+          <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D344" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
+          <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E344" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj</t>
+          <t>Práce s technickým materiálem a technická tvořivost</t>
         </is>
       </c>
       <c r="F344" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
+          <t>Tematický okruh je zaměřený na seznámení žáka s různými postupy, na základě kterých se učí volit a využívat vhodné technické materiály, nástroje a pomůcky. Podporuje rozvoj zručnosti, tvořivosti a pozitivní ovlivňování postojů k praktickým činnostem.   </t>
         </is>
       </c>
       <c r="G344" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H344" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-002-ZV9-007</t>
+          <t>CSP-TCH-001-ZV5-001</t>
         </is>
       </c>
       <c r="I344" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje vhodné způsoby sociální interakce ve skupině v modelových situacích.</t>
+          <t>Zhotovuje výrobky z technického materiálu s využitím tradičních, inovativních a digitálních technologií za dodržení zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="J344" s="0" t="inlineStr">
         <is>
-          <t>Sociální interakce (vzájemné působení jedinců nebo skupin) je běžnou součástí našeho života. Posilování sociálních dovedností pro kooperaci, stejně jako seberegulačních dovedností a odolnosti v interakci s druhými je potřeba systematicky, cíleně a dlouhodobě rozvíjet. Pro zvládnutí bezpečné a efektivní interakce je potřeba vnímat sociální situace, přizpůsobit se jejich proměnám s využitím různých strategií.Žák zkouší v modelových situacích různé formy sociální interakce ve skupině, různé role a seberegulaci. Reflektuje své jednání (například, kdy a jak prosazoval svůj názor, kdy a jak odstoupil od svého nápadu a podpořil nápad druhého). Modelové situace pomáhají nácviku důležitých dovedností sociální interakce v rozdílných situacích, které vyžadují porozumění jejich kontextu, jako je například kooperace a soutěžení.Zkušenosti a jejich reflexe posilují sociální dovednosti žáka, důležité jsou také pro utváření a udržování respektujících vztahů s druhými, které jsou základem pro celkové klima školy i pro budoucí život žáka v kontextu rodiny, práce aj. </t>
+          <t>Žák zhotovuje výrobky prostřednictvím moderních i historicky zakotvených postupů práce. Seznamuje se tak s historickými řemesly a tradičními postupy zpracování materiálů, jejich vývojem i současnými inovacemi. V souvislosti s principem udržitelnosti žák zpracovává odpadový nebo nepotřebný materiál a přetváří ho ve znovu využitelné výrobky. Pojem technický materiál zahrnuje papírenské materiály, textilní materiály, modelovací hmoty, dřevo a přírodniny, plasty, kovy a další (mj. i odpadové materiály). Typ materiálu je vhodné volit na základě možností školy, znalostí a zkušeností učitele i zájmu žáků. Žák na základě dosavadních znalostí a zkušeností získaných v průběhu práce s technickým materiálem navrhuje dílčí změny vedoucí k úpravě zamýšleného výrobku nebo drobné inovace jednotlivých kroků pracovního postupu. Navrhované změny následně prakticky ověřuje pod vedením učitele nebo ve spolupráci se spolužáky. Při práci žák dodržuje zásady bezpečnosti a hygieny práce na základě pokynů učitele.Prostřednictvím vlastní praktické činnosti žák vnímá hodnotu lidské práce, rukodělných činností a jejich kulturní význam. Vnímá znovuvyužití materiálu (např. upcyklace, downcyklace) jako možnou tvůrčí cestu k udržitelnosti. Mimo to vnímá přínos tvůrčích technických činností pro vlastní učení, seberealizaci i relaxaci.</t>
         </is>
       </c>
       <c r="K344" s="0" t="inlineStr">
         <is>
-          <t>zkouší charakterizovat různé způsoby sociální interakce, se kterými získává zkušenost (ve škole, mimo školu, s různými aktéry)na základě jednání v aktivitách a modelových situacích zkouší pojmenovat, jak různé sociální interakce prožívá a jak se v nich chová v modelových situacích a skupinové činnosti poznává vhodné a nevhodné chování určitých rolí ve skupině diskutuje zkušenosti ze skupinové činnostiv modelových situacích poznává různé formy seberegulace a zvyšování odolnosti v sociálních interakcích</t>
+          <t>Prostřednictvím vlastní praktické činnosti se seznamuje s technickými materiály, jejich vlastnostmi a využitím.Prostřednictvím vlastní praktické činnosti se seznamuje s pomůckami, nástroji a nářadím pro ruční zpracování materiálu.Prostřednictvím praktických činností poznává historická i současná řemesla, lidové tradice a zvyky.Seznamuje se s různými typy učebních úloh, včetně tvůrčích, dle pokynů učitele.Poznává jednoduché obrazové návody a postupy práce. Seznamuje se se zásadami bezpečnosti a hygieny práce.</t>
         </is>
       </c>
       <c r="L344" s="0" t="inlineStr">
         <is>
-          <t>vnímá a sdílí zkušenosti z různých způsobů sociální interakcí, zkouší porovnat co je spojuje/odlišujeze společných činností vyvozuje různé role ve skupině a způsoby chování, které jsou pro tyto role jednak typické a jednak potřebnéporovnává své zkušenosti s rozdíly mezi dosahováním cíle skupinovou nebo individuální pracína základě společných činností a modelových situací dává zpětnou vazbu, jaké chování členů skupiny považuje za podpůrné pro týmovou spolupráci, za kooperativní/kompetitivní, aj.navrhuje, jakou formu seberegulace lze použít pro různé sociální situacereflektuje, jakým způsobem rozvíjí svou odolnost v sociálních interakcíchzkouší v modelových situacích a cvičných aktivitách reflektovat úhly pohledu různých aktérů</t>
+          <t>Pozná a charakterizuje technické materiály (jejich vlastnosti a využití) a pomůcky, nástroje a nářadí určené k ručnímu zpracování těchto materiálů.Rozvíjí své manuální dovednosti prostřednictvím vlastní praktické činnosti.Vytváří zvykoslovné předměty jako součást kulturních tradic.Realizuje instruktivní i tvůrčí učební úlohy podle zadání učitele.Rozvíjí samostatnost prostřednictvím práce s jednoduchými obrazovými návody a postupy práce. Uvědomuje si na základě zkušeností z modelových situací význam i kulturní hodnotu lidské práce.Dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele.</t>
         </is>
       </c>
       <c r="M344" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje své zkušenosti z různých rolí při skupinové práci v modelových situacích.Vyhodnocuje své seberegulační a sociální dovednosti ve skupině v situaci nesouhlasu, navazování na druhé a rozvíjení jejich myšlenek, prosazení/odstoupení od vlastního nápadu, podřízení se vedení druhého.Charakterizuje své zapojení v procesu skupinové práce, jak aktivně naslouchá, vyjadřuje názor, vede věcnou argumentaci a podává popisnou, formativní zpětnou vazbu členům skupiny.Reflektuje svůj vztah ke kooperaci a soutěžení a posoudí vhodnost jejich využití v různorodých situacích.</t>
+          <t>Pozná a charakterizuje základní technické materiály (tradiční i novodobé) a popíše možnosti jejich využití pro tvůrčí činnosti.Uvede konkrétní příklady tradičních a inovativních postupů práce a zhodnotí je z hlediska uplatnitelnosti.Navrhuje dílčí změny ve využití technického materiálu nebo realizaci postupu práce, včetně znovuvyužití materiálu, a tím rozvíjí tvořivost.Realizuje základní tradiční i inovativní postupy práce s technickým materiálem samostatně nebo ve skupině, a tím rozvíjí zručnost.Prostřednictvím práce s jednoduchými obrazovými návody a postupy práce rozvíjí samostatnost.Prostřednictvím konkrétních aktivit praktického charakteru propojuje poznatky z různých vědních oborů (STEM, STEAM). Dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele a uvědomuje si jejich význam při realizaci praktických činností a důsledky při jejich nedodržení.</t>
         </is>
       </c>
       <c r="N344" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje vybrané vhodné způsoby sociální interakce ve skupině v modelových situacích.</t>
+          <t>Realizuje přiměřené pracovní operace a postupy s různými a běžně dostupnými druhy technického materiálu za využití základních pomůcek, nářadí a nástrojů za dodržení základních zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="O344" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P344" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C345" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní a sociální výchova</t>
+          <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D345" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
+          <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E345" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj</t>
+          <t>Práce s technickým materiálem a technická tvořivost</t>
         </is>
       </c>
       <c r="F345" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
+          <t>Tematický okruh je zaměřený na seznámení žáka s různými postupy, na základě kterých se učí volit a využívat vhodné technické materiály, nástroje a pomůcky. Podporuje rozvoj zručnosti, tvořivosti a pozitivní ovlivňování postojů k praktickým činnostem.   </t>
         </is>
       </c>
       <c r="G345" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H345" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-002-ZV5-004</t>
+          <t>CSP-TCH-001-ZV9-002</t>
         </is>
       </c>
       <c r="I345" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná základní emoce a potřeby své i druhých lidí a zkouší uplatnit vnímavost k nim ve svém jednání.</t>
+          <t>Posuzuje výsledný produkt i celkový proces tvorby z hlediska funkčnosti, efektivity práce, estetiky, úspory materiálu.</t>
         </is>
       </c>
       <c r="J345" s="0" t="inlineStr">
         <is>
-          <t>Žák se učí rozpoznat a pojmenovat své emoce a potřeby v různých skutečných i modelových situacích. Navrhuje také, jaké potřeby a emoce mohou mít lidé v jeho okolí v různých situacích, a učí se tak vnímat různorodé potřeby lidí a navrhovat, jak je možné je naplnit. To přispívá k rozvoji ohleduplnosti, pozitivního klimatu a funkční komunikace nejen ve školním prostředí.Porozumění emocím svým a emocím druhých je základním předpokladem pro sebepoznání a úspěšnou nekonfliktní komunikaci s lidmi v okolí, protože jejich uvědomění napomáhá porozumět ostatním lidem. Přispívá tak k úspěšné socializaci. Ve škole by měl být rozvoji emoční gramotnosti věnován adekvátní prostor, protože přispívá k duševnímu zdraví a rozvoji empatie. Pro žáky je důležité uvědomovat si potřeby ostatních lidí a učit se je ve svém chování a jednání zohledňovat. Posílení vnímavosti k emocím pomáhá celkové odolnosti a školní úspěšnosti. Regulace emocí je klíčová dovednost pro úspěšné učení a budování vztahů s vrstevníky i dospělými.</t>
+          <t>Žáci by měli být schopní vlastními slovy zdůvodnit volbu technického materiálu (v celé jeho možné šíři) a reflektovat zvolený postup práce. Pojem technický materiál zahrnuje papírenské materiály, textilní materiály, modelovací hmoty, dřevo a přírodniny, plasty, kovy a další (mj. i odpadové a spotřební materiály). Typ materiálu je vhodné volit na základě možností školy, znalostí a zkušeností učitele i zájmu žáků.Očekávaný výsledek učení je nezbytné osvojovat jak v průběhu tvorby konkrétního výrobku, tak při řešení komplexnějších situací, kde se stává klíčovým proces tvorby, spolupráce a komunikace. Při řešení technického problému mohou být žáci vystaveni modelové situaci s možností volby nebo vlastního návrhu řešení problému. Problémy technického charakteru mohou představovat například vrzající dveře, nefunkční hodiny, oprava poličky, jednoduchá renovace starého nábytku. Žáci by měli mít příležitost tvůrčího přístupu a zároveň získávání cenných praktických zkušeností. Reflexe by měla zahrnovat i práci s chybou jako častou součást procesu tvorby.</t>
         </is>
       </c>
       <c r="K345" s="0" t="inlineStr">
         <is>
-          <t>Poznává základní emoce a jejich projevy u sebe a druhých. Poznává, jaké vnitřní podněty (myšlenky, vzpomínky aj.) a vnější podněty (situace, předměty, místa aj.) mohou vyvolávat emoce.Poznává základní lidské potřeby.</t>
+          <t>osvojuje si specifika hodnoticích kritérií uplatňovaných při realizaci praktických činností, užívá hodnoticí škály, symboly, zohledňuje kvalitativní kritéria, variabilitu činností a uplatnění technické tvořivostiřízeně aplikuje kritéria do hodnocení průběhu a výsledků praktických činnostív návaznosti na vlastní praktickou činnost rozvíjí sebehodnocení, poznává své silné a slabé stránky řízeně reflektuje a prezentuje průběh a výsledky své práce i s využitím digitálních technologií</t>
         </is>
       </c>
       <c r="L345" s="0" t="inlineStr">
         <is>
-          <t>V modelových situacích rozpozná a pojmenuje své emoce a vysvětlí možné příčiny toho, proč se tak může cítit. V modelových situacích popíše, jaké emoce mohou jejich aktéři pociťovat.Navrhuje příklady toho, co přispívá k naplňování jeho základních potřeb ve školním a mimoškolním prostředí (co může udělat žáka a co mohou udělat druzí).Poznává různé techniky regulace projevů emocí. </t>
+          <t>pro konkrétní modelovou situaci vybírá relevantní hodnoticí kritéria z nabídkyreflektuje vlastní praktickou zkušenost z hlediska variability a kvality činností i uplatnění technické tvořivostina základě polořízené reflexe posuzuje a zdůvodňuje přípravu, průběh a výsledky praktických činnostířízeně reflektuje vlastní praktickou činnost za účelem identifikace silných a slabých stránekřízeně nebo samostatně formuluje hodnoticí výroky popisným jazykem a užívá nezraňující komunikaciřízenou reflexí posuzuje samostatně nebo ve spolupráci se spolužáky proces výroby i výsledný produkt</t>
         </is>
       </c>
       <c r="M345" s="0" t="inlineStr">
         <is>
-          <t>V modelových situacích rozpozná a pojmenuje své emoce a vysvětlí možné příčiny toho, proč se tak může cítit.V modelových situacích pojmenuje možné emoce druhých lidí a pravděpodobné příčiny toho, proč se tak mohou cítit.Na příkladech konkrétních situací spojených se školním i mimoškolním prostředím pojmenuje své potřeby.S využitím naučených technik reguluje projevy svých emocí v běžných situacích ve školním prostředí.V modelových situacích předvede vhodný a nevhodný způsob a načasování naplňování vlastních potřeb ve školním prostředí.Diskutuje o tom, jak lze naplňovat vlastní potřeby a potřeby druhých lidí ve školním i mimoškolním prostředí (co pro to může udělat žák sám a co pro to mohou udělat druzí).Popíše, jak konkrétně může přispívat k vytváření bezpečného školního prostředí.Zkouší si v modelových situacích empatické naslouchání. </t>
+          <t>Navrhuje hodnoticí kritéria výsledku činnosti relevantní pro danou modelovou situaci.Na základě praktické zkušenosti uvede konkrétní příklady tradičních a inovativních postupů práce a zhodnotí je z různých hledisek.Posoudí vlastnosti výsledného produktu na základě vhodných kritérií, zhodnotí možné inovace při volbě materiálu nebo postupu práce.Reflektuje a prezentuje průběh a výsledky činnosti, identifikuje klady a nedostatky a navrhuje kroky k jejich nápravě. Formuluje hodnoticí výroky popisným jazykem a užívá odbornou terminologii a nezraňující komunikaci.Reflektuje význam dodržování zásad bezpečnosti a hygieny práce při praktických činnostech.Řízeně reflektuje a prezentuje průběh a výsledky své práce i s využitím digitálních technologií.</t>
         </is>
       </c>
       <c r="N345" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná základní emoce a potřeby své i druhých lidí.</t>
+          <t>Zhodnotí výsledný produkt s ohledem na funkčnost, estetiku a úsporu materiálu.</t>
         </is>
       </c>
       <c r="O345" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P345" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C346" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní a sociální výchova</t>
+          <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D346" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
+          <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E346" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj</t>
+          <t>Péče o domácnost a zahradu</t>
         </is>
       </c>
       <c r="F346" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
+          <t>V rámci tematického okruhu je žák veden k osvojování znalostí, dovedností a postojů nezbytných pro řešení různých životních situací spojených s fungováním a údržbou domácnosti a zahrady.   </t>
         </is>
       </c>
       <c r="G346" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H346" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-002-ZV9-008</t>
+          <t>CSP-TCH-002-ZV9-003</t>
         </is>
       </c>
       <c r="I346" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje efektivní strategie sociální komunikace a řešení konfliktu v modelových situacích.</t>
+          <t>Zvládá základní údržbu a jednoduché opravy základního technického vybavení domácnosti v modelových situacích, porovnává možnosti vybavení domácnosti.</t>
         </is>
       </c>
       <c r="J346" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na využívání různorodých typů komunikace s ohledem na sociální situace a jejich proměny (verbální, neverbální, činem) a na způsoby komunikace (respektující, pasivní, agresivní, manipulativní, asertivní). Podporuje uplatňování vhodných komunikačních strategií v běžných i náročných situacích a jejich zautomatizování, včetně jejich využívání při řešení konfliktů.Komunikace je nedílnou součástí našeho života a komunikační vzorce, které jsme si zautomatizovali prostřednictvím životních zkušeností, nejsou vždy jen výhodné a prospěšné. Jejich kritická reflexe a změna vyžaduje čas a trénink v bezpečném prostředí. Podobně důležité je věnovat se i upevnění přirozeně osvojovaných komunikačních vzorců, které jsou respektující a podporují vzájemnou domluvu a spolupráci.</t>
+          <t>Žák bezpečně ovládá základní technické vybavení v domácnosti, zná jeho účel, základní principy a funkce, což mu umožní provádět běžnou údržbu i jednoduché opravy při dodržování zásad bezpečnosti a hygieny práce. Žák zná a srovnává možnosti vybavení domácnosti z hlediska udržitelnosti a obnovitelných zdrojů, energetické náročnosti, funkčnosti, ekonomičnosti, bezpečnosti a hygieny. Uvědomuje si, že se vybavení domácnosti může lišit na základě životního stylu, ekonomické situace, potřeb i preferencí každé rodiny.V kontextu udržitelnosti je zvládání základní údržby a jednoduchých oprav v domácnosti jednou z důležitých potřeb člověka, zejména z personálního a finančního hlediska. Téma zahrnuje mnoho dílčích podoblastí, které si škola volí podle vlastních možností. Mohou sem patřit například: spotřebiče, kuchyňské nástroje a nádobí, zábavní technika, elektronika pro komunikaci, chytrá domácnost, osvětlení a elektroinstalace, vytápěcí a klimatizační systém, domácí síťová infrastruktura, nábytkové a dekorační prvky.</t>
         </is>
       </c>
       <c r="K346" s="0" t="inlineStr">
         <is>
-          <t>zkouší pojmenovat různé typy a prvky komunikace (verbální, neverbální, činem)na základě zkušenosti zkouší popsat průběh efektivní komunikacezkouší sledovat a reflektovat své chování ve složitých (modelových i jiných) komunikačních situacíchzkouší popsat průběh modelové konfliktní situacenavrhuje různé postupy vyjednávání, řešení konfliktupři diskusi o složitých společných situací (přirozených i modelových) zkouší pojmenovávat chování, které považuje za vhodné (respektující, podporující vzájemnou komunikaci a spolupráci)</t>
+          <t>orientuje se v základním technickém vybavení pro péči o domácnostupevňuje porozumění funkcím technického vybavení využívaného při péči o domácnostúčelně využívá vybraných nástrojů, nářadí a pomůcek při běžných situacích v chodu domácnosti bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacíchzná a dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele</t>
         </is>
       </c>
       <c r="L346" s="0" t="inlineStr">
         <is>
-          <t>všímá si v komunikaci komplexně verbální, neverbální komunikace, i jednání (ve školním, mimoškolním a digitálním prostředí)ve cvičných aktivitách se soustřeďuje na chování a jednání druhých, tak aby byl schopen dávat zpětné vazbyreflektuje a charakterizuje vlastní způsoby jednání ve složitých komunikačních situacích, zejm. v konfliktech a jejich efektivituzkouší adekvátní strategie – empatické porozumění, obrany proti manipulaci, zpětnovazební komunikace – nezraňující zpětné vazby, techniky asertivity (vč. dosahování kompromisu atd.), zajímavé a věcné prezentování (veřejné vystupování), dodržování pravidel dialogu apod.na základě různých učebních situací reflektuje, jak je možné jednat v konfliktechrozvíjí dovednost vyjednávání</t>
+          <t>srovnává dostupné možnosti technického vybavení domácnostivysvětluje principy fungování technického vybavení využívaného při péči o domácnostzískává praktické zkušenosti s využitím a kombinací vybraných nástrojů, nářadí a pomůcek pro péči o domácnostanalyzuje a posuzuje základní technické vybavení pro péči o domácnostověřuje, zda technické zařízení v domácnosti funguje správným způsobemdodržuje a zdůvodňuje nezbytnost dodržování zásad bezpečnosti a hygieny práce</t>
         </is>
       </c>
       <c r="M346" s="0" t="inlineStr">
         <is>
-          <t>Charakterizuje své běžné způsoby verbální a neverbální komunikace.V modelové situaci reflektuje, jakým způsobem komunikoval s ohledem na sociální situaci. V modelových běžných i náročných situacích uplatňuje vhodné komunikační strategie.Reflektuje, jak pozorně vnímá způsoby komunikace druhých, aby mohl adekvátně reagovat, poskytovat zpětnou vazbu.Používá postupy podporující efektivní komunikaci (např. respekt, vzájemnou domluvu, aktivní naslouchání, srozumitelnost).Aplikuje dovednosti vyjednávání a řešení konfliktů, formulace vlastních potřeb a zjištění potřeb druhé strany, hledání řešení přijatelného pro obě strany.Reflektuje různé úhly pohledu různých aktérů v komunikaci a možné postupy ke vzájemnému porozumění, nalezení kompromisu/konsenzu. </t>
+          <t>Na základě analýzy hodnotí základní technické vybavení pro péči o domácnost.Rozumí základním principům fungování technického vybavení domácnosti s využitím poznatků z různých vědních oborů (STEM, STEAM).Na základě praktických zkušeností účelně využívá a ovládá základní technické vybavení pro péči o domácnost.Provádí jednoduché opravy a údržbu technického vybavení v domácnosti.Uvědomuje si význam vlivu technologií na provoz domácnosti i životní prostředí.Uvědomuje si rizika práce s technickým vybavením v domácnosti a dbá na bezpečnost a hygienu při manipulaci.</t>
         </is>
       </c>
       <c r="N346" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje základní pravidla sociální komunikace a vybírá z možných řešení konfliktu v modelových situacích.</t>
+          <t>Provádí úkony spojené s běžnou údržbou domácnosti, používá základní technické vybavení domácnosti včetně kuchyňských spotřebičů. </t>
         </is>
       </c>
       <c r="O346" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P346" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C347" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní a sociální výchova</t>
+          <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D347" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
+          <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E347" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj</t>
+          <t>Péče o domácnost a zahradu</t>
         </is>
       </c>
       <c r="F347" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
+          <t>V rámci tematického okruhu je žák veden k osvojování znalostí, dovedností a postojů nezbytných pro řešení různých životních situací spojených s fungováním a údržbou domácnosti a zahrady.   </t>
         </is>
       </c>
       <c r="G347" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H347" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-002-ZV9-009</t>
+          <t>CSP-TCH-002-ZV5-002</t>
         </is>
       </c>
       <c r="I347" s="0" t="inlineStr">
         <is>
-          <t>Respektuje pravidla etického chování a uplatňováním prosociálního chování přispívá k utváření vzájemně podporujících vztahů s druhými.</t>
+          <t>Používá běžné nářadí a nástroje pro péči o domácnost, zahradu nebo zeleň v interiéru.</t>
         </is>
       </c>
       <c r="J347" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na pomáhající a prosociální chování a praktickou etiku. Žáci se podílejí na reflexi chování podle etických pravidel a vyhodnocují důsledky eticky vhodného a nevhodného jednání. Oceňují vhodné chování a poukazují na projevy chování, které mají negativní dopad na mezilidské vztahy (např. na klima třídy a školy). U těchto nežádoucích vlivů zvažují, jaké jsou možnosti řešení. K rozvoji etického a prosociálního chování je důležité vytvořit prostor pro reflexe zkušeností s prosociálním chováním a vytvářením podpůrných vztahů, dialog o hodnotách a přínosech pro sebe a druhé. V modelových situacích je možné získat zkušenost s vlastním prožíváním etických dilemat a uvědomit si své zdroje a hodnoty, které mohou být oporou při zvládání různých životních situací (např. v rámci vrstevnických, rodinných, partnerských, profesních a jiných forem vztahů).</t>
+          <t>Žák je schopný podle pokynu učitele bezpečně ovládat základní technické vybavení domácnosti. S dopomocí učitele nebo ve spolupráci se spolužáky účelně využívá nástroje a zařízení ke zvýšení efektivity při práci. Žák má přehled o vybraných typech základního nářadí, techniky a moderních technologií při péči o domácnost a zahradu nebo zeleň v interiéru (historicky tradiční nářadí, nástroje a pomůcky i jejich moderní alternativy). Klíčové je osvojení základní bezpečné manipulace s nástroji, nářadím a pomůckami podle pokynů učitele, jejich údržba, popř. drobné opravy.Cílem očekávaného výsledku učení je zapojení žáka do různorodých manuálních činností v domácnosti. Zároveň tento výstup vede žáky k uvědomění si toho, že i domácí práce jsou nedílnou součástí našeho života, že mají svou hodnotu, jsou genderově neutrální a že existuje mnoho technických zařízení, která usnadňují práce v domácnosti. Žák vnímá péči o zeleň také z pohledu techniky jako nástroje ke zvýšení efektivity a zjednodušení práce na zahradě nebo v interiéru. Žáci se učí přijímat inovace jako příležitost k seberealizaci. Činnosti vedoucí k naplnění výstupu je možné realizovat jak v běžné třídě a na školní zahradě, tak v alternativních prostorách (sdílené zahrady, veřejné prostory aj.). Škola si sama podle svých podmínek volí jednotlivé vybavení, se kterým se budou žáci učit zacházet.</t>
         </is>
       </c>
       <c r="K347" s="0" t="inlineStr">
         <is>
-          <t>uvědomuje si jak přispívá ke společnému vytváření pravidel ve skupině/tříděv praktických situacích dodržuje dohodnutá pravidla chovánína základě učebních situací a zkušenosti se skupinou reflektuje, jaké chování je možno považovat za přátelské, pomáhající, podporujícív reflexi různých učebních situací týkajících se hodnot si zkouší pojmenovávat vlastní hodnoty </t>
+          <t>Poznává běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Prostřednictvím praktických aktivit se seznamuje s využitím běžných nástrojů, nářadí a pomůcek určených k péči o domácnost, zahradu a zeleň v interiéru.Na základě demonstrace bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacích.</t>
         </is>
       </c>
       <c r="L347" s="0" t="inlineStr">
         <is>
-          <t>popisuje jak přispívá ke společnému vytváření, dodržování a reflektování pravidel ve skupině/tříděvnímá a reflektuje etický rozměr různých (učebních, modelových i jiných) situacív eticky dilematických modelových situacích zvažuje a reflektuje vhodné způsoby chování a aplikuje je v těchto situacíchdiskutuje, jaké hodnoty v souvislosti s etikou, vztahy s druhými jsou pro něho v životě důležité, a zdůvodní proč</t>
+          <t>Pojmenuje běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Určí funkce vybraných nástrojů, nářadí a pomůcek využívaných při péči o domácnost, zahradu a zeleň v interiéru.Na pokyn učitele bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacích. Samostatně nebo ve spolupráci se spolužáky provádí základní úkony péče o domácnost, zahradu a zeleň v modelových situacích.</t>
         </is>
       </c>
       <c r="M347" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje své dovednosti stanovovat a dodržovat pravidla etického chování (ve třídě, rodině a komunitě).V praktických situacích dodržuje dohodnutá pravidla chování a vyhodnocuje dopad chování (u sebe i druhých) na utváření mezilidských vztahů v komunitě.Popíše, jakými projevy prosociálního chování přispívá ke vzájemně podporujícím vztahům v jemu blízkém sociálním prostředí (např. školní třída).V modelových situacích navrhne, vyzkouší a vyhodnotí řešení eticky dilematických situací.V modelových situacích kriticky vyhodnotí informace z hlediska pravidel etického chování.Reflektuje své hodnoty spojené s etickým a prosociálním chováním.</t>
+          <t>Charakterizuje běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Popíše funkce jednotlivých nástrojů, nářadí a pomůcek využívaných při péči o domácnost, zahradu a zeleň v interiéru.Účelně využívá vybrané nástroje, nářadí a pomůcky běžně využívané při chodu domácnosti nebo péči o zahradu a zeleň v interiéru.Bezpečně manipuluje se základními nástroji, nářadím, pomůckami a technickým vybavením v modelových situacích.Zná a dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele.</t>
         </is>
       </c>
       <c r="N347" s="0" t="inlineStr">
         <is>
-          <t>V praktických situacích respektuje přijatá třídní pravidla.</t>
+          <t>Bezpečně manipuluje s nářadím a nástroji při základní péči o domácnost, o zahradu nebo o zeleň v interiéru.</t>
         </is>
       </c>
       <c r="O347" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P347" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C348" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní a sociální výchova</t>
+          <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D348" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
+          <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E348" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj</t>
+          <t>Péče o domácnost a zahradu</t>
         </is>
       </c>
       <c r="F348" s="0" t="inlineStr">
         <is>
-          <t>Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování.  </t>
+          <t>V rámci tematického okruhu je žák veden k osvojování znalostí, dovedností a postojů nezbytných pro řešení různých životních situací spojených s fungováním a údržbou domácnosti a zahrady.   </t>
         </is>
       </c>
       <c r="G348" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H348" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-002-ZV9-010</t>
+          <t>CSP-TCH-002-ZV9-004</t>
         </is>
       </c>
       <c r="I348" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje své emoce a emoční prožívání druhých a využívá seberegulaci v interakci s druhými.</t>
+          <t>Užívá vybrané nářadí, techniku a moderní technologie při péči o zahradu nebo zeleň v interiéru za dodržení zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="J348" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení rozvíjí u žáka vnímání vlastních emocí a emocí druhých, podporuje využívání vhodných způsobů seberegulace a zohledňování těchto poznatků ve volbě vhodných forem komunikace a dalších forem interakce s druhými. Regulace vlastních emocí a zohledňování emocí druhých ovlivňují osobní wellbeing, utváření a udržování různých typů vztahů s druhými. Rozvoj všímavosti ke svému prožívání a prožívání druhého podporují techniky a modelové situace, které pomáhají vyzkoušet si seberegulaci a citlivost v komunikaci. Rozvíjejí respekt k potřebám žáka i potřebám druhých a dovednost komunikovat vzájemně tyto potřeby. Tyto dovednosti také přispívají ke vnímání školy jako bezpečného místa.</t>
+          <t>Žák samostatně nebo ve spolupráci se spolužáky bezpečně využívá vybrané nástroje, nářadí a moderní technologie určené k péči o zahradu nebo zeleň v interiéru. Součástí jsou pokusy a experimenty související s péčí o zahradu a zeleň v interiéru (různé způsoby zavlažování, využití hydrogelu aj.). Při aktivitách žák vhodně propojuje poznatky z různých vědních oborů. Žák si je vědom rizik při práci a dodržuje bezpečnost a hygienu po celou dobu činnosti.Očekávaný výstup směřuje k rozvoji znalostí, dovedností a postojů v oblasti techniky, které jsou aplikovány na další zájmovou oblast. Propojení technické a environmentální výchovy poskytuje žákovi vhodnou ukázku významu a uplatnitelnosti technických poznatků do praxe a současně vede k aktivnímu trávení volného času, hlubšímu vnímání prostředí, ve kterém žák žije, z estetického hlediska a možnosti přispět k jeho vylepšení. Žák, který dosáhne výstupu učení, je schopný odpovědně spravovat zahradu a zeleň v interiéru s ohledem na bezpečnost, účinnost i údržbu, což je klíčové pro úspěšnou a udržitelnou péči o životní prostředí.</t>
         </is>
       </c>
       <c r="K348" s="0" t="inlineStr">
         <is>
-          <t>zkouší pojmenovat základní i komplexnější emocevšímá si změn svého prožívání popisuje, jak se projevují emoce dalších lidí v jeho okolív modelových situacích zkouší způsoby regulace vlastních emocí</t>
+          <t>prohlubuje své znalosti běžných nástrojů, nářadí a pomůcek využívaných při péči o zahradu a zeleň v interiéruupevňuje porozumění funkcím jednotlivých nástrojů, nářadí a pomůcek využívaných při péči o zahradu a zeleň v interiéruna pokyn učitele účelně a bezpečně využívá běžných nástrojů, nářadí a pomůcek užívaných při péči o zahradu a zeleň v interiéruzná a dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele</t>
         </is>
       </c>
       <c r="L348" s="0" t="inlineStr">
         <is>
-          <t>zkouší způsoby projevení a regulace emocí, reflektuje jejich efektivitu a přínosv modelových a dalších učebních situacích rozpoznává emoce své i druhých a zvažuje jejich příčiny i důsledky v jednání na příkladu pojmenuje možné důsledky dlouhodobého neuspokojení základních lidských potřeb v prožívání a chováníreflektuje, jak na něj emoce dalších lidí v okolí působírozpoznává emoce druhých a zkouší na ně reagovat nekonfliktními způsobyzkouší přispět k emocionálního bezpečí ve třídě (respekt k potřebám druhých, empatická komunikace atd.)</t>
+          <t>identifikuje základní technické vybavení využívané při péči o zahradu a zeleň v interiérurozumí funkcím základního technického vybavení využívaného při péči o zahradu a zeleň v interiérusamostatně nebo ve spolupráci se spolužáky provádí základní úkony a správné technologické postupy při péči o zahradu a zeleň v modelových situacíchpři využívání základního technického vybavení využívaného při péči o zahradu a zeleň v interiéru dodržuje zásady bezpečnosti a hygieny práceřízeně reflektuje možná rizika a dbá na bezpečnost a hygienu při prácipropojuje poznatky z různých oblastí, s důrazem na oblast techniky a environmentální výchovyv průběhu praktických činností vnímá jejich přínos pro osobní i společenský rozvoj v kontextu udržitelnosti</t>
         </is>
       </c>
       <c r="M348" s="0" t="inlineStr">
         <is>
-          <t>Identifikuje vlastní emoce a emoce druhých v různých situacích ve fyzickém a digitálním prostředí.Aplikuje účinné techniky regulace svých emocí.Uplatňuje všímavost ke svému emocionálnímu prožívání a potřebám v interakci s druhými.Reflektuje, jak zohledňuje emocionální prožívání druhého v komunikaci (vyjádřením porozumění emocím druhého apod.).V modelových situacích popíše pravděpodobné emocionální prožívání a potřeby jejich aktérů a svůj názor zdůvodní.Reflektuje, jaké chování přispívá k emocionálnímu bezpečí ve skupině (např. ve školní třídě), a navrhuje způsoby, jak toto chování podpořit.</t>
+          <t>Účelně hodnotí základní technické vybavení při péči o zahradu nebo zeleň v interiéru.Cíleně využívá moderní technologie při péči o zahradu nebo zeleň v interiéru v modelových situacích.Zhodnotí efektivitu a možné inovace realizovaného řešení.Aktivně se podílí na plánování a realizaci praktických činností.Uvědomuje si rizika práce s technickým vybavením pro údržbu zeleně a dbá na bezpečnost a hygienu při manipulaci.Uvědomuje si přínosy propojení technické a environmentální výchovy a jejich dopad na zvýšení efektivity práce.Uvědomuje si přínos praktických činností pro vlastní učení, seberealizaci i relaxaci.</t>
         </is>
       </c>
       <c r="N348" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje své emoce a emoční prožívání druhých a využívá seberegulaci v konkrétních situacích ve třídě.</t>
+          <t>Používá pracovní pomůcky, nářadí a základní technické vybavení při péči o zahradu nebo zeleň v interiéru za dodržení základních zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="O348" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P348" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C349" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní a sociální výchova</t>
+          <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D349" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
+          <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E349" s="0" t="inlineStr">
         <is>
-          <t>Kariérový rozvoj</t>
+          <t>Konstrukční činnosti a automatizace</t>
         </is>
       </c>
       <c r="F349" s="0" t="inlineStr">
         <is>
-          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
+          <t>Tematický okruh žákovi umožňuje propojovat poznatky z různých vědeckých disciplín a poznávat, jak věci fungují a jak jsou konstruovány. Žák konstruuje smysluplné celky za účelem pochopení základních principů a podpory inovativního myšlení. </t>
         </is>
       </c>
       <c r="G349" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H349" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-003-ZV5-005</t>
+          <t>CSP-TCH-003-ZV9-005</t>
         </is>
       </c>
       <c r="I349" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává různé druhy profesí ve svém blízkém okolí a sdílí zkušenosti se zapojením do pracovních činností ve svém domácím prostředí.</t>
+          <t>Využívá konstrukční dovednosti v modelových situacích, sestaví a upraví přiměřeně složitou konstrukci, model či robotické zařízení za dodržování zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="J349" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na seznámení žáka s různými druhy pracovních činností a povolání (profesí). Žák pojmenuje různé druhy pracovních činností ve svém domácím prostředí a specifikuje své zapojení do těchto činností. Zapojení do činností spojených s chodem domácnosti je klíčové pro osobní, sociální i kariérový rozvoj žáka. Získání a sdílení těchto zkušeností umožňuje rozvíjet vztah k práci a chápat spoluodpovědnost za výsledky práce, což jsou potřebné dovednosti pro budoucí pracovní i osobní život. Zároveň žák poznává povolání dospělých ze svého blízkého okolí a dokáže o nich diskutovat.Poznávání významu různých druhů práce vede žáka k uvědomění, že každá pracovní činnost má svou hodnotu (činnosti v domácnosti, vykonávání placené a neplacené práce). Rozvíjí otevřený postoj k různým profesím, který pomáhá omezovat vliv stereotypů (genderových a dalších). Žák si vytváří vztah k různým profesím prostřednictvím nejbližších osob. Popisuje typy pracovních činností souvisejících s danými profesemi, jejich přínosy.</t>
+          <t>Žák se seznamuje se základními schématy a postupy elektrických, elektrotechnických či technických stavebnic. Sestavuje statické i dynamické objekty (modely) a konstrukce podle zadané technické dokumentace nebo podle vlastního návrhu a ověřuje jejich funkčnost. Mimo použití standardních a tradičních materiálů a stavebnic využívá i moderní technologie jako 3D modelování, online simulace atp. Navrhuje a ověřuje funkčnost konstrukčních prvků z hlediska nosnosti, stability, designu, bezpečnosti aj. Využívá či sestavuje a aplikuje elektrotechnická schémata podle výběru, aplikuje elektroniku s využitím elektrotechnických či elektronických stavebnic a jednoduchých elektronických součástek (např. motorek, dioda, spínač, žárovka, zvonek). Používá tvůrčí a badatelský přístup k dosažení požadovaného výsledku. Žák dodržuje zásady bezpečnosti a hygieny práce během konstruování a sestavování, včetně platných předpisů pro práci s elektronikou.Rozvoj konstrukčních dovedností má pozitivní přesah do mnoha oblastí lidského života. Jednou z oblastí, pro kterou jsou konstrukční činnosti základem, je oblast robotiky, jež představuje propojení mechaniky, elektroniky a programování. Rozvoj konstrukčních činností je úzce propojený s informatikou a obory STEM (STEAM, STREAM aj.) a má potenciál zvyšovat zájem žáků o tyto obory.</t>
         </is>
       </c>
       <c r="K349" s="0" t="inlineStr">
         <is>
-          <t>Získává a sdílí zkušenosti s různými druhy pracovních činností spojených s chodem domácnosti.Získává formou hry zkušenosti s činnostmi spojenými s různými povoláními. Všímá si různých profesí, se kterými se setkává ve svém okolí a diskutuje o tom, co ho zaujalo.</t>
+          <t>prohlubuje své znalosti a dovednosti týkající se tvorby technické dokumentacedle pokynu učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologiípostupuje podle jednoduché technické dokumentace a dodržuje platný postupvytváří technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostíhodnotí funkčnost a správnost konstrukce nebo modelu a navrhuje úpravy nebo vlastní tvůrčí řešení dodržuje bezpečnost a hygienu při konstrukčních činnostech podle pokynů učitele</t>
         </is>
       </c>
       <c r="L349" s="0" t="inlineStr">
         <is>
-          <t>Zkouší popsat své zapojení do různých druhů pracovních činností v domácnosti, a podíl členů domácnosti na činnostech. Zjišťuje od členů rodiny a blízkých jaké je jejich povoláních a jaké zkušenosti mají s povoláním, a diskutuje o nich. Naslouchá zkušenostem lidí z různých profesí a diskutuje, co se mu na nich líbí.</t>
+          <t>samostatně nebo ve spolupráci se spolužáky vytváří technickou dokumentaci i s  využitím digitálních technologiína základě pokynu učitele konstruuje podle různých typů technické dokumentacena základě pokynu učitele vytváří funkční i statické technické modely a konstrukceexperimentuje při konstrukčních činnostechřízeně hodnotí funkčnost a správnost konstrukce nebo modelupracuje s chybou jako součástí konstrukčního procesu, hledá a navrhuje řešení v podobě úpravy technologického postupudodržuje bezpečnost a hygienu při konstrukčních činnostech </t>
         </is>
       </c>
       <c r="M349" s="0" t="inlineStr">
         <is>
-          <t>Rozliší vybrané druhy pracovních činností spojených s chodem domácnosti, popíše své zapojení do nich a sdílí své zkušenosti a prožitky.Rozpozná na příkladech význam pracovních činností ve svém domácím prostředí. Pojmenuje povolání, která se vyskytují v jeho rodině a blízkém okolí, popíše jejich náplň a význam a na příkladu představí, jaký vztah k povolání má vybraná blízká osoba.U vybraných povoláních popíše, co se mu na nich líbí, výhody/nevýhody, navrhne příklad jejich přínosu pro okolí (lidé, příroda apod.).</t>
+          <t>Postupuje podle technické dokumentace a dodržuje platný postup v modelových situacích.Systematicky a účelně vytváří funkční i statické technické modely a konstrukce.Postupuje vlastním tvůrčím procesem k funkční konstrukci.Na základě poznatků z různých vědních oborů vyhodnotí funkčnost a správnost konstrukce nebo modelu podle vybraných hledisek.Identifikuje chybu nebo problém a navrhuje a realizuje možné úpravy technologického postupu.Dodržuje bezpečnost a hygienu při konstrukčních činnostech, uvědomuje si význam i důsledky při jejich nedodržení.</t>
         </is>
       </c>
       <c r="N349" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná běžná povolání ve svém blízkém okolí a podílí se na pracovních činnostech v rámci prostředí školy.</t>
+          <t>Vytváří dle návodu přiměřeně složitou konstrukci, model za dodržení základních zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="O349" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P349" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C350" s="0" t="inlineStr">
         <is>
-          <t>Osobnostní a sociální výchova</t>
+          <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D350" s="0" t="inlineStr">
         <is>
-          <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
+          <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E350" s="0" t="inlineStr">
         <is>
-          <t>Kariérový rozvoj</t>
+          <t>Konstrukční činnosti a automatizace</t>
         </is>
       </c>
       <c r="F350" s="0" t="inlineStr">
         <is>
-          <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
+          <t>Tematický okruh žákovi umožňuje propojovat poznatky z různých vědeckých disciplín a poznávat, jak věci fungují a jak jsou konstruovány. Žák konstruuje smysluplné celky za účelem pochopení základních principů a podpory inovativního myšlení. </t>
         </is>
       </c>
       <c r="G350" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H350" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-003-ZV9-011</t>
+          <t>CSP-TCH-003-ZV5-003</t>
         </is>
       </c>
       <c r="I350" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje význam práce a aktivního zapojení do světa práce pro sebe, komunitu, společnost a přírodu.</t>
+          <t>Provádí jednoduché konstrukční činnosti s návodem i bez návodu.</t>
         </is>
       </c>
       <c r="J350" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na získání schopnosti pozitivně vnímat vliv práce i dalších forem aktivního zapojení se do komunity a společnosti (dobrovolnictví apod.) na vlastní život. Podporuje porozumění dopadu lidské práce na společnost a přírodu, schopnost identifikovat nejrůznější formy nerovného přístupu a vymezit se vůči nim. Žák reflektuje své hodnoty a představy o kariérové cestě ve vztahu k potřebám společnosti a vývoji světa práce. Ve svém kariérovém rozhodování vychází z přínosu pro osobní rozvoj a zároveň pro společnost a přírodu. Zkoumá a diskutuje o smyslu práce, přínosech a dopadech různých profesí. Získává zkušenost, že svou činností může vnášet pozitivní změny do komunity a společnosti. Objevuje své možnosti, čeho může dosáhnout svou aktivitou. Zkouší se zapojovat do aktivit spojených s péčí o druhé a o své okolí. Reflexe získaných zkušeností podporuje žáka v uvědomění sociální odpovědnosti při kariérovém rozhodování.</t>
+          <t>Žák provádí jednoduché konstrukční činnosti, montáž a demontáž, realizuje jednoduchá elektronická zapojení jako základ robotiky. Manipuluje s různými druhy stavebnic (plošnými, prostorovými, konstrukčními, elektronickými aj.). Vytváří statické a funkční konstrukce, se kterými lze po dokončení manipulovat (jeřáb, houpačka atp.). Navrhuje a vytváří algoritmy postupných kroků. Na modelových úlohách rozvíjí např. technické myšlení, prostorovou představivost, motorické dovednosti. Žák pracuje s jednoduchou předlohou, náčrtem, fotorealistickými kresbami, videonávodem, schématy podle instrukcí učitele. Žák dodržuje učitelem doporučenou bezpečnost a hygienu při práci a respektuje bezpečnostní upozornění výrobce (stavebnice).Manipulativní konstrukční činnosti vycházejí z nejpřirozenější dětské činnosti – hry, poskytují vhodný prostor pro rozvoj motorických schopností žáků (zručnosti), zkoumání a experimentování, uplatnění tvořivosti, posílení volních vlastností, vytrvalosti při práci. Je vhodné zařazovat do výuky jak statické, tak funkční konstrukce. Poznatky z oblasti techniky v podobě poznávání základních přírodních a fyzikálních jevů a zákonitostí mohou být okamžitě uplatňovány. Prostřednictvím návodů, náčrtů, schémat a různých předloh žák poznává pravidla technické komunikace. </t>
         </is>
       </c>
       <c r="K350" s="0" t="inlineStr">
         <is>
-          <t>zkouší se zapojovat do péče o druhé, o své okolí a sdílí své zkušenostiuvažuje o svém preferovaném životním stylu a představě budoucího života  v modelových situacích poznává možnosti předcházení stereotypům (např. genderových a jiných) v kariérovém rozvojidiskutuje příklady činností a profesí, které přispívají k udržitelnému životnímu prostředí, k sociální soudržnosti, apod.</t>
+          <t>Prostřednictvím manipulativní činnosti zkoumá existující modely a konstrukce.Seznamuje se s informacemi o principech a zákonitostech uplatňovaných při konstrukčních činnostech. Samostatně nebo ve skupině konstruuje podle námětových karet, schémat, modelů.Vytváří náčrt nebo schéma modelu.</t>
         </is>
       </c>
       <c r="L350" s="0" t="inlineStr">
         <is>
-          <t>vyhodnocuje své zkušenosti s péčí o druhé a o své okolí (např. s dobrovolnickou prací)zkouší pojmenovat své hodnoty spojené s kariérou, vlastní budoucnostízvažuje stereotypy (např. genderové a jiné) ovlivňující kariérové cestydiskutuje zkušenosti se zapojením do činností ve svém blízkém okolí, které přispívají k udržitelnému životnímu prostředí, k sociální soudržnosti, apod.představí příklady profesí, jak přispívají zvyšování kvality života, například péče jako profesepojmenuje přínosy neplacené práce ve formě péče v rodině a komunitě</t>
+          <t>Prostřednictvím řízené manipulativní činnosti experimentuje s materiálem a způsoby konstrukcí.Samostatně nebo ve spolupráci se spolužáky aplikuje poznatky základních fyzikálních principů a přírodních zákonitostí do jednoduchých konstrukčních aktivit.Čte návod nebo jinou jednoduchou technickou dokumentaci.Samostatně nebo ve spolupráci se spolužáky konstruuje podle jednoduché technické dokumentace.Vytváří jednoduchou technickou dokumentaci dle pokynů učitele.</t>
         </is>
       </c>
       <c r="M350" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná přínosy výsledků lidské práce, různých profesí, dopady na komunitu, společnost, přírodu.Posoudí, jak svým kariérovým rozhodováním ovlivňuje budoucí podobu světa.Reflektuje své hodnoty spojené s kariérou a světem práce, respekt k roli každého jednotlivce ve světě práce, včetně neplacené práce v rodině a komunitě. Reflektuje stereotypy (např. genderové a jiné) ovlivňující volbu kariérové cesty (kvalifikace, povolání).</t>
+          <t>Vytváří jednoduché technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostí.Podle pokynů učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologií.Postupuje podle jednoduché technické dokumentace a dodržuje platný postup.Hodnotí funkčnost a správnost konstrukce/modelu.Navrhuje úpravy nebo vlastní tvůrčí řešení funkční konstrukce.Dodržuje bezpečnost a hygienu při konstrukčních činnostech.</t>
         </is>
       </c>
       <c r="N350" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si na příkladech význam práce pro sebe i společnost.</t>
+          <t>Provádí jednoduché konstrukční činnosti s návodem.</t>
         </is>
       </c>
       <c r="O350" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P350" s="0" t="inlineStr">
-        <is>
-[...1064 lines deleted...]
-      <c r="P363" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
@@ -32685,51 +31619,51 @@
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t>Poznává význam svého učení.</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence komunikační</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
+          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Vyjadřování</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na schopnost žáka vyjadřovat se smysluplně a samostatně, na šíři k tomu užitých výrazových prostředků a na jejich volbu v kontextu komunikační situace. Součástí očekávaného výsledku jsou také prezentační dovednosti žáka.</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
@@ -32767,51 +31701,51 @@
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>Využívá výrazové prostředky vhodné pro určitý komunikační záměr, partnera a situaci.</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence komunikační</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
+          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Vyjadřování</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na schopnost žáka vyjadřovat se smysluplně a samostatně, na šíři k tomu užitých výrazových prostředků a na jejich volbu v kontextu komunikační situace. Součástí očekávaného výsledku jsou také prezentační dovednosti žáka.</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
@@ -32849,51 +31783,51 @@
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t>Komunikuje s partnerem dle svého záměru.</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence komunikační</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
+          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Porozumění</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na schopnost žáka porozumět různým vrstvám komunikačního aktu a na volbu receptivních strategií k tomu potřebných.</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
@@ -32931,51 +31865,51 @@
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence komunikační</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
+          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Porozumění</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na schopnost žáka porozumět různým vrstvám komunikačního aktu a na volbu receptivních strategií k tomu potřebných.</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
@@ -33013,51 +31947,51 @@
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t>Rozpozná význam běžně užívaných forem sdělení vyjádřený intonací komunikačního partnera.</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence komunikační</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
+          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Aktivní naslouchání</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na schopnost žáka soustředit se během mluvené interakce na projev ostatních účastníků interakce, flexibilně přizpůsobovat svůj projev potřebám komunikačního partnera a také na schopnost zpětně tento proces reflektovat.</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
@@ -33095,51 +32029,51 @@
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t>Reaguje přiměřeně na partnera v komunikaci.</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence komunikační</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
+          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Aktivní naslouchání</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na schopnost žáka soustředit se během mluvené interakce na projev ostatních účastníků interakce, flexibilně přizpůsobovat svůj projev potřebám komunikačního partnera a také na schopnost zpětně tento proces reflektovat.</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
@@ -33177,61 +32111,61 @@
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
           <t>Přizpůsobuje svůj projev tak, že aktivně reaguje na projev partnera.</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence komunikační</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
+          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Vícejazyčnost</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Gradační očekávaný výsledek učení se zaměřuje na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a kulturní zkušenosti k dosažení komunikačního záměru v situacích, při kterých mluvčí nesdílí společný jazyk.</t>
+          <t>Gradační očekávaný výsledek učení se zaměřuje na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a kulturní zkušenosti k dosažení komunikačního záměru v situacích, při kterých mluvčí nesdílí společný jazyk.</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>KKK-VJZ-000-ZV5-001</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>Rozpozná vybrané konkrétní rozdíly mezi vlastním vyjadřováním a vyjadřováním lidí z odlišných prostředí či kultur.</t>
@@ -33259,61 +32193,61 @@
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
           <t>Rozpozná rozdíly mezi vlastním vyjadřováním a vyjadřováním lidí z odlišných prostředí a kultur.</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence komunikační</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
+          <t>Klíčová kompetence komunikační vede jedince k uvědomění si důležitosti komunikace a vybavuje ho takovými komunikačními schopnostmi, které mu umožní aktivní spolupráci s lidmi kolem něj. Rozvoj této kompetence proto vede jednak ke schopnosti porozumět ostatním, jednak ke schopnosti srozumitelně a adekvátně vyjádřit své myšlenky, záměry, postoje či emoce prostřednictvím širokého spektra komunikačních strategií a výrazových prostředků. Mezi ty přitom v kontextu dnešního propojeného světa patří nejen prostředky mateřského jazyka, ale také jazyků cizích. Důraz je proto kladen také na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a dosáhnout komunikačního záměru i v situacích, při kterých mluvčí nesdílí společný jazyk. Konečně, v užším kontextu mluvené interakce patří pod komunikační kompetenci také schopnost patřičně usměrňovat vlastní vyjadřování s ohledem na průběžnou zpětnou vazbu poskytovanou komunikačním partnerem.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Vícejazyčnost</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Gradační očekávaný výsledek učení se zaměřuje na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i druhého cizího jazyka atd.) a kulturní zkušenosti k dosažení komunikačního záměru v situacích, při kterých mluvčí nesdílí společný jazyk.</t>
+          <t>Gradační očekávaný výsledek učení se zaměřuje na rozvoj vícejazyčného repertoáru jedince, tedy jeho schopnosti mobilizovat všechny dostupné jazykové prostředky (mateřského, prvního i dalšího cizího jazyka atd.) a kulturní zkušenosti k dosažení komunikačního záměru v situacích, při kterých mluvčí nesdílí společný jazyk.</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>KKK-VJZ-000-ZV9-001</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>Využívá svůj vícejazyčný repertoár, aby se vypořádal s jednoduchými každodenními situacemi vyžadujícími komunikaci v cizím jazyce a překonání odlišností mezi lidmi z různých prostředí či kultur.</t>