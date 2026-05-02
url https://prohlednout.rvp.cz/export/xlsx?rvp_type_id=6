--- v2 (2026-03-16)
+++ v3 (2026-05-02)
@@ -592,61 +592,61 @@
           <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-001</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>Dorozumívá se kultivovaně, výstižně, s jasným komunikačním záměrem a jazykovými prostředky vhodnými pro danou komunikační situaci.</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>Vyjadřovat se kultivovaně a srozumitelně patří k základním požadavkům moderní komunikace. Žák využívá znalosti o jazyce a jazykovém systému, vědomě uplatňuje znalosti o jazykových prostředcích a mluvnických kategoriích a díky tomu se může vyjadřovat věcně, srozumitelně a výstižně. Rozlišuje jazykové prostředky s ohledem na konkrétní komunikační situaci, vyjadřuje se jasně, srozumitelně, dbá na pečlivou výslovnost, využívá pestrost slovní zásoby.Uvědomuje si odlišnosti konkrétních komunikačních situací a je schopný využívat takové jazykové prostředky, které jsou pro něj adekvátní. Rozvíjí své jazykové znalosti a komunikační dovednosti v mluveném i v písemném projevu a dokáže je využívat jak ve vyučování, tak v každodenním životě.</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>vyjadřuje věcně a srozumitelně svoje myšlenky, pocity, postřehy, názory, úsudky ad. (forma vyjádření nemusí být vždy výstižná)pozorně naslouchá partnerovi, navazuje kontakt (oslovení, tykání, vykání ad.)vyjadřuje se věcně a srozumitelně užívá vědomě verbální i neverbální prostředky (např. v improvizovaných výstupech, ve scénkách, s využitím prvků dramatické výchovy apod.)prezentuje své komunikační dovednosti (např. mluvní cvičení, výstupy ve dvojicích i ve skupině, jednoduchá prezentace s využitím prostředků audiovizuální techniky a digitálních zdrojů apod.) </t>
+          <t>Vyjadřuje věcně a srozumitelně svoje myšlenky, pocity, postřehy, názory, úsudky ad. (forma vyjádření nemusí být vždy výstižná).Pozorně naslouchá partnerovi, navazuje kontakt (oslovení, tykání, vykání ad.).Vyjadřuje se věcně a srozumitelně.Užívá vědomě verbální i neverbální prostředky (např. v improvizovaných výstupech, ve scénkách, s využitím prvků dramatické výchovy apod.).Prezentuje své komunikační dovednosti (např. mluvní cvičení, výstupy ve dvojicích i ve skupině, jednoduchá prezentace s využitím prostředků audiovizuální techniky a digitálních zdrojů apod.). </t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t> rozlišuje a funkčně užívá spisovné a nespisovné jazykové prostředkyv komunikaci používá osvojené jazykové prostředky vzhledem s ohledem na komunikační situaci, záměr a adresátauplatňuje zásady dialogu v mluvené, psané i elektronické komunikacidodržuje pravidla slušné komunikace a také pravidla netikety v elektronické komunikaciprezentuje své komunikační dovednosti (např. prezentace s využitím prostředků audiovizuální techniky a digitálních zdrojů, mluvní cvičení, výstupy ve dvojicích i ve skupině, nácvik praktických komunikačních situací ad.)</t>
+          <t>Rozlišuje a funkčně užívá spisovné a nespisovné jazykové prostředky.V komunikaci používá osvojené jazykové prostředky s ohledem na komunikační situaci, záměr a adresáta.Uplatňuje zásady dialogu v mluvené, psané i elektronické komunikaci.Dodržuje pravidla slušné komunikace a také pravidla netikety v elektronické komunikaci.Prezentuje své komunikační dovednosti (např. prezentace s využitím prostředků audiovizuální techniky a digitálních zdrojů, mluvní cvičení, výstupy ve dvojicích i ve skupině, nácvik praktických komunikačních situací ad.).</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>rozlišuje spisovné a nespisovné prostředky fonetické, morfologické a lexikální roviny jazyka a využívá je v komunikacirozlišuje a charakterizuje jazykové prostředky obecné češtiny a jednotlivých nářečí rozpozná komunikační situace a volí vhodné jazykové prostředky, které v nich může uplatnitzahájí a moderuje diskusizapojuje se do diskusí na sociálních sítích a uvědomuje si role účastníků v těchto typech dialogické komunikacevyužívá digitální prostředí jako možnost rozšířit svoje komunikační dovednosti, strategie a techniky (např. vyhledávání podle klíčových slov, rozvíjení audiovizuální gramotnosti, role v různých typech internetové komunikace, např. facebook, twitter, tik-tok, instagram ad.)prezentuje své komunikační dovednosti (např. prezentace s využitím prostředků audiovizuální techniky a digitálních zdrojů, nácvik praktických komunikačních situací, soutěžní debaty s využitím argumentace, prezentace projektů ad.)</t>
+          <t>Rozlišuje spisovné a nespisovné prostředky fonetické, morfologické a lexikální roviny jazyka a využívá je v komunikaci.Rozlišuje a charakterizuje jazykové prostředky obecné češtiny a jednotlivých nářečí.Rozpozná komunikační situace a volí vhodné jazykové prostředky, které v nich může uplatnit.Zahájí a moderuje diskusi.Zapojuje se do diskusí na sociálních sítích a uvědomuje si role účastníků v těchto typech dialogické komunikace.Využívá digitální prostředí jako možnost rozšířit svoje komunikační dovednosti, strategie a techniky (např. vyhledávání podle klíčových slov, rozvíjení audiovizuální gramotnosti, role v různých typech internetové komunikace, např. Facebook, Twitter, TikTok, Instagram ad.).Prezentuje své komunikační dovednosti (např. prezentace s využitím prostředků audiovizuální techniky a digitálních zdrojů, nácvik praktických komunikačních situací, soutěžní debaty s využitím argumentace, prezentace projektů ad.).</t>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t>Dorozumí se kultivovaně, výstižně, reaguje na sdělení druhého mluvčího v komunikační situaci.</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
@@ -751,66 +751,66 @@
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-002</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>Vyslovuje v souladu s jazykovou normou česká a běžně užívaná cizí slova a užívá je vhodně vzhledem ke komunikační situaci.</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>Žák zřetelně artikuluje a odděluje slova v ústním projevu, používá je ve tvaru v souladu s jazykovou normou tak, aby sdělil svůj komunikační záměr. V této souvislosti žák pracuje jak s již osvojenou, tak s postupně získávanou slovní zásobou. Rozlišuje slova domácí a slova cizího původu; uvědomuje si význam slov a rozhoduje se, ve které komunikační situaci je vhodné konkrétní slovo použít.K přesnému, jednoznačnému a smysluplnému vyjadřování je nutné, aby žák porozuměl významovým vztahům mezi slovy i větnými celky, aby ve svém projevu uplatňoval textovou návaznost a vhodně užíval jazykové prostředky.</t>
+          <t>Žák zřetelně artikuluje a odděluje slova v ústním projevu, používá je ve tvaru v souladu s jazykovou normou tak, aby sdělil svůj komunikační záměr.</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>správně artikuluje a vyslovuje podle svých schopností slova, která si již osvojildbá na správnou výslovnost krátkých a dlouhých samohlásek a souhláseks ohledem na své možnosti mluví v přiměřeném tempu, se správnou intonací, větným přízvukem, dynamikou a melodií</t>
+          <t>Správně artikuluje a vyslovuje podle svých schopností slova, která si již osvojil.Dbá na správnou výslovnost krátkých a dlouhých samohlásek a souhlásek.S ohledem na své možnosti mluví v přiměřeném tempu, se správnou intonací, větným přízvukem, dynamikou a melodií.</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>obohacuje svoji slovní zásobu, dbá na správnou výslovnost nově osvojených slov zjišťuje správnou výslovnost slov ve slovníkuporozumí  významu nově osvojených slov a ve spolupráci s vyučujícím rozvíjí svoji výslovnost (např. čtením, poslechem, vyprávěním, zpíváním)rozvíjí správnou výslovnost souhláskových skupindbá na dodržování správného přízvukurozvíjí svoji výslovnost tzv. jazykolamů</t>
+          <t>Dbá na správnou výslovnost nově osvojených slov.Zjišťuje správnou výslovnost slov ve slovníku.Rozvíjí správnou výslovnost souhláskových skupin.Dbá na dodržování správného přízvuku.Rozvíjí svoji výslovnost tzv. jazykolamů.</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Rozvíjí správnou artikulaci a výslovnost méně frekventovaných slov domácího i cizího původu.U nově osvojených slov dbá na porozumění jejich významu.Posoudí zvukovou podobu přejatých slov (porovná výslovnost v původním jazyce a výslovnost v češtině). Dbá na svoji artikulaci, dikci, tempo řeči a větnou melodii s ohledem na komunikační situaci (běžná mluva, mluvní cvičení, prezentace ve třídě, debata ad.). Dbá na svoji artikulaci, dikci, tempo řeči a větnou melodii s ohledem na partnera v komunikaci (kamarádi, spolužáci, výchovný poradce, rodiče, prarodiče ad.).</t>
+          <t>Rozvíjí správnou artikulaci a výslovnost méně frekventovaných slov domácího i cizího původu.U nově osvojených slov dbá na správnou výslovnost.Posoudí zvukovou podobu přejatých slov (porovná výslovnost v původním jazyce a výslovnost v češtině). Dbá na svoji artikulaci, dikci, tempo řeči a větnou melodii s ohledem na komunikační situaci (běžná mluva, mluvní cvičení, prezentace ve třídě, debata ad.). Dbá na svoji artikulaci, dikci, tempo řeči a větnou melodii s ohledem na partnera v komunikaci (kamarádi, spolužáci, výchovný poradce, rodiče, prarodiče ad.).</t>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t>Vyslovuje podle svých možností česká a běžně užívaná cizí slova v souladu s jazykovou normou. </t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
@@ -920,61 +920,61 @@
           <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-003</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>Rozvíjí své znalosti o tvarosloví a funkčně je využívá.</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>Žák vytváří takové slovní tvary, které odpovídají komunikační situaci, tj. užívá spisovné, hovorové, slangové i obecně české tvary slov v souladu se svým komunikačním záměrem a s ohledem na příjemce textu. Dokáže zdůvodnit užití zvoleného tvaru slova, v textu vyhledá nevhodně užitý tvar slova a nahradí ho vhodnějším vzhledem ke komunikační situaci.V každodenní komunikaci dochází běžně ke střídání jazykových kódů, a proto žák potřebuje rozlišovat spisovný a nespisovný projev z hlediska tvorby slovních tvarů (ohýbání slov). Na základě vlastní zkušenosti následně posuzuje kvalitu svého vlastního i cizího písemného či mluveného projevu z výše uvedeného hlediska, v případě nekvalitního projevu by měl navrhnout zlepšení či zhodnotit funkci daného slovního tvaru v textu (např. užití nespisovného tvaru v jinak spisovném textu plnícího estetickou funkci v umělecké literatuře).</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>rozlišuje v mluveném i psaném projevu spisovné a nespisovné tvary slovzaznamená stavbu slova, označí předponu, kořen, příponu a koncovkurozpozná podstatná jména, slovesa, spojky a předložkyurčí pád, číslo, vzor a rod podstatných jmen </t>
+          <t>Rozlišuje v mluveném i psaném projevu spisovné a nespisovné tvary slov.Zaznamená stavbu slova, označí předponu, kořen, příponu a koncovku.Rozpozná podstatná jména, slovesa, spojky a předložky.Určí pád, číslo, vzor a rod podstatných jmen. </t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>spisovné tvary slov tvoří v souladu s jazykovou normouurčí mluvnické kategorie slovesa – osobu, číslo, způsob, časrozlišuje jednoduché a složené tvary slovesaurčuje slovesný rod a vidurčuje slovní druhy v souvislém textutvoří tvary méně obtížných zájmen a číslovek určí druh a vzor přídavných jmen; rozpoznává a charakterizuje neohebné slovní druhy (s výjimkou částic);</t>
+          <t>Spisovné tvary slov tvoří v souladu s jazykovou normou.Určí mluvnické kategorie slovesa – osobu, číslo, způsob, čas.Rozlišuje jednoduché a složené tvary slovesa.Určuje slovesný rod a vid.Určuje slovní druhy v souvislém textu.Tvoří tvary méně obtížných zájmen a číslovek.Určí druh a vzor přídavných jmen.Rozpoznává a charakterizuje neohebné slovní druhy (s výjimkou částic).</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Utvoří tvary slov podle zadaných tvaroslovných kategorií. Správně užívá slova přejatá a jejich tvary. Správně užívá všechna neohebná slova včetně částic.Pro danou komunikační situaci navrhne vhodný způsob vyjádření (formální × neformální situace vyžadující spisovný/hovorový × nespisovný projev).Vyhledá v textu tvary slov užité nevhodně a nahradí je vhodnými (např. v komunikační situaci zahrnující písemný styk s úřady nahradí nespisovné tvary slov spisovnými, obdobně v neformálním rozhovoru vyhledá spisovné tvary slov v jinak nespisovném projevu).Při vlastní komunikaci vhodně užívá slovní tvary v souladu se svým komunikačním záměrem.</t>
+          <t>Utvoří tvary slov podle zadaných tvaroslovných kategorií.Správně užívá slova přejatá a jejich tvary. Správně užívá všechna neohebná slova včetně částic.Pro danou komunikační situaci navrhne vhodný způsob vyjádření (formální × neformální situace vyžadující spisovný/hovorový × nespisovný projev).Vyhledá v textu tvary slov užité nevhodně a nahradí je vhodnými (např. v komunikační situaci zahrnující písemný styk s úřady nahradí nespisovné tvary slov spisovnými, obdobně v neformálním rozhovoru vyhledá spisovné tvary slov v jinak nespisovném projevu).Při vlastní komunikaci vhodně užívá slovní tvary v souladu se svým komunikačním záměrem.</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t>Užívá vhodné slovní tvary vzhledem ke komunikační situaci.</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
@@ -1079,61 +1079,61 @@
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-004</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>Funkčně využívá znalosti o slovní zásobě a tvoření slov.</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>Rozšiřování a obohacování slovní zásoby patří k základním kompetencím při rozvíjení komunikačních dovedností. Znalosti o tvoření slov, o jednotlivých vrstvách slovní zásoby a o způsobech jejího rozšiřování a obohacování žákům umožňují jednoznačně pojmenovávat, srozumitelně komunikovat a přesvědčivě argumentovat.Žák využívá slovní zásobu v každodenní komunikaci. Rozumí významům jednotlivých lexikálních jednotek, vhodně je užívá s ohledem na danou komunikační situaci. Rozlišuje mezi slovy spisovnými a nespisovnými, mezi slovy neutrálními a citově zabarvenými. Prostřednictvím četby a za pomoci informačních zdrojů si rozšiřuje slovní zásobu, je schopný vyhledat ve slovnících významy slov, jimž nerozumí. Žák si je vědom rozmanitosti slovní zásoby a ovládá principy tvoření slov, užívá také vhodně slova cizího původu a v případě potřeby vysvětlí jejich význam pomocí slovníku.</t>
+          <t>Rozšiřování a obohacování slovní zásoby patří k základním kompetencím při rozvíjení komunikačních dovedností. Znalosti o tvoření slov, o jednotlivých vrstvách slovní zásoby a o způsobech jejího rozšiřování a obohacování žákům umožňují jednoznačně pojmenovávat, srozumitelně komunikovat a přesvědčivě argumentovat.Žák využívá slovní zásobu v každodenní komunikaci. Rozumí významům jednotlivých lexikálních jednotek, vhodně je užívá s ohledem na danou komunikační situaci. Rozlišuje mezi slovy spisovnými a nespisovnými, mezi slovy neutrálními a citově zabarvenými. Prostřednictvím četby a za pomoci informačních zdrojů si rozšiřuje slovní zásobu, je schopný vyhledat ve slovnících významy slov (českých i cizích), jimž nerozumí. Žák si je vědom rozmanitosti slovní zásoby a ovládá principy tvoření slov, užívá také vhodně slova cizího původu a v případě potřeby vysvětlí jejich význam pomocí slovníku.</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>rozlišuje a v komunikaci užívá slova spisovná a nespisovnápoužívá vhodně zvolená slova v daném kontextu posuzuje význam slov, svoji odpověď ověří ve slovníkurozlišuje antonyma, slova souřadná, nadřazená a podřazená </t>
+          <t>Rozlišuje a v komunikaci užívá slova spisovná a nespisovná.Používá vhodně zvolená slova v daném kontextu.Posuzuje význam slov, svoji odpověď ověří ve slovníku.Rozlišuje antonyma, slova souřadná, nadřazená a podřazená. </t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>rozlišuje a v komunikaci užívá slova neutrální a citově zabarvená, slova a sousloví, významy slov, odborné názvy, rozlišuje významy běžně používaných zkratek a značekvyužívá v komunikaci poznatky o tvoření slov, rozlišuje významy slov utvořených různými způsoby uvede způsoby obohacování slovní zásoby uvede příklad slova zkratkového, přejatého, složeného a víceslovného pojmenování </t>
+          <t>Rozlišuje a v komunikaci užívá slova neutrální a citově zabarvená, slova a sousloví, významy slov, odborné názvy, rozlišuje významy běžně používaných zkratek a značek.Využívá v komunikaci poznatky o tvoření slov, rozlišuje významy slov utvořených různými způsoby.Uvede způsoby obohacování slovní zásoby.Uvede příklad slova zkratkového, přejatého, složeného a víceslovného pojmenování. </t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>S pomocí slovníku určuje původ slov. Uvede příklady přejatých slov a dokáže je využít v mluveném i v písemném projevu se správnou výslovností a ve správné grafické podobě.Nahrazuje přejatá slova slovy domácího původu.Slova domácího původu s pomocí slovníku nahrazuje slovy přejatými.Rozpozná a funkčně využije nepřímá pojmenování, například v oblasti frazeologie a publicistiky.Rozšiřuje svoji slovní zásobu a využívá ji v mluvené i psané komunikaci.</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t>Využívá znalosti o slovní zásobě a zapisuje slova do textů.</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
@@ -1166,61 +1166,61 @@
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-005</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>Rozvíjí své znalosti o skladbě a funkčně je využívá.</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>Žák porozumí stavbě psaných i mluvených textů a vědomě užívá poznatky o skladbě české věty, souvětí a textu ke tvorbě vlastních komunikátů. Tento očekávaný výsledek učení svým obsahem propojuje formální a obsahovou stránku tvorby mluvených i psaných projevů a směřuje k funkčnímu využití těchto poznatků v komunikaci.K přesnému, jednoznačnému a smysluplnému vyjadřování je nutné, aby žák porozuměl významovým vztahům mezi slovy i větnými celky, aby ve svém projevu uplatňoval textovou návaznost a vhodně užíval odkazovací jazykové prostředky.</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>určuje základní větné členyrozliší rozvíjející větné členy rozpozná vztahy mezi větnými členyrozpozná větu jednoduchou a souvětívyužívá znalosti skladby v pravopise (psaní i/y ve shodě přísudku s podmětem)využívá základní pravidla skladby v mluvených i psaných projevech</t>
+          <t>Určuje základní větné členy.Rozliší rozvíjející větné členy. Rozpozná vztahy mezi větnými členy.Rozpozná větu jednoduchou a souvětí.Využívá znalosti skladby v pravopise (psaní i/y ve shodě přísudku s podmětem).Využívá základní pravidla skladby v mluvených i psaných projevech.</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>vytváří komunikačně sdělné a syntakticky jednoznačné větyrozlišuje vztahy mezi větnými členy ve větě jednoduché (s výjimkou doplňku) rozlišuje vztahy v souvětí podřadnémzvolí vyjádření myšlenky pomocí souvětí s vedlejší větou, nebo pomocí větného členu v souladu s komunikační situacírozlišuje významové vztahy v souvětí souřadnémsprávně aplikuje pravidla syntaktického pravopisu (shoda přísudku s podmětem a interpunkce)využívá poznatky o větných členech a syntaktických vztazích v mluvených i psaných projevech</t>
+          <t>Vytváří komunikačně sdělné a syntakticky jednoznačné věty.Rozlišuje vztahy mezi větnými členy ve větě jednoduché (s výjimkou doplňku)Rozlišuje vztahy v souvětí podřadném.Zvolí vyjádření myšlenky pomocí souvětí s vedlejší větou, nebo pomocí větného členu v souladu s komunikační situací.Rozlišuje významové vztahy v souvětí souřadném.Správně aplikuje pravidla syntaktického pravopisu (shoda přísudku s podmětem a interpunkce).Využívá poznatky o větných členech a syntaktických vztazích v mluvených i psaných projevech.</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>aplikuje znalosti o větných členech (s výjimkou doplňku) při výstavbě textu vhodně spojuje věty do souvětí a rozděluje složitá souvětí do jednodušších větných celků, obměňuje slovosled v souladu s vlastním komunikačním záměrempři tvorbě textu správně aplikuje pravidla syntaktického pravopisu ve vztahu k větným členům, větám jednoduchým, souvětím i celému textu zhodnotí psaný nebo mluvený projev z hlediska skladbyrozpozná odchylku a zvláštnost ve větné stavbě (nikoli terminologicky, ale rozpozná problematické místo) a navrhne vhodnější formulacivyužívá poznatky z učiva o skladbě v mluvených písemných i projevech</t>
+          <t>Aplikuje znalosti o větných členech (s výjimkou doplňku) při výstavbě textu.Vhodně spojuje věty do souvětí a rozděluje složitá souvětí do jednodušších větných celků, obměňuje slovosled v souladu s vlastním komunikačním záměrem.Při tvorbě textu správně aplikuje pravidla syntaktického pravopisu ve vztahu k větným členům, větám jednoduchým, souvětím i celému textu.Zhodnotí psaný nebo mluvený projev z hlediska skladby.Rozpozná odchylku a zvláštnost ve větné stavbě (nikoli terminologicky, ale rozpozná problematické místo) a navrhne vhodnější formulaci.Využívá poznatky z učiva o skladbě v mluvených i písemných projevech.</t>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t>Tvoří a zapisuje vlastní sdělení s využitím znalosti větné sklady.  </t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
@@ -1330,56 +1330,56 @@
           <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-006</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>Vytvoří po formální i obsahové stránce funkční písemný projev s využitím znalostí pravidel pravopisu.</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>Žák je veden k rozvíjení znalostí, dovedností a schopností týkajících se pravopisu současné češtiny. Osvojuje si zásady morfologického, lexikálního a syntaktického pravopisu a aplikuje je ve svých písemných projevech.Pravopisná kompetence patří mezi zásadní témata, s nimiž se ve vyučování českého jazyka a literatury na 2. stupni základní školy pracuje. Žáci si postupně osvojují pravidla českého pravopisu v návaznosti na učivo z 1. stupně. Využívají pravopisné znalosti a dovednosti ve svých písemných projevech v každodenní písemné komunikaci, tedy nejen v hodinách českého jazyka a literatury. Ovládání pravopisu nadále patří k základním kompetencím každého z nás, ale na druhé straně je třeba zdůraznit, že současné koncepce vyučování českého jazyka založené na rozvíjení komunikačních dovedností nabádají k tomu, aby vyučování pravopisu nebylo přeceňováno a aby výuka pravopisu nebyla chápána pouze jako nástroj ke klasifikaci.</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>pracuje samostatně s Internetovou jazykovou příručkou, s Pravidly českého pravopisu, s jazykovými slovníky a příručkami vyhledá zadané slovo, ověří jeho význam a pravopisnou podobu a tyto dovednosti využívá ve svých písemných projevech</t>
+          <t>Pracuje samostatně s Internetovou jazykovou příručkou, s Pravidly českého pravopisu, s jazykovými slovníky a příručkami.Vyhledá zadané slovo, ověří jeho význam a pravopisnou podobu a tyto dovednosti využívá ve svých písemných projevech.</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>uvědomuje si vztah mezi jazykovým systémem a pravopisnými zásadamiosvojuje si postupně pravidla morfologického, lexikálního a syntaktického pravopisuvyužívá kritéria hodnocení pravopisu – zvládám, zlepšuji se, nezvládámvyhledá zadané slovo, ověří jeho význam a pravopisnou podobu a tyto dovednosti využívá ve svých písemných projevech</t>
+          <t>Uvědomuje si vztah mezi jazykovým systémem a pravopisnými zásadami.Osvojuje si postupně pravidla morfologického, lexikálního a syntaktického pravopisu.Využívá kritéria hodnocení pravopisu – zvládám, zlepšuji se, nezvládám.Vyhledá zadané slovo, ověří jeho význam a pravopisnou podobu a tyto dovednosti využívá ve svých písemných projevech.</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>Na základě osvojených schopností a dovedností zhodnotí písemné projevy podle zadání (rozsah, téma ad.).Vytvoří funkční písemný projev a zhodnotí ho na základě osvojených schopností a dovedností. Vytvoří písemný projev komplexní z hlediska formálního i obsahového v psané podobě i v digitálním prostředí.</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
           <t>Vytvoří jednoduchý text s využitím znalosti pravidel pravopisu.</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
@@ -1489,56 +1489,56 @@
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-007</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí aktuální úroveň svých jazykových a komunikačních znalostí a dovedností s ohledem na své další jazykové vzdělávání.</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>Žák chápe význam mateřského jazyka ve vztahu k historii českého národa i ve vztahu k současné jazykové situaci. Vnímá jazyk jako komunikační nástroj, který je nezbytný pro vytváření mezilidských vztahů a sociálních vazeb. Zhodnotí postavení českého jazyka v multikulturním a mezinárodním kontextu.Jazykové znalosti a komunikační dovednosti přispívají k celoživotnímu vzdělávání a k osobnímu rozvoji. Žák je veden k tomu, že postupně přebírá zodpovědnost za vlastní (celoživotní) učení a uvědomuje si, jak uvedené znalosti a dovednosti ovlivňují jeho vnímání vlastní identity, učení a výsledků práce.</t>
+          <t>Žák chápe význam mateřského jazyka ve vztahu k historii českého národa i ve vztahu k současné jazykové situaci. Vnímá jazyk jako komunikační nástroj, který je nezbytný pro vytváření mezilidských vztahů a sociálních vazeb. Zhodnotí postavení českého jazyka v multikulturním a mezinárodním kontextu.Jazykové znalosti a komunikační dovednosti přispívají k celoživotnímu vzdělávání a k osobnímu rozvoji. Žák je veden k tomu, že postupně přebírá zodpovědnost za vlastní (celoživotní) učení a uvědomuje si, jak uvedené znalosti a dovednosti ovlivňují jeho vnímání vlastní identity, učení a výsledků práce.</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>uvědomuje si význam jazyka a jeho funkce, které používá v praxi;chápe, že jazyk je nástroj pro komunikaci, vyjadřování myšlenek a pocitů;získává základní poznatky o postavení českého jazyka mezi ostatními jazyky;uvědomuje si význam čtenářské gramotnosti pro rozvoj jazykových a komunikačních znalostí a dovedností;prostřednictvím jednoduchého sebehodnoticího dotazníku identifikuje oblasti v českém jazyce, které chce zlepšit. </t>
+          <t>Uvědomuje si význam jazyka a jeho funkce, které používá v praxi.Chápe, že jazyk je nástroj pro komunikaci, vyjadřování myšlenek a pocitů.Získává základní poznatky o postavení českého jazyka mezi ostatními jazyky.Uvědomuje si význam čtenářské gramotnosti pro rozvoj jazykových a komunikačních znalostí a dovedností.Prostřednictvím jednoduchého sebehodnoticího dotazníku identifikuje oblasti v českém jazyce, které chce zlepšit. </t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>zhodnotí nároky společnosti na jazykovou vybavenost jednotlivce (uplatnitelnost na trhu práce a požadavky ze strany zaměstnavatelů, jazykové zkoušky a Evropské jazykové portfolio); uvědomuje si, že jazykové a komunikační znalosti a dovednosti mohou ovlivnit jeho budoucí profesi;vnímá, že jazyk hraje důležitou roli při prezentaci sebe sama a při vytváření vztahů (v mluveném i psaném projevu);využívá své jazykové a komunikační znalosti a dovednosti v každodenním životě (elektronická komunikace, diskuze, prezentace);s využitím sebehodnocení a zpětné vazby navrhne následné kroky ke zlepšení dílčích výsledků učení;pracuje s mateřským jazykem pravidelně a navrhuje, jakým způsobem lze dále rozvíjet nabyté jazykové schopnosti.</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí nároky společnosti na jazykovou vybavenost jednotlivce (uplatnitelnost na trhu práce a požadavky ze strany zaměstnavatelů, jazykové zkoušky a Evropské jazykové portfolio). Uvědomuje si, že jazykové a komunikační znalosti a dovednosti mohou ovlivnit jeho budoucí profesi.Vnímá, že jazyk hraje důležitou roli při prezentaci sebe sama a při vytváření vztahů (v mluveném i psaném projevu).Využívá své jazykové a komunikační znalosti a dovednosti v každodenním životě (elektronická komunikace, diskuse, prezentace).S využitím sebehodnocení a zpětné vazby navrhne následné kroky ke zlepšení dílčích výsledků učení.Pracuje s mateřským jazykem pravidelně a navrhuje, jakým způsobem lze dále rozvíjet nabyté jazykové schopnosti.</t>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1638,168 +1638,168 @@
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV9-008</t>
+          <t>JJK-CJL-001-ZV5-008</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Využívá elektronické prostředky a informační zdroje ke tvorbě textu.</t>
+          <t>Vyjadřuje svoje prožitky ze čtení nebo poslechu uměleckého textu.</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>Žák čerpá informace z různých typů digitálních médií (infografik, podcastů, videí, audioknih…), tyto informace dále zpracovává, analyzuje a včleňuje do svého vlastního sdělení formou textu, vizuální prezentace (schéma, graf, infografika) nebo jiného formátu typického pro multimediální prostor. Za tímto účelem využívá různé programy a aplikace k zefektivnění a zkvalitnění práce.Jako čtenář i tvůrce textů se současný člověk musí orientovat v rámci multimediálního prostoru a vlastní vyjádření musí upravovat tak, aby byla pro budoucího čtenáře dobře čitelná a snadno pochopitelná. K tomu slouží mnoho různých digitálních nástrojů, od automatické kontroly pravopisu přes software pro tvorbu infografik a záznam zvuku až po umělou inteligenci.</t>
+          <t>Žák své čtenářské prožitky a poznatky z četby propojuje s vyjádřenými prožitky a poznatky dalších žáků. Získává, udržuje si či rozvíjí pozitivní postoj ke čtení, vnímá význam čtení a umění obecně pro svůj život. Popisuje myšlenky objevující se v díle, odhaluje motivaci, jednání a prožívání postav a uvažuje nad jejich důsledky. Učí se odhalit a objasnit autorský záměr. </t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>přečte přiměřeně rozsáhlý text v elektronické podoběpomocí vyhledávače zjistí přímo vyjádřenou informaci v tištěných i elektronických zdrojíchz webových stránek a videí zpracuje písemný záznam</t>
+          <t>Vybírá si literární text podle svého zájmu.</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>zpracovává informace z různých zdrojů do textového editoru nebo prezentaceužívá jednoduché zásady pro grafickou úpravu textů (mezery, velikost písma, fonty, řádkování, zarovnání do bloku, pevná mezera, odstavce)při psaní vlastního textu využívá automatickou kontrolu pravopisu, popř. jiné aplikace, které zefektivňují jeho prácinapíše e-mail nebo jinou elektronickou zprávu</t>
+          <t>Rozšiřuje si svůj čtenářský zájem o další literární žánry.V souvislosti s četbou a aktivitami vztahujícími se k uměleckým textům si spontánně osvojuje některé literární pojmy (autor, spisovatel, ilustrátor, ilustrace, postava, vypravěč, sloka, rým).Popíše souvislost mezi textem a vlastními životními nebo čtenářskými zkušenostmi.</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Získává informace z prvků typických pro online prostředí (multimediální obsah z e-knih, podcastů, audioknih, sociálních sítí…) a interpretuje je.Využívá je pro vlastní tvorbu, přičemž užívá zásady pro grafickou úpravu textů.Zpracuje informace do jiného zobrazení (graf, infografika, myšlenková mapa, obrázek generovaný AI…) a vysvětlí, jak toto zobrazení pomáhá porozumění obsahu.Podpoří své sdělení jiným formátem, například při nahrávání svého hlasu pracuje s tempem řeči, intonací, pauzami.Vysvětlí, v jakém případě je vhodné využít umělou inteligenci pro získání nebo zpracování informací.</t>
+          <t>Vybere si literární text podle svého zájmu nebo potřeby.Na základě vlastní čtenářské zkušenosti odliší základní literární žánry – poezie, próza (pohádka, povídka, bajka, pověst).Formuluje svůj čtenářský prožitek z uměleckého díla a doloží ho citací z textu.Formuluje své prožitky z poslechu uměleckého díla.</t>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
-          <t>Napíše e-mail anebo jinou elektronickou zprávu. </t>
+          <t>Popíše své dojmy (libost či nelibost) ze čtení nebo poslechu uměleckého textu.</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV5-008</t>
+          <t>JJK-CJL-001-ZV9-008</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Vyjadřuje svoje prožitky ze čtení nebo poslechu uměleckého textu.</t>
+          <t>Využívá elektronické prostředky a informační zdroje ke tvorbě textu.</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>Žák své čtenářské prožitky a poznatky z četby propojuje s vyjádřenými prožitky a poznatky dalších žáků. Získává, udržuje si či rozvíjí pozitivní postoj ke čtení, vnímá význam čtení a umění obecně pro svůj život. Popisuje myšlenky objevující se v díle, odhaluje motivaci, jednání a prožívání postav a uvažuje nad jejich důsledky. Učí se odhalit a objasnit autorský záměr. </t>
+          <t>Žák čerpá informace z různých typů digitálních médií (infografik, podcastů, videí, audioknih…), tyto informace dále zpracovává, analyzuje a včleňuje do svého vlastního sdělení formou textu, vizuální prezentace (schéma, graf, infografika) nebo jiného formátu typického pro multimediální prostor. Za tímto účelem využívá různé programy a aplikace k zefektivnění a zkvalitnění práce.Jako čtenář i tvůrce textů se současný člověk musí orientovat v rámci multimediálního prostoru a vlastní vyjádření musí upravovat tak, aby byla pro budoucího čtenáře dobře čitelná a snadno pochopitelná. K tomu slouží mnoho různých digitálních nástrojů, od automatické kontroly pravopisu přes software pro tvorbu infografik a záznam zvuku až po umělou inteligenci.</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>Vybírá si literární text podle svého zájmu.</t>
+          <t>Přečte přiměřeně rozsáhlý text v elektronické podobě.Pomocí vyhledávače zjistí přímo vyjádřenou informaci v tištěných i elektronických zdrojích.Z webových stránek a videí zpracuje písemný záznam.</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>Rozšiřuje si svůj čtenářský zájem o další literární žánry.V souvislosti s četbou a aktivitami vztahujícími se k uměleckým textům si spontánně osvojuje některé literární pojmy (autor, spisovatel, ilustrátor, ilustrace, postava, vypravěč, sloka, rým).Popíše souvislost mezi textem a vlastními životními nebo čtenářskými zkušenostmi.</t>
+          <t>Zpracovává informace z různých zdrojů do textového editoru nebo prezentace.Užívá jednoduché zásady pro grafickou úpravu textů (mezery, velikost písma, fonty, řádkování, zarovnání do bloku, pevná mezera, odstavce).Při psaní vlastního textu využívá automatickou kontrolu pravopisu, popř. jiné aplikace, které zefektivňují jeho práci.Napíše e-mail nebo jinou elektronickou zprávu.</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Vybere si literární text podle svého zájmu nebo potřeby.Na základě vlastní čtenářské zkušenosti odliší základní literární žánry – poezie, próza (pohádka, povídka, bajka, pověst).Formuluje svůj čtenářský prožitek z uměleckého díla a doloží ho citací z textu.Formuluje své prožitky z poslechu uměleckého díla.</t>
+          <t>Získává informace z prvků typických pro online prostředí (multimediální obsah z e-knih, podcastů, audioknih, sociálních sítí…) a interpretuje je.Využívá je pro vlastní tvorbu, přičemž užívá zásady pro grafickou úpravu textů.Zpracuje informace do jiného zobrazení (graf, infografika, myšlenková mapa, obrázek generovaný AI…) a vysvětlí, jak toto zobrazení pomáhá porozumění obsahu.Podpoří své sdělení jiným formátem, například při nahrávání svého hlasu pracuje s tempem řeči, intonací, pauzami.Vysvětlí, v jakém případě je vhodné využít umělou inteligenci pro získání nebo zpracování informací.</t>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>Popíše své dojmy (libost či nelibost) ze čtení nebo poslechu uměleckého textu.</t>
+          <t>Napíše e-mail anebo jinou elektronickou zprávu. </t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
@@ -1822,61 +1822,61 @@
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-009</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>Vyhledá, kriticky posoudí a sdílí informace a další obsah, k tomu volí etické postupy, způsoby a prostředky odpovídající konkrétní situaci.</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>Žák vyhledá informace v tištěných i elektronických zdrojích a ověřuje jejich pravdivost, dokáže odlišit fakta od názorů a odhalovat manipulaci v reklamních nebo publicistických textech. Získané informace sdílí a prezentuje s ohledem na konkrétní komunikační situaci a na posluchače nebo čtenáře.Vyhledávání a ověřování informací je zásadní dovednost, která žákům umožňuje orientovat se v současném světě. Pomáhá jim odlišovat fakta od názorů, umožňuje jim vnímat, kam směřuje vývoj společnosti, zda podléhají populismu nebo zda chrání demokracii.S využíváním digitálních technologií narůstá nutnost respektovat autorská práva a potřeba vnímat, které informace a jak předáváme dál.</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t>vyhledá informace v několika tištěných i elektronických zdrojích,uvede jejich název zdrojů.</t>
+          <t>Vyhledá informace v několika tištěných i elektronických zdrojích.Uvede název zdrojů.</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>vyhledá informaci v tištěných i elektronických zdrojích, ověří její pravdivost srovnáním s jinými zdroji, odliší fakt od názoru,vysvětlí, jakým způsobem ovlivňují vyhledávací algoritmy, popř. způsob prezentování informací (např. citově zabarvená slova, titulky, výběr a pořadí zpráv) vnímání informací,ukládá si získané informace (písemně, do textového editoru, do připravované prezentace), vyhledá informaci v tištěných i elektronických zdrojích, ověří její pravdivost srovnáním s jinými zdroji, odliší fakt od názoru,vysvětlí, jakým způsobem ovlivňují vyhledávací algoritmy, popř. způsob prezentování informací (např. citově zabarvená slova, titulky, výběr a pořadí zpráv) vnímání informací,ukládá si získané informace (písemně, do textového editoru, do připravované prezentace), odkazuje na zdroje informací, např. názvem zdroje a odkazem, získané informace prezentuje.</t>
+          <t>Vyhledá informaci v tištěných i elektronických zdrojích, ověří její pravdivost srovnáním s jinými zdroji, odliší fakt od názoru.Vysvětlí, jakým způsobem ovlivňují vyhledávací algoritmy, popř. způsob prezentování informací (např. citově zabarvená slova, titulky, výběr a pořadí zpráv) vnímání informací.Ukládá si získané informace (písemně, do textového editoru, do připravované prezentace), vyhledá informaci v tištěných i elektronických zdrojích, ověří její pravdivost srovnáním s jinými zdroji, odliší fakt od názoru.Odkazuje na zdroje informací, např. názvem zdroje a odkazem.Získané informace prezentuje.</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá informaci v tištěných i elektronických zdrojích, porovná ji s jinými zdroji, posoudí důvěryhodnost zdroje, odliší fakt od názoru, odhalí a vysvětlí manipulaci s informacemi.Ukládá si získané informace (písemně, do textového editoru, do připravované prezentace, myšlenkové mapy podle svých preferencí). Odkazuje na zdroje informací (např. s pomocí citačních generátorů) a zohledňuje autorská práva obrázků, videí a hudby.Sdílí nebo prezentuje informace s ohledem na situaci a na posluchače nebo čtenáře.Vysvětlí, které informace jsou pro sdílení vhodné a které ne.</t>
+          <t>Vyhledá informaci v tištěných i elektronických zdrojích, ověří její pravdivost srovnáním s jinými zdroji, odliší fakt od názoru.Vysvětlí, jakým způsobem ovlivňují vyhledávací algoritmy, popř. způsob prezentování informací (např. citově zabarvená slova, titulky, výběr a pořadí zpráv) vnímání informací.Ukládá si získané informace (písemně, do textového editoru, do připravované prezentace), vyhledá informaci v tištěných i elektronických zdrojích, ověří její pravdivost srovnáním s jinými zdroji, odliší fakt od názoru.Odkazuje na zdroje informací, např. názvem zdroje a odkazem.Získané informace prezentuje.</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t>Vyhledá a posoudí stanovenou informaci a další obsah v přiměřeně náročném textu, k tomu volí postupy, způsoby a prostředky odpovídající konkrétní situaci.</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
@@ -1986,61 +1986,61 @@
           <t/>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-010</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>Rozlišuje komunikační funkce výpovědi a porozumí smyslu konkrétního neuměleckého textu.</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>Žák rozpozná podle záměru mluvčího a jeho způsobu vyjádření komunikační funkci výpovědi a přiměřeně na ni reaguje. O těchto situacích diskutuje a uvědomuje si, za jakých okolností dochází k dezinterpretaci. Podobně je tomu u psaných textů, u nichž je důležité poznat nejen autorův záměr, ale i obsah a způsob, jakým byl text napsán.V každé komunikační situaci je důležité, aby mluvčí vyjádřil svůj záměr. Tomuto záměru pak odpovídá způsob pronesení výpovědi. Na základě správného pochopení záměru může posluchač adekvátně reagovat. Žák rozpoznává komunikační záměr a analyzuje obsah a způsob sdělení, aby si uvědomil konkrétní smysl textu, a vyhnul se tak manipulaci či nesprávné interpretaci.</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
-          <t>porozumí zadání či obsahu, na který má tvořit text nebo adekvátně reagovat v komunikační situaciadekvátně reaguje v konkrétní komunikační situaci (otázky, odpovědi, přání, prosba, rozkaz apod.)rozlišuje mezi tím, co se říká, a jak se to říká</t>
+          <t>Porozumí zadání či obsahu, na který má tvořit text nebo adekvátně reagovat v komunikační situaci.Adekvátně reaguje v konkrétní komunikační situaci (otázky, odpovědi, přání, prosba, rozkaz apod.).Rozlišuje mezi tím, co se říká, a jak se to říká.</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>rozlišuje mezi tím, co se říká, co se píše, a s jakým cílem nebo záměrem se to říká, píšerozpozná záměr mluvčího, autora textu, a podle toho adekvátně reagujerozliší adresáta a komunikační sféry (styly) v textu, uzpůsobuje svůj projev k dosažení komunikačního cíle nebo záměru (kamarádi při hře, diskuse na internetu, přednáška před spolužáky, dopis organizaci apod.)</t>
+          <t>Rozlišuje mezi tím, co se říká, co se píše, a s jakým cílem nebo záměrem se to říká, píše.Rozpozná záměr mluvčího, autora textu, a podle toho adekvátně reaguje.Rozliší adresáta a komunikační sféry (styly) v textu, uzpůsobuje svůj projev k dosažení komunikačního cíle nebo záměru (kamarádi při hře, diskuse na internetu, přednáška před spolužáky, dopis organizaci apod.).</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Zvolí a uplatní vhodné etické a funkční postupy pro danou komunikační sféru (styl), záměr a adresáta (např. argumentace na základě vhodných zdrojů, oslovení, tykání/vykání, naslouchání, vzájemný respekt).Diskutuje o variantách komunikačních výpovědí, které již zná (otázka, oznámení, výzva, prosba námitka ad.) a roztřídí je pomocí charakteristických znaků (např. doplnění o novou informaci, dosažení toho, co chceme).Analyzuje obsah i způsob sdělení (jazykové prostředky) a tyto znaky následně porovná se záměrem komunikační výpovědi (o co autorovi šlo).Svůj komunikační záměr popíše a adekvátně vyjádří.</t>
+          <t>Zvolí a uplatní vhodné etické a funkční postupy pro danou komunikační sféru (styl), záměr a adresáta (např. argumentace na základě vhodných zdrojů, oslovení, tykání/vykání, naslouchání, vzájemný respekt).Diskutuje o variantách komunikačních výpovědí, které již zná (otázka, oznámení, výzva, prosba, námitka ad.) a roztřídí je pomocí charakteristických znaků (např. doplnění o novou informaci, dosažení toho, co chceme).Analyzuje obsah i způsob sdělení (jazykové prostředky) a tyto znaky následně porovná se záměrem komunikační výpovědi (o co autorovi šlo).Svůj komunikační záměr popíše a adekvátně vyjádří.</t>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
@@ -2063,61 +2063,61 @@
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-011</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>Využívá poznatky o komunikaci, jazyce a stylu k mluvenému nebo písemnému projevu přiměřenému situaci.</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>Jedná se o komplexní využití poznatků o jazyce a stylu v komunikaci i v tvorbě vlastních textů. Žák využívá nejen gramatická pravidla a obsahovou věcnost, ale uvědomuje si, komu je text adresován. Rozlišuje sféry komunikace (styly) a podle toho volí adekvátní jazykové prostředky.Pojem „komunikační sféry“ charakterizuje odlišná jazyková prostředí v rámci realizace komunikačních situací. Pro pochopitelnější uchopení vychází toto pojetí z jazykových funkčních stylů, ty ovšem nejsou plnohodnotným ekvivalentem, jelikož nereflektují současné problémy a potřeby mezilidské komunikace v plném rozsahu. Pro vytvoření návaznosti a orientace v problematice jsou sféry pracovně přiřazené k jednotlivým funkčním stylům, nejedná se ovšem o stejný pojem.Sféra běžné komunikace – styl prostě sdělovacíSféra odborné komunikace – styl odbornýSféra institucionální komunikace – styl administrativní Sféra mediální komunikace – styl publicistickýSféra expresivní komunikace – styl uměleckýŽák se může nacházet v různých komunikačních situacích (např. sociální sítě, živé setkání, formální události, zadání práce ve škole), v nichž používá adekvátní jazykové prostředky. V komunikaci či u tvorby vlastních textů je potřeba uplatňovat nejen obsahovou věcnost (držet se tématu) podepřenou kompetencemi z oblasti gramatiky, ale také rozlišovat určité sféry komunikace a v závislosti na nich dodržovat etické a funkční postupy k dosažení svého komunikačního záměru (pravidla respektující komunikace, tykání/vykání atd.).</t>
+          <t>Jedná se o komplexní využití poznatků o jazyce a stylu v komunikaci i v tvorbě vlastních textů. Žák využívá nejen gramatická pravidla a obsahovou věcnost, ale uvědomuje si, komu je text adresován. Rozlišuje sféry komunikace (styly) a podle toho volí adekvátní jazykové prostředky.Pojem „komunikační sféry“ charakterizuje odlišná jazyková prostředí v rámci realizace komunikačních situací. Pro pochopitelnější uchopení vychází toto pojetí z jazykových funkčních stylů, ty ovšem nejsou plnohodnotným ekvivalentem, jelikož nereflektují současné problémy a potřeby mezilidské komunikace v plném rozsahu. Pro vytvoření návaznosti a orientace v problematice jsou sféry pracovně přiřazené k jednotlivým funkčním stylům, nejedná se ovšem o stejný pojem.sféra běžné komunikace – styl prostě sdělovacísféra odborné komunikace – styl odbornýsféra institucionální komunikace – styl administrativní sféra mediální komunikace – styl publicistickýsféra expresivní komunikace – styl uměleckýŽák se může nacházet v různých komunikačních situacích (např. sociální sítě, živé setkání, formální události, zadání práce ve škole), v nichž používá adekvátní jazykové prostředky. V komunikaci či u tvorby vlastních textů je potřeba uplatňovat nejen obsahovou věcnost (držet se tématu) podepřenou kompetencemi z oblasti gramatiky, ale také rozlišovat určité sféry komunikace a v závislosti na nich dodržovat etické a funkční postupy k dosažení svého komunikačního záměru (pravidla respektující komunikace, tykání/vykání atd.).</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t>porozumí jednoduchému textu a vysvětlí jeho význam vlastními slovy adekvátně reaguje na partnera v dialoguvyhledá v textu klíčová slova; využívá osnovu při tvorbě vlastního textuvytvoří  jednoduchý slohový útvar pomocí klíčových slovvytvoří stručné poznámky, výpisky nebo výtah z textu</t>
+          <t>Porozumí jednoduchému textu a vysvětlí jeho význam vlastními slovy.Adekvátně reaguje na partnera v dialogu.Vyhledá v textu klíčová slova.Využívá osnovu při tvorbě vlastního textu.Vytvoří jednoduchý slohový útvar pomocí klíčových slov.Vytvoří stručné poznámky, výpisky nebo výtah z textu.</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>odliší s pomocí učitele a v diskusi se spolužáky fakta a názory  aplikuje získaná pravidla jazykové normy dle svých schopností do tvorby textů nebo komunikační situace  rozliší jednotlivé komunikační sféry podle svých schopností a zadání učitele vytvoří kompozičně a věcně správně slohový útvar</t>
+          <t>Odliší s pomocí učitele a v diskusi se spolužáky fakta a názory.Aplikuje získaná pravidla jazykové normy dle svých schopností do tvorby textů nebo komunikační situace.Rozliší jednotlivé komunikační sféry.Podle svých schopností a zadání učitele vytvoří kompozičně a věcně správně slohový útvar.</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>Zvolí a uplatní vhodné etické postupy podle svých schopností pro prostředí a adresáta (respektující komunikace, oslovení, nepoužívání argumentačních faulů, stereotypy, generalizování ad.).Správně a přehledně rozvíjí myšlenku s ohledem na účel textu. Správně propojuje text prostředky nadvětného spojování.Uspořádá úryvky tak, aby sestavený text dával smysl a aby byla dodržena textová návaznost.Vytvoří náročnější slohový útvar podle zadání (esej, výklad, líčení ad.).</t>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t>Rozlišuje základní fráze a slovní obraty, jimiž reaguje na komunikační situace.</t>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
@@ -2150,56 +2150,56 @@
           <t/>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-012</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>Používá záměrně a promyšleně postupy a strategie umožňující vnímat, chápat a interpretovat text.</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Žák využívá a rozvíjí svoji schopnost porozumět textu a na základě toho volí vhodnou strategii čtení.Postupy a strategie, které umožňují vnímat, chápat a interpretovat text, umožňují žákovi řídit vlastní proces čtení a rozlišovat způsob čtení v závislosti na druhu textu. Žák si uvědomuje souvislost tématu s jeho osobními zkušenostmi, klade si otázky související s obsahem textu, na základě textu si vytváří představy, zjišťuje skrytý význam textu a na základě přečteného si vytváří nové poznatky.</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>kontroluje, zda čtenému rozumí, či ne, rychle vyhledá informaci podle orientačních prvků,nalézá souvislosti mezi dvěma částmi jednoho textu, klade jednoduché otázky, předvídá, jak bude děj pokračovat dál.</t>
+          <t>Kontroluje, zda čtenému rozumí, či ne.Rychle vyhledá informaci podle orientačních prvků.Nalézá souvislosti mezi dvěma částmi jednoho textu, klade jednoduché otázky, předvídá, jak bude děj pokračovat dál.</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>vybírá texty, které jsou vhodné pro daný účel,podle orientačních prvků rychle vyhledá informaci jak v tištěném, tak v elektronickém textu,vybírá nejdůležitější informace z beletristického, básnického, naučného i publicistického textu a stručně je sdělí ostatním,využívá různé formy písemných záznamů (např. myšlenkové mapy),sleduje, zda textu rozumí, a pokouší se objasnit části textu, kterým nerozumí, klade různě složité otázky a hledá na ně v textech odpovědi, předvídá, jak text (beletristický i naučný) bude dále pokračovat, popíše své představy plynoucí z přečteného, hledá a nalézá souvislosti mezi různými texty i vlastními zkušenostmi, odhaluje jednoduché skryté informace.</t>
+          <t>Vybírá texty, které jsou vhodné pro daný účel.Podle orientačních prvků rychle vyhledá informaci jak v tištěném, tak v elektronickém textu.Vybírá nejdůležitější informace z beletristického, básnického, naučného i publicistického textu a stručně je sdělí ostatním.Využívá různé formy písemných záznamů (např. myšlenkové mapy).Sleduje, zda textu rozumí, a pokouší se objasnit části textu, kterým nerozumí, klade různě složité otázky a hledá na ně v textech odpovědi, předvídá, jak text (beletristický i naučný) bude dále pokračovat, popíše své představy plynoucí z přečteného, hledá a nalézá souvislosti mezi různými texty i vlastními zkušenostmi, odhaluje jednoduché skryté informace.</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>V případě potřeby text rychle pročítá (skenuje) s cílem rychle vyhledat informaci, popřípadě posoudit, zda bude použitelný (např. zda je užitečné kliknout na odkaz při vyhledávání nebo v článcích).Podle účelu svého čtení volí vhodný způsob čtení (hluboké čtení, rychlé čtení); zběžně prohlíží i rozsáhlejší texty, aby o nich získal všeobecný přehled (skimming).Využívá orientační prvky a pokročilejší vyhledávací nástroje; orientuje se ve složených komunikátech a v nelineárním textu.Vědomě používá základní strategie porozumění textu (sledování vlastního porozumění, předvídání, hledání souvislostí, vizualizace, kladení otázek…).Odhalí záměr autora a možného adresáta.Využívá různé formy písemných záznamů k usnadnění pochopení (nákresy, myšlenkové mapy, značky, poznámky na okrajích apod.), vysvětlí, která je pro něj v daném případě nejvhodnější.Na základě získaných informací a využitých strategií rozumí textu, vyvodí nepřímo sdělené informace a dokáže ho interpretovat.</t>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t>Chápe a dokáže interpretovat přiměřeně obtížný text.</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
@@ -2232,61 +2232,61 @@
           <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-013</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>Rozpoznává manipulaci v komunikaci, zaujímá k ní kritický postoj a přiměřeně reaguje.</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>Manipulace je jednou z praktik komunikace, kdy se mluvčí snaží získat adresáta na svoji stranu nekalými prostředky. Manipulace představuje typ komunikačního záměru, manipulátor může využívat techniky verbální i neverbální. Manipulace může probíhat v osobním kontaktu, ale také prostřednictvím médií. Manipulovaný jedinec si často neuvědomuje, že je obětí, mívá pocit viny a může se stát na manipulátorovi závislý.Manipulace představuje v současné době významnou společenskou hrozbu, je využívána v každodenní komunikaci, v marketingových strategiích i v politických bojích, například před volbami. Zvlášť nebezpečná je mediální manipulace, která využívá zacílení na různé věkové a sociální skupiny, tedy i na žáky základních škol. Projevuje se to například v reklamě na konkrétní výrobky, například na mobilní telefony, na potraviny, nápoje, hudbu, filmy, komiksy. Velké riziko představují sociální sítě, které žáci využívají ve volném čase i ve škole. Jde například o hoaxy nebo kyberšikanu (vytváření falešných účtů za účelem zesměšnění a šikanování oběti atd.). Proti manipulaci není jednoduché se bránit. Je třeba zachovávat si vlastní postoje a názory, být si vědom svých práv, požadovat konkrétní informace, popřípadě vyhledat odbornou pomoc.</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
-          <t>kriticky posoudí informace nebo myšlenky obsažené v textu nebo v jiném sdělenízjišťuje, odkud konkrétní informace pocházíuvede příklad situace, kdy se setkal s manipulací</t>
+          <t>Kriticky posoudí informace nebo myšlenky obsažené v textu nebo v jiném sdělení.Zjišťuje, odkud konkrétní informace pochází.Uvede příklad situace, kdy se setkal s manipulací.</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>rozliší svět zobrazovaný v reklamách od opravdového světarozpozná stereotypy zobrazované v reklamách a dalších mediálních sděleníchrozliší situace, kde se s manipulací setkáváme: běžná komunikace, mediální komunikace, marketing, reklama </t>
+          <t>Rozliší svět zobrazovaný v reklamách od opravdového světa.Rozpozná stereotypy zobrazované v reklamách a dalších mediálních sděleních.Rozliší situace, kde se s manipulací setkáváme: běžná komunikace, mediální komunikace, marketing, reklama. </t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Rozliší typy manipulace – například sugesce, přesvědčování, propaganda, brainwashing.Rozliší a vyhledává prostředky manipulace – psychologické, jazykové, audiovizuální.Rozliší, které jazykové prostředky a jakým způsobem jsou využívány v reklamních sděleních.Využívá poznatky o praktikách manipulátorů, aby se mohl proti manipulaci bránit. </t>
+          <t>Rozliší typy manipulace – například sugesce, přesvědčování, propaganda, brainwashing.Rozliší a vyhledá prostředky manipulace – psychologické, jazykové, audiovizuální.Rozliší, které jazykové prostředky a jakým způsobem jsou využívány v reklamních sděleních.Využívá poznatky o praktikách manipulátorů, aby se mohl proti manipulaci bránit. </t>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
           <t>Rozpozná manipulaci v jednoduchých mediálních sděleních, popíše, jak mají na manipulaci lidé reagovat.</t>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
@@ -2314,56 +2314,56 @@
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-014</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>Vyjadřuje svoje prožitky literárního, divadelního a audiovizuálního díla.</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>Žák sdílí své čtenářské prožitky z textu (či prožitky z děl z oblasti souvisejících uměleckých druhů), při jejich formulování odkazuje ke konkrétním prvkům textu (motivu, jednání postavy, vyjadřovaným názorům), přemýšlí o nich, uvádí představy a myšlenky, k nimž ho dílo podnítilo; uvědomuje si a formuluje souvislost mezi dílem a vlastními životními i čtenářskými zkušenostmi. Žák tím současně prohlubuje své povědomí o dalších funkcích uměleckého díla (vzdělávací, výchovné, apelové) a tyto funkce v díle rozpoznává.Žák na základě vlastní čtenářské či jiné zkušenosti uvádí a vysvětlí souvislosti s jinými uměleckými díly. Uvědomuje si, že umělecké dílo vytváří svébytný, fikční svět, který nelze ztotožnit s běžnou skutečností; uvědomuje si, že takovéto dílo je samo součástí reálného světa.Žák své čtenářské prožitky propojuje s vyjádřenými prožitky a zkušenostmi dalších žáků. V diskusi si uvědomuje, že prožitky z díla jsou individuální, a na základě vlastní zkušenosti si tak upevňuje povědomí o literární komunikaci (autor – dílo – příjemce). Žák si osvojuje a využívá postupy a strategie, které mu pomáhají vnímat a pochopit obsah i formy a dobírá se hlubšího poznání a pochopení obsahu díla.Žák rozvíjí svoje schopnosti formulovat své prožitky z uměleckého díla a přemýšlet o nich, strukturovat je a ujasnit si je. Žák rozvíjí svoje komunikační dovednosti a využívá je v argumentaci. Žák rozvíjí svoji čtenářskou samostatnost, schopnost vnímat umělecká díla z dalších druhů umění a také schopnost vnímat estetickou stránku skutečnosti.</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t>uvědomuje si specifičnost uměleckého textu (umění)vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmuzískává či udržuje si základní čtenářské návyky a dovednosti (četba s pochopením)jednoduše popisuje tematickou stránku textu (díla)formuluje své čtenářské či posluchačské prožitky z uměleckého textu; formuluje své prožitky z dalších uměleckých děl se slovesnými prvky; je schopen nacházet základní souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmi</t>
+          <t>Uvědomuje si specifičnost uměleckého textu (umění).Vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmu.Získává či udržuje si základní čtenářské návyky a dovednosti (četba s pochopením).Jednoduše popisuje tematickou stránku textu (díla).Formuluje své čtenářské či posluchačské prožitky z uměleckého textu; formuluje své prožitky z dalších uměleckých děl se slovesnými prvky; je schopen nacházet základní souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmi.</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>uvědomuje si specifičnost uměleckého textu (díla) a je schopen ji ukázat na konkrétním textu (díle)vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmu a rozšiřuje své čtenářské (divácké...) portfolio a záběrrozvíjí své čtenářské návyky a dovednostipopíše jednoduše základní obsahově-formální prvky textu (díla) vyjádří svůj prožitek z uměleckého textu, jeho divadelního nebo audiovizuálního zpracování apod., je schopen nacházet širší souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmisdílí své čtenářské (posluchačské, divácké) prožitky s prožitky ostatních a přijímá jejich možnou rozdílnost; v diskusi se vyjadřuje kultivovaněv souvislosti s četbou a aktivitami vztahujícími se k uměleckým textům (dílům) si v návaznosti na svoje stávající znalosti spontánně osvojuje literární pojmy, popř. pojmy z oblasti umění a využívá je k popisu uměleckého textu (díla) a také k tomu, aby uměleckému textu (dílu) porozuměl</t>
+          <t>Uvědomuje si specifičnost uměleckého textu (díla) a je schopen ji ukázat na konkrétním textu (díle).Vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmu a rozšiřuje své čtenářské (divácké...) portfolio a záběr.Rozvíjí své čtenářské návyky a dovednosti.Popíše jednoduše základní obsahově-formální prvky textu (díla).Vyjádří svůj prožitek z uměleckého textu, jeho divadelního nebo audiovizuálního zpracování apod., je schopen nacházet širší souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmi.Sdílí své čtenářské (posluchačské, divácké) prožitky s prožitky ostatních a přijímá jejich možnou rozdílnost; v diskusi se vyjadřuje kultivovaně.V souvislosti s četbou a aktivitami vztahujícími se k uměleckým textům (dílům) si v návaznosti na svoje stávající znalosti spontánně osvojuje literární pojmy, popř. pojmy z oblasti umění a využívá je k popisu uměleckého textu (díla) a také k tomu, aby uměleckému textu (dílu) porozuměl.</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>Je schopný vysvětlit rozdíl mezi neuměleckými a uměleckými texty a shody v recepci uměleckého textu (díla) a děl z jiných druhů umění; obojí je schopný ukázat na konkrétních uměleckých textech (dílech).Vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmu a rozšiřuje své čtenářské (divácké...) portfolio a záběr; při výběru se neomezuje na díla určená pro děti či dospívající; stává se zkušeným a poučeným čtenářem.Popíše stěžejní obsahově-formální prvky textu (díla).Vyjádří svůj prožitek z uměleckého textu, jeho divadelního nebo audiovizuálního zpracování apod., uvědoměle hledá souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmi.Sdílí své čtenářské (posluchačské, divácké) prožitky s prožitky ostatních a předjímá a současně přijímá jejich možnou rozdílnost; v diskusi se vyjadřuje kultivovaně.V souvislosti s četbou a aktivitami vztahujícími se k uměleckým textům (dílům) si na základě svých stávajících znalostí vytváří relativně ucelený systém literárních poznatků a osvojuje si další pojmy z oblasti umění; v souhrnu pak tyto znalosti využívá k tomu, aby uměleckému textu (dílu) porozuměl.</t>
         </is>
       </c>
       <c r="N24" s="0" t="inlineStr">
         <is>
           <t>Vyjádří pozitivní anebo negativní emoci vůči literárnímu, divadelnímu a audiovizuálnímu dílu.</t>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
@@ -2396,56 +2396,56 @@
           <t/>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-015</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>Interpretuje literární díla a díla z oblasti dalších druhů umění.</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>Žák prohlubuje svoje porozumění uměleckému textu (dílu). Vysvětluje souvislosti s jinými uměleckými texty (díly). Uvědomuje si, že umělecké dílo vytváří svébytný, fikční svět, který nelze ztotožnit s běžnou skutečností; uvědomuje si, že takovéto dílo je samo součástí reálného světa.Prohlubuje své povědomí o sekundárních funkcích uměleckého díla, tyto funkce v díle rozpoznává. Posuzuje své čtenářské prožitky (či prožitky z dalších děl se slovesnými prvky), popř. i prožitky dalších žáků či dalších příjemců díla. Žák využívá postupy a strategie, které mu pomáhají vnímat a pochopit obsahově-formální prvky textu (díla). Popisuje a vysvětluje jednotlivé prvky textu (díla), odhaluje a objasňuje autorský záměr. V úhrnu se tak dobírá hlubšího poznání a pochopení obsahu textu (díla).Při výkladu uměleckého textu (díla) žák využívá přiměřené, pro dílo relevantní kontextové informace, v případě potřeby tyto informace aktivně vyhledává. Žák posoudí a srovná různá literární zpracování téže látky a také různá podání textu (recitace, četba); posoudí a srovná zpracování látky v literárním díle a v dalších dílech se slovesnými prvky (divadlo, film, komiks aj.).Žák rozvíjí svoje komunikační dovednosti a využívá je při argumentaci o uměleckém díle. Rozvíjí svoje schopnosti formulovat adekvátní a relativně celistvé porozumění uměleckým dílům.Žák získává, udržuje si či rozvíjí pozitivní postoj ke čtení, vnímá význam čtení pro svůj život. Vnímá literaturu a umění vůbec jako hodnotu kulturní, společenskou i národní.</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t>vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmuuvědomuje si specifičnost uměleckého textu (umění)získává či udržuje si základní čtenářské návyky a dovednosti (četba s pochopením)samostatně či s dopomocí postihne podstatné prvky uměleckého textu (díla) a objasní autorský záměr – rozpoznává prózu a poezii, žánr, povahu textu (text vážný / humorný; ironie; jednoduchá alegorie)odlišuje počínání postav, vyjadřované názory apod. od počínání či názorů autoraformuluje své čtenářské či posluchačské prožitky z uměleckého textu; formuluje své prožitky z dalších uměleckých děl se slovesnými prvky; je schopen nacházet základní souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmi</t>
+          <t>Vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmu.Uvědomuje si specifičnost uměleckého textu (umění).Získává či udržuje si základní čtenářské návyky a dovednosti (četba s pochopením).Samostatně či s dopomocí postihne podstatné prvky uměleckého textu (díla) a objasní autorský záměr – rozpoznává prózu a poezii, žánr, povahu textu (text vážný / humorný; ironie; jednoduchá alegorie).Odlišuje počínání postav, vyjadřované názory apod. od počínání či názorů autora.Formuluje své čtenářské či posluchačské prožitky z uměleckého textu; formuluje své prožitky z dalších uměleckých děl se slovesnými prvky; je schopen nacházet základní souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmi.</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmu a rozšiřuje své čtenářské (divácké...) portfolio a záběrrozvíjí své čtenářské návyky a dovednostiuvědomuje si specifičnost uměleckého textu (díla) a je schopen ji ukázat na konkrétním textu (díle)vyjádří svůj prožitek z uměleckého textu, jeho divadelního nebo audiovizuálního zpracování apod., je schopen nacházet širší souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmisdílí své čtenářské (posluchačské, divácké) prožitky s prožitky ostatních a přijímá jejich možnou rozdílnost; v diskusi se vyjadřuje kultivovaněrozpoznává, zda má umělecký text (dílo) výraznou sekundární funkci (funkce)samostatně či s dopomocí postihne podstatné prvky uměleckého textu (díla) a objasní autorský záměr – rozpoznává prózu a poezii (její náročnější formy, spojené s volným veršem), žánr, tematiku a povahu textu (text vážný / humorný; ironie, alegorie, symbol).odlišuje jednání postav, vyjadřované názory apod. od jednání či názorů autoranachází základní shody a rozdíly různých literárních zpracování téže látky, popř. zpracování látky v literárním díle a v dalších dílech se slovesnými prvky (divadlo, film, komiks aj.)posuzuje a srovnává různá podání textu (recitace, četba)v souvislosti s interpretací sám či s dopomocí vyhledává základní informace kontextového rázu (biografické, literární, umělecké, kulturněhistorické)v souvislosti s interpretací sám či s dopomocí vyhledává pro dílo podstatné informace kontextového rázu (biografické, literární, umělecké, kulturněhistorické)upevňuje si pozitivní postoj ke čtení, k literatuře a umění obecně</t>
+          <t>Vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmu a rozšiřuje své čtenářské (divácké...) portfolio a záběr.Rozvíjí své čtenářské návyky a dovednosti.Uvědomuje si specifičnost uměleckého textu (díla) a je schopen ji ukázat na konkrétním textu (díle).Vyjádří svůj prožitek z uměleckého textu, jeho divadelního nebo audiovizuálního zpracování apod., je schopen nacházet širší souvislosti mezi dílem a vlastními čtenářskými a diváckými zkušenostmi.Sdílí své čtenářské (posluchačské, divácké) prožitky s prožitky ostatních a přijímá jejich možnou rozdílnost; v diskusi se vyjadřuje kultivovaně.Rozpoznává, zda má umělecký text (dílo) výraznou sekundární funkci (funkce).Samostatně či s dopomocí postihne podstatné prvky uměleckého textu (díla) a objasní autorský záměr – rozpoznává prózu a poezii (její náročnější formy, spojené s volným veršem), žánr, tematiku a povahu textu (text vážný / humorný; ironie, alegorie, symbol).Odlišuje jednání postav, vyjadřované názory apod. od jednání či názorů autora.Nachází základní shody a rozdíly různých literárních zpracování téže látky, popř. zpracování látky v literárním díle a v dalších dílech se slovesnými prvky (divadlo, film, komiks aj.).Posuzuje a srovnává různá podání textu (recitace, četba).V souvislosti s interpretací sám či s dopomocí vyhledává základní informace kontextového rázu (biografické, literární, umělecké, kulturněhistorické).Upevňuje si pozitivní postoj ke čtení, k literatuře a umění obecně.</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>Vybírá si umělecké texty (umělecká díla se slovesnými prvky) podle svého zájmu a rozšiřuje své čtenářské (divácké…) portfolio a záběr; při výběru se neomezuje na díla určená pro děti či dospívající; je zkušeným a poučeným čtenářem.Při interpretaci textu (díla) využívá relativně ucelený systém literárních poznatků (zejména termínů) a další poznatky z oblasti umění.Popisuje a vysvětluje obsahově-formální prvky textu (díla) a vysvětluje, jakou v něm mají funkci; vysvětlí motivaci, jednání a prožívání postav a uvažuje nad jejich důsledky; objasňuje autorský záměr.Posuzuje a srovnává různá podání textu (recitace, četba); promýšlí, jaká forma podání by umocnila estetickou působivost textu (díla).Nachází základní shody a rozdíly různých literárních zpracování téže látky, popřípadě zpracování látky v literárním díle a v dalších dílech se slovesnými prvky (divadlo, film, komiks aj.); nachází nejrůznější souvislosti (tematické, žánrové, jazykové…) mezi uměleckým textem (dílem) a dalšími texty (díly).V souvislosti s interpretací sám či s dopomocí vyhledává pro dílo podstatné informace kontextového rázu (biografické, literární, umělecké, kulturněhistorické).Prokazuje schopnost věcně a kultivovaně vyjadřovat poznatky, myšlenky a názory a týmž způsobem o nich diskutovat; upevňuje si pozitivní postoj ke čtení, k literatuře a umění obecně.</t>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t>Vypráví obsah literárního díla anebo díla z oblasti dalších druhů umění.</t>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
@@ -2478,56 +2478,56 @@
           <t/>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>JJK-CJL-001-ZV9-016</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>Tvoří umělecký text podle svých schopností, reflektuje tvorbu uměleckého textu a z reflexe vyvozuje poznatky.</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>Obsahem tohoto výstupu je tvořivá práce s uměleckým textem (může se jednat o tzv. malou žákovskou tvorbu i o tzv. velkou literární tvorbu), následovaná adekvátní reflexí, například ve smyslu Proč jsi tvořil(a) / dotvořil(a) / přetvořil(a) text právě takto? Které otázky sis musel(a) sám/sama pro sebe zodpovědět? Se kterými problémy ses při řešení úkolu setkal(a) a jak jsi je řešil(a)?, tedy ve smyslu přemýšlivého návratu k fázi tvorby.Pod tvořivou prací rozumíme nejen psaní textu ze strany žáka, ale například také doplňování textu, přetváření textu, dotváření textu, zvažování různých textových variant, redukci textu podle zadaných kritérií. Rozhodně se tedy nejedná o hru na spisovatele, ačkoli tak může být činnost učitelem ve vyučovací hodině aranžována. Teprve z reflexe žák za pomoci učitele vyvozuje poznatky a dovednosti, vzhledem k charakteru práce se nabízejí zvláště poznatky a dovednosti uměnovědného charakteru.Tvořivá práce s textem patří k základním tématům v současné literární výchově. Žák vytváří vlastní texty a sdílí je se spolužáky, diskutuje o nich, a uvědomuje si tak význam literární komunikace. Tvořivá práce s textem přispívá k rozvoji žákova estetického vnímání světa a k rozvoji jeho osobnosti.</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t>podle zadání či spontánně jednoduše doplňuje, přetváří, dotváří umělecký text; vytváří jednoduchý umělecky zaměřený text; je schopen svoje slovesné aktivity propojit s prvky dalších druhů uměníspontánně promítá do svých kreativních aktivit své čtenářské a životní zkušenostiprakticky zvládá jednoduché formy a techniky práce s textem (psaní podle zadaného žánru, přeměna žánru či vypravěče, slovní hříčky, vytváření nonsensu apod.)využívá základní vyjadřovací schopnosti a stylistické dovednosti adekvátní danému věkuje schopen přečíst či přednést umělecký text s pochopenímspontánně si osvojuje základní literární či umělecké poznatky (žánrové a jiné termíny apod.) a využívá je k porozumění uměleckému textu a jeho vytvářeníuvědomuje si, že k jeho životu patří estetické zájmyjednoduše popisuje své estetické preference</t>
+          <t>Podle zadání či spontánně jednoduše doplňuje, přetváří, dotváří umělecký text; vytváří jednoduchý umělecky zaměřený text; je schopen svoje slovesné aktivity propojit s prvky dalších druhů umění.Spontánně promítá do svých kreativních aktivit své čtenářské a životní zkušenosti.Prakticky zvládá jednoduché formy a techniky práce s textem (psaní podle zadaného žánru, přeměna žánru či vypravěče, slovní hříčky, vytváření nonsensu apod.).Využívá základní vyjadřovací schopnosti a stylistické dovednosti adekvátní danému věku.Je schopen přečíst či přednést umělecký text s pochopením.Spontánně si osvojuje základní literární či umělecké poznatky (žánrové a jiné termíny apod.) a využívá je k porozumění uměleckému textu a jeho vytváření.Uvědomuje si, že k jeho životu patří estetické zájmy.Jednoduše popisuje své estetické preference.</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>podle zadání či spontánně doplňuje, přetváří, dotváří umělecký text; je schopen přitom pracovat s více než jednou vrstvou (prvkem) uměleckého díla; vytváří umělecky zaměřený textve svých aktivitách je schopen propojit různé druhy umění (komiks, dramatická etuda, audio a audiovizuální tvorba aj.)své kreativní aktivity je schopen průběžně popisovat; reflektuje vyjádření učitele a spolužáků či jiných příjemců dílauvědomuje si souvislost mezi uměleckým textem a vlastními životními nebo čtenářskými zkušenostmi a promítá toto vědomí do kreativních aktivitrozšiřuje svůj rejstřík forem a technik práce s textemrozvíjí svoje vyjadřovací schopnosti a stylistické dovednostirozvíjí svoji schopnost prezentovat (přečíst, přednést…) umělecký text tak, aby umocnil jeho estetickou působivostspontánně si osvojuje literární pojmy a další pojmy z oblasti umění a rozšiřuje svoje znalosti o umění; využívá je k porozumění uměleckému textu (dílu) a k jeho vytvářeníuvědomuje si, že k jeho životu patří estetické zájmy; jejich rozvíjení považuje za nezbytnou součást svých životních aktivitujasňuje si a tříbí si své estetické preference a je schopen je popsat</t>
+          <t>Podle zadání či spontánně doplňuje, přetváří, dotváří umělecký text; je schopen přitom pracovat s více než jednou vrstvou (prvkem) uměleckého díla; vytváří umělecky zaměřený text.Ve svých aktivitách je schopen propojit různé druhy umění (komiks, dramatická etuda, audio a audiovizuální tvorba aj.).Své kreativní aktivity je schopen průběžně popisovat; reflektuje vyjádření učitele a spolužáků či jiných příjemců díla.Uvědomuje si souvislost mezi uměleckým textem a vlastními životními nebo čtenářskými zkušenostmi a promítá toto vědomí do kreativních aktivit.Rozšiřuje svůj rejstřík forem a technik práce s textem.Rozvíjí svoje vyjadřovací schopnosti a stylistické dovednosti.Rozvíjí svoji schopnost prezentovat (přečíst, přednést…) umělecký text tak, aby umocnil jeho estetickou působivost.Spontánně si osvojuje literární pojmy a další pojmy z oblasti umění a rozšiřuje svoje znalosti o umění; využívá je k porozumění uměleckému textu (dílu) a k jeho vytváření.Uvědomuje si, že k jeho životu patří estetické zájmy; jejich rozvíjení považuje za nezbytnou součást svých životních aktivit.Ujasňuje si a tříbí si své estetické preference a je schopen je popsat.</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>Podle zadání či spontánně doplňuje, přetváří, dotváří umělecký text.Uvědomuje si souvislost mezi uměleckým textem a vlastními životními nebo čtenářskými zkušenostmi a promítá toto vědomí do kreativních aktivit; prakticky zvládá nejrůznější formy a techniky práce s textem.Rozvíjí svoje vyjadřovací schopnosti a stylistické dovednosti a schopnost prezentovat (přečíst, přednést) umělecký text tak, aby umocnil jeho estetickou působivost.Propojuje různé druhy umění (komiks, dramatická etuda, audio a audiovizuální tvorba aj.).Při realizaci vlastních kreativních aktivit využívá podle svých možností rejstřík literárních znalostí a znalostí z oblasti umění.Cíleně rozvíjí své estetické zájmy a preference, je schopný je popsat a reflektovat.</t>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t>Vypráví příběhy a popisuje jevy a děje, popíše postupy, jak tvoří vlastní text.</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
@@ -4098,168 +4098,168 @@
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-003-ZV5-006</t>
+          <t>JJK-AJA-003-ZV9-015</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Napíše krátkou zprávu.</t>
+          <t>Komunikuje o svých potřebách a zjišťuje si potřebné informace.</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>Žák se zapojí do jednoduché písemné korespondence. Učí se sdílet informace v písemné podobě.</t>
+          <t>Žák srozumitelně vyjádří své potřeby a zájmy v běžné komunikaci. Aktivně se ptá na informace, které potřebuje znát. </t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>Napíše velmi krátký vzkaz nebo přání.</t>
+          <t>Vyjádří své potřeby jen základními frázemi nebo jednotlivými slovy, často s podporou učitele, na otázky reaguje jednoduše a krátce, při získávání potřebných informací potřebuje dopomoc či podporu.</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>Sestaví jednoduchý vzkaz s využitím známých frází.Napíše jednoduchou pozvánku.</t>
+          <t>Vyjádří své potřeby a vyžádá si informace v běžných situacích, a to s minimální podporou. Klade otázky a většinou reaguje tak, aby získal potřebné informace, i když jeho projev může být občas váhavý nebo nepřesný, zvláště při složitějších situacích.</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Porozumí textu písemné korespondence.Vytvoří krátký text, který obsahuje více než jednu větu, například vzkaz nebo jednoduchý dopis s odpovídající strukturou.</t>
+          <t>Jasně vyjadřuje své potřeby a dokáže si samostatně vyžádat potřebné informace, pokládá otázky a reaguje na odpovědi tak, aby potřebné informace získal.</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyjádří stručnou formou ústní názor a požádá jinou osobu o názor.</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-003-ZV9-015</t>
+          <t>JJK-AJA-003-ZV5-006</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Komunikuje o svých potřebách a zjišťuje si potřebné informace.</t>
+          <t>Napíše krátkou zprávu.</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>Žák srozumitelně vyjádří své potřeby a zájmy v běžné komunikaci. Aktivně se ptá na informace, které potřebuje znát. </t>
+          <t>Žák se zapojí do jednoduché písemné korespondence. Učí se sdílet informace v písemné podobě.</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří své potřeby jen základními frázemi nebo jednotlivými slovy, často s podporou učitele, na otázky reaguje jednoduše a krátce, při získávání potřebných informací potřebuje dopomoc či podporu.</t>
+          <t>Napíše velmi krátký vzkaz nebo přání.</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří své potřeby a vyžádá si informace v běžných situacích, a to s minimální podporou. Klade otázky a většinou reaguje tak, aby získal potřebné informace, i když jeho projev může být občas váhavý nebo nepřesný, zvláště při složitějších situacích.</t>
+          <t>Sestaví jednoduchý vzkaz s využitím známých frází.Napíše jednoduchou pozvánku.</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Jasně vyjadřuje své potřeby a dokáže si samostatně vyžádat potřebné informace, pokládá otázky a reaguje na odpovědi tak, aby potřebné informace získal.</t>
+          <t>Porozumí textu písemné korespondence.Vytvoří krátký text, který obsahuje více než jednu větu, například vzkaz nebo jednoduchý dopis s odpovídající strukturou.</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří stručnou formou ústní názor a požádá jinou osobu o názor.</t>
+          <t/>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
@@ -5574,332 +5574,332 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV5-001</t>
+          <t>MAT-MAT-001-ZV9-001</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>Řeší problémy s přirozenými čísly (včetně nuly) v kontextu reálných situací.</t>
+          <t>Řeší problémy se zlomky v kontextu reálných situací.</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“. </t>
+          <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t>Vyjmenuje vzestupnou i sestupnou číselnou řadu (po jedné, po dvou…, po deseti…).Určí počet objektů a reprezentuje ho různými (ekvivalentními) způsoby (objekty, obrázky, znaky, čísly). Čte a zapisuje přirozená čísla v desítkové soustavě. </t>
+          <t>interpretuje význam zlomku v širším kontextu situace – část celku, racionální číslo, poměr atd.  určí ekvivalentní zlomky   vyjádří zlomek v základním tvaru     zobrazuje zlomky na číselnou osu, a to včetně záporných zlomků  porovnává zlomky  sčítá a odčítá zlomky pomocí modelů násobí a dělí zlomky pomocí modelů </t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje číslo jako počet a číslo jako veličinu (např. v oblasti peněz).Řeší slovní úlohy, kde čísla jsou v různých rolích - číslo jako stav (např. tři kuličky), operátor (např. o několik více/méně, několikrát více/méně), adresa/identifikátor (např. číslo pokoje v hotelu, na ciferníku hodin, číslo na číselné ose) a jméno (např. číslo tramvaje).Používá s porozuměním pozice číslic v zápisu čísla v desítkové soustavě.  Rozpozná reálné situace (i s antisignálem), ve kterých se sčítá, odčítá, násobí a dělí.Sčítá, odčítá, násobí a dělí v oboru přirozených čísel do 10 000 pamětně i písemně.  Odhaduje počet objektů i výsledek početních operací.Zaokrouhluje přirozená čísla.  Orientuje se ve struktuře čísel (např. na číselné ose, ve stovkové tabulce).</t>
+          <t>zapíše zlomek jako desetinné číslo  zapíše nepravý zlomek pomocí smíšeného čísla a naopak     sčítá a odčítá zlomky pomocí číselného zápisu  násobí a dělí zlomky pomocí číselného zápisu  </t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Provádí výpočty s více operacemi, závorkami, respektuje přednost operací a využívá jejich vlastnosti (např. komutativita, asociativita).Řeší různé typy slovních úloh (např. s antisignálem, s nadbytečnými číselnými údaji) s přirozenými čísly v různých rolích (stav, operátor, adresa/identifikátor).</t>
+          <t>Zdůvodní postupy a výpočty pomocí modelů.Řeší úlohy z reálného světa, které obsahují sčítání a odčítání pravých a nepravých zlomků a smíšených čísel.Řeší úlohy z reálného světa, které obsahují násobení a dělení zlomků (pravých a nepravých zlomků a smíšených čísel).</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
-          <t>Řeší jednoduché problémy s přirozenými čísly, sčítá a odčítá do tisíce, násobí a dělí v oboru malé násobilky.</t>
+          <t>Pracuje se zlomky.</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV9-001</t>
+          <t>MAT-MAT-001-ZV5-001</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Řeší problémy se zlomky v kontextu reálných situací.</t>
+          <t>Řeší problémy s přirozenými čísly (včetně nuly) v kontextu reálných situací.</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
+          <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“. </t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t>interpretuje význam zlomku v širším kontextu situace – část celku, racionální číslo, poměr atd.  určí ekvivalentní zlomky   vyjádří zlomek v základním tvaru     zobrazuje zlomky na číselnou osu, a to včetně záporných zlomků  porovnává zlomky  sčítá a odčítá zlomky pomocí modelů násobí a dělí zlomky pomocí modelů </t>
+          <t>Vyjmenuje vzestupnou i sestupnou číselnou řadu (po jedné, po dvou…, po deseti…).Určí počet objektů a reprezentuje ho různými (ekvivalentními) způsoby (objekty, obrázky, znaky, čísly). Čte a zapisuje přirozená čísla v desítkové soustavě. </t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>zapíše zlomek jako desetinné číslo  zapíše nepravý zlomek pomocí smíšeného čísla a naopak     sčítá a odčítá zlomky pomocí číselného zápisu  násobí a dělí zlomky pomocí číselného zápisu  </t>
+          <t>Rozlišuje číslo jako počet a číslo jako veličinu (např. v oblasti peněz).Řeší slovní úlohy, kde čísla jsou v různých rolích - číslo jako stav (např. tři kuličky), operátor (např. o několik více/méně, několikrát více/méně), adresa/identifikátor (např. číslo pokoje v hotelu, na ciferníku hodin, číslo na číselné ose) a jméno (např. číslo tramvaje).Používá s porozuměním pozice číslic v zápisu čísla v desítkové soustavě.  Rozpozná reálné situace (i s antisignálem), ve kterých se sčítá, odčítá, násobí a dělí.Sčítá, odčítá, násobí a dělí v oboru přirozených čísel do 10 000 pamětně i písemně.  Odhaduje počet objektů i výsledek početních operací.Zaokrouhluje přirozená čísla.  Orientuje se ve struktuře čísel (např. na číselné ose, ve stovkové tabulce).</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Zdůvodní postupy a výpočty pomocí modelů.Řeší úlohy z reálného světa, které obsahují sčítání a odčítání pravých a nepravých zlomků a smíšených čísel.Řeší úlohy z reálného světa, které obsahují násobení a dělení zlomků (pravých a nepravých zlomků a smíšených čísel).</t>
+          <t>Provádí výpočty s více operacemi, závorkami, respektuje přednost operací a využívá jejich vlastnosti (např. komutativita, asociativita).Řeší různé typy slovních úloh (např. s antisignálem, s nadbytečnými číselnými údaji) s přirozenými čísly v různých rolích (stav, operátor, adresa/identifikátor).</t>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
-          <t>Pracuje se zlomky.</t>
+          <t>Řeší jednoduché problémy s přirozenými čísly, sčítá a odčítá do tisíce, násobí a dělí v oboru malé násobilky.</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV9-002</t>
+          <t>MAT-MAT-001-ZV5-002</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Využívá k řešení problémů celá čísla a jejich vlastnosti.</t>
+          <t>Modeluje a používá zlomky v praktických situacích.</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>porovnává celá čísla a zobrazuje je na číselnou osu    </t>
+          <t>Rozděluje spravedlivě různé celky na stejné části (např. rozděluje koláč, tyč, čokoládu, lentilky, mince).Pojmenuje části spravedlivého dělení. Modeluje slovně vyjádřený kmenový zlomek (polovina, třetina, čtvrtina…).  </t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>sčítá a odčítá celá čísla pomocí modelů a číselného zápisu   násobí a dělí celá čísla     určí dělitele a násobky přirozených čísel </t>
+          <t>Porovná kmenové zlomky vyjádřené slovně nebo modelem.   Řeší jednoduché slovní úlohy s kmenovými zlomky vyjádřenými slovně a využívá k tomu vhodné modely.  Zapíše kmenový zlomek pomocí čísel.  Modeluje a pojmenuje části celku nekmenovými zlomky.   Zapíše nekmenový zlomek pomocí čísel.   Porovná nekmenové zlomky vyjádřené modelem, slovně nebo číselně.     </t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Určí společné dělitele a společné násobky dvou přirozených čísel.Řeší úlohy z reálného světa, ve kterých je násobení či dělení dvou celých čísel, z nichž alespoň jedno je záporné.</t>
+          <t>Porovnává nekmenové zlomky zapsané číselně a sčítá je pomocí modelů. Řeší jednoduché slovní úlohy se zlomky.  </t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
-          <t>Pozná záporná čísla a rozliší je v běžných situacích.</t>
+          <t>Modeluje zlomky, které lze snadno vyjádřit jako části celku, a používá je v běžných situacích.</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Číslo a početní operace</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na porozumění číslům a jejich vlastnostem, včetně základních operací jako sčítání, odčítání, násobení a dělení. Klíčové je rozvíjení schopnosti manipulovat s celými čísly, zlomky a desetinnými čísly. Cílem je rozvinout numerickou gramotnost, která je základem pro další matematické dovednosti a řešení každodenních situací. </t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-001-ZV5-002</t>
+          <t>MAT-MAT-001-ZV9-002</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Modeluje a používá zlomky v praktických situacích.</t>
+          <t>Využívá k řešení problémů celá čísla a jejich vlastnosti.</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>Rozděluje spravedlivě různé celky na stejné části (např. rozděluje koláč, tyč, čokoládu, lentilky, mince).Pojmenuje části spravedlivého dělení. Modeluje slovně vyjádřený kmenový zlomek (polovina, třetina, čtvrtina…).  </t>
+          <t>porovnává celá čísla a zobrazuje je na číselnou osu    </t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>Porovná kmenové zlomky vyjádřené slovně nebo modelem.   Řeší jednoduché slovní úlohy s kmenovými zlomky vyjádřenými slovně a využívá k tomu vhodné modely.  Zapíše kmenový zlomek pomocí čísel.  Modeluje a pojmenuje části celku nekmenovými zlomky.   Zapíše nekmenový zlomek pomocí čísel.   Porovná nekmenové zlomky vyjádřené modelem, slovně nebo číselně.     </t>
+          <t>sčítá a odčítá celá čísla pomocí modelů a číselného zápisu   násobí a dělí celá čísla     určí dělitele a násobky přirozených čísel </t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Porovnává nekmenové zlomky zapsané číselně a sčítá je pomocí modelů. Řeší jednoduché slovní úlohy se zlomky.  </t>
+          <t>Určí společné dělitele a společné násobky dvou přirozených čísel.Řeší úlohy z reálného světa, ve kterých je násobení či dělení dvou celých čísel, z nichž alespoň jedno je záporné.</t>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
-          <t>Modeluje zlomky, které lze snadno vyjádřit jako části celku, a používá je v běžných situacích.</t>
+          <t>Pozná záporná čísla a rozliší je v běžných situacích.</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
@@ -6476,168 +6476,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Geometrie v rovině a v prostoru</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-003-ZV9-007</t>
+          <t>MAT-MAT-003-ZV5-006</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná geometrické útvary a využívá jejich vlastnosti k řešení problémů.</t>
+          <t>Modeluje a rozpozná geometrické útvary.</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
-          <t>rozpozná a pojmenuje typy n-úhelníků    využívá základní pojmy popisující vlastnosti kruhu a kružnice (poloměr, průměr, střed)   rozpozná tělesa (hranol, válec, jehlan, kužel a kouli)   </t>
+          <t>Rozpozná, modeluje a pojmenuje dvojrozměrné útvary (mnohoúhelníky, kruh) a tělesa (krychle, kvádr, jehlan, kužel, válec, koule).  Rozpozná a popíše vlastnosti dvojrozměrných útvarů a těles. </t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>rozpozná dvojice shodných dvojrozměrných útvarů (v osové a středové souměrnosti, v posunutí, v otočení) a určí typ zobrazení rozpozná dvojice podobných dvojrozměrných útvarů  rozpozná a pojmenuje typy úhlů (nulový, ostrý, pravý, tupý, přímý, nekonvexní, plný) </t>
+          <t>Rozpozná shodné dvojrozměrné útvary a tělesa (v otočení, v posunutí, v osové souměrnosti a v rovinové souměrnosti).   Rozpozná osově souměrné dvojrozměrné útvary a určí jejich osu souměrnosti.   Rozpozná a popíše dvojrozměrné útvary.   Vytvoří nové dvojrozměrné útvary složením dvou či více útvarů nebo rozložením daného útvaru a popíše jejich vlastnosti.</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Používá definující vlastnosti dvourozměrných útvarů pro jejich klasifikaci.Používá k řešení úloh vztahy mezi úhly svíranými dvěma různoběžkami, případně úhly, které vzniknou, pokud příčka protne dvě rovnoběžky.Popíše a používá geometrická zobrazení dvourozměrných obrazců (tzn. osová souměrnost, středová souměrnost, otočení, posunutí, podobnost).Popíše a používá geometrická zobrazení složená ze dvou zobrazení (tzn. osová souměrnost, středová souměrnost, otočení, posunutí, podobnost). </t>
+          <t>Rozpozná pravý, přímý a plný úhel a jejich vztah. Využívá vlastnosti útvarů ke konstrukcím.Využívá vlastností útvarů k řešení problémů.  Přiřadí těleso a jeho síť a vytvoří síť krychle a kvádru.</t>
         </is>
       </c>
       <c r="N75" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná geometrické útvary a využívá jejich vlastností.</t>
+          <t>Modeluje a rozliší geometrické útvary v rovině.</t>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Geometrie v rovině a v prostoru</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-003-ZV5-006</t>
+          <t>MAT-MAT-003-ZV9-007</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Modeluje a rozpozná geometrické útvary.</t>
+          <t>Rozpozná geometrické útvary a využívá jejich vlastnosti k řešení problémů.</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná, modeluje a pojmenuje dvojrozměrné útvary (mnohoúhelníky, kruh) a tělesa (krychle, kvádr, jehlan, kužel, válec, koule).  Rozpozná a popíše vlastnosti dvojrozměrných útvarů a těles. </t>
+          <t>rozpozná a pojmenuje typy n-úhelníků    využívá základní pojmy popisující vlastnosti kruhu a kružnice (poloměr, průměr, střed)   rozpozná tělesa (hranol, válec, jehlan, kužel a kouli)   </t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná shodné dvojrozměrné útvary a tělesa (v otočení, v posunutí, v osové souměrnosti a v rovinové souměrnosti).   Rozpozná osově souměrné dvojrozměrné útvary a určí jejich osu souměrnosti.   Rozpozná a popíše dvojrozměrné útvary.   Vytvoří nové dvojrozměrné útvary složením dvou či více útvarů nebo rozložením daného útvaru a popíše jejich vlastnosti.</t>
+          <t>rozpozná dvojice shodných dvojrozměrných útvarů (v osové a středové souměrnosti, v posunutí, v otočení) a určí typ zobrazení rozpozná dvojice podobných dvojrozměrných útvarů  rozpozná a pojmenuje typy úhlů (nulový, ostrý, pravý, tupý, přímý, nekonvexní, plný) </t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná pravý, přímý a plný úhel a jejich vztah. Využívá vlastnosti útvarů ke konstrukcím.Využívá vlastností útvarů k řešení problémů.  Přiřadí těleso a jeho síť a vytvoří síť krychle a kvádru.</t>
+          <t>Používá definující vlastnosti dvourozměrných útvarů pro jejich klasifikaci.Používá k řešení úloh vztahy mezi úhly svíranými dvěma různoběžkami, případně úhly, které vzniknou, pokud příčka protne dvě rovnoběžky.Popíše a používá geometrická zobrazení dvourozměrných obrazců (tzn. osová souměrnost, středová souměrnost, otočení, posunutí, podobnost).Popíše a používá geometrická zobrazení složená ze dvou zobrazení (tzn. osová souměrnost, středová souměrnost, otočení, posunutí, podobnost). </t>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
-          <t>Modeluje a rozliší geometrické útvary v rovině.</t>
+          <t>Rozpozná geometrické útvary a využívá jejich vlastností.</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
@@ -6804,168 +6804,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Geometrie v rovině a v prostoru</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-003-ZV5-008</t>
+          <t>MAT-MAT-003-ZV9-009</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Konstruuje geometrické útvary podle zadaných parametrů.</t>
+          <t>Konstruuje množiny bodů daných vlastností.</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. </t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>V manipulačních prostředích vyznačí základní geometrické útvary.   </t>
+          <t>řeší úlohy pomocí manipulačních činností (např. ve čtvercové síti, překládáním papíru, modelováním těles, se sítěmi těles) </t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>V manipulačních prostředích vymodeluje rovnoběžné, různoběžné a kolmé úsečky.   Narýsuje úsečku dané délky, rovnoběžné a kolmé úsečky/přímky, kružnice a označí je (ve čtvercové síti a na čistém papíře).   </t>
+          <t>navrhne a zapíše postup konstrukce (slovně nebo symbolicky), diskutuje podmínky řešení a realizuje rýsováním  používá geometrický software ke konstrukcím geometrických útvarů, k zobrazení těles a modelování polohových vztahů v rovině a prostoru    provádí základní konstrukce (např. rovnoběžky, kolmice, osa úsečky, úhel 60°, osa úhlu, kružnice) pomocí pravítka a kružítka   sestrojí útvary (včetně úhlů) podle zadaných prvků a provádí diskusi řešení  </t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Zkonstruuje rýsováním útvary podle předlohy nebo jednoduchých zadání.Popíše postup konstrukce jednoduchého útvaru s využitím rýsování úseček, rovnoběžek, kolmic nebo kružnic.</t>
+          <t>Aplikuje osvojené dovednosti při řešení konstrukčních úloh s reálným kontextem.  </t>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
-          <t>Provádí základní geometrické konstrukce.</t>
+          <t>Provádí jednoduché konstrukce geometrických útvarů.</t>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Geometrie v rovině a v prostoru</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-003-ZV9-009</t>
+          <t>MAT-MAT-003-ZV5-008</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Konstruuje množiny bodů daných vlastností.</t>
+          <t>Konstruuje geometrické útvary podle zadaných parametrů.</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. </t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>řeší úlohy pomocí manipulačních činností (např. ve čtvercové síti, překládáním papíru, modelováním těles, se sítěmi těles) </t>
+          <t>V manipulačních prostředích vyznačí základní geometrické útvary.   </t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>navrhne a zapíše postup konstrukce (slovně nebo symbolicky), diskutuje podmínky řešení a realizuje rýsováním  používá geometrický software ke konstrukcím geometrických útvarů, k zobrazení těles a modelování polohových vztahů v rovině a prostoru    provádí základní konstrukce (např. rovnoběžky, kolmice, osa úsečky, úhel 60°, osa úhlu, kružnice) pomocí pravítka a kružítka   sestrojí útvary (včetně úhlů) podle zadaných prvků a provádí diskusi řešení  </t>
+          <t>V manipulačních prostředích vymodeluje rovnoběžné, různoběžné a kolmé úsečky.   Narýsuje úsečku dané délky, rovnoběžné a kolmé úsečky/přímky, kružnice a označí je (ve čtvercové síti a na čistém papíře).   </t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Aplikuje osvojené dovednosti při řešení konstrukčních úloh s reálným kontextem.  </t>
+          <t>Zkonstruuje rýsováním útvary podle předlohy nebo jednoduchých zadání.Popíše postup konstrukce jednoduchého útvaru s využitím rýsování úseček, rovnoběžek, kolmic nebo kružnic.</t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
-          <t>Provádí jednoduché konstrukce geometrických útvarů.</t>
+          <t>Provádí základní geometrické konstrukce.</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
@@ -7214,168 +7214,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV9-012</t>
+          <t>MAT-MAT-004-ZV5-010</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Vypočítá a interpretuje základní charakteristiky souboru dat.</t>
+          <t>Experimentuje, eviduje a popisuje náhodné jevy.</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t> určí aritmetický průměr souboru dat </t>
+          <t> Rozpozná náhodné, jisté a nemožné jevy. </t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>porovná klíčové charakteristiky dvou různých, ale souvisejících souborů dat řeší úlohy včetně úloh z reálného světa, ve kterých se počítá průměr, medián či modus souboru dat. popíše dopad přidání nebo odebrání určité hodnoty ze souboru dat na průměr, medián nebo modus </t>
+          <t>Experimentuje a náhodné jevy eviduje pro určení pravděpodobnosti daného jevu.   </t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Určí a popíše aritmetický průměr, medián a modus různých souborů dat a vybere, která charakteristika je v daném kontextu nejvhodnější.Rozpozná vliv odlehlých hodnot v souboru dat na průměr a medián. Určí vhodné metody výběru vzorku tak, aby se jeho charakteristika co nejvíce blížila charakteristice celého souboru.</t>
+          <t>Odhaduje pravděpodobnost jevu pro rozhodování v dané situaci.</t>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rozlišuje situace, které nastanou vždy, nastanou někdy, nebo nenastanou nikdy.</t>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV5-010</t>
+          <t>MAT-MAT-004-ZV9-012</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Experimentuje, eviduje a popisuje náhodné jevy.</t>
+          <t>Vypočítá a interpretuje základní charakteristiky souboru dat.</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
-          <t> Rozpozná náhodné, jisté a nemožné jevy. </t>
+          <t> určí aritmetický průměr souboru dat </t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>Experimentuje a náhodné jevy eviduje pro určení pravděpodobnosti daného jevu.   </t>
+          <t>porovná klíčové charakteristiky dvou různých, ale souvisejících souborů dat řeší úlohy včetně úloh z reálného světa, ve kterých se počítá průměr, medián či modus souboru dat. popíše dopad přidání nebo odebrání určité hodnoty ze souboru dat na průměr, medián nebo modus </t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Odhaduje pravděpodobnost jevu pro rozhodování v dané situaci.</t>
+          <t>Určí a popíše aritmetický průměr, medián a modus různých souborů dat a vybere, která charakteristika je v daném kontextu nejvhodnější.Rozpozná vliv odlehlých hodnot v souboru dat na průměr a medián. Určí vhodné metody výběru vzorku tak, aby se jeho charakteristika co nejvíce blížila charakteristice celého souboru.</t>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje situace, které nastanou vždy, nastanou někdy, nebo nenastanou nikdy.</t>
+          <t/>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
@@ -7624,168 +7624,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>Algebra</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Algebra se zabývá rozpoznáváním pravidelností, vztahů a funkcí. Využívá symboly a výrazy k modelování a řešení problémů. Tato oblast pomáhá žákům rozvinout abstraktní myšlení, schopnost manipulovat s algebraickými výrazy a odhalovat závislosti v každodenních situacích. Algebra je klíčová pro pokročilejší matematické koncepty a vědecké aplikace.</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-005-ZV5-012</t>
+          <t>MAT-MAT-005-ZV9-015</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná, zdůvodní, doplní a tvoří pravidelnosti a řady čísel.</t>
+          <t>Rozpozná, vyjádří, doplní a tvoří pravidelnosti a řady čísel.</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná pravidelnosti (vizuální tvarové nebo barevné, akustické, kinestetické…).   </t>
+          <t>vytvoří pravidelnost a řady čísel podle daného pravidla posoudí správnost pravidelnosti a řady čísel s daným pravidlem </t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>Zdůvodní nalezené pravidelnosti a pokračuje v nich.   Tvoří pravidelnosti a řady čísel.</t>
+          <t>rozpozná a doplní o další členy nelineární řady čísel , včetně mocninných, s podporou vizuálních reprezentací vzoru </t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná pravidlo pravidelnosti lineární i s opakováním a aplikuje ho na doplnění chybějícího prvku.Využívá pravidelnosti k řešení úloh.</t>
+          <t>Rozpozná pravidelnosti a nelineární řady čísel včetně řady čísel s druhou mocninou a pokračuje v nich.</t>
         </is>
       </c>
       <c r="N89" s="0" t="inlineStr">
         <is>
-          <t>Zapíše nebo doplní pravidelnosti a číselné řady podle návodu.</t>
+          <t>Rozpozná, vyjádří, doplní a tvoří pravidelnosti a číselné řady.</t>
         </is>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>Algebra</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Algebra se zabývá rozpoznáváním pravidelností, vztahů a funkcí. Využívá symboly a výrazy k modelování a řešení problémů. Tato oblast pomáhá žákům rozvinout abstraktní myšlení, schopnost manipulovat s algebraickými výrazy a odhalovat závislosti v každodenních situacích. Algebra je klíčová pro pokročilejší matematické koncepty a vědecké aplikace.</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-005-ZV9-015</t>
+          <t>MAT-MAT-005-ZV5-012</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná, vyjádří, doplní a tvoří pravidelnosti a řady čísel.</t>
+          <t>Rozpozná, zdůvodní, doplní a tvoří pravidelnosti a řady čísel.</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
-          <t>vytvoří pravidelnost a řady čísel podle daného pravidla posoudí správnost pravidelnosti a řady čísel s daným pravidlem </t>
+          <t>Rozpozná pravidelnosti (vizuální tvarové nebo barevné, akustické, kinestetické…).   </t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>rozpozná a doplní o další členy nelineární řady čísel , včetně mocninných, s podporou vizuálních reprezentací vzoru </t>
+          <t>Zdůvodní nalezené pravidelnosti a pokračuje v nich.   Tvoří pravidelnosti a řady čísel.</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná pravidelnosti a nelineární řady čísel včetně řady čísel s druhou mocninou a pokračuje v nich.</t>
+          <t>Rozpozná pravidlo pravidelnosti lineární i s opakováním a aplikuje ho na doplnění chybějícího prvku.Využívá pravidelnosti k řešení úloh.</t>
         </is>
       </c>
       <c r="N90" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná, vyjádří, doplní a tvoří pravidelnosti a číselné řady.</t>
+          <t>Zapíše nebo doplní pravidelnosti a číselné řady podle návodu.</t>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
@@ -13471,51 +13471,51 @@
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>CAS-DEJ-001-ZV9-006</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>Doloží příklady vlivu náboženství na jednání lidí v různých dějinných epochách.</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení objasňuje žákům, jakou roli mělo v minulosti náboženství v jednání lidí, jak jim umožňovalo reagovat na zásadní otázky lidského života. Náboženství v tomto pojetí neznamená pouze doktrínu nebo náboženské instituce, je příkladem symbolického uchopení světa, které přesahuje běžnou rozumovou zkušenost. Očekávaný výsledek učení rozvíjí citlivost k duchovním hodnotám a tím přispívá k prevenci náboženské nesnášenlivosti. Stěžejní je porozumění křesťanství, respektive také židovství a islámu jako zásadním hybatelům dějinného vývoje Evropy a Blízkého východu. Na příkladech z dějin žák ilustruje, jakým způsobem na sebe různá náboženství působila a jak probíhalo setkávání jejich vyznavačů s dalšími kulturami, ať už se jednalo o příklady spolupráce, nebo vážných konfliktů a vzájemného podmanění. Seznamuje se nejen s procesy christianizace, ale také sekularizace, které jsou zásadním zdrojem jak kulturní, tak politické tradice Evropy.</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t>Orientuje se v základních pojmech a informacích tří monoteistických náboženství - židovství, křesťanství, islám (hlavní věroučný text, místo uctívání Boha, způsob uctívání apod.).Vyjmenuje základní události spojené s jejich vznikem a historickým vývojem.Vyjmenuje základní historické události spojené s křesťanstvím (Vánoce, Velikonoce, svátek Všech svatých apod.).Na vybraných příkladech doloží, jak náboženství pomáhalo lidem symbolicky vysvětlovat svět a odpovídat na základní životní otázky (např. Jaký je smysl života a co je po smrti?).</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>Uvede konkrétní příklady náboženské motivace jednání lidí (např. křížové výpravy, sv. Anežka, Jan Hus, Martin Luther, Jan Amos Komenský apod.).Své porozumění náboženskému jednání a myšlení prohloubí na příkladu dalších kultur (např. antičtí Řekové, kultury předkolumbovské Ameriky).Uvede příklady dopadu biblických i jiných náboženských textů na kulturu a společenské uspořádání (zákony, normy apod.).Diskutuje o tom, jaké důsledky může mít sekularizace a jak různě se projevuje.Uvede konkrétní příklady konfliktů různých náboženství nebo konfliktů ospravedlňovaných náboženstvím (např. násilná christianizace, židovské pogromy, arabská expanze apod.).Prozkoumá příklady náboženské tolerance (např. Al-Andalus, české země v 16. stol., toleranční patent apod.).</t>
+          <t>Uvede konkrétní příklady náboženské motivace jednání lidí (např. křížové výpravy, sv. Anežka, Jan Hus, Martin Luther, Jan Amos Komenský apod.).Své porozumění náboženskému jednání a myšlení prohloubí na příkladu dalších kultur (např. antičtí Řekové, kultury předkolumbovské Ameriky).Uvede příklady dopadu biblických i jiných náboženských textů na kulturu a společenské uspořádání (zákony, normy apod.).Diskutuje o tom, jaké důsledky může mít sekularizace a jak různě se projevuje.Uvede konkrétní příklady konfliktů různých náboženství nebo konfliktů ospravedlňovaných náboženstvím (např. násilná christianizace, protižidovské pogromy, arabská expanze apod.).Prozkoumá příklady náboženské tolerance (např. Al-Andalus, české země v 16. stol., toleranční patent apod.).</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t>Porovná tři nejrozšířenější monoteistická náboženství a uvede klíčové okamžiky z jejich dějinného vývoje.  Na příkladech z různých dějinných epoch ilustruje, jak náboženství ovlivňovalo myšlení a jednání lidí, jaké negativní i pozitivní dopady může mít setkání věřících různých náboženství a kultur.   Je schopný se dívat na události náboženských konfliktů z pohledu více stran a rozumí rozdílným zájmům a motivacím. Vysvětlí pojmy sekularizace a islamizace a používá je pro vysvětlení moderního vývoje v Evropě a islámských zemích.</t>
         </is>
       </c>
       <c r="N160" s="0" t="inlineStr">
         <is>
           <t>Doloží, jaký vliv mělo náboženství na jednání lidí v různých dějinných epochách.</t>
         </is>
       </c>
       <c r="O160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="inlineStr">
@@ -14532,56 +14532,56 @@
           <t>Tematický okruh se zaměřuje na to, aby žák porozuměl společnosti v její rozmanitosti a v širších souvislostech, což zahrnuje kritický přístup k sobě samému i ke druhým, ke společnosti a k informacím obecně. Žák se učí rozpoznávat, přijímat a respektovat vzájemné rozmanitosti, prozkoumává sociální interakce, pojmenovává své hodnoty a uvádí je do praxe, formuje své postoje, rozvíjí se v oblasti empatie, morálky a reflexe.</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-001-ZV9-001</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t>Charakterizuje společenské role, do kterých se ve svém životě dostává, a posoudí, co pro něj znamená příslušnost k rodině, ke škole, ke kultuře, k náboženství, k genderu, k obci, k národu, ke státu.</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>Žák identifikuje a popíše své role v rámci různých společenství (včetně digitálních). Žák charakterizuje, jaké vztahy má k jednotlivým společenstvím, a rozumí významu a vlivu těchto vztahů na jeho osobní rozvoj a společnost jako celek. Žák je schopný vyjádřit, co pro něj znamená být součástí jednotlivých společenství, jaké jsou jeho hodnoty v rámci těchto příslušností, a reflektuje, jaké jsou jeho zkušenosti v rámci jednotlivých rolí. Zároveň je žák veden k uvědomění, že se lidé, jejich osobnosti, způsoby života, potřeby i názory liší. Stěžejní rolí učitele je zajistit bezpečné prostředí a respektovat, že identita každého může být konstruována odlišně.Společenské role a příslušnost k různým společenstvím mají zásadní vliv na formování našich hodnot, chování a osobnost. Pro žáky je důležité pochopit význam těchto sociálních skupin, aby se mohli aktivně zapojit do společnosti, rozvíjet své schopnosti a stát se zodpovědnými, empatickými a společensky uvědomělými jednotlivci. To jim pomůže vést vyvážený a naplňující život a přispět k pozitivnímu rozvoji společnosti jako celku. Základy kultury, tradic či víry a genderové identity jsou předávány také v rámci těchto společenství, čímž se udržuje kulturní kontinuita, která jedincům dodává pocit sounáležitosti a přináší radost ze sdílení zážitků s ostatními.</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>vysvětlí pojmy rodina, kultura, náboženství, gender, národ, příslušnost seznámí se s pojmem společenská role a uvede příklady na příkladech vysvětlí, jak a proč oslavy rodinných svátků, významných dnů, státních svátku nebo udržování tradic posilují příslušnost k některému společenství seznamuje se s pojmem digitální identita a uvede, jak se jej týká </t>
+          <t>Vysvětlí pojmy rodina, kultura, náboženství, gender, národ, příslušnost.Seznámí se s pojmem společenská role a uvede příklady. Na příkladech vysvětlí, jak a proč oslavy rodinných svátků, významných dnů, státních svátku nebo udržování tradic posilují příslušnost k některému společenství.Seznamuje se s pojmem digitální identita a uvede, jak se jej týká. </t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>zpracuje vizuální přehled, s kým je v sociální interakci zmapuje svou identitu (kdo je, co ho formuje, jak se cítí v různých rolích, jaké jsou jeho hodnoty, přesvědčení) na příkladech popíše, co tvoří digitální identitu a které postupy budování digitální identity považuje za vhodné/nevhodné a za bezpečné/rizikové vyjádří své myšlenky, pocity a zkušenosti ohledně identity a vztahu k různým sociálním rolím zamýšlí se nad tím, jak se společenské role mohou proměňovat v závislosti na věku a životních situacích uvede příklady toho, jak se jeho chování, komunikace, nebo zapojení mění v souvislosti s tím, ve které sociální skupině právě je v simulovaném digitální prostředí nebo v modelové situaci zkouší, jak bezpečně pracovat s digitální identitou </t>
+          <t>Zpracuje vizuální přehled, s kým je v sociální interakci.Zmapuje svou identitu (kdo je, co ho formuje, jak se cítí v různých rolích, jaké jsou jeho hodnoty, přesvědčení). Na příkladech popíše, co tvoří digitální identitu a které postupy budování digitální identity považuje za vhodné/nevhodné a za bezpečné/rizikové. Vyjádří své myšlenky, pocity a zkušenosti ohledně identity a vztahu k různým sociálním rolím. Zamýšlí se nad tím, jak se společenské role mohou proměňovat v závislosti na věku a životních situacích. Uvede příklady toho, jak se jeho chování, komunikace, nebo zapojení mění v souvislosti s tím, ve které sociální skupině právě je. V simulovaném digitální prostředí nebo v modelové situaci zkouší, jak bezpečně pracovat s digitální identitou.</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t>Identifikuje a pojmenovává různé typy společenství, ve kterých žije.Charakterizuje společenské role, do kterých se v průběhu svého života dostává.Uvádí příklady toho, jak se projevuje příslušnost k některé sociální skupině v chování, komunikaci, při rozhodování se, v zapojování se.Zhodnotí výhody a nevýhody příslušnosti k určité sociální skupině a/nebo určitému společenství.</t>
         </is>
       </c>
       <c r="N173" s="0" t="inlineStr">
         <is>
           <t>Popíše, co pro něj znamená rodina, škola, kultura, náboženství, gender, obec, národ a stát, a uvede příklady, jakou roli v ní/něm zaujímá. </t>
         </is>
       </c>
       <c r="O173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="inlineStr">
@@ -14614,56 +14614,56 @@
           <t>Tematický okruh se zaměřuje na to, aby žák porozuměl společnosti v její rozmanitosti a v širších souvislostech, což zahrnuje kritický přístup k sobě samému i ke druhým, ke společnosti a k informacím obecně. Žák se učí rozpoznávat, přijímat a respektovat vzájemné rozmanitosti, prozkoumává sociální interakce, pojmenovává své hodnoty a uvádí je do praxe, formuje své postoje, rozvíjí se v oblasti empatie, morálky a reflexe.</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-001-ZV9-002</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t>Zdůvodní svůj žebříček hodnot a způsoby jeho uplatňování v různých životních situacích.</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>Žák vytvoří a zdůvodní svůj osobní žebříček hodnot, kterým se řídí ve svém životě. Popíše, jak tyto hodnoty ovlivňují jeho chování, rozhodování a postoje v různých životních situacích (např. etické dilema, kdy se někdo musí rozhodnout, zda zůstat věrný svým zásadám, nebo ustoupit kvůli tlaku druhých). Žák identifikuje klíčové hodnoty, které ho vedou a které považuje za nejvýznamnější (např. respekt k druhým, odpovědnost za vlastní činy, soudržnost s rodinou nebo ochrana životního prostředí). Tyto hodnoty následně hierarchizuje podle jejich důležitosti a předností (např. pokud si žák cení rodiny výše než materiálního bohatství, bude při svých rozhodnutích a jednáních klást důraz na rodinné vztahy a společenství, i kdyby to znamenalo obětovat finanční zisk).  Vytvoření a porozumění osobnímu žebříčku hodnot je důležité pro dosažení životního naplnění a rozhodování v souladu s představami o vlastním životě. OVU inspiruje žáky v oblasti hodnot a morálky, podporuje porozumění rozmanitosti, rozvíjí respektující přístup a přispívá k odpovědnému rozhodování. Hodnoty mohou poskytovat vodítko při stanovení osobních priorit (co chci, co nechci) nebo například v situacích, kdy nevíme, jak se rozhodnout nebo jak se zachovat. Sestavením životních hodnot a priorit žák poznává, co je v životě důležité, co méně důležité, co bude (musí) preferovat, aby dosáhl konkrétních životních cílů, aby jednal a rozhodoval se v souladu se svými přesvědčeními a možnostmi a také s ohledem na ostatní.</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
-          <t>vysvětlí, co si představuje pod hodnotami z nabídky příkladů uvede příklad jednoduché situace (např. pomoc kamarádovi), kde by se jeho vybrané hodnoty mohly uplatnit </t>
+          <t>Vysvětlí, co si představuje pod hodnotami z nabídky příkladů. Uvede příklad jednoduché situace (např. pomoc kamarádovi), kde by se jeho vybrané hodnoty mohly uplatnit. </t>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>uvede příklad situace, kdy se dostal do konfliktu mezi dvěma svými hodnotami diskutuje na příkladu konkrétních lidí o vlivu sociálního a kulturního prostředí na utváření hodnot různých skupin lidí z nabídky sestavuje vlastní žebříček životních hodnot  porovná své hodnoty s hodnotami spolužáka a najde alespoň jednu shodu a jeden rozdíl  diskutuje o tom, jak se jeho žebříček hodnot může měnit v průběhu času a co může tyto změny způsobit popíše, jak se prakticky žebříček hodnot odráží v různých situacích jeho života </t>
+          <t>Uvede příklad situace, kdy se dostal do konfliktu mezi dvěma svými hodnotami.Diskutuje na příkladu konkrétních lidí o vlivu sociálního a kulturního prostředí na utváření hodnot různých skupin lidí. Z nabídky sestavuje vlastní žebříček životních hodnot. Porovná své hodnoty s hodnotami spolužáka a najde alespoň jednu shodu a jeden rozdíl.  Diskutuje o tom, jak se jeho žebříček hodnot může měnit v průběhu času a co může tyto změny způsobit. Popíše, jak se prakticky žebříček hodnot odráží v různých situacích jeho života. </t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t>Sestaví vlastní žebříček životních hodnot.Zdůvodní svůj výběr životních hodnot.V modelové situaci předvede, jak se vhodně vypořádat s odlišným hodnotovým žebříčkem jiné osoby.</t>
         </is>
       </c>
       <c r="N174" s="0" t="inlineStr">
         <is>
           <t>Vytvoří svůj žebříček hodnot a přiřadí tyto hodnoty ke konkrétním životním situacím.</t>
         </is>
       </c>
       <c r="O174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="inlineStr">
@@ -14696,56 +14696,56 @@
           <t>Tematický okruh se zaměřuje na to, aby žák porozuměl společnosti v její rozmanitosti a v širších souvislostech, což zahrnuje kritický přístup k sobě samému i ke druhým, ke společnosti a k informacím obecně. Žák se učí rozpoznávat, přijímat a respektovat vzájemné rozmanitosti, prozkoumává sociální interakce, pojmenovává své hodnoty a uvádí je do praxe, formuje své postoje, rozvíjí se v oblasti empatie, morálky a reflexe.</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-001-ZV9-003</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t>Rozpozná předsudky a stereotypy v komunikaci a jednání a zaujímá k nim kritický přístup.</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>Stereotypy a předsudky vznikají jako myšlenkové a emocionální zjednodušování světa kolem nás. Souvisejí se zobecňováním, přebíráním mínění jiných lidí, s prvním dojmem, s emocemi, jsou často kulturně nebo společensky podmíněné. Stereotypy a předsudky mohou být národnostní, etnické, politické, náboženské, třídní, genderové, sociální nebo jiné povahy. Stereotypy a předsudky mohou vést k narušení mezilidských vztahů, k diskriminaci, k sociálnímu napětí, izolaci jedince nebo skupiny lidí, mohou být předpokladem pro protiprávní jednání. Proto je důležité, aby žák rozpoznával předsudečné a stereotypní vyjadřování ve svém okolí, v médiích a na sociálních sítích a aby reflektoval vlastní názory a postoje, které by mohly ke vzniku předsudků a myšlenkových stereotypů přispívat. Uvažuje nad tím, jak se ve společnosti žije lidem, kteří jsou nazíráni předsudečně. Klíčové je to, aby měl žák možnost setkat se s někým, kdo má odlišné názory nebo postoje, a získával prostřednictvím těchto setkání dovednosti, jak s předsudky a stereotypy pracovat. Práce s předsudky a stereotypy pomáhá vytvářet inkluzivní a respektující prostředí nejen ve škole, ale i ve společnosti. Žáci se učí přijímat a respektovat odlišnosti mezi sebou a mezi ostatními. Práce s vlastními předsudky a stereotypy přispívá k tomu, aby se žák stal informovanějším, zodpovědnějším i empatičtějším. To vede k lepšímu porozumění, toleranci a spolupráci mezi nejrůznějšími skupinami lišícími se kulturně, sociálně či etnicky.</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
-          <t>vlastními slovy vysvětlí, co je předsudek a co je stereotyp </t>
+          <t>Vlastními slovy vysvětlí, co je předsudek a co je stereotyp. </t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>uvádí příklady předsudků a stereotypů  klade otázky, které pomáhají odhalovat předsudky nebo stereotypy  rozeznává různé typy osobností ve svém okolí, pojmenuje, v čem se liší, a navrhne vhodný způsob komunikace s nimi  zamýšlí se nad tím, jak předsudky a stereotypy vznikají setkává se s lidmi z odlišných sociálních, náboženských, etnických, věkových či jiných skupin (např. domov seniorů, živá knihovna) a získanou zkušenost reflektuje  sdílí, co je pro něj obohacující a co je obtížné při setkávání s jinými lidmi a jak prakticky projevuje respekt k rozmanitosti ve společnosti  analyzuje informace získané z médií a online zdrojů z pohledu předsudků a stereotypů  zapojuje se do diskuzí a debat k tématu předsudků a stereotypů, kde předkládá argumenty podporující kritický přístup </t>
+          <t>Uvádí příklady předsudků a stereotypů. Klade otázky, které pomáhají odhalovat předsudky nebo stereotypy.  Rozeznává různé typy osobností ve svém okolí, pojmenuje, v čem se liší, a navrhne vhodný způsob komunikace s nimi. Zamýšlí se nad tím, jak předsudky a stereotypy vznikají. Setkává se s lidmi z odlišných sociálních, náboženských, etnických, věkových či jiných skupin (např. domov seniorů, živá knihovna) a získanou zkušenost reflektuje.  Sdílí, co je pro něj obohacující a co je obtížné při setkávání s jinými lidmi a jak prakticky projevuje respekt k rozmanitosti ve společnosti.Analyzuje informace získané z médií a online zdrojů z pohledu předsudků a stereotypů.  Zapojuje se do diskuzí a debat k tématu předsudků a stereotypů, kde předkládá argumenty podporující kritický přístup.</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>Identifikuje předsudky a stereotypy v komunikaci, v médiích.Vysvětlí na příkladech, jak mohou předsudky a stereotypy ovlivnit chování a rozhodování jedince a jaký dopad mohou mít na společnost.Reflektuje své vlastní postupy a chování v souvislosti s předsudky a stereotypy.</t>
         </is>
       </c>
       <c r="N175" s="0" t="inlineStr">
         <is>
           <t>Rozpozná předsudky a stereotypy v komunikaci a jednání v běžném životě.</t>
         </is>
       </c>
       <c r="O175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="inlineStr">
@@ -14778,56 +14778,56 @@
           <t>Tematický okruh se zaměřuje na to, aby žák porozuměl společnosti v její rozmanitosti a v širších souvislostech, což zahrnuje kritický přístup k sobě samému i ke druhým, ke společnosti a k informacím obecně. Žák se učí rozpoznávat, přijímat a respektovat vzájemné rozmanitosti, prozkoumává sociální interakce, pojmenovává své hodnoty a uvádí je do praxe, formuje své postoje, rozvíjí se v oblasti empatie, morálky a reflexe.</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-001-ZV9-004</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí, co nebo kdo má vliv na něj a na jeho rozhodování ve fyzickém a v digitálním prostředí.</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
           <t>Žák se zamyslí nad vlivem osob a situací ve fyzickém i digitálním prostředí na jeho každodenní život, vnímání a rozhodování. Zároveň zhodnotí, jakého charakteru tyto vlivy jsou a co přinášejí (např. zachování psychického či fyzického zdraví, sociálně patologické chování, protiprávní chování). Připouští si, že ne všechna rozhodnutí dokáže v danou chvíli vysvětlit. Žáci jsou dennodenně aktéry mnoha sociálních interakcí ve fyzickém i digitálním prostředí. Je nutné, aby rozuměli tomu, jaký vliv mají dílčí faktory ve fyzickém i digitálním prostředí na jejich vnímání sebe sama, každodenní život, rodinu, okolí i společnost. Znalost takového kontextu je klíčová pro současný i budoucí život žáků a vytvoření jejich vlastního názoru a pro přijímání informovaných a odpovědných rozhodnutí.</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
-          <t>popíše svůj vzor, jeho vlastnosti a zdůvodní, proč je jeho/jejím vzorem v příběhu identifikuje, kým nebo čím je ovlivněno chování vybrané postavy, objasní, zda se z jeho pohledu jedná o pozitivní nebo negativní vliv popíše, jak jeho chování v určité situaci ovlivňují další lidé, reklama, internet apod.  </t>
+          <t>Popíše svůj vzor, jeho vlastnosti a zdůvodní, proč je jeho/jejím vzorem. V příběhu identifikuje, kým nebo čím je ovlivněno chování vybrané postavy, objasní, zda se z jeho pohledu jedná o pozitivní nebo negativní vliv. Popíše, jak jeho chování v určité situaci ovlivňují další lidé, reklama, internet apod.  </t>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>zmapuje, jak, v čem, čím a kým se nechává ovlivňovat ve fyzickém i digitálním prostředí  rozliší, o jaké vlivy se jedná (např. pozitivní, negativní, dobrovolné, povinné, krátkodobé, dlouhodobé)  na příkladech vysvětlí, jak může míra socializace (např. rodina, přátelé, sociální sítě) ovlivňovat vnímání sebe sama i svého okolí na příkladu konkrétních situacích ze života (např. volba střední školy, volby do školního parlamentu) pojmenovává, co má na člověka vliv   navrhne konkrétní strategie, jak posílit dovednost čelit negativním vlivům ve fyzickém a digitálním prostředí </t>
+          <t>Zmapuje, jak, v čem, čím a kým se nechává ovlivňovat ve fyzickém i digitálním prostředí.Rozliší, o jaké vlivy se jedná (např. pozitivní, negativní, dobrovolné, povinné, krátkodobé, dlouhodobé).  Na příkladech vysvětlí, jak může míra socializace (např. rodina, přátelé, sociální sítě) ovlivňovat vnímání sebe sama i svého okolí.Na příkladu konkrétních situacích ze života (např. volba střední školy, volby do školního parlamentu) pojmenovává, co má na člověka vliv.   Navrhne konkrétní strategie, jak posílit dovednost čelit negativním vlivům ve fyzickém a digitálním prostředí. </t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t>Na konkrétních příkladech doloží, co nebo kdo ho ovlivňuje ve fyzickém prostředí.Na konkrétních příkladech doloží, co nebo kdo ho ovlivňuje v digitálním prostředí.Na konkrétních příkladech ze svého života zhodnotí, jakého charakteru jsou jím popsané vlivy.</t>
         </is>
       </c>
       <c r="N176" s="0" t="inlineStr">
         <is>
           <t>Popíše, co nebo kdo ho při rozhodování ve fyzickém a v digitálním prostředí ovlivňuje.</t>
         </is>
       </c>
       <c r="O176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="inlineStr">
@@ -14860,56 +14860,56 @@
           <t>Tematický okruh se zaměřuje na problematiku státu a politického systému, liberální demokracie a lidských práv, na orientaci ve veřejném a politickém dění na různých úrovních, na rozvoj právního povědomí pro běžné situace a na zvládání komunikace s úřady. Nezbytností je rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru podloženého argumenty. Vzdělávací obsah je nahlížen především z pohledu občana a praktických životních situací a ukazuje možnosti současného i budoucího zapojení do občanského života. Rozvíjí také aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, popírání demokratických principů a porušování práv.</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-002-ZV9-005</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí na příkladech ze života občanů přednosti, úskalí a dopady demokratické a autokratické formy vlády.</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>OVU prohlubuje porozumění státu, státnímu zřízení a demokratickému systému, kdy k němu žák dokáže, na základě porozumění jeho fungování, také zaujmout hodnotící stanovisko. V té souvislosti pak porovnává na příkladech z pohledu lidskoprávního, politického i ekonomického dopady demokratické a autokratické formy vlády na běžný život občanů, analyzuje různá státní zřízení, porovnává jejich výhody a nevýhody a vyvozuje informované závěry. Podobně také pracuje s příklady států s různými typy vlády, prezentuje jejich charakteristiky a porovnává je. Součástí je také seznámení se se základními právy a svobodami ukotvenými v Listině základních práv a svobod, případně v dalších dokumentech (Úmluva o právech dítěte, Všeobecná deklarace lidských práv, Listina základních práv EU, Úmluva o ochraně lidských práv a základních svobod).Orientace ve světě a pochopení různých politických systémů umožňuje žákům lépe chápat dění ve společnosti, politická rozhodnutí a vliv politiky na jejich každodenní život. Porovnávání státních zřízení poskytuje žákům globální perspektivu a uvědomění si, jak různé politické systémy fungují ve světě. Očekávaný výsledek učení vede k hlubšímu porozumění fungování a charakteristikám demokratického systému. Pomocí příkladů reálných situací předkládá problémové otázky a vede k hlubšímu zamyšlení se nad demokratickými principy. OVU rozvíjí povědomí o aktuálním politickém uspořádání a propojuje ho s historickým vývojem.</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>uvede příklady zemí a kdo v nich vládne/rozhoduje vysvětlí pojmy lidská práva a svobody</t>
+          <t>Uvede příklady zemí a kdo v nich vládne/rozhoduje.Vysvětlí pojmy lidská práva a svobody.</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>rozlišuje typy státních zřízení, jako jsou demokracie, autokracie, monarchie a republika  přiřadí k nejvýznamnějším a sousedním státům typ vládnutí a vysvětlí, v čem se vládnutí v těchto zemích liší  vysvětlí hlavní principy demokratické a autokratické formy vlády a na konkrétních příkladech porovná jejich znaky  na příkladech lidských příběhů identifikuje přednosti a úskalí demokracie   vysvětlí, co to jsou základní práva a svobody, uvede jejich příklady a to, v jakých dokumentech jsou ukotvené  na konkrétních příkladech vysvětlí, jaké jsou dopady na lidská práva v různých typech vlády. diskutuje o dopadech demokratické a autokratické formy vlády na život občanů</t>
+          <t>Rozlišuje typy státních zřízení, jako jsou demokracie, autokracie, monarchie a republika.  Přiřadí k nejvýznamnějším a sousedním státům typ vládnutí a vysvětlí, v čem se vládnutí v těchto zemích liší. Vysvětlí hlavní principy demokratické a autokratické formy vlády a na konkrétních příkladech porovná jejich znaky.  Na příkladech lidských příběhů identifikuje přednosti a úskalí demokracie.   Vysvětlí, co to jsou základní práva a svobody, uvede jejich příklady a to, v jakých dokumentech jsou ukotvené.  Na konkrétních příkladech vysvětlí, jaké jsou dopady na lidská práva v různých typech vlády. Diskutuje o dopadech demokratické a autokratické formy vlády na život občanů.</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t>Na příkladech vybraných států kriticky zhodnotí výhody a nevýhody jednotlivých státních zřízení.Na konkrétních případech vysvětlí, co je to demokratická a autokratická forma vlády a jak se projevuje.Porovná vliv demokratické a autokratické vlády na život občana.</t>
         </is>
       </c>
       <c r="N177" s="0" t="inlineStr">
         <is>
           <t>Popíše základní prvky demokratické a autokratické formy vlády.</t>
         </is>
       </c>
       <c r="O177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="inlineStr">
@@ -14942,56 +14942,56 @@
           <t>Tematický okruh se zaměřuje na problematiku státu a politického systému, liberální demokracie a lidských práv, na orientaci ve veřejném a politickém dění na různých úrovních, na rozvoj právního povědomí pro běžné situace a na zvládání komunikace s úřady. Nezbytností je rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru podloženého argumenty. Vzdělávací obsah je nahlížen především z pohledu občana a praktických životních situací a ukazuje možnosti současného i budoucího zapojení do občanského života. Rozvíjí také aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, popírání demokratických principů a porušování práv.</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-002-ZV9-006</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t>Prozkoumá průběh a výsledky voleb v České republice, rozhodování občanů při volbách a jejich zapojování do veřejného politického dění.</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
           <t>Žák vlastními slovy popíše, jakým způsobem probíhají volby v ČR (komunální volby, krajské volby, volby do Poslanecké sněmovny, volby do Senátu, volby prezidenta, volby do Evropského parlamentu). Žák charakterizuje různé druhy voleb a identifikuje mezi nimi rozdíly. Žák se seznamuje s podmínkami a principy svobodných a férových voleb. Uvádí příklady, jak se občan může aktivně či pasivně zapojovat do politického života. S tématem voleb souvisí povědomí o aktuální politické situaci, včetně sledování volebních kampaní. Právě na praktické analýze volebních kampaní se žáci mohou hlouběji dostat k politickým tématům a ujasňovat si své politické názory i svou budoucí politickou angažovanost.Právo volit je jedním ze základních práv, na kterých stojí naše demokratická společnost. Férové a svobodné volby jsou zároveň jednou z podmínek pro důstojný život v demokratické společnosti. Toto téma může ovlivnit zájem žáka o politické dění, může to posílit vlastní volební účast, budoucí politickou angažovanost i důvěru v demokracii obecně. Analýza volebních kampaní může být praktickým krokem pro pochopení politického dění a zároveň rozvíjí čtenářskou gramotnost a orientaci v mediálním prostoru. Volby souvisejí s rozhodováním, proto je důležité, aby žák identifikoval, co ho ovlivňuje a podle čeho se rozhoduje. Podstatné je to, aby žák nevnímal volby jako něco vzdáleného, ale jako nástroj, jak může ovlivňovat dění kolem sebe. </t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
-          <t>sdílí své zkušenosti ze zapojení do praktikování nebo simulace voleb uvede příklady, jak probíhá volební kampaně a jaké nástroje jsou pro oslovení voličů využíványna příkladu vysvětlí, jak volby probíhají  uvádí příklady dopadu voleb </t>
+          <t>Sdílí své zkušenosti ze zapojení do praktikování nebo simulace voleb. Uvede příklady, jak probíhá volební kampaně a jaké nástroje jsou pro oslovení voličů využívány.Na příkladu vysvětlí, jak volby probíhají.  Uvádí příklady dopadu voleb. </t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>vysvětlí, na jakých principech jsou volby založené  na příkladu vysvětlí rozdíl mezi aktivním a pasivním volebním právem diskutuje o tom, jaké přínosy a nevýhody mají volby pro občana a pro společnost jako celek analyzuje alespoň dvě volební kampaně a porovná je mezi sebouuvede příklady různých forem občanské participace a vysvětlí jejich význam vyhledá regionální příklady toho, co politici nebo úředníci na úrovni obce, kraje nebo státu dělají pro občany </t>
+          <t>Vysvětlí, na jakých principech jsou volby založené. Na příkladu vysvětlí rozdíl mezi aktivním a pasivním volebním právem. Diskutuje o tom, jaké přínosy a nevýhody mají volby pro občana a pro společnost jako celek. Analyzuje alespoň dvě volební kampaně a porovná je mezi sebou.Uvede příklady různých forem občanské participace a vysvětlí jejich význam. Vyhledá regionální příklady toho, co politici nebo úředníci na úrovni obce, kraje nebo státu dělají pro občany. </t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t>Jednoduše popíše, jak probíhají různé volby v ČR.Zvažuje, podle čeho se ve volbách voliči rozhodují, a dokládá to na příkladech konkrétních volebních kampaní.S oporou o příklady zpracuje přehled toho, jak se občan může přímo nebo nepřímo zapojovat do veřejného politického dění.</t>
         </is>
       </c>
       <c r="N178" s="0" t="inlineStr">
         <is>
           <t>Přiřadí v souvislosti s volbami k politickým stranám jejich představitele a uvede možnosti zapojení se občanů do voleb.</t>
         </is>
       </c>
       <c r="O178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="inlineStr">
@@ -15024,56 +15024,56 @@
           <t>Tematický okruh se zaměřuje na problematiku státu a politického systému, liberální demokracie a lidských práv, na orientaci ve veřejném a politickém dění na různých úrovních, na rozvoj právního povědomí pro běžné situace a na zvládání komunikace s úřady. Nezbytností je rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru podloženého argumenty. Vzdělávací obsah je nahlížen především z pohledu občana a praktických životních situací a ukazuje možnosti současného i budoucího zapojení do občanského života. Rozvíjí také aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, popírání demokratických principů a porušování práv.</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-002-ZV9-007</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t>Pracuje s ukázkami konkrétních právních textů, jako je Ústava ČR, Listina základních práv a svobod, zákony, různé typy smluv.</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>Cílem OVU je vystavit žáky práci s právními texty a zbavit je ostychu z jejich čtení. Jedná se o zkušenostní výsledek učení. Žák čte s porozuměním vybrané pasáže z různých právních textů, orientuje se ve struktuře těchto textů, identifikuje klíčová slova a klíčové myšlenky, dohledává významy slov, která nezná, shrnuje obsah textu a porovnává jejich podobnosti a rozdíly. Žák rozpozná, jak se jednotlivé texty liší a jaké jsou jejich společné prvky. Využívá právní texty jako oporu pro řešení konkrétních nebo modelových situací. Posuzuje, které části právních textů jsou relevantní pro řešení daných situací.Žáci by měli procvičovat čtenářskou gramotnost na odborných textech, se kterými se již setkávají a budou se dále setkávat ve svém občanském životě. Měli by být schopní se v textech orientovat a vyčíst z nich konkrétní informace. OVU směřuje také k aplikaci v reálných životních situacích a pomáhá lépe porozumět právům a povinnostem. Tím zvyšuje i vlastní právní odpovědnost.</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>pracuje s populárně-naučnými texty ke společenskovědním tématům reflektuje, co je pro něj obtížné při práci s těmito populárně-naučnými texty a co mu při práci s nimi pomáhá  </t>
+          <t>Pracuje s populárně-naučnými texty ke společenskovědním tématům. Reflektuje, co je pro něj obtížné při práci s těmito populárně-naučnými texty a co mu při práci s nimi pomáhá.  </t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>čte s porozuměním vybrané pasáže z různých právních textů  posuzuje celkové uspořádání a strukturu vybraných právních textů  vlastními slovy shrnuje obsah odborného právního textu  vyhledává klíčová slova a klíčové myšlenky v odborném právním textu  s oporou o konkrétní právní texty řeší jednoduché problémové úlohy nebo situace</t>
+          <t>Čte s porozuměním vybrané pasáže z různých právních textů. Posuzuje celkové uspořádání a strukturu vybraných právních textů.  Vlastními slovy shrnuje obsah odborného právního textu.  Vyhledává klíčová slova a klíčové myšlenky v odborném právním textu.  S oporou o konkrétní právní texty řeší jednoduché problémové úlohy nebo situace.</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t>Pracuje s konkrétními právními texty, jako jsou Ústava ČR, Listina základních práv a svobod, zákony, smlouvy, občanský zákoník, zákoník práce.Reflektuje, co je pro něj obtížné při práci s právními texty a co mu při práci s těmito texty pomáhá.Rozpozná chybějící nebo nesprávné položky v ukázce pracovní smlouvy pro mladistvého.</t>
         </is>
       </c>
       <c r="N179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="inlineStr">
@@ -15106,56 +15106,56 @@
           <t>Tematický okruh se zaměřuje na problematiku státu a politického systému, liberální demokracie a lidských práv, na orientaci ve veřejném a politickém dění na různých úrovních, na rozvoj právního povědomí pro běžné situace a na zvládání komunikace s úřady. Nezbytností je rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru podloženého argumenty. Vzdělávací obsah je nahlížen především z pohledu občana a praktických životních situací a ukazuje možnosti současného i budoucího zapojení do občanského života. Rozvíjí také aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, popírání demokratických principů a porušování práv.</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-002-ZV9-008</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>Rozpozná na příkladech různých životních situací porušování práv, zákonů a smluv a navrhne, jak situace řešit.</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>OVU vede žáka k tomu, aby identifikoval u sebe i druhých chování porušující lidská práva a/nebo zákony vykazující jakoukoli nespravedlnost či nerovnost. OVU ukazuje souvislosti mezi dodržováním/nedodržováním práv, zákonů a smluv a důsledky. Zabývá se také rozpoznáváním rozdílů mezi přestupkem a trestným činem, věnuje se ochraně vlastnického práva, právům dítěte, právům spotřebitele. Orientuje se v možnostech pomoci. Zaměřuje se také na rozvoj dovedností, jak účinně reagovat v případě porušení práv žáka, práv jiných dětí nebo i jiných osob v žákově okolí.Klíčový oborový koncept odpovědného občanství spočívá v porozumění právům a povinnostem jedince, schopnosti rozpoznat porušování práv či nedodržování pravidel a rozumět důsledkům vyplývajícím z jejich porušení. OVU proto rozvíjí respekt k pravidlům, zákonům a smlouvám i k druhým a podporuje přijímání odpovědných rozhodnutí, vede k předvídání důsledků, korigování nebo eliminaci negativního jednání. Odpovědné občanství tak zahrnuje i žákův aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, porušování lidských práv, kterého by byl svědkem. Práce s modelovými situacemi ze žákova okolí i společnosti obecně je nejen tréninkem pro jeho budoucí osobní a profesní život, ale i cennou prevencí vůči diskriminačnímu chování a obraně proti němu. S ohledem na vývoj technologií se tento OVU týká i digitálního prostředí, ve kterém mohou být žáci oběťmi, svědky nebo aktéry protiprávního jednání.</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
-          <t>na úrovni školy se orientuje ve svých právech a povinnostech, je si vědom, co z jejich ne/dodržování vyplývá na příkladech diskutuje rozdíly mezi právem a morálkou, mezi tím, co je legální a co je morální </t>
+          <t>Na úrovni školy se orientuje ve svých právech a povinnostech, je si vědom, co z jejich ne/dodržování vyplývá. Na příkladech diskutuje rozdíly mezi právem a morálkou, mezi tím, co je legální a co je morální. </t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>rozlišuje na příkladech ve fyzickém či digitálním prostředí rozdíl mezi přestupkem a trestným činem uvede příklady nejčastějšího porušování vlastnického práva ve fyzickém a digitálním prostředí posoudí důsledky dodržování a nedodržování pravidel, zákonů a smluv  navrhne, jak řešit situaci konkrétního porušení základních práv a svobod, včetně porušení práv dítěte  vysvětlí, jak a proč základní práva a svobody souvisejí s demokracií v modelových situacích uplatňuje práva spotřebitele ve vztahu ke koupi a reklamaci zboží a služeb  uvádí příklady zkušenosti s diskriminací, xenofobií, rasismem a dalšími projevy nesnášenlivého chování a analyzuje, jak bylo dané jednání řešeno  doporučí osoby, instituce a organizace, na které se obrátit, pokud někdo porušuje základní práva, zákony či jiné právní předpisy </t>
+          <t>Rozlišuje na příkladech ve fyzickém či digitálním prostředí rozdíl mezi přestupkem a trestným činem. Uvede příklady nejčastějšího porušování vlastnického práva ve fyzickém a digitálním prostředí.Posoudí důsledky dodržování a nedodržování pravidel, zákonů a smluv. Navrhne, jak řešit situaci konkrétního porušení základních práv a svobod, včetně porušení práv dítěte. Vysvětlí, jak a proč základní práva a svobody souvisejí s demokracií. V modelových situacích uplatňuje práva spotřebitele ve vztahu ke koupi a reklamaci zboží a služeb.  Uvádí příklady zkušenosti s diskriminací, xenofobií, rasismem a dalšími projevy nesnášenlivého chování a analyzuje, jak bylo dané jednání řešeno.  Doporučí osoby, instituce a organizace, na které se obrátit, pokud někdo porušuje základní práva, zákony či jiné právní předpisy.</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>V reálných nebo modelových situacích rozpozná různá protiprávní jednání.Zpracuje návod, co dělat, když jsou porušena jeho nebo cizí práva nebo svobody.</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
           <t>Poukáže na porušování práv na příkladech z různých životních situací a v modelových situacích předvede jejich vhodná řešení.</t>
         </is>
       </c>
       <c r="O180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="inlineStr">
@@ -15188,56 +15188,56 @@
           <t>Tematický okruh se zaměřuje na problematiku státu a politického systému, liberální demokracie a lidských práv, na orientaci ve veřejném a politickém dění na různých úrovních, na rozvoj právního povědomí pro běžné situace a na zvládání komunikace s úřady. Nezbytností je rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru podloženého argumenty. Vzdělávací obsah je nahlížen především z pohledu občana a praktických životních situací a ukazuje možnosti současného i budoucího zapojení do občanského života. Rozvíjí také aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, popírání demokratických principů a porušování práv.</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-002-ZV9-009</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t>Prozkoumá činnost státní správy a samosprávy při řešení životních situací občana a při řešení lokálních výzev a problémů.</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
           <t>OVU vede k praktickému pochopení rozdílů mezi státní správou a samosprávou, jejich pravomocemi a fungováním. Konkrétní příklady pak dokážou účelně propojit teoretickou a praktickou rovinu. Díky nim se u žáka rozvíjí porozumění, jakým způsobem ovlivňují činnosti státní správy (např. zajištění poskytování sociálních dávek, vybírání daní) a samosprávy (např. zřizuje mateřské a základní školy, zajišťuje fungování komunálních služeb) jeho život a život v regionu i širší společnosti. Zároveň může získat přehled o přínosech těchto služeb pro život občanů. Konkrétní praktickou situací spojenou se životem žáků může být vydávání občanského průkazu a seznámení se s online rezervačním systémem, prostřednictvím kterého se lze objednat na úřad.OVU rozvíjí občanské povědomí, praktické strategie pro běžné životní situace, občanskou samostatnost. Vzdělávací obsah prohlubuje aktivní, odpovědný a informovaný přístup občana a ukazuje možnosti současného i budoucího zapojení do občanského života. OVU rozvíjí oborové základy odpovědného občanství na poznatcích o stěžejních principech fungování demokratického státu. Prostřednictvím příkladů je spojený s reálnou zkušeností žáků, připravuje je na komunikaci s úřady a ukazuje možnosti využívání digitálních technologií pro řešení konkrétních potřeb. Konkrétní příklady vycházejí ze situací, které běžně státní správa a samospráva řeší. </t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
-          <t>vlastními slovy popíše, k čemu slouží obecní úřad a vyhledá o něm základní informace na situacích ze svého života vysvětlí, zda v nich hraje nějakou roli státní správa nebo samospráva a jakou vyhledá příklady mediálních sdělení, která se věnují činnosti státní správy / samosprávy / obecního úřadu /starosty/zastupitelstva obce</t>
+          <t>Vlastními slovy popíše, k čemu slouží obecní úřad a vyhledá o něm základní informace.Na situacích ze svého života vysvětlí, zda v nich hraje nějakou roli státní správa nebo samospráva a jakou. Vyhledá příklady mediálních sdělení, která se věnují činnosti státní správy / samosprávy / obecního úřadu /starosty/zastupitelstva obce.</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>z příkladů vybere situace nebo činnosti, které patří do kompetence státní správy a co spadá pod samosprávu  při řešení lokálních výzev a problémů komunikuje se zástupci samosprávy nebo státní správy vyzkouší si, jak v online rezervačním systému rezervovat termín pro řešení vybrané životní situace a postup vysvětlí ostatním zpracuje přehled životních situací občana, při kterých je nutné využít služeb státní správy nebo samosprávy diskutuje o možnostech, výhodách a nevýhodách řešení životních situací s úřadem státní správy nebo samosprávy fyzicky a online/digitálně vyhledá informace o vydání občanského průkazu a sestaví návod, jak si má 15letý žadatel z jeho obce tento průkaz vyřídit </t>
+          <t>Z příkladů vybere situace nebo činnosti, které patří do kompetence státní správy a co spadá pod samosprávu.  Při řešení lokálních výzev a problémů komunikuje se zástupci samosprávy nebo státní správy. Vyzkouší si, jak v online rezervačním systému rezervovat termín pro řešení vybrané životní situace a postup vysvětlí ostatním. Zpracuje přehled životních situací občana, při kterých je nutné využít služeb státní správy nebo samosprávy. Diskutuje o možnostech, výhodách a nevýhodách řešení životních situací s úřadem státní správy nebo samosprávy fyzicky a online/digitálně. Vyhledá informace o vydání občanského průkazu a sestaví návod, jak si má 15letý žadatel z jeho obce tento průkaz vyřídit. </t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t>Uvede, se kterými institucemi státní správy a samosprávy se již setkal a v jakých případech.Na příkladech ze svého okolí doloží, jaké činnosti má ve své pravomoci státní správa a samospráva.Zjistí, jak postupovat při řešení vybrané životní situace na úřadě státní správy nebo samosprávy.Pro jednu z těchto životních situací zpracuje návod postupu občana a zváží, jak efektivně využít Portál občana nebo online rezervační systém.</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
           <t>Přiřadí k jednotlivým částem státní správy a samosprávy příklady životních situací na obrázku a vysvětlí důvody svého rozhodnutí.</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="inlineStr">
@@ -15270,56 +15270,56 @@
           <t>Tematický okruh se zaměřuje na problematiku státu a politického systému, liberální demokracie a lidských práv, na orientaci ve veřejném a politickém dění na různých úrovních, na rozvoj právního povědomí pro běžné situace a na zvládání komunikace s úřady. Nezbytností je rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru podloženého argumenty. Vzdělávací obsah je nahlížen především z pohledu občana a praktických životních situací a ukazuje možnosti současného i budoucího zapojení do občanského života. Rozvíjí také aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, popírání demokratických principů a porušování práv.</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-002-ZV9-010</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t>Kriticky posuzuje dění ve svém regionu, v České republice a ve světě.</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>Získávání informací o dění ve světě žákům zpřístupňuje globální perspektivu. To jim umožní lépe pochopit komplexnost globálních vztahů, společenských problémů a ekonomických aspektů. Žáci by se měli orientovat v dění v okolním světě a tím i porozumět národním i globálním trendům či ekonomickým nebo ekologickým výzvám. Žáci pracují se zdroji informací a s mediálními sděleními, samostatně vyhledávají informace, ověřují jejich pravdivost a důvěryhodnost, rozpoznávají a identifikují problematická nebo sporná místa. Prostřednictvím práce s informačními zdroji se seznamují s tím, jakou úlohu mají média nebo mediálně vlivné osobnosti v informační společnosti (co mohou ovlivnit nebo způsobit).Kritické myšlení je klíčovou dovedností pro život ve složité a informačně nabité společnosti. Kritické posuzování informací a událostí umožňuje žákům přijímat informovaná stanoviska a rozhodnutí, rozlišovat mezi fakty a názory, rozpoznávat lež a manipulaci a vnímat různé perspektivy. Informovanost podporuje participaci občanů, přijímání demokratických hodnot a uvědomění si globálních souvislostí. Tyto dovednosti souvisejí s rozvojem demokratického občanství, ale také s prací s digitálními nástroji a v digitálním prostředí (včetně sociálních sítí).</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
-          <t>pracuje s různými zdroji informací, včetně tištěných médií, online zpravodajství, publikací, odborných článků, blogů atd.  vyjmenuje alespoň tři zdroje informací o aktuálním dění a zamýšlí se nad jejich silnými a slabými stránkamiinformuje své spolužáky o události v Česku / ve světě a uvádí, proč ji vybral vyjádří svůj názor na jednoduchou zprávu k aktuálnímu dění a pokusí se ho zdůvodnit uvede jeden fakt a jeden názor k jednoduchému příkladu aktuální události </t>
+          <t>Pracuje s různými zdroji informací, včetně tištěných médií, online zpravodajství, publikací, odborných článků, blogů atd.  Vyjmenuje alespoň tři zdroje informací o aktuálním dění a zamýšlí se nad jejich silnými a slabými stránkami.Informuje své spolužáky o události v Česku / ve světě a uvádí, proč ji vybral.Vyjádří svůj názor na jednoduchou zprávu k aktuálnímu dění a pokusí se ho zdůvodnit. Uvede jeden fakt a jeden názor k jednoduchému příkladu aktuální události. </t>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>vyjadřuje své názory a stanoviska k aktuálnímu dění  rozlišuje fakta a názory ve sdělení o aktuálním dění na konkrétním příkladu aktuálního dění ukáže s oporou o informační zdroje různé pohledy a představí různou argumentacive vybraných příkladech mediálních sdělení hledá autorský záměr a odpovídá na klíčové otázky spojené s mediálními sděleními (kdo, co, komu, jak a proč) rozpozná příklady lživých, zkreslených nebo manipulativních informací o aktuálním dění na příkladech ilustruje, jakou roli mají svobodná, nezávislá a pluralitní média </t>
+          <t>Vyjadřuje své názory a stanoviska k aktuálnímu dění.  Rozlišuje fakta a názory ve sdělení o aktuálním dění. Na konkrétním příkladu aktuálního dění ukáže s oporou o informační zdroje různé pohledy a představí různou argumentaci.Ve vybraných příkladech mediálních sdělení hledá autorský záměr a odpovídá na klíčové otázky spojené s mediálními sděleními (kdo, co, komu, jak a proč). Rozpozná příklady lživých, zkreslených nebo manipulativních informací o aktuálním dění. Na příkladech ilustruje, jakou roli mají svobodná, nezávislá a pluralitní média. </t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t>Prezentuje příklady aktuálního dění z regionu, státu i světa.Na konkrétním příkladu aktuálního dění ukáže alespoň dva různé pohledy na danou událost a doloží to důkazy.Analyzuje vybranou aktuální událost z hlediska jejích příčin, průběhu a možných důsledků.</t>
         </is>
       </c>
       <c r="N182" s="0" t="inlineStr">
         <is>
           <t>Popíše na příkladech aktuální dění v regionu, České republice nebo ve světě.</t>
         </is>
       </c>
       <c r="O182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="inlineStr">
@@ -15352,56 +15352,56 @@
           <t>Tematický okruh se zaměřuje na problematiku státu a politického systému, liberální demokracie a lidských práv, na orientaci ve veřejném a politickém dění na různých úrovních, na rozvoj právního povědomí pro běžné situace a na zvládání komunikace s úřady. Nezbytností je rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru podloženého argumenty. Vzdělávací obsah je nahlížen především z pohledu občana a praktických životních situací a ukazuje možnosti současného i budoucího zapojení do občanského života. Rozvíjí také aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, popírání demokratických principů a porušování práv.</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-002-ZV9-011</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí na příkladech ze života občanů projevy ekonomické a politické integrace v Evropě a její výhody a nevýhody.</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>Na základě informací o mezinárodních organizacích zmiňovaných ve veřejném prostoru žáci diskutují o výhodách a nevýhodách ekonomické a politické integrace. Zároveň zkoumají, jak tyto faktory ovlivňují Českou republiku a život občanů. Utváří si vlastní názor na členství Česka v EU a NATO na základě práce s daty, fakty a na základě ověřování informací. O Evropské unii a NATO se ve veřejném prostoru pravidelně hovoří. Členství v těchto organizacích bývá mimo jiné tématem politických stran ve volebních kampaních. Základní znalost fungování těchto organizací umožňuje rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru na činnost těchto organizací, podloženého konkrétními argumenty.</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
-          <t>pojmenovává výhody spolupráce mezi lidmi a mezi státy  seznamuje se s pojmem ekonomická a politická integrace popíše alespoň jeden konkrétní příklad z běžného života, kde se setkává s projevy členství ČR v mezinárodní organizaci vysvětlí jednoduchými slovy, co je to Evropská unie a NATO </t>
+          <t>Pojmenovává výhody spolupráce mezi lidmi a mezi státy.  Seznamuje se s pojmem ekonomická a politická integrace. Popíše alespoň jeden konkrétní příklad z běžného života, kde se setkává s projevy členství ČR v mezinárodní organizaci. Vysvětlí jednoduchými slovy, co je to Evropská unie a NATO. </t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>popíše, v čem je EU a NATO unikátní  třídí dostupné základní informace o činnosti a/nebo rozhodnutích EU a NATO podle různých kritérií analyzuje výroky o EU a/nebo NATO z veřejného prostoru a ověřuje jejich pravdivost s použitím konkrétních dat a fakt  zvažuje fakta pro a proti k otázce členství ČR v EU a/nebo NATO </t>
+          <t>Popíše, v čem je EU a NATO unikátní.  Třídí dostupné základní informace o činnosti a/nebo rozhodnutích EU a NATO podle různých kritérií.Analyzuje výroky o EU a/nebo NATO z veřejného prostoru a ověřuje jejich pravdivost s použitím konkrétních dat a fakt. Zvažuje fakta pro a proti k otázce členství ČR v EU a/nebo NATO. </t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t>Vysvětlí význam vzniku EU a NATO a smysl jejich fungování.Pojmenuje a na konkrétních příkladech z vlastního života doloží výhody a nevýhody členství v EU/NATO.S použitím faktů a dat argumentuje, proč být nebo nebýt členem EU/NATO.</t>
         </is>
       </c>
       <c r="N183" s="0" t="inlineStr">
         <is>
           <t>Popíše na konkrétním vyobrazení výhody a nevýhody politické a ekonomické integrace v EU.</t>
         </is>
       </c>
       <c r="O183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="inlineStr">
@@ -15434,56 +15434,56 @@
           <t>Tematický okruh se zaměřuje na problematiku státu a politického systému, liberální demokracie a lidských práv, na orientaci ve veřejném a politickém dění na různých úrovních, na rozvoj právního povědomí pro běžné situace a na zvládání komunikace s úřady. Nezbytností je rozvoj kritického myšlení ve vztahu k informacím, které se objevují v mediálním prostoru a na sociálních sítích, a k utváření vlastního informovaného názoru podloženého argumenty. Vzdělávací obsah je nahlížen především z pohledu občana a praktických životních situací a ukazuje možnosti současného i budoucího zapojení do občanského života. Rozvíjí také aktivní postoj vůči nespravedlivým situacím, nenávistnému chování, popírání demokratických principů a porušování práv.</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-002-ZV9-012</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t>Vytváří návrh společensky prospěšné akce a do některé se aktivně zapojuje.</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
           <t>Jedná se o zkušenostní OVU. Žák představí a vyjádří, jak může aktivně přispět ke zlepšení svého blízkého prostředí, a to jak v místě, které má rád, tak v místě, kde vnímá problém. Prostředím může být škola, domov, obec, region, kraj i stát. Navrhuje konkrétní iniciativy nebo akce, které by mohly mít pozitivní dopad na jeho okolí, například v oblasti zlepšení prostředí (vzhled, udržitelnost) nebo zlepšení vztahů (společné sportovní nebo kulturní akce). Může se jednat o informační kampaň, dobrovolnickou akci, komunikaci s představiteli obce apod. Při řešení a realizaci akce používá žák vhodně digitální nástroje. Důležité je to, že žák realizuje konkrétní kroky, které vedou ke společensky prospěšné akci.OVU žákovi ukazuje, jak je možné aktivně ovlivňovat dění ve svém okolí a jak je možné podílet se na veřejném životě. Zlepšování blízkého prostředí a zapojení se do společensky prospěšných aktivit pomáhá rozvíjet občanskou odpovědnost, empatii a týmovou spolupráci. OVU rozvíjí hodnoty a postoje žáků a podporuje osobní zodpovědnost za stav blízkého i vzdálenějšího prostředí. OVU představuje místně ukotvené učení a ukazuje, že je důležitá osobní iniciativa, spolupráce, dobrovolnictví. Škola jako bezpečné prostředí umožňuje žákům zažít situace, které mohou mít skutečný dopad. Žák může být posílen a inspirován úspěchem, případně najde pomoc při zpracování neúspěchu.  </t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
-          <t>popisuje svoji dosavadní zkušenost se společensky prospěšnými akcemi, do kterých se zapojil nebo které zaznamenal ve svém okolí.  uvede příklady dobrovolnictví a popíše, jaké výhody mají pro komunitu </t>
+          <t>Popisuje svoji dosavadní zkušenost se společensky prospěšnými akcemi, do kterých se zapojil nebo které zaznamenal ve svém okolí.  Uvede příklady dobrovolnictví a popíše, jaké výhody mají pro komunitu. </t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>identifikuje potřeby a problémy ve svém blízkém okolí (čtvrti, obci nebo regionu)  analyzuje souvislosti mezi vybranými lokálními problémy a jejich globálními příčinami a důsledky  navrhuje způsoby, jak je možné pomoci s řešením vybraného problému na lokální úrovni  identifikuje různé možnosti pro zapojení do aktivity na podporu udržitelnosti  zapojuje se do iniciativ a akcí, které mohou přinést pozitivní změny, nebo navrhuje, plánuje a realizuje vlastní akce, a to včetně zdůvodnění neúčasti diskutuje o návrzích řešení a zhodnotí jejich realizovatelnost podle různých kritérií  reflektuje své zapojení do společensky prospěšné akce a hodnotí úspěšnost a dopady realizovaných akcí </t>
+          <t>Identifikuje potřeby a problémy ve svém blízkém okolí (čtvrti, obci nebo regionu).  Analyzuje souvislosti mezi vybranými lokálními problémy a jejich globálními příčinami a důsledky.  Navrhuje způsoby, jak je možné pomoci s řešením vybraného problému na lokální úrovni. Identifikuje různé možnosti pro zapojení do aktivity na podporu udržitelnosti.  Zapojuje se do iniciativ a akcí, které mohou přinést pozitivní změny, nebo navrhuje, plánuje a realizuje vlastní akce, a to včetně zdůvodnění neúčasti. Diskutuje o návrzích řešení a zhodnotí jejich realizovatelnost podle různých kritérií.  Reflektuje své zapojení do společensky prospěšné akce a hodnotí úspěšnost a dopady realizovaných akcí.</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
           <t>Zpracuje návrh a zdůvodnění společensky prospěšné akce, který prezentuje.Zapojuje se do společensky prospěšné akce.Aplikuje znalosti o organizování akcí na přípravu konkrétního návrhu akce.Zhodnotí možné překážky při realizaci akce a navrhne řešení.Sdílí své zkušenosti ze zapojení do společensky prospěšné akce.Vyhodnotí dopad akce a navrhne vylepšení pro budoucí projekty.</t>
         </is>
       </c>
       <c r="N184" s="0" t="inlineStr">
         <is>
           <t>Zapojuje se do společensky prospěšné akce.</t>
         </is>
       </c>
       <c r="O184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="inlineStr">
@@ -15516,56 +15516,56 @@
           <t>Tematický okruh se zaměřuje na praktickou orientaci ve světě osobních financí, hospodaření domácnosti, na porozumění základům tržního hospodářství a základním ekonomickým pojmům. Cílem je vést žáka k zodpovědnému rozhodování v oblasti osobních financí a k úspěšnému budoucímu životu bez finančních problémů. Obsah vychází z potřeb a zkušeností, které má žák vzhledem ke svému věku a k používání financí, a věnuje se také mediálnímu rozměru finančních témat.</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-003-ZV9-013</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t>Používá základní ekonomické pojmy, které jsou aktuálně diskutovány ve veřejném prostoru.</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>Mnohá ekonomická témata (inflace, DPH, HDP, státní rozpočet, regulace cen, spotřební daň) jsou pro žáky na druhém stupni obtížná. Přesto se s nimi setkávají ve svém životě. Aby si na ně a jejich vliv na život občanů mohli udělat vlastní poučený názor, je třeba, aby porozuměli alespoň základnímu významu vybraných ekonomických pojmů. Vhodné je proto zařazování aktualit a diskusí o nich. Aby žáci mohli být informovanými aktivními občany, zorientovat se v aktuálním dění a informacích ve veřejném prostoru, je potřebná znalost konkrétních používaných ekonomických pojmů a jejich významu. V oblasti finanční gramotnosti se pracuje s celou řadou odborných pojmů, které jsou mnohdy žákům na druhém stupni dost vzdálené, obtížně srozumitelné a často je prakticky využijí až v dospělém životě. Jsou to ovšem zároveň témata, která se ve společnosti diskutují, a proto je žádoucí jim v základní podobě porozumět.</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
-          <t>vyhledává jednodušší mediální sdělení, která se vyjadřují k ekonomickým tématům </t>
+          <t>Vyhledává jednodušší mediální sdělení, která se vyjadřují k ekonomickým tématům. </t>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>na příkladech správně vysvětlí vybrané aktuální ekonomické pojmy průběžně se vyjadřuje k aktuálním ekonomicko-politickým diskusím a rozhodnutím v Česku i ve světě  v diskusi o aktuálních ekonomicko-politických tématech používá správně vhodné ekonomické pojmy  navrhne a zdůvodní, jak mohou konkrétní ekonomicko-politická rozhodnutí ovlivnit jejich současný a budoucí život </t>
+          <t>Na příkladech správně vysvětlí vybrané aktuální ekonomické pojmy. Průběžně se vyjadřuje k aktuálním ekonomicko-politickým diskusím a rozhodnutím v Česku i ve světě.  V diskusi o aktuálních ekonomicko-politických tématech používá správně vhodné ekonomické pojmy.  Navrhne a zdůvodní, jak mohou konkrétní ekonomicko-politická rozhodnutí ovlivnit jejich současný a budoucí život. </t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
           <t>V textu správně používá vhodné ekonomické pojmy. V diskusi správně používá vhodné ekonomické pojmy. Správně vysvětlí vybrané ekonomické pojmy v mediálních sděleních. </t>
         </is>
       </c>
       <c r="N185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="inlineStr">
@@ -15598,56 +15598,56 @@
           <t>Tematický okruh se zaměřuje na praktickou orientaci ve světě osobních financí, hospodaření domácnosti, na porozumění základům tržního hospodářství a základním ekonomickým pojmům. Cílem je vést žáka k zodpovědnému rozhodování v oblasti osobních financí a k úspěšnému budoucímu životu bez finančních problémů. Obsah vychází z potřeb a zkušeností, které má žák vzhledem ke svému věku a k používání financí, a věnuje se také mediálnímu rozměru finančních témat.</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-003-ZV9-014</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t>Rozhoduje v modelových situacích o řešení životních potřeb s ohledem na rodinný a osobní rozpočet.</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>Žáci by měli získat praktické dovednosti pro rozhodování v situacích souvisejících s řešením životních potřeb. Předpokladem je sestavení osobního/rodinného rozpočtu a činnosti spojené s jeho spravováním. Žáci by měli být schopní analyzovat rozpočty a hledat vhodné způsoby, jak se vypořádat s nedostatkem financí a jak se rozhodovat o efektivním využívání přebytků. K tomu slouží seznámení se se základními finančními produkty, které lidé využívají v různých životních situacích, a diskuse o kritériích jejich výběru. Cílem je vést žáky k zodpovědnému rozhodování v oblasti osobních financí. Schopnost vytvořit si vlastní rozpočet, být schopný ho analyzovat a plánovat umožňuje poté spravovat své vlastní finance. Je základem pro úspěšný budoucí život bez dluhů a finančních problémů. Téma vychází z potřeb a zkušeností, které mají žáci na konci 2. stupně vzhledem ke svému věku, k používání financí a ke svému zapojení na pracovním trhu.</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
-          <t>zpracuje informace o příjmech a výdajích jednotlivce do strukturovaného osobního rozpočtu  mezi několika různými jednoduchými rozpočty jednotlivce vybere ukázku rozpočtu vyrovnaného, schodkového a přebytkového analyzuje finanční možnosti, které má k dispozici vyhodnotí finanční náklady na realizaci různých přání na základě finančních možností vyhodnotí, zda může realizovat svoje konkrétní přání </t>
+          <t>Zpracuje informace o příjmech a výdajích jednotlivce do strukturovaného osobního rozpočtu.  Mezi několika různými jednoduchými rozpočty jednotlivce vybere ukázku rozpočtu vyrovnaného, schodkového a přebytkového. Analyzuje finanční možnosti, které má k dispozici. Vyhodnotí finanční náklady na realizaci různých přání. Na základě finančních možností vyhodnotí, zda může realizovat svoje konkrétní přání. </t>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>zmapuje své osobní příjmy a výdaje, rozlišuje pravidelné a nepravidelné příjmy a výdaje  rozlišuje hrubý a čistý příjem, pravidelné a nepravidelné příjmy a výdaje  vytvoří fiktivní osobní rozpočet postavený na současných reálných cenách a reálných výdajích a příjmech na modelových případech rozpočtů zhodnotí finanční situaci a navrhne, jak naložit s volnými prostředky a/nebo jak řešit jednorázový nebo trvalý schodek rozpočtu domácnosti  rozlišuje hlavní typy placení, finančních produktů a služeb jako jsou půjčka, spoření, investice, pojištění, popisuje jejich smysl a využití z pohledu poskytovatele a klienta  vysvětlí podstatu úrokových sazeb  na příkladech vysvětlí příčiny a důsledky nesplácení dluhu</t>
+          <t>Zmapuje své osobní příjmy a výdaje, rozlišuje pravidelné a nepravidelné příjmy a výdaje.  Rozlišuje hrubý a čistý příjem, pravidelné a nepravidelné příjmy a výdaje.  Vytvoří fiktivní osobní rozpočet postavený na současných reálných cenách a reálných výdajích a příjmech. Na modelových případech rozpočtů zhodnotí finanční situaci a navrhne, jak naložit s volnými prostředky a/nebo jak řešit jednorázový nebo trvalý schodek rozpočtu domácnosti.  Rozlišuje hlavní typy placení, finančních produktů a služeb jako jsou půjčka, spoření, investice, pojištění, popisuje jejich smysl a využití z pohledu poskytovatele a klienta.  Vysvětlí podstatu úrokových sazeb.  Na příkladech vysvětlí příčiny a důsledky nesplácení dluhu.</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>Analyzuje modelové rodinné a osobní rozpočty a navrhuje kroky k optimalizaci konkrétního rozpočtu.Navrhne v modelové situaci vhodný finanční produkt/službu a svůj výběr zdůvodní.  Zhodnotí modelové nabídky konkrétního produktu od různých poskytovatelů a s využitím vhodných kritérií vybere nejvhodnější pro danou situaci.  </t>
         </is>
       </c>
       <c r="N186" s="0" t="inlineStr">
         <is>
           <t>Rozhodne v modelových situacích o svých možnostech v rámci konkrétně zadaného rozpočtu a proč není možné realizovat všechny chtěné výdaje.</t>
         </is>
       </c>
       <c r="O186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="inlineStr">
@@ -15680,56 +15680,56 @@
           <t>Tematický okruh se zaměřuje na praktickou orientaci ve světě osobních financí, hospodaření domácnosti, na porozumění základům tržního hospodářství a základním ekonomickým pojmům. Cílem je vést žáka k zodpovědnému rozhodování v oblasti osobních financí a k úspěšnému budoucímu životu bez finančních problémů. Obsah vychází z potřeb a zkušeností, které má žák vzhledem ke svému věku a k používání financí, a věnuje se také mediálnímu rozměru finančních témat.</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>CAS-VKO-003-ZV9-015</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t>Vysvětlí tvorbu cen v tržním hospodářství z pohledu kupujícího a prodávajícího.</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>Porozumění tržnímu hospodářství, roli poptávky, nabídky a konkurence na stanovení cen pomáhá žákům porozumět světu kolem. Jsou řešeny otázky, proč něco stojí tak málo/moc, proč něco zdražuje/zlevňuje, proč se ceny u stejného produktu liší apod. Důležité je pracovat s reálnými nebo modelovými příklady, na kterých mohou žáci lépe pochopit, jak ekonomické principy fungují v praxi. Zároveň je možné využít různé simulace, vyjednávací hry nebo hraní rolí, kdy se žáci mohou sami zapojit do fiktivní tvorby ceny. OVU přispívá k porozumění tržnímu hospodářství a světu, ve kterém žáci žijí a který je výrazně ovlivňován poptávkou, nabídkou a konkurenčním prostředím. Téma tvorby cen zahrnuje také etické aspekty obchodních praktik. Zároveň pomáhá žákům rozvíjet odpovědné rozhodování při správě osobních financí a při nakupování (co a za jakou cenu jsem si ochotný koupit). OVU rozvíjí dovednosti spojené s běžným praktickým životem.</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
-          <t>vysvětlí pojmy cena, nabídka, poptávka zjišťuje informace o finální ceně vybraných výrobků a nákladech na jejich výrobu, diskutuje o příčinách nerovnováhy mezi náklady a finální cenou výroku stanovuje cenu vlastního výrobku s ohledem na náklady spojené s výrobou </t>
+          <t>Vysvětlí pojmy cena, nabídka, poptávka. Zjišťuje informace o finální ceně vybraných výrobků a nákladech na jejich výrobu, diskutuje o příčinách nerovnováhy mezi náklady a finální cenou výroku. Stanovuje cenu vlastního výrobku s ohledem na náklady spojené s výrobou. </t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>na příkladu vysvětlí rozdíly mezi tím, čeho chtějí na trhu dosáhnout prodávající a kupující  na konkrétních příkladech diskutuje o tom, jak poptávka, nabídka a konkurence ovlivňuje tvorbu ceny  prozkoumá vývoj ceny u vybraných produktů/služeb (proměňující se v čase a v místě) </t>
+          <t>Na příkladu vysvětlí rozdíly mezi tím, čeho chtějí na trhu dosáhnout prodávající a kupující.  Na konkrétních příkladech diskutuje o tom, jak poptávka, nabídka a konkurence ovlivňuje tvorbu ceny.  Prozkoumá vývoj ceny u vybraných produktů/služeb (proměňující se v čase a v místě). </t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t>Na konkrétních příkladech vysvětlí, co vše tvoří cenu produktu/služby.Na konkrétních příkladech vysvětlí, co vše ovlivňuje cenu produktu/služby.Na příkladech vysvětlí, proč se liší ceny stejných produktů/služeb a co ovlivňuje změny cen v čase.</t>
         </is>
       </c>
       <c r="N187" s="0" t="inlineStr">
         <is>
           <t>Uplatňuje v modelových situacích práva spotřebitele ve vztahu ke koupi a reklamaci zboží a služeb.</t>
         </is>
       </c>
       <c r="O187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="inlineStr">
@@ -21728,168 +21728,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.  </t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-002-ZV9-006</t>
+          <t>UAK-VFV-002-ZV5-005</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>Popíše zážitek z výtvarného a audiovizuálního díla a zhodnotí, v čem spatřuje jejich význam.</t>
+          <t>Vyjádří, co prožíval při vnímání výtvarného a audiovizuálního díla</t>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
-          <t>Žák prohlubuje svou schopnost verbalizovat své pocity ze setkání s uměleckým dílem (výtvarné dílo, filmové dílo) a toto dílo podle svých znalostí a zkušeností vysvětlit. Po recepci uměleckého díla se zapojí do diskuse o pocitech a zkušenostech, které dílo přineslo jemu i ostatním. Individuálně nebo společně s ostatními se zamýšlí nad přínosem díla pro něj samotného (zcela nový estetický prožitek) a pro širší komunitu, a to například z hlediska společenského nebo výchovného přesahu či jeho zpracování po formální stránce. Současně zjišťuje, v čem se jeho názor shoduje s ostatními nebo v čem ho názory jiných mohou obohatit. V rámci diskuse posiluje svůj respekt k názoru druhých a porozumí tomu, že výklad uměleckého díla nemusí být jednoznačný. Žák si uvědomí, že výtvarné či filmové dílo je důležitým kulturním i společenským fenoménem. V procesu učení je kladen důraz na zkušenost se soustředěným vnímáním díla, nejlépe v autentickém prostředí (galerie, muzeum, kino apod.).</t>
+          <t>Žák se učí verbalizovat své pocity a očekávání ze setkání s dílem či událostí a vyjádřit i nejisté poznatky a postřehy. Žák je veden k otevřenému sdělování a sdílení svých pocitů a zkušeností, které mu dílo přineslo. Výuka je vedena v duchu vstřícnosti s tím, že každý autentický prožitek nejen uměleckého díla je v pořádku a neexistuje špatná odpověď. Žák je konfrontován s různými pohledy a názory a učí se vzájemnému respektu a toleranci k názorům druhých. V procesu učení je kladen důraz na soustředěné a sdílené vnímání díla, ideálně v autentickém prostředí, kterým může být galerie, muzeum, kino a podobně, pokud to možnosti školy dovolí. Takový způsob vnímání přináší hlubší prožitek, který má individuální i společenský rozměr.</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí rozdíly mezi různými prostředími, ve kterých dílo vnímá nebo událost probíhá (galerie, kino, veřejný prostor, škola).Jednoduše sdělí, čemu dává přednost a proč (promítání filmu ve škole-v kině; pozorování fotografií obrazů ve škole-návštěva galerie).Verbalizuje svůj prožitek z výtvarného a filmového díla, posoudí jeho intenzitu.</t>
+          <t>Soustředí pozornost na konkrétní umělecké dílo, nebo událost. Získává zkušenost s vnímáním díla v autentickém prostředí galerie, muzea, kina, i při návštěvě výstavy, koncertu, projekce nebo jiné kulturní události (pořádané školou, kam dochází, nebo jinou školou).</t>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>Žák pozorně a soustředěně sleduje výtvarné či audiovizuální dílo.Prohlubuje svou zkušenost s vnímáním díla v autentickém prostředí (galerie, muzeum, kino, veřejný prostor).Odhaduje tvůrčí záměr vybraného díla.Zapojuje se do diskuze o uměleckém díle s respektem názoru druhého.</t>
+          <t>Žák dostává příležitost k tomu, aby mohl vnímat různá díla či projevy zejména výtvarné a audiovizuální kultury a mohl se soustředit na pocity, které v něm dílo nebo událost vyvolávají. Získává zkušenost s vnímáním díla v autentickém prostředí galerie, muzea, kina, i při návštěvě výstavy, koncertu, projekce nebo jiné kulturní události (pořádané např. základní uměleckou či jinou školou).Uvědomuje si, že různá díla či události v něm vyvolávají různé pocity, představy a myšlenky a svůj prožitek zejména z výtvarného či filmového díla sdílí s ostatními.Vyslechne názor někoho jiného na dílo či událost, dokáže o tomto názoru přemýšlet a respektuje ho.</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>Verbalizuje svůj osobní prožitek z uměleckého díla (pocity a tušení, formativnost, míra nových zkušeností).Popíše, v čem spatřuje tvůrčí záměr díla a jaké prostředky vyjádření si autor k tomuto záměru zvolil.Na základě svých znalostí a zkušeností zhodnotí, jaký má dílo přínos pro něj osobně a pro ostatní (společenský přesah, nová estetická zkušenost apod.).</t>
+          <t>Popíše svou zkušenost s různými prostředími, ve kterých dílo vnímá nebo kde událost probíhá (galerie, kino, veřejný prostor, škola) a jednoduše sdělí, čemu dává přednost a proč (promítání filmu ve škole / v kině; vnímání reprodukcí obrazů ve škole / návštěva galerie, virtuální galerie).Položí si otázku, která je pro něj ke vnímání díla nebo události důležitá.Verbalizuje svůj prožitek z výtvarného a filmového díla, posoudí jeho intenzitu – jestli a jak na něj zapůsobilo.</t>
         </is>
       </c>
       <c r="N261" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyjádří svůj zážitek ze setkání s výtvarným a audiovizuálním dílem.</t>
         </is>
       </c>
       <c r="O261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.  </t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-002-ZV5-005</t>
+          <t>UAK-VFV-002-ZV9-006</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří, co prožíval při vnímání výtvarného a audiovizuálního díla</t>
+          <t>Popíše zážitek z výtvarného a audiovizuálního díla a zhodnotí, v čem spatřuje jejich význam.</t>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>Žák se učí verbalizovat své pocity a očekávání ze setkání s dílem či událostí a vyjádřit i nejisté poznatky a postřehy. Žák je veden k otevřenému sdělování a sdílení svých pocitů a zkušeností, které mu dílo přineslo. Výuka je vedena v duchu vstřícnosti s tím, že každý autentický prožitek nejen uměleckého díla je v pořádku a neexistuje špatná odpověď. Žák je konfrontován s různými pohledy a názory a učí se vzájemnému respektu a toleranci k názorům druhých. V procesu učení je kladen důraz na soustředěné a sdílené vnímání díla, ideálně v autentickém prostředí, kterým může být galerie, muzeum, kino a podobně, pokud to možnosti školy dovolí. Takový způsob vnímání přináší hlubší prožitek, který má individuální i společenský rozměr.</t>
+          <t>Žák prohlubuje svou schopnost verbalizovat své pocity ze setkání s uměleckým dílem (výtvarné dílo, filmové dílo) a toto dílo podle svých znalostí a zkušeností vysvětlit. Po recepci uměleckého díla se zapojí do diskuse o pocitech a zkušenostech, které dílo přineslo jemu i ostatním. Individuálně nebo společně s ostatními se zamýšlí nad přínosem díla pro něj samotného (zcela nový estetický prožitek) a pro širší komunitu, a to například z hlediska společenského nebo výchovného přesahu či jeho zpracování po formální stránce. Současně zjišťuje, v čem se jeho názor shoduje s ostatními nebo v čem ho názory jiných mohou obohatit. V rámci diskuse posiluje svůj respekt k názoru druhých a porozumí tomu, že výklad uměleckého díla nemusí být jednoznačný. Žák si uvědomí, že výtvarné či filmové dílo je důležitým kulturním i společenským fenoménem. V procesu učení je kladen důraz na zkušenost se soustředěným vnímáním díla, nejlépe v autentickém prostředí (galerie, muzeum, kino apod.).</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
-          <t>Soustředí pozornost na konkrétní umělecké dílo, nebo událost. Získává zkušenost s vnímáním díla v autentickém prostředí galerie, muzea, kina, i při návštěvě výstavy, koncertu, projekce nebo jiné kulturní události (pořádané školou, kam dochází, nebo jinou školou).</t>
+          <t>Vysvětlí rozdíly mezi různými prostředími, ve kterých dílo vnímá nebo událost probíhá (galerie, kino, veřejný prostor, škola).Jednoduše sdělí, čemu dává přednost a proč (promítání filmu ve škole-v kině; pozorování fotografií obrazů ve škole-návštěva galerie).Verbalizuje svůj prožitek z výtvarného a filmového díla, posoudí jeho intenzitu.</t>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>Žák dostává příležitost k tomu, aby mohl vnímat různá díla či projevy zejména výtvarné a audiovizuální kultury a mohl se soustředit na pocity, které v něm dílo nebo událost vyvolávají. Získává zkušenost s vnímáním díla v autentickém prostředí galerie, muzea, kina, i při návštěvě výstavy, koncertu, projekce nebo jiné kulturní události (pořádané např. základní uměleckou či jinou školou).Uvědomuje si, že různá díla či události v něm vyvolávají různé pocity, představy a myšlenky a svůj prožitek zejména z výtvarného či filmového díla sdílí s ostatními.Vyslechne názor někoho jiného na dílo či událost, dokáže o tomto názoru přemýšlet a respektuje ho.</t>
+          <t>Žák pozorně a soustředěně sleduje výtvarné či audiovizuální dílo.Prohlubuje svou zkušenost s vnímáním díla v autentickém prostředí (galerie, muzeum, kino, veřejný prostor).Odhaduje tvůrčí záměr vybraného díla.Zapojuje se do diskuze o uměleckém díle s respektem názoru druhého.</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t>Popíše svou zkušenost s různými prostředími, ve kterých dílo vnímá nebo kde událost probíhá (galerie, kino, veřejný prostor, škola) a jednoduše sdělí, čemu dává přednost a proč (promítání filmu ve škole / v kině; vnímání reprodukcí obrazů ve škole / návštěva galerie, virtuální galerie).Položí si otázku, která je pro něj ke vnímání díla nebo události důležitá.Verbalizuje svůj prožitek z výtvarného a filmového díla, posoudí jeho intenzitu – jestli a jak na něj zapůsobilo.</t>
+          <t>Verbalizuje svůj osobní prožitek z uměleckého díla (pocity a tušení, formativnost, míra nových zkušeností).Popíše, v čem spatřuje tvůrčí záměr díla a jaké prostředky vyjádření si autor k tomuto záměru zvolil.Na základě svých znalostí a zkušeností zhodnotí, jaký má dílo přínos pro něj osobně a pro ostatní (společenský přesah, nová estetická zkušenost apod.).</t>
         </is>
       </c>
       <c r="N262" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj zážitek ze setkání s výtvarným a audiovizuálním dílem.</t>
+          <t/>
         </is>
       </c>
       <c r="O262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
@@ -22056,168 +22056,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
           <t>Kulturní povědomí a jednání</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž si žák utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Oblast podporuje místně zakotvené učení a identifikaci s místem, ve kterém žijeme.</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-003-ZV5-007</t>
+          <t>UAK-VFV-003-ZV9-008</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklad kulturní události či kulturní instituce ve svém nejbližším okolí.</t>
+          <t>Uvede příklady vlivu nových technologií na proměnu umělecké tvorby a jejího vnímání.</t>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
-          <t>Cílem výsledku učení je to, aby žák postupně získával přehled o tom, co se z oblasti kultury v jeho nejbližším okolí odehrává, jaké události se pravidelně či ojediněle konají, které kulturní instituce může navštívit a co mu nabízejí. Výstup je tak zaměřený na propojování neformálního a informálního vzdělávání se vzděláváním formálním, a to zejména tím, že žáci dostávají ve výuce příležitosti hovořit o tom, co viděli, slyšeli, čeho se zúčastnili a s kým. Zároveň si mají žáci uvědomovat to, že kultura je součástí jejich každodenního života i života všech lidí v jejich nejbližším okolí a že je v různé míře a pestrosti vždy v jejich dosahu. Současně je důležité, aby na základě učitelova impulzu žáci vyhledávali a vzájemně si sdělovali svoje zkušenosti s činností kulturních institucí, případně jejich programy a aktivity dovedli popsat a doporučit ostatním. OVU podporuje místně zakotvené učení. Pomáhá vytvářet vztah žáka k místu, kde žije, k uměleckým a kulturním hodnotám, které má ve svém okolí.</t>
+          <t>Nové technologie, zejména digitální záznamové a přenosové technologie mají výrazný vliv na dynamiku proměn současného světa. Výrazným způsobem zasahují a ovlivňují i uměleckou tvorbu a její prezentaci. Žák by měl být schopný reflektovat, popsat a vysvětlit provázanost uměleckých oborů a kulturního a kreativního sektoru s digitálními technologiemi, jež významně ovlivnily a ovlivňují podobu uměleckých a kulturních projevů (tvorbu i reflexi) v posledních desetiletích. Měl by být schopný tyto vlivy v umění a kultuře vnímat, některé z nich pojmenovat a uvést konkrétní příklady. Měl by se základně orientovat v tom, jakým způsobem jsou digitální technologie součástí různých kulturních a tvůrčích odvětví (design, architektura, audiovizuální průmysl, filmová tvorba, záznamy a přenosy hudebních, divadelních či tanečních představení apod.).Využití digitálních technologií pro účely záznamu obrazu a zvuku i komunikace je dnes součástí naší každodenní zkušenosti. Mladým lidem nicméně chybí reflexe toho, jak digitální technologie (pozitivně či negativně) ovlivňují jejich rozhodování, návyky, ale i kreativní vztahování se ke světu. Pochopení vlivu digitálních technologií a nových médií na svět umění je důležitou součástí osobnostního vnímání a rozvoje, zvláště když telefony, tablety a jiná technika tvoří ve spoustě případů nedílnou součást žákovského vztahování se ke světu kolem nich.</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
-          <t>sdělí svůj zážitek ze společně (v rámci školní výuky) navštívené kulturní události  nebo události, kterou navštívil ve  svém volném čase  </t>
+          <t> Vyhledává příklady použití nových technologií v umění a kultuře.</t>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s různými kulturními událostmi a rozmanitými projevy umělecké tvorby ve svém nejbližším okolí, lokalitě, regionu. Seznamuje se s významnými kulturními institucemi a tradicemi ve svém okolí, lokalitě, regionu.</t>
+          <t>Seznamuje se s různými možnostmi využití nových technologií v umění (pohyblivý obraz ve výtvarném umění, VOD portály pro výběr audiovizuálních děl, počítačové hry).Získává základní informace o ochraně autorských práv a o možnostech využití cizích uměleckých děl.Uvede dvojici uměleckých děl (nebo uměleckého díla a běžné vizuální produkce), která má stejný nebo podobný námět, ale je zpracovaná rozdílnými prostředky (tzv. klasická a nová média).</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklady kulturních institucí a akcí v blízkém okolí, regionu a uvede příklady aktivit, zážitků, s nimiž se může v těchto institucích setkat.Podělí se s ostatními o svůj zážitek z některé kulturní události, které se zúčastnil.Uvede důvod, proč by svým spolužákům nebo prarodičům a kamarádům doporučil navštívit nějakou kulturní událost či instituci.</t>
+          <t>Uvede dvojici uměleckých děl (nebo uměleckého díla a běžné vizuální produkce), která má stejný nebo podobný námět, ale je zpracovaná rozdílnými prostředky (tzv. klasická a nová média).Uvede příklad vlivu digitálních technologií v oblasti vizuálního a audiovizuálního umění a tvorby. Vysvětlí, jak on sám přistupuje pomocí digitálních technologií k uměleckým dílům a kulturním projevům (online vysílání, VOD portály, promítání filmů z domácích nosičů, online videa, komunikace prostřednictvím audiovizuálních sdělení, digitální hry).Rozumí principům digitální hygieny a digitálního wellbeingu.</t>
         </is>
       </c>
       <c r="N265" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklad kulturní události nebo uměleckého díla, se kterým se setkal ve svém okolí.</t>
+          <t/>
         </is>
       </c>
       <c r="O265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>Kulturní povědomí a jednání</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž si žák utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Oblast podporuje místně zakotvené učení a identifikaci s místem, ve kterém žijeme.</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-003-ZV9-008</t>
+          <t>UAK-VFV-003-ZV5-007</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklady vlivu nových technologií na proměnu umělecké tvorby a jejího vnímání.</t>
+          <t>Uvede příklad kulturní události či kulturní instituce ve svém nejbližším okolí.</t>
         </is>
       </c>
       <c r="J266" s="0" t="inlineStr">
         <is>
-          <t>Nové technologie, zejména digitální záznamové a přenosové technologie mají výrazný vliv na dynamiku proměn současného světa. Výrazným způsobem zasahují a ovlivňují i uměleckou tvorbu a její prezentaci. Žák by měl být schopný reflektovat, popsat a vysvětlit provázanost uměleckých oborů a kulturního a kreativního sektoru s digitálními technologiemi, jež významně ovlivnily a ovlivňují podobu uměleckých a kulturních projevů (tvorbu i reflexi) v posledních desetiletích. Měl by být schopný tyto vlivy v umění a kultuře vnímat, některé z nich pojmenovat a uvést konkrétní příklady. Měl by se základně orientovat v tom, jakým způsobem jsou digitální technologie součástí různých kulturních a tvůrčích odvětví (design, architektura, audiovizuální průmysl, filmová tvorba, záznamy a přenosy hudebních, divadelních či tanečních představení apod.).Využití digitálních technologií pro účely záznamu obrazu a zvuku i komunikace je dnes součástí naší každodenní zkušenosti. Mladým lidem nicméně chybí reflexe toho, jak digitální technologie (pozitivně či negativně) ovlivňují jejich rozhodování, návyky, ale i kreativní vztahování se ke světu. Pochopení vlivu digitálních technologií a nových médií na svět umění je důležitou součástí osobnostního vnímání a rozvoje, zvláště když telefony, tablety a jiná technika tvoří ve spoustě případů nedílnou součást žákovského vztahování se ke světu kolem nich.</t>
+          <t>Cílem výsledku učení je to, aby žák postupně získával přehled o tom, co se z oblasti kultury v jeho nejbližším okolí odehrává, jaké události se pravidelně či ojediněle konají, které kulturní instituce může navštívit a co mu nabízejí. Výstup je tak zaměřený na propojování neformálního a informálního vzdělávání se vzděláváním formálním, a to zejména tím, že žáci dostávají ve výuce příležitosti hovořit o tom, co viděli, slyšeli, čeho se zúčastnili a s kým. Zároveň si mají žáci uvědomovat to, že kultura je součástí jejich každodenního života i života všech lidí v jejich nejbližším okolí a že je v různé míře a pestrosti vždy v jejich dosahu. Současně je důležité, aby na základě učitelova impulzu žáci vyhledávali a vzájemně si sdělovali svoje zkušenosti s činností kulturních institucí, případně jejich programy a aktivity dovedli popsat a doporučit ostatním. OVU podporuje místně zakotvené učení. Pomáhá vytvářet vztah žáka k místu, kde žije, k uměleckým a kulturním hodnotám, které má ve svém okolí.</t>
         </is>
       </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
-          <t> Vyhledává příklady použití nových technologií v umění a kultuře.</t>
+          <t>sdělí svůj zážitek ze společně (v rámci školní výuky) navštívené kulturní události  nebo události, kterou navštívil ve  svém volném čase  </t>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s různými možnostmi využití nových technologií v umění (pohyblivý obraz ve výtvarném umění, VOD portály pro výběr audiovizuálních děl, počítačové hry).Získává základní informace o ochraně autorských práv a o možnostech využití cizích uměleckých děl.Uvede dvojici uměleckých děl (nebo uměleckého díla a běžné vizuální produkce), která má stejný nebo podobný námět, ale je zpracovaná rozdílnými prostředky (tzv. klasická a nová média).</t>
+          <t>Seznamuje se s různými kulturními událostmi a rozmanitými projevy umělecké tvorby ve svém nejbližším okolí, lokalitě, regionu. Seznamuje se s významnými kulturními institucemi a tradicemi ve svém okolí, lokalitě, regionu.</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t>Uvede dvojici uměleckých děl (nebo uměleckého díla a běžné vizuální produkce), která má stejný nebo podobný námět, ale je zpracovaná rozdílnými prostředky (tzv. klasická a nová média).Uvede příklad vlivu digitálních technologií v oblasti vizuálního a audiovizuálního umění a tvorby. Vysvětlí, jak on sám přistupuje pomocí digitálních technologií k uměleckým dílům a kulturním projevům (online vysílání, VOD portály, promítání filmů z domácích nosičů, online videa, komunikace prostřednictvím audiovizuálních sdělení, digitální hry).Rozumí principům digitální hygieny a digitálního wellbeingu.</t>
+          <t>Uvede příklady kulturních institucí a akcí v blízkém okolí, regionu a uvede příklady aktivit, zážitků, s nimiž se může v těchto institucích setkat.Podělí se s ostatními o svůj zážitek z některé kulturní události, které se zúčastnil.Uvede důvod, proč by svým spolužákům nebo prarodičům a kamarádům doporučil navštívit nějakou kulturní událost či instituci.</t>
         </is>
       </c>
       <c r="N266" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Uvede příklad kulturní události nebo uměleckého díla, se kterým se setkal ve svém okolí.</t>
         </is>
       </c>
       <c r="O266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
@@ -22302,168 +22302,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV5-001</t>
+          <t>UAK-HTD-001-ZV9-001</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se aktivně do her, cvičení a tvořivých činností, v nichž získává, upevňuje a rozvíjí základní reprodukční, interpretační i tvůrčí dovednosti.</t>
+          <t>Zapojuje se do tvůrčího procesu v různých rolích na základě svých schopností, osvojených dovedností a osobních preferencí.</t>
         </is>
       </c>
       <c r="J268" s="0" t="inlineStr">
         <is>
-          <t>Umělecké vzdělávání provázejí aktivity, při nichž žák formou různých řízených činností, her, cvičení rozvíjí svou kreativitu, zkoumá své tvůrčí možnosti a buduje základní dovednosti potřebné pro reprodukční činnosti, interpretaci a individuální i skupinovou tvorbu v oblasti hudby, kreativního tance, divadla. Žák si uvědomuje své vlastní předpoklady pro tyto činnosti i předpoklady ostatních, objevuje a rozvíjí své přirozené schopnosti.   V hudebních hrách a cvičeních (rytmických, pěveckých a intonačních, sluchových, pohybových) žák využívá a zdokonaluje své hudební schopnosti a získané dovednosti. Díky těmto činnostem rozvíjí individuální hlasový potenciál při sólovém, skupinovém nebo sborovém zpěvu, své hlasové, rytmické, instrumentální dovednosti a návyky, učí se pracovat s dechem a dechovou oporou.Zkušenosti z tanečně-pohybových aktivit přispívají k budování zdravých pohybových návyků, k posilování sebedůvěry, rozvíjejí u žáka schopnost vnímat vlastní tělo a prostor a vyjadřovat se a komunikovat pohybem. Zkušenosti z her a cvičení zaměřených na hlasové, mluvní, komunikační, improvizační dovednosti a dovednosti pro partnerskou a skupinovou spolupráci uplatní žák zejména v oblasti dramatické výchovy a divadelní tvorby, ale i mimo ni.Význam těchto činností často přesahuje do jiných oblastí žákova života, pomáhají mu vytvářet si pozitivní vztah k sobě samému, druhému, společenství.</t>
+          <t>Tvůrčí a interpretační proces je v tomto oboru velmi komplexní. Nabízí různé možnosti seberealizace a uplatnění na základě osobnostních dispozic, schopností a dovedností, nadání žáka, ale i na základě jeho role ve třídě, ve skupině. Žák sám může být interpretem (zpívá, hraje na hudební nástroje, recituje) nebo tím, kdo přímo prezentuje výsledky tvorby (hraje, tančí), může se ovšem do tvůrčího procesu zapojit i v jiné roli – může být tím, kdo pomáhá vytvářet scénu, hudební doprovod, podílí se na koncepci prezentovaného tvaru, pomáhá s tvorbou scénáře/dialogů apod. Žák tak poznává proces umělecké tvorby z různých perspektiv a objevuje své místo v něm.</t>
         </is>
       </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do herních aktivit, v nichž uplatňuje svou představivost a fantazii a v nichž využívá své přirozené hlasové, mluvní a pohybové dovednosti, dovednosti pro hru s předměty a nástroji, rytmické dovednosti apod.Hravou formou se seznamuje se základními prvky hudby, jako je rytmus, melodie a zpěv.Zkoumá možnosti svého hlasu, rytmického cítění a pohybového projevu v souvislosti s hudbou.Zvládá základní pohybové dovednosti.Vyhledává příležitosti k pohybu.Vstupuje za postavu do jednoduchých rolových her a situací.</t>
+          <t>Zkouší si pod vedením a s podporou učitele různé role a různé možnosti sebevyjádření v interpretačním a tvůrčím procesu.Přináší s podporou učitele nápady pro společnou práci. Reflektuje možnosti individuální a skupinové práce pro interpretaci a tvůrčí vyjádření.Zapojuje se do společných činností s oporou o dovedností a návyky získané v hrách a cvičeních. Využívá osvojené základní interpretační a tvůrčí dovednosti (hudební, taneční, pohybové) k vyjádření dějů, stavů, emocí, představ, situací a vztahů. Ve svých činnostech v jednoduché podobě propojuje prostředky a postupy vycházející z hudby, tance a divadla, ale také jiných druhů umění pojmenuje svou roli ve společném tvůrčím procesu.</t>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>Přijímá pravidla a zadání.Zapojuje se do individuálních, párových i skupinových herních aktivit a cvičení, v nichž získává základní dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy:- rozvíjí svou hrubou i jemnou motoriku prostřednictvím cvičení a hry jednoduchých doprovodů za pomoci předmětů či snadno ovladatelných hudebních nástrojů,- sleduje průběh hudby a vnímá souvislosti s její náladou, dynamikou, tempem a svojí aktivitou, - formuje svůj hlasový projev nasloucháním sama sebe i druhých, - pracuje s jednoduššími rytmickými, pěveckými a intonačními cvičeními a hrami,- skrze vnímání vlastního těla a pohybu si v hrách a cvičeních osvojuje principy správného a zdravého držení těla, - zapojuje se do her a cvičení založených na vyjadřování a komunikaci pohybem/tanečním pohybem, - zapojuje se do herních aktivit a cvičení, v nichž získává základní dovednosti pro tvorbu v oblasti dramatické výchovy a divadla (hlasové a mluvní, pohybové, komunikační, improvizační, dovednosti pro hru v roli, skupinovou spolupráci apod.).</t>
+          <t>Zkouší nové role ve společné činnosti. Přináší více vlastních nápadů a podílí se na diskusích o procesu tvorby.Hledá s větší jistotou různé způsoby, prostředky a možností, jak se vyjadřovat prostřednictvím umění. Přijímá svou odpovědnost za individuální i společnou práci a snaží se plnit úkoly samostatně i ve spolupráci s jinými. Vybírá si způsob sebevyjádření podle svých preferencí. Pojmenuje svůj přínos pro společnou práci.</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím her, cvičení zkoumá své tvůrčí možnosti, rozvíjí svou představivost a fantazii, získává a rozvíjí dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy i mimo ně.Popíše, co se při těchto činnostech učil, co si zkoušel, v čem se rozvíjel, co si uvědomil.Pod vedením učitele a na základě zkušenosti z her, cvičení a tvůrčích činností koriguje svůj hlasový, mluvní, pěvecký, tělesný a pohybový projev i hru s hudebními i nehudebními nástroji a předměty.</t>
+          <t>Využívá různé příležitosti a zkouší různé role v interpretačním a tvůrčím procesu.Zapojuje se do tvůrčího procesu, spolupracuje s ostatními, přináší vlastní nápady.Objevuje možnosti seberealizace ve tvůrčím a interpretačním procesu. Nabízí svůj podíl na tvůrčí práci nebo přijímá jemu odpovídající zadání od jiných (spolužáků, učitele). Přijímá zodpovědnost za svou individuální práci i za svůj podíl na společné tvorbě. Z rozmanitých způsobů vyjádření uměleckými prostředky a různých rolí ve tvůrčím procesu pojmenuje a zdůvodní ty, které jsou mu blízké.</t>
         </is>
       </c>
       <c r="N268" s="0" t="inlineStr">
         <is>
-          <t>Získává pomocí her a cvičení základní hudební, taneční, hlasové a pohybové dovednosti pro skupinovou interpretaci a tvorbu v oblasti hudby, tance a divadla.</t>
+          <t>Zapojuje se do tvůrčího procesu v rolích, které odpovídají jeho dovednostem a potřebám.</t>
         </is>
       </c>
       <c r="O268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV9-001</t>
+          <t>UAK-HTD-001-ZV5-001</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do tvůrčího procesu v různých rolích na základě svých schopností, osvojených dovedností a osobních preferencí.</t>
+          <t>Zapojuje se aktivně do her, cvičení a tvořivých činností, v nichž získává, upevňuje a rozvíjí základní reprodukční, interpretační i tvůrčí dovednosti.</t>
         </is>
       </c>
       <c r="J269" s="0" t="inlineStr">
         <is>
-          <t>Tvůrčí a interpretační proces je v tomto oboru velmi komplexní. Nabízí různé možnosti seberealizace a uplatnění na základě osobnostních dispozic, schopností a dovedností, nadání žáka, ale i na základě jeho role ve třídě, ve skupině. Žák sám může být interpretem (zpívá, hraje na hudební nástroje, recituje) nebo tím, kdo přímo prezentuje výsledky tvorby (hraje, tančí), může se ovšem do tvůrčího procesu zapojit i v jiné roli – může být tím, kdo pomáhá vytvářet scénu, hudební doprovod, podílí se na koncepci prezentovaného tvaru, pomáhá s tvorbou scénáře/dialogů apod. Žák tak poznává proces umělecké tvorby z různých perspektiv a objevuje své místo v něm.</t>
+          <t>Umělecké vzdělávání provázejí aktivity, při nichž žák formou různých řízených činností, her, cvičení rozvíjí svou kreativitu, zkoumá své tvůrčí možnosti a buduje základní dovednosti potřebné pro reprodukční činnosti, interpretaci a individuální i skupinovou tvorbu v oblasti hudby, kreativního tance, divadla. Žák si uvědomuje své vlastní předpoklady pro tyto činnosti i předpoklady ostatních, objevuje a rozvíjí své přirozené schopnosti.   V hudebních hrách a cvičeních (rytmických, pěveckých a intonačních, sluchových, pohybových) žák využívá a zdokonaluje své hudební schopnosti a získané dovednosti. Díky těmto činnostem rozvíjí individuální hlasový potenciál při sólovém, skupinovém nebo sborovém zpěvu, své hlasové, rytmické, instrumentální dovednosti a návyky, učí se pracovat s dechem a dechovou oporou.Zkušenosti z tanečně-pohybových aktivit přispívají k budování zdravých pohybových návyků, k posilování sebedůvěry, rozvíjejí u žáka schopnost vnímat vlastní tělo a prostor a vyjadřovat se a komunikovat pohybem. Zkušenosti z her a cvičení zaměřených na hlasové, mluvní, komunikační, improvizační dovednosti a dovednosti pro partnerskou a skupinovou spolupráci uplatní žák zejména v oblasti dramatické výchovy a divadelní tvorby, ale i mimo ni.Význam těchto činností často přesahuje do jiných oblastí žákova života, pomáhají mu vytvářet si pozitivní vztah k sobě samému, druhému, společenství.</t>
         </is>
       </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
-          <t>Zkouší si pod vedením a s podporou učitele různé role a různé možnosti sebevyjádření v interpretačním a tvůrčím procesu.Přináší s podporou učitele nápady pro společnou práci. Reflektuje možnosti individuální a skupinové práce pro interpretaci a tvůrčí vyjádření.Zapojuje se do společných činností s oporou o dovedností a návyky získané v hrách a cvičeních. Využívá osvojené základní interpretační a tvůrčí dovednosti (hudební, taneční, pohybové) k vyjádření dějů, stavů, emocí, představ, situací a vztahů. Ve svých činnostech v jednoduché podobě propojuje prostředky a postupy vycházející z hudby, tance a divadla, ale také jiných druhů umění pojmenuje svou roli ve společném tvůrčím procesu.</t>
+          <t>Zapojuje se do herních aktivit, v nichž uplatňuje svou představivost a fantazii a v nichž využívá své přirozené hlasové, mluvní a pohybové dovednosti, dovednosti pro hru s předměty a nástroji, rytmické dovednosti apod.Hravou formou se seznamuje se základními prvky hudby, jako je rytmus, melodie a zpěv.Zkoumá možnosti svého hlasu, rytmického cítění a pohybového projevu v souvislosti s hudbou.Zvládá základní pohybové dovednosti.Vyhledává příležitosti k pohybu.Vstupuje za postavu do jednoduchých rolových her a situací.</t>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
-          <t>Zkouší nové role ve společné činnosti. Přináší více vlastních nápadů a podílí se na diskusích o procesu tvorby.Hledá s větší jistotou různé způsoby, prostředky a možností, jak se vyjadřovat prostřednictvím umění. Přijímá svou odpovědnost za individuální i společnou práci a snaží se plnit úkoly samostatně i ve spolupráci s jinými. Vybírá si způsob sebevyjádření podle svých preferencí. Pojmenuje svůj přínos pro společnou práci.</t>
+          <t>Přijímá pravidla a zadání.Zapojuje se do individuálních, párových i skupinových herních aktivit a cvičení, v nichž získává základní dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy:- rozvíjí svou hrubou i jemnou motoriku prostřednictvím cvičení a hry jednoduchých doprovodů za pomoci předmětů či snadno ovladatelných hudebních nástrojů,- sleduje průběh hudby a vnímá souvislosti s její náladou, dynamikou, tempem a svojí aktivitou, - formuje svůj hlasový projev nasloucháním sama sebe i druhých, - pracuje s jednoduššími rytmickými, pěveckými a intonačními cvičeními a hrami,- skrze vnímání vlastního těla a pohybu si v hrách a cvičeních osvojuje principy správného a zdravého držení těla, - zapojuje se do her a cvičení založených na vyjadřování a komunikaci pohybem/tanečním pohybem, - zapojuje se do herních aktivit a cvičení, v nichž získává základní dovednosti pro tvorbu v oblasti dramatické výchovy a divadla (hlasové a mluvní, pohybové, komunikační, improvizační, dovednosti pro hru v roli, skupinovou spolupráci apod.).</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
-          <t>Využívá různé příležitosti a zkouší různé role v interpretačním a tvůrčím procesu.Zapojuje se do tvůrčího procesu, spolupracuje s ostatními, přináší vlastní nápady.Objevuje možnosti seberealizace ve tvůrčím a interpretačním procesu. Nabízí svůj podíl na tvůrčí práci nebo přijímá jemu odpovídající zadání od jiných (spolužáků, učitele). Přijímá zodpovědnost za svou individuální práci i za svůj podíl na společné tvorbě. Z rozmanitých způsobů vyjádření uměleckými prostředky a různých rolí ve tvůrčím procesu pojmenuje a zdůvodní ty, které jsou mu blízké.</t>
+          <t>Prostřednictvím her, cvičení zkoumá své tvůrčí možnosti, rozvíjí svou představivost a fantazii, získává a rozvíjí dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy i mimo ně.Popíše, co se při těchto činnostech učil, co si zkoušel, v čem se rozvíjel, co si uvědomil.Pod vedením učitele a na základě zkušenosti z her, cvičení a tvůrčích činností koriguje svůj hlasový, mluvní, pěvecký, tělesný a pohybový projev i hru s hudebními i nehudebními nástroji a předměty.</t>
         </is>
       </c>
       <c r="N269" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do tvůrčího procesu v rolích, které odpovídají jeho dovednostem a potřebám.</t>
+          <t>Získává pomocí her a cvičení základní hudební, taneční, hlasové a pohybové dovednosti pro skupinovou interpretaci a tvorbu v oblasti hudby, tance a divadla.</t>
         </is>
       </c>
       <c r="O269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
@@ -22630,168 +22630,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV9-003</t>
+          <t>UAK-HTD-001-ZV5-003</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
-          <t>Využívá osvojené postupy, prostředky kreativního tance k vnímání vlastního těla, k osobitému pohybovému a tanečnímu vyjadřování a k vlastní tvorbě.</t>
+          <t>Zapojuje se do reflexe reprodukčních, tvůrčích a interpretačních činností s porozuměním základním oborovým pojmům.</t>
         </is>
       </c>
       <c r="J272" s="0" t="inlineStr">
         <is>
-          <t>Žák prohlubuje vztah k vlastnímu tělu a získané taneční a pohybové dovednosti a zručnosti. Prostřednictvím pohybu rozvíjí svou kreativitu a tělesnou inteligenci (kultivuje svůj pohybový projev, nachází oporu ve svém těle apod.). Pohybové a taneční aktivity zaměřené na vnímání vlastního těla a citlivé rozvíjení získaných pohybových návyků (vědomí tělesného těžiště, vyvážené postavení těla, funkční koordinace pohybu, propojení dechu a pohybu) jsou důležitou součástí výuky na 2. stupni, neboť pomáhají žákům vyrovnávat se s fyzickými proměnami těla v souvislosti s dospíváním. Žák se učí respektovat své tělesné a pohybové dispozice a vnímavě využívat své tělo (sebe sama) jako osobitý vyjadřovací prostředek ve tvůrčích pohybových a tanečních aktivitách. Mezi tyto aktivity patří např. kreativní taneční a pohybová zadání (etudy), strukturované improvizace a proces tvorby, ve kterém se žák učí vyjadřovat myšlenky, představy a pocity tanečním pohybem. Ve tvůrčím procesu žák zkoumá témata inspirovaná vlastním zážitkem, hudbou, vlastní fantazií, literaturou, výtvarným dílem, filmem apod. Rozvíjí schopnost vnímat a aktivně používat prostorové, časové a dynamické aspekty pohybu (např. přesnost v rytmu, prostorovou orientaci, propojení pohybu s hudbou).Umělecké vyjadřování skrze tělo je propojené s vnitřním prožíváním žáka, a proto má významný podíl na budování sebedůvěry, utváření identity a přijímání vlastní osobitosti. Skupinová tvorba podporuje žákovu schopnost spolupracovat v týmu a komunikovat se spolužáky. Při práci s vlastním tělem a hlasem je klíčové, aby učitel vytvářel ve třídě takové prostředí, ve kterém má žák pocit důvěry a bezpečí a může se rozhodnout, jakým způsobem se zapojí do prezentace výsledků tvorby. V reflexích, které jsou součástí tvůrčího procesu, se žák učí verbalizovat fyzické zkušenosti a prožitky, hovořit o pocitech, porozumět sdělení tanečního/pohybového vyjádření, naslouchat ostatním a respektovat odlišné pohledy a názory.</t>
+          <t>Činnosti jsou završeny jednoduchými slovními reflexemi nebo tvůrčími formami reflexe (gesta nebo fyzické modelování v podobě tělových soch, zvukové vyjádření, výtvarné vyjádření apod.). Ty umožňují žákovi vyjádřit prožitek z tvůrčí a interpretační činnosti a v jednoduchých formulacích pojmenovat jeho význam pro sebe i pro skupinu.Součástí reflexe je i formulování jednoduché zpětné vazby k tvůrčím činnostem a interpretaci jiných. Cílem je to, aby se žák učil formulovat pozitivní zpětnou vazbu, přistupovat k tvorbě jiných s respektem, formulovat ocenění a nacházet inspirativní podněty pro sebe sama (vrstevnické učení). Pro zpětnou vazbu žák využívá i vlastní zkušenosti a znalosti, které získal ve tvůrčích a interpretačních činnostech. Díky vhodně formulovaným kritériím může učitel zaměřit zpětnou vazbu na kvality související s charakterem interpretace a tvorby, v přirozeném dialogu rozvíjet porozumění základním pojmům a vést žáky k jejich užívání.</t>
         </is>
       </c>
       <c r="K272" s="0" t="inlineStr">
         <is>
-          <t>Využívá své tělo a jeho pohybové možnosti jako výrazový prostředek ve svém pohybovém / tanečním projevu, ve společných kreativních pohybových hrách a jednoduchých tanečních improvizacích, s vědomím základních aspektů pohybu: prostorového, časového a dynamického. Užívá a kombinuje objevené taneční tvarosloví (pohybový slovník) v jednoduché taneční hře / etudě / kompozici.Propojuje svůj pohyb s představou a s hudebním doprovodem. Zaměří pozornost na pohyb konkrétní části těla a na svůj fyzický nebo smyslový prožitek z tanečního pohybu.</t>
+          <t>Naslouchá zpětné vazbě učitele učitele a reaguje na ni ve své činnosti. Vyjadřuje verbálně i neverbálně své pocity a reakce na svou individuální i skupinovou práci.Rozumí jednoduchým kritériím hodnocení. Projevuje zájem o práci spolužáků, vyjadřuje verbálně i neverbálně jednoduchá ocenění ("líbí se mi", potleskem). V činnostech se seznamuje se základními oborovými pojmy (tón, rytmus, role, jeviště apod.) a začíná jim intuitivně rozumět.</t>
         </is>
       </c>
       <c r="L272" s="0" t="inlineStr">
         <is>
-          <t>Objevuje vlastní fyzické a pohybové dispozice a pod vedením učitele zachází se svým tělem zdravě, s citem a s respektem ((např. měkký kontakt těla s podlahou, respektování funkčních zákonitostí pohybu, zdravé a správné držení těla, uvolnění nadbytečného napětí). Zaměřuje pozornost na pohybové vyjádření konkrétního aspektu pohybu nebo určené kvality pohybu (např. pohyb v určeném tempu, jasný začátek pohybu, rovný pohyb, lehký pohyb, skok, uvolnění). Propojuje svůj pohyb s představou a s hudebním doprovodem, reaguje na změny v hudebním doprovodu. Využívá různé náměty pro pohybové/taneční ztvárnění, např. hudební skladba, báseň, obraz, náladu, objekt, myšlenku Při pohybovém/tanečním projevu se s pomocí učitele soustředí na pohyb svého těla a svůj vnitřní prožitek (fyzické a smyslové vjemy, pocity) Objevuje možnosti jak zapojit digitální technologie do procesu tvorby, např. při zkoumání námětu, a seznamuje se s etickými pravidly souvisejícími s používáním digitálních technologií, pořizováním videozáznamů a jejich využívání a šíření</t>
+          <t>Zapojuje se do zpětné vazby vedené učitelem vyjadřuje, co ho na práci ostatních zaujalo.Při formulaci zpětné vazby a sebehodnocení se opírá o jednoduchá kritéria daná učitelem. Vyjadřuje své pocity a prožitky z individuální i skupinové činnosti, naslouchá zpětné vazbě, zamýšlí se nad svou prací a rozeznává, co mu šlo dobře, v čem by se mohl dále rozvíjet.Rozumí širší škále oborových pojmů, když jsou používány ve výuce nebo v rámci činnosti, a na základě toho správně reaguje.</t>
         </is>
       </c>
       <c r="M272" s="0" t="inlineStr">
         <is>
-          <t>Zachází se svým tělem s respektem a citem na základě znalostí vlastních pohybových dispozic. Využívá své znalosti časových a prostorových aspektů pohybu. Obohacuje svůj taneční projev některými dynamickými kvalitami pohybu. Vnímá hudební doprovod a propojuje pohyb s hudbou.Pohybově/tanečně ztvární námět podle vlastního výběru, například hudební skladbu, báseň, obraz, náladu, objekt, myšlenku. Při pohybovém/tanečním projevu se soustředí na pohyb svého těla a svůj vnitřní prožitek. Využívá digitální technologie v procesu tvorby – při zkoumání námětu, pro pořizování záznamu nebo k tvůrčímu zachycení výstupu, zároveň respektuje etická pravidla související s používáním digitálních technologií, s pořizováním videozáznamů a jejich využíváním a šířením.</t>
+          <t>Zapojuje se do reflexe vedené učitelem, opírá se o učitelem formulovaná kritéria hodnocení. Věnuje pozornost tvorbě jiných, dává a zdůvodňuje ocenění pro ostatní, pojmenovává, co ho na tvorbě zaujalo a čím je pro něj inspirativní. Přijímá zpětnou vazbu od učitele a spolužáků, vnímá ji jako inspiraci pro vlastní práci. Rozeznává rozdíl mezi prožitkem z individuální a skupinové tvorby a interpretace. Popíše svůj podíl na společném procesu interpretace a tvorby.Rozumí základním oborovým pojmům, s nimiž se seznámil v praktických reprodukčních, produkčních, interpretačních a tvůrčích činnostech. Využívá jemu dostupné pojmy a terminologii při popisu a případném hodnocení vlastního projevu i projevu druhých.</t>
         </is>
       </c>
       <c r="N272" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Reaguje na svou tvorbu i tvorbu ostatních jemu dostupnými prostředky - slovem, pohybem, zvukem či jinými nonverbálními prostředky.</t>
         </is>
       </c>
       <c r="O272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV5-003</t>
+          <t>UAK-HTD-001-ZV9-003</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do reflexe reprodukčních, tvůrčích a interpretačních činností s porozuměním základním oborovým pojmům.</t>
+          <t>Využívá osvojené postupy, prostředky kreativního tance k vnímání vlastního těla, k osobitému pohybovému a tanečnímu vyjadřování a k vlastní tvorbě.</t>
         </is>
       </c>
       <c r="J273" s="0" t="inlineStr">
         <is>
-          <t>Činnosti jsou završeny jednoduchými slovními reflexemi nebo tvůrčími formami reflexe (gesta nebo fyzické modelování v podobě tělových soch, zvukové vyjádření, výtvarné vyjádření apod.). Ty umožňují žákovi vyjádřit prožitek z tvůrčí a interpretační činnosti a v jednoduchých formulacích pojmenovat jeho význam pro sebe i pro skupinu.Součástí reflexe je i formulování jednoduché zpětné vazby k tvůrčím činnostem a interpretaci jiných. Cílem je to, aby se žák učil formulovat pozitivní zpětnou vazbu, přistupovat k tvorbě jiných s respektem, formulovat ocenění a nacházet inspirativní podněty pro sebe sama (vrstevnické učení). Pro zpětnou vazbu žák využívá i vlastní zkušenosti a znalosti, které získal ve tvůrčích a interpretačních činnostech. Díky vhodně formulovaným kritériím může učitel zaměřit zpětnou vazbu na kvality související s charakterem interpretace a tvorby, v přirozeném dialogu rozvíjet porozumění základním pojmům a vést žáky k jejich užívání.</t>
+          <t>Žák prohlubuje vztah k vlastnímu tělu a získané taneční a pohybové dovednosti a zručnosti. Prostřednictvím pohybu rozvíjí svou kreativitu a tělesnou inteligenci (kultivuje svůj pohybový projev, nachází oporu ve svém těle apod.). Pohybové a taneční aktivity zaměřené na vnímání vlastního těla a citlivé rozvíjení získaných pohybových návyků (vědomí tělesného těžiště, vyvážené postavení těla, funkční koordinace pohybu, propojení dechu a pohybu) jsou důležitou součástí výuky na 2. stupni, neboť pomáhají žákům vyrovnávat se s fyzickými proměnami těla v souvislosti s dospíváním. Žák se učí respektovat své tělesné a pohybové dispozice a vnímavě využívat své tělo (sebe sama) jako osobitý vyjadřovací prostředek ve tvůrčích pohybových a tanečních aktivitách. Mezi tyto aktivity patří např. kreativní taneční a pohybová zadání (etudy), strukturované improvizace a proces tvorby, ve kterém se žák učí vyjadřovat myšlenky, představy a pocity tanečním pohybem. Ve tvůrčím procesu žák zkoumá témata inspirovaná vlastním zážitkem, hudbou, vlastní fantazií, literaturou, výtvarným dílem, filmem apod. Rozvíjí schopnost vnímat a aktivně používat prostorové, časové a dynamické aspekty pohybu (např. přesnost v rytmu, prostorovou orientaci, propojení pohybu s hudbou).Umělecké vyjadřování skrze tělo je propojené s vnitřním prožíváním žáka, a proto má významný podíl na budování sebedůvěry, utváření identity a přijímání vlastní osobitosti. Skupinová tvorba podporuje žákovu schopnost spolupracovat v týmu a komunikovat se spolužáky. Při práci s vlastním tělem a hlasem je klíčové, aby učitel vytvářel ve třídě takové prostředí, ve kterém má žák pocit důvěry a bezpečí a může se rozhodnout, jakým způsobem se zapojí do prezentace výsledků tvorby. V reflexích, které jsou součástí tvůrčího procesu, se žák učí verbalizovat fyzické zkušenosti a prožitky, hovořit o pocitech, porozumět sdělení tanečního/pohybového vyjádření, naslouchat ostatním a respektovat odlišné pohledy a názory.</t>
         </is>
       </c>
       <c r="K273" s="0" t="inlineStr">
         <is>
-          <t>Naslouchá zpětné vazbě učitele učitele a reaguje na ni ve své činnosti. Vyjadřuje verbálně i neverbálně své pocity a reakce na svou individuální i skupinovou práci.Rozumí jednoduchým kritériím hodnocení. Projevuje zájem o práci spolužáků, vyjadřuje verbálně i neverbálně jednoduchá ocenění ("líbí se mi", potleskem). V činnostech se seznamuje se základními oborovými pojmy (tón, rytmus, role, jeviště apod.) a začíná jim intuitivně rozumět.</t>
+          <t>Využívá své tělo a jeho pohybové možnosti jako výrazový prostředek ve svém pohybovém / tanečním projevu, ve společných kreativních pohybových hrách a jednoduchých tanečních improvizacích, s vědomím základních aspektů pohybu: prostorového, časového a dynamického. Užívá a kombinuje objevené taneční tvarosloví (pohybový slovník) v jednoduché taneční hře / etudě / kompozici.Propojuje svůj pohyb s představou a s hudebním doprovodem. Zaměří pozornost na pohyb konkrétní části těla a na svůj fyzický nebo smyslový prožitek z tanečního pohybu.</t>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do zpětné vazby vedené učitelem vyjadřuje, co ho na práci ostatních zaujalo.Při formulaci zpětné vazby a sebehodnocení se opírá o jednoduchá kritéria daná učitelem. Vyjadřuje své pocity a prožitky z individuální i skupinové činnosti, naslouchá zpětné vazbě, zamýšlí se nad svou prací a rozeznává, co mu šlo dobře, v čem by se mohl dále rozvíjet.Rozumí širší škále oborových pojmů, když jsou používány ve výuce nebo v rámci činnosti, a na základě toho správně reaguje.</t>
+          <t>Objevuje vlastní fyzické a pohybové dispozice a pod vedením učitele zachází se svým tělem zdravě, s citem a s respektem ((např. měkký kontakt těla s podlahou, respektování funkčních zákonitostí pohybu, zdravé a správné držení těla, uvolnění nadbytečného napětí). Zaměřuje pozornost na pohybové vyjádření konkrétního aspektu pohybu nebo určené kvality pohybu (např. pohyb v určeném tempu, jasný začátek pohybu, rovný pohyb, lehký pohyb, skok, uvolnění). Propojuje svůj pohyb s představou a s hudebním doprovodem, reaguje na změny v hudebním doprovodu. Využívá různé náměty pro pohybové/taneční ztvárnění, např. hudební skladba, báseň, obraz, náladu, objekt, myšlenku Při pohybovém/tanečním projevu se s pomocí učitele soustředí na pohyb svého těla a svůj vnitřní prožitek (fyzické a smyslové vjemy, pocity) Objevuje možnosti jak zapojit digitální technologie do procesu tvorby, např. při zkoumání námětu, a seznamuje se s etickými pravidly souvisejícími s používáním digitálních technologií, pořizováním videozáznamů a jejich využívání a šíření</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do reflexe vedené učitelem, opírá se o učitelem formulovaná kritéria hodnocení. Věnuje pozornost tvorbě jiných, dává a zdůvodňuje ocenění pro ostatní, pojmenovává, co ho na tvorbě zaujalo a čím je pro něj inspirativní. Přijímá zpětnou vazbu od učitele a spolužáků, vnímá ji jako inspiraci pro vlastní práci. Rozeznává rozdíl mezi prožitkem z individuální a skupinové tvorby a interpretace. Popíše svůj podíl na společném procesu interpretace a tvorby.Rozumí základním oborovým pojmům, s nimiž se seznámil v praktických reprodukčních, produkčních, interpretačních a tvůrčích činnostech. Využívá jemu dostupné pojmy a terminologii při popisu a případném hodnocení vlastního projevu i projevu druhých.</t>
+          <t>Zachází se svým tělem s respektem a citem na základě znalostí vlastních pohybových dispozic. Využívá své znalosti časových a prostorových aspektů pohybu. Obohacuje svůj taneční projev některými dynamickými kvalitami pohybu. Vnímá hudební doprovod a propojuje pohyb s hudbou.Pohybově/tanečně ztvární námět podle vlastního výběru, například hudební skladbu, báseň, obraz, náladu, objekt, myšlenku. Při pohybovém/tanečním projevu se soustředí na pohyb svého těla a svůj vnitřní prožitek. Využívá digitální technologie v procesu tvorby – při zkoumání námětu, pro pořizování záznamu nebo k tvůrčímu zachycení výstupu, zároveň respektuje etická pravidla související s používáním digitálních technologií, s pořizováním videozáznamů a jejich využíváním a šířením.</t>
         </is>
       </c>
       <c r="N273" s="0" t="inlineStr">
         <is>
-          <t>Reaguje na svou tvorbu i tvorbu ostatních jemu dostupnými prostředky - slovem, pohybem, zvukem či jinými nonverbálními prostředky.</t>
+          <t/>
         </is>
       </c>
       <c r="O273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P273" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
@@ -22891,51 +22891,51 @@
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
           <t>UAK-HTD-001-ZV9-005</t>
         </is>
       </c>
       <c r="I275" s="0" t="inlineStr">
         <is>
           <t>Reflektuje tvůrčí a interpretační proces s využitím základních oborových pojmů.</t>
         </is>
       </c>
       <c r="J275" s="0" t="inlineStr">
         <is>
-          <t>Reflexe vlastního tvůrčího procesu a schopnost dávání a přijímání zpětné vazby ke zhlédnutým výstupům spolužáků je důležitou součástí působení uměleckých oborů. Žák by měl být schopný vyjádřit se k vlastní tvorbě nebo svému podílu na ní a formulovat respektující zpětnou vazbu k tvorbě nebo výstupům spolužáků. Využívá k tomu vlastní přirozený jazyk, ale i základní pojmy náležející jednotlivým oborům. Při tvůrčích a interpretačních činnostech a reflexi rozšiřuje svůj pojmový aparát, který získal na 1. stupni a využívá osvojené základní pojmy v komunikaci. Pedagog vlastním užíváním pojmů v instrukcích, komentářích, nabízených zdrojích, zejména však vlastní otevřeností pro vyjasňování, doptávání se žáků podporuje a rozvíjí jejich dovednost pojmy aplikovat.Schopnost komunikace o díle vlastním či zhlédnutém by měla vést k rozvoji dialogu, diskuse a vzájemné inspirace mezi žáky a pedagogem a mezi žáky navzájem (vrstevnické učení).</t>
+          <t>Reflexe vlastního tvůrčího procesu a schopnost dávání a přijímání zpětné vazby ke zhlédnutým výstupům spolužáků je důležitou součástí působení uměleckých oborů. Žák by měl být schopný vyjádřit se k vlastní tvorbě nebo svému podílu na ní a formulovat respektující zpětnou vazbu k tvorbě nebo výstupům spolužáků. Využívá k tomu vlastní přirozený jazyk, ale i základní pojmy náležející jednotlivým oborům. Při tvůrčích a interpretačních činnostech a reflexi rozšiřuje svůj pojmový aparát, který získal na 1. stupni a využívá osvojené základní pojmy v komunikaci. Pedagog vlastním užíváním pojmů v instrukcích, komentářích, nabízených zdrojích, zejména však vlastní otevřeností pro vyjasňování, doptávání se žáků podporuje a rozvíjí jejich dovednost pojmy aplikovat.Schopnost komunikace o tvůrčím / interpretačním výstupu vlastním či zhlédnutém by měla vést k rozvoji dialogu, diskuse a vzájemné inspirace mezi žáky a pedagogem a mezi žáky navzájem (vrstevnické učení).</t>
         </is>
       </c>
       <c r="K275" s="0" t="inlineStr">
         <is>
           <t>Zapojuje se do reflexe vedené učitelem, opírá se o učitelem formulovaná kritéria hodnocení. Rozeznává rozdíl mezi prožitkem z individuální a skupinové tvorby a interpretace. Popíše svůj podíl na společném procesu interpretace a tvorby. Věnuje pozornost tvorbě jiných, dává a zdůvodňuje ocenění pro ostatní, pojmenovává, co ho na tvorbě zaujalo a čím je pro něj inspirativní. Přijímá zpětnou vazbu od učitele a spolužáků, vnímá ji jako inspiraci pro vlastní práci.Rozumí základním oborovým pojmům, s nimiž se seznámil v praktických reprodukčních, produkčních, interpretačních a tvůrčích činnostech.Pracuje se současnou hudební notaci jako mezinárodní způsob záznamu hudební skladby, při nácviku, interpretaci či tvorbě, případně využívá např. grafické záznamy, partitury, obrázky, barevné karty a další pomůcky, které při těchto činnostech spolu s nápodobou zastoupí znalost notového systému.</t>
         </is>
       </c>
       <c r="L275" s="0" t="inlineStr">
         <is>
           <t>Aktivněji se zapojuje do společné reflexe, častěji v ní formuluje své názory, podporuje je argumenty, s dopomocí učitele reflektuje svoji práci. Při formulaci zpětné vazby využívá osvojená kritéria. Vnímá zpětnou vazbu jako inspiraci a podnět pro svou další práci. Popíše svůj podíl na společné práci a svou roli v ní.Inspiruje se prací ostatních a nachází v ní motivaci pro vlastní rozvoj. Na vhodně vybraném hudebním materiálu (např. lidové písni, úryvku artificiální, nonartificiální hudby) se seznámí s hudebními pojmy a názvoslovím od nejzákladnějších (kvality tónu, takt, notové hodnoty) po náročnější (hudebně výrazové prostředky/kvality, tempová a interpretační označení). V činnostech si osvojuje taneční pojmy - hlavní vertikální osa těla, pohybový princip, prostorové úrovně, směry, půdorysné a vzdušné prostorové dráhy, vedený pohyb, kontrast, frázování, improvizace, kompozice, choreografie... V činnostech si osvojuje divadelní pojmy - např. dialog, monolog, kompozice, imaginární rekvizita, dramatická situace, jednání, scénografie ...</t>
         </is>
       </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
           <t>Formuluje, co si díky reprodukční, interpretační a tvůrčí činnosti vyzkoušel, co se mu dařilo, co pro něj bylo těžké, co významného mu taková zkušenost dala, co se díky ní naučil apod. Sdělí, jak a čím se podílel na společném tvůrčím a interpretačním procesu, jak se do něj zapojil. Popíše pocit z tvorby a realizace svého záměru směrem k divákům/posluchačům (nejčastěji jsou jimi spolužáci ve třídě), případně zhodnotí proces společné tvorby a realizaci společného záměru.Zapojuje se do zpětnovazebního rozhovoru, respektuje kritéria zpětné vazby. Formuluje a argumentuje důvodná ocenění sobě i jiným, chybu a neúspěch vnímá jako potřebnou zkušenost pro svůj rozvoj, hledání nových cest a zlepšování individuálních i týmových dovedností. Poučeně a s respektem k sobě i ostatním využívá v činnostech osvojené pojmy a terminologii při nácviku, interpretaci, individuální i skupinové tvorbě a jejich reflexi.</t>
         </is>
       </c>
       <c r="N275" s="0" t="inlineStr">
         <is>
           <t>Sdílí s ostatními výsledky své tvorby, přijímá jednoduchou zpětnou vazbu.</t>
         </is>
       </c>
       <c r="O275" s="0" t="inlineStr">
         <is>
           <t/>
@@ -23368,168 +23368,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D281" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
           <t>Kulturní povědomí a jednání</t>
         </is>
       </c>
       <c r="F281" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž si žák utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Oblast podporuje místně zakotvené učení a identifikaci s místem, ve kterém žije.</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H281" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-003-ZV5-007</t>
+          <t>UAK-HTD-003-ZV9-008</t>
         </is>
       </c>
       <c r="I281" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklady hudebních, divadelních nebo tanečních projevů, kulturní tradice, kulturní instituce vztahující se k těmto druhům umění ve svém nejbližším okolí, lokalitě či regionu.</t>
+          <t>Zhodnotí přínos svého zapojení do třídních, školních nebo místních kulturních nebo uměleckých aktivit a projektů.</t>
         </is>
       </c>
       <c r="J281" s="0" t="inlineStr">
         <is>
-          <t>Žák se seznamuje s příklady hudebních, divadelních a tanečních projevů, kulturních tradic a kulturních institucí, které se vztahují k těmto druhům umění v místě i v regionu. Ví, jaké kulturní aktivity a instituce jsou dostupné v jeho okolí. Učitel podporuje u žáků vnímání kulturní diverzity v regionu, věnuje pozornost i uměleckým a kulturním projevům menšinových kultur, etnik, komunit. Pomáhá tak žákům získat základní orientaci v místní kultuře a vytvářet si vztah k místu, kde žijí, k uměleckým a kulturním hodnotám, které mají ve svém okolí.</t>
+          <t>Hudba, tanec a divadlo svou performativní povahou nabízejí žákům příležitost setkání a přímé komunikace umělce s publikem. Účast v uměleckých a kulturních projektech umožňuje žákům zažívat jedinečnou atmosféru těchto setkání. Hudba, tanec a divadlo nabízejí díky své týmové povaze širokou škálu příležitostí pro každého žáka. Může si tak vybírat způsob svého zapojení do uměleckých a kulturních projektů a aktivit od vystupování na jevišti přes choreografii, scénografii, tvorbu scénáře, technickou podporu až po organizaci a propagaci a využít tak své dovednosti a schopnosti. Škola by měla nabízet v průběhu výuky těchto oborů širokou škálu aktivit, do kterých se žák může zapojit a které mu umožní rozvíjet a prohlubovat jeho umělecké dovednosti a kompetence nebo rozvíjet jeho dovednosti organizační, produkční apod. (školní akademie, zahájení, ukončení roku, školní programy k významným svátkům, prezentace projektů ve škole, místě, kde se škola nachází, apod.).Žák reflektuje a zhodnotí přínos svého zapojení do třídních, školních nebo místních kulturních a uměleckých aktivit a projektů. V této reflexi zvažuje, jak tyto aktivity přispěly k jeho osobnímu a sociálnímu rozvoji, například zlepšením dovedností v oblasti komunikace, spolupráce, organizace a tvořivosti. Zkoumá také to, jak jeho účast přispěla k rozšíření jeho znalostí a porozumění různým uměleckým formám a kulturním projevům. Navíc hodnotí, jakým způsobem mohl jeho příspěvek obohatit kulturní život školy nebo komunity.</t>
         </is>
       </c>
       <c r="K281" s="0" t="inlineStr">
         <is>
-          <t>K tradičním svátkům  přiřadí některé zvyky z vlastní rodiny a místa, ve kterém žije. Spolupodílí se na udržování regionálních tradic.</t>
+          <t>Ve svých činnostech v jednoduché podobě propojuje prostředky a postupy vycházející z hudby, tance a divadla, ale také jiných druhů umění, pojmenuje svou roli ve společném tvůrčím procesu. Zapojuje se do školních aktivit, jako jsou třídní vystoupení, školní prezentace pro rodiče a spolužáky apod.Orientuje se v nabídce zájmových kroužků a aktivit ve škole i mimo ni (např. ZUŠ, DDM), dokáže vyjádřit, které aktivity by ho bavily, a popsat, proč by se do nich rád zapojil.Na podnět a s dopomocí učitele sleduje, co se v okolí děje, a vypráví ostatním o kulturních událostech, jako jsou místní festivaly nebo slavnosti, které se mu líbí.</t>
         </is>
       </c>
       <c r="L281" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do rozhovoru o kulturní akci, která ve škole proběhla, o kulturní instituci, kterou společně se třídou navštívili.Nachází v kulturních zvyklostech a tradicích spolužáků společné znaky i rozdíly (např. různé svátky a způsob jejich slavení).</t>
+          <t>Zná různé možnosti, jak aktivně trávit volný čas, a zná nabídku nejen školních, ale i dalších institucí a organizací v okolí, jako jsou ZUŠ, DDM a různé kroužky.Vyjádří své preference, proč by se do určité aktivity zapojil, jakých aktivit by se zúčastnil. Zapojuje se do přípravy a prezentace třídních nebo školních uměleckých a kulturních projektů.Spolupracuje na projektu, který se zaměřuje na porovnání uměleckých projevů rozdílných kultur. Navrhuje různé způsoby, jak obohatit kulturní dění ve škole, konzultuje své nápady s učiteli, spolužáky a přijímá zpětnou vazbu na jejich realizovatelnost. Na podnět učitele sleduje kulturní události ve svém regionu, jako jsou místní festivaly nebo komunitní akce, a diskutuje o nich a jejich významu pro sebe i jiné se svými učiteli a spolužáky. </t>
         </is>
       </c>
       <c r="M281" s="0" t="inlineStr">
         <is>
-          <t>Ze zdrojů vyhledá uměleckou tvorbu (tradici), která je spjatá s lokalitou, ve které žije. Uvede příklady kulturních institucí v blízkém okolí, regionu a uvede příklady aktivit, zážitků, s nimiž se v těchto institucích může setkat.Spolupracuje například na projektu, který se zaměřuje na porovnání uměleckých projevů rozdílných kultur. Popíše některé podoby uměleckých a kulturních projevů spjatých s jinou kulturou. V diskusi pojmenovává přínos různých kulturních projevů v lokalitě, ve které žije.</t>
+          <t>Zná nabídku školy i dalších institucí a organizací ve svém okolí pro aktivní trávení volného času, zejména v oblasti uměleckých aktivit dětí a mládeže (ZUŠ, DDM, kroužky organizované různými institucemi, organizacemi, spolky), argumentuje své preference, případně možnosti aktivního zapojení se do těchto aktivit.Zapojuje se v jemu odpovídající roli do přípravy a prezentace různých uměleckých a kulturních projektů ve škole (mohou to být různé úrovně produkce, od menších vystoupení v rámci školy až po větší produkce, které jsou otevřené veřejnosti: hudební koncerty, divadelní představení, taneční vystoupení, školní akademie, oslavy).Navrhne způsoby, jak obohatit kulturní dění ve škole (může navrhnout organizaci kulturního večera ve škole, divadelního nebo tanečního představení, hudebního koncertu nebo uměleckého workshopu, rozloučení se školou apod.), konzultuje své nápady s učiteli a spolužáky a přijímá zpětnou vazbu.Sleduje kulturní události v místě, kde žije (festivaly, tradiční kulturní slavnosti, komunitní akce), pojmenuje jejich uměleckou i kulturní rozmanitost, diskutuje o nich s učiteli a spolužáky, zvažuje možnost svého pasivního i aktivního zapojení.</t>
         </is>
       </c>
       <c r="N281" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklad hudebních, divadelních nebo tanečních projevů a nejvýznamnějších kulturních tradic ve svém okolí.</t>
+          <t>Zapojí se do třídních, školních nebo místních uměleckých aktivit a projektů.</t>
         </is>
       </c>
       <c r="O281" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P281" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
           <t>Kulturní povědomí a jednání</t>
         </is>
       </c>
       <c r="F282" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž si žák utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Oblast podporuje místně zakotvené učení a identifikaci s místem, ve kterém žije.</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H282" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-003-ZV9-008</t>
+          <t>UAK-HTD-003-ZV5-007</t>
         </is>
       </c>
       <c r="I282" s="0" t="inlineStr">
         <is>
-          <t>Zhodnotí přínos svého zapojení do třídních, školních nebo místních kulturních nebo uměleckých aktivit a projektů.</t>
+          <t>Uvede příklady hudebních, divadelních nebo tanečních projevů, kulturní tradice, kulturní instituce vztahující se k těmto druhům umění ve svém nejbližším okolí, lokalitě či regionu.</t>
         </is>
       </c>
       <c r="J282" s="0" t="inlineStr">
         <is>
-          <t>Hudba, tanec a divadlo svou performativní povahou nabízejí žákům příležitost setkání a přímé komunikace umělce s publikem. Účast v uměleckých a kulturních projektech umožňuje žákům zažívat jedinečnou atmosféru těchto setkání. Hudba, tanec a divadlo nabízejí díky své týmové povaze širokou škálu příležitostí pro každého žáka. Může si tak vybírat způsob svého zapojení do uměleckých a kulturních projektů a aktivit od vystupování na jevišti přes choreografii, scénografii, tvorbu scénáře, technickou podporu až po organizaci a propagaci a využít tak své dovednosti a schopnosti. Škola by měla nabízet v průběhu výuky těchto oborů širokou škálu aktivit, do kterých se žák může zapojit a které mu umožní rozvíjet a prohlubovat jeho umělecké dovednosti a kompetence nebo rozvíjet jeho dovednosti organizační, produkční apod. (školní akademie, zahájení, ukončení roku, školní programy k významným svátkům, prezentace projektů ve škole, místě, kde se škola nachází, apod.).Žák reflektuje a zhodnotí přínos svého zapojení do třídních, školních nebo místních kulturních a uměleckých aktivit a projektů. V této reflexi zvažuje, jak tyto aktivity přispěly k jeho osobnímu a sociálnímu rozvoji, například zlepšením dovedností v oblasti komunikace, spolupráce, organizace a tvořivosti. Zkoumá také to, jak jeho účast přispěla k rozšíření jeho znalostí a porozumění různým uměleckým formám a kulturním projevům. Navíc hodnotí, jakým způsobem mohl jeho příspěvek obohatit kulturní život školy nebo komunity.</t>
+          <t>Žák se seznamuje s příklady hudebních, divadelních a tanečních projevů, kulturních tradic a kulturních institucí, které se vztahují k těmto druhům umění v místě i v regionu. Ví, jaké kulturní aktivity a instituce jsou dostupné v jeho okolí. Učitel podporuje u žáků vnímání kulturní diverzity v regionu, věnuje pozornost i uměleckým a kulturním projevům menšinových kultur, etnik, komunit. Pomáhá tak žákům získat základní orientaci v místní kultuře a vytvářet si vztah k místu, kde žijí, k uměleckým a kulturním hodnotám, které mají ve svém okolí.</t>
         </is>
       </c>
       <c r="K282" s="0" t="inlineStr">
         <is>
-          <t>Ve svých činnostech v jednoduché podobě propojuje prostředky a postupy vycházející z hudby, tance a divadla, ale také jiných druhů umění, pojmenuje svou roli ve společném tvůrčím procesu. Zapojuje se do školních aktivit, jako jsou třídní vystoupení, školní prezentace pro rodiče a spolužáky apod.Orientuje se v nabídce zájmových kroužků a aktivit ve škole i mimo ni (např. ZUŠ, DDM), dokáže vyjádřit, které aktivity by ho bavily, a popsat, proč by se do nich rád zapojil.Na podnět a s dopomocí učitele sleduje, co se v okolí děje, a vypráví ostatním o kulturních událostech, jako jsou místní festivaly nebo slavnosti, které se mu líbí.</t>
+          <t>K tradičním svátkům  přiřadí některé zvyky z vlastní rodiny a místa, ve kterém žije. Spolupodílí se na udržování regionálních tradic.</t>
         </is>
       </c>
       <c r="L282" s="0" t="inlineStr">
         <is>
-          <t>Zná různé možnosti, jak aktivně trávit volný čas, a zná nabídku nejen školních, ale i dalších institucí a organizací v okolí, jako jsou ZUŠ, DDM a různé kroužky.Vyjádří své preference, proč by se do určité aktivity zapojil, jakých aktivit by se zúčastnil. Zapojuje se do přípravy a prezentace třídních nebo školních uměleckých a kulturních projektů.Spolupracuje na projektu, který se zaměřuje na porovnání uměleckých projevů rozdílných kultur. Navrhuje různé způsoby, jak obohatit kulturní dění ve škole, konzultuje své nápady s učiteli, spolužáky a přijímá zpětnou vazbu na jejich realizovatelnost. Na podnět učitele sleduje kulturní události ve svém regionu, jako jsou místní festivaly nebo komunitní akce, a diskutuje o nich a jejich významu pro sebe i jiné se svými učiteli a spolužáky. </t>
+          <t>Zapojuje se do rozhovoru o kulturní akci, která ve škole proběhla, o kulturní instituci, kterou společně se třídou navštívili.Nachází v kulturních zvyklostech a tradicích spolužáků společné znaky i rozdíly (např. různé svátky a způsob jejich slavení).</t>
         </is>
       </c>
       <c r="M282" s="0" t="inlineStr">
         <is>
-          <t>Zná nabídku školy i dalších institucí a organizací ve svém okolí pro aktivní trávení volného času, zejména v oblasti uměleckých aktivit dětí a mládeže (ZUŠ, DDM, kroužky organizované různými institucemi, organizacemi, spolky), argumentuje své preference, případně možnosti aktivního zapojení se do těchto aktivit.Zapojuje se v jemu odpovídající roli do přípravy a prezentace různých uměleckých a kulturních projektů ve škole (mohou to být různé úrovně produkce, od menších vystoupení v rámci školy až po větší produkce, které jsou otevřené veřejnosti: hudební koncerty, divadelní představení, taneční vystoupení, školní akademie, oslavy).Navrhne způsoby, jak obohatit kulturní dění ve škole (může navrhnout organizaci kulturního večera ve škole, divadelního nebo tanečního představení, hudebního koncertu nebo uměleckého workshopu, rozloučení se školou apod.), konzultuje své nápady s učiteli a spolužáky a přijímá zpětnou vazbu.Sleduje kulturní události v místě, kde žije (festivaly, tradiční kulturní slavnosti, komunitní akce), pojmenuje jejich uměleckou i kulturní rozmanitost, diskutuje o nich s učiteli a spolužáky, zvažuje možnost svého pasivního i aktivního zapojení.</t>
+          <t>Ze zdrojů vyhledá uměleckou tvorbu (tradici), která je spjatá s lokalitou, ve které žije. Uvede příklady kulturních institucí v blízkém okolí, regionu a uvede příklady aktivit, zážitků, s nimiž se v těchto institucích může setkat.Spolupracuje například na projektu, který se zaměřuje na porovnání uměleckých projevů rozdílných kultur. Popíše některé podoby uměleckých a kulturních projevů spjatých s jinou kulturou. V diskusi pojmenovává přínos různých kulturních projevů v lokalitě, ve které žije.</t>
         </is>
       </c>
       <c r="N282" s="0" t="inlineStr">
         <is>
-          <t>Zapojí se do třídních, školních nebo místních uměleckých aktivit a projektů.</t>
+          <t>Uvede příklad hudebních, divadelních nebo tanečních projevů a nejvýznamnějších kulturních tradic ve svém okolí.</t>
         </is>
       </c>
       <c r="O282" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P282" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C283" s="0" t="inlineStr">
@@ -25828,81 +25828,81 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D311" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F311" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H311" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-006</t>
+          <t>CZB-TEV-002-ZV5-006</t>
         </is>
       </c>
       <c r="I311" s="0" t="inlineStr">
         <is>
-          <t>Používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, smluvená gesta a signály, samostatně řídí skupinu při pohybové činnosti.</t>
+          <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
         </is>
       </c>
       <c r="J311" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely a signály, s ohledem na svoje možnosti vykonává podle nich individuální i týmovou pohybovou činnostTělocvičné názvosloví a dorozumívání při TV je velmi specifické. Používají se jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály pro organizaci a realizaci pohybových činností. Osvojování daných pojmů a dalších prvků dorozumívání v TV souvisí s konkrétními pohybovými činnostmi. Na 2. stupni by měl žák reagovat nejen na pokyny a povely, ale i na různé signály, gesta používaná v TV (např. na gesta a signály rozhodčího při sportovních hrách).Specifické názvosloví, konkrétní gesta a signály zpřesňují, zjednodušují a zkracují dorozumívání v TV a také usnadňují organizaci a bezpečnost pohybových činností. Znalost tělocvičného názvosloví je důležitá jak pro dalším studium, tak pro běžný život, především pro společné rekreační pohybové aktivity, porozumění sportovním zprávám v tisku i pro sledování sportovních přenosů v televizi a na různých platformách v digitálním prostoru. Schopnost používat tělocvičné pojmy patří k základním znalostem a dovednostem žáka.</t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, signály a s ohledem na svoje možnosti a podle nich vykonává individuální i týmovou pohybovou činnost Tělocvičné názvosloví a dorozumívání při TV je velmi specifické. Pro organizaci a realizaci pohybových činností se používají jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály. Osvojování daných pojmů a dalších prvků dorozumívání v TV je postupné a souvisí s konkrétními pohybovými činnostmi, na jejich základě je žák schopný provádět bezpečně konkrétní činnosti. S danou terminologií by měl být žák seznamován od začátku vzdělávání v TV. Znalost tělocvičného názvosloví, pokynů, povelů a gest je důležitá pro organizaci a realizaci pohybových činností v TV i při dalším studiu a v životě. Schopnost používat tělocvičné pojmy a další prostředky dorozumění patří k základním znalostem a dovednostem žáka.</t>
         </is>
       </c>
       <c r="K311" s="0" t="inlineStr">
         <is>
-          <t>Reaguje na pokyny, povely a signály spojenými s pohybovou činností.</t>
+          <t>Seznamuje se s pokyny, povely a signály spojenými s různými pohybovými činnostmi.</t>
         </is>
       </c>
       <c r="L311" s="0" t="inlineStr">
         <is>
-          <t>Rozumí a pojmenuje pokyny, povely a signály spojené s pohybovou činností.</t>
+          <t>Rozumí pokynům, povelům a signálům spojených s různými pohybovými činnostmi.</t>
         </is>
       </c>
       <c r="M311" s="0" t="inlineStr">
         <is>
-          <t>Sestaví a vede krátké rozcvičení s ohledem na následující pohybovou činnost.Používá správné tělocvičné názvosloví.Organizuje skupinu, dává instrukce, kontroluje a opravuje provedení cvičení spolužáků.</t>
+          <t>Podle pokynů, povelů a signálů vykonává různé pohybové činnosti.Se spolužáky společně posoudí soulad cvičení a slovních instrukcí.</t>
         </is>
       </c>
       <c r="N311" s="0" t="inlineStr">
         <is>
           <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
         </is>
       </c>
       <c r="O311" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P311" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
@@ -25910,81 +25910,81 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D312" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F312" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H312" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-006</t>
+          <t>CZB-TEV-002-ZV9-006</t>
         </is>
       </c>
       <c r="I312" s="0" t="inlineStr">
         <is>
-          <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
+          <t>Používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, smluvená gesta a signály, samostatně řídí skupinu při pohybové činnosti.</t>
         </is>
       </c>
       <c r="J312" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, signály a s ohledem na svoje možnosti a podle nich vykonává individuální i týmovou pohybovou činnost Tělocvičné názvosloví a dorozumívání při TV je velmi specifické. Pro organizaci a realizaci pohybových činností se používají jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály. Osvojování daných pojmů a dalších prvků dorozumívání v TV je postupné a souvisí s konkrétními pohybovými činnostmi, na jejich základě je žák schopný provádět bezpečně konkrétní činnosti. S danou terminologií by měl být žák seznamován od začátku vzdělávání v TV. Znalost tělocvičného názvosloví, pokynů, povelů a gest je důležitá pro organizaci a realizaci pohybových činností v TV i při dalším studiu a v životě. Schopnost používat tělocvičné pojmy a další prostředky dorozumění patří k základním znalostem a dovednostem žáka.</t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely a signály, s ohledem na svoje možnosti vykonává podle nich individuální i týmovou pohybovou činnostTělocvičné názvosloví a dorozumívání při TV je velmi specifické. Používají se jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály pro organizaci a realizaci pohybových činností. Osvojování daných pojmů a dalších prvků dorozumívání v TV souvisí s konkrétními pohybovými činnostmi. Na 2. stupni by měl žák reagovat nejen na pokyny a povely, ale i na různé signály, gesta používaná v TV (např. na gesta a signály rozhodčího při sportovních hrách).Specifické názvosloví, konkrétní gesta a signály zpřesňují, zjednodušují a zkracují dorozumívání v TV a také usnadňují organizaci a bezpečnost pohybových činností. Znalost tělocvičného názvosloví je důležitá jak pro dalším studium, tak pro běžný život, především pro společné rekreační pohybové aktivity, porozumění sportovním zprávám v tisku i pro sledování sportovních přenosů v televizi a na různých platformách v digitálním prostoru. Schopnost používat tělocvičné pojmy patří k základním znalostem a dovednostem žáka.</t>
         </is>
       </c>
       <c r="K312" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s pokyny, povely a signály spojenými s různými pohybovými činnostmi.</t>
+          <t>Reaguje na pokyny, povely a signály spojenými s pohybovou činností.</t>
         </is>
       </c>
       <c r="L312" s="0" t="inlineStr">
         <is>
-          <t>Rozumí pokynům, povelům a signálům spojených s různými pohybovými činnostmi.</t>
+          <t>Rozumí a pojmenuje pokyny, povely a signály spojené s pohybovou činností.</t>
         </is>
       </c>
       <c r="M312" s="0" t="inlineStr">
         <is>
-          <t>Podle pokynů, povelů a signálů vykonává různé pohybové činnosti.Se spolužáky společně posoudí soulad cvičení a slovních instrukcí.</t>
+          <t>Sestaví a vede krátké rozcvičení s ohledem na následující pohybovou činnost.Používá správné tělocvičné názvosloví.Organizuje skupinu, dává instrukce, kontroluje a opravuje provedení cvičení spolužáků.</t>
         </is>
       </c>
       <c r="N312" s="0" t="inlineStr">
         <is>
           <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
         </is>
       </c>
       <c r="O312" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P312" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
@@ -25992,168 +25992,168 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D313" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F313" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H313" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-007</t>
+          <t>CZB-TEV-002-ZV5-007</t>
         </is>
       </c>
       <c r="I313" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla her a soutěží, označí přestupky proti herním či soutěžním pravidlům a vysvětlí, v čem došlo k jejich porušení.</t>
+          <t>Dodržuje základní pravidla jednoduchých her a soutěží, adekvátně reaguje na zjevné přestupky.</t>
         </is>
       </c>
       <c r="J313" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením, označí přestupky proti herním či soutěžním pravidlům, vysvětlí, proč jsou v rozporu s pravidlyPro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 2. stupni využívány různé typy her a soutěží. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žáci by měli daná pravidla znát, dodržovat je, v případě porušení pravidel tuto situaci rozpoznat (upozornit na ni) a adekvátně reagovat na jejich nedodržování. Měli by být schopni i vysvětlit, k jakému porušení pravidel došlo a proč není možné ho tolerovat.Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel je pro společnou a bezpečnou realizaci pohybových činností nezbytná. Je důležitá i jako prvek socializace při organizování a realizaci společných pohybových činností mimo školu a v osobním životě. Jejich znalost umožňuje s porozuměním vnímat informace o sportu a sledovat přenosy sportovních soutěží.</t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením – pozná a označí zjevné přestupky proti nim a adekvátně na ně reaguje Pro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 1. stupni využívány pohybové hry, zjednodušené sportovní hry a různé soutěže. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žák by si měl daná pravidla osvojit, dodržovat je a adekvátně reagovat na jejich nedodržování (upozornit na jejich porušování). Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel i jejich dodržování je pro realizaci daných pohybových činností a pro bezpečnost žáka nezbytná. Je i výrazným prvkem jeho socializace. </t>
         </is>
       </c>
       <c r="K313" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se základními pravidly her a soutěží.  </t>
+          <t>Seznamuje se se základními pravidly her a soutěží.</t>
         </is>
       </c>
       <c r="L313" s="0" t="inlineStr">
         <is>
-          <t>Zná základní pravidla osvojovaných her a soutěží.Rozlišuje základní porušení pravidel.  </t>
+          <t>Zná základní pravidla her a soutěží.Rozlišuje základní porušení pravidel.</t>
         </is>
       </c>
       <c r="M313" s="0" t="inlineStr">
         <is>
           <t>Dodržuje pravidla her a soutěží a chová se v duchu fair play. Uvede a vysvětlí, k jakému porušení pravidel došlo. Sleduje hru či soutěž a upozorňuje na porušení pravidel.</t>
         </is>
       </c>
       <c r="N313" s="0" t="inlineStr">
         <is>
-          <t>Zná a dodržuje základní pravidla her a soutěží, rozpozná, když dojde k jejich porušení.</t>
+          <t>Dodržuje základní pravidla jednoduchých her a soutěží.</t>
         </is>
       </c>
       <c r="O313" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P313" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D314" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F314" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H314" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-007</t>
+          <t>CZB-TEV-002-ZV9-007</t>
         </is>
       </c>
       <c r="I314" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla jednoduchých her a soutěží, adekvátně reaguje na zjevné přestupky.</t>
+          <t>Dodržuje základní pravidla her a soutěží, označí přestupky proti herním či soutěžním pravidlům a vysvětlí, v čem došlo k jejich porušení.</t>
         </is>
       </c>
       <c r="J314" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením – pozná a označí zjevné přestupky proti nim a adekvátně na ně reaguje Pro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 1. stupni využívány pohybové hry, zjednodušené sportovní hry a různé soutěže. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žák by si měl daná pravidla osvojit, dodržovat je a adekvátně reagovat na jejich nedodržování (upozornit na jejich porušování). Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel i jejich dodržování je pro realizaci daných pohybových činností a pro bezpečnost žáka nezbytná. Je i výrazným prvkem jeho socializace. </t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením, označí přestupky proti herním či soutěžním pravidlům, vysvětlí, proč jsou v rozporu s pravidlyPro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 2. stupni využívány různé typy her a soutěží. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žáci by měli daná pravidla znát, dodržovat je, v případě porušení pravidel tuto situaci rozpoznat (upozornit na ni) a adekvátně reagovat na jejich nedodržování. Měli by být schopni i vysvětlit, k jakému porušení pravidel došlo a proč není možné ho tolerovat.Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel je pro společnou a bezpečnou realizaci pohybových činností nezbytná. Je důležitá i jako prvek socializace při organizování a realizaci společných pohybových činností mimo školu a v osobním životě. Jejich znalost umožňuje s porozuměním vnímat informace o sportu a sledovat přenosy sportovních soutěží.</t>
         </is>
       </c>
       <c r="K314" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se základními pravidly her a soutěží.</t>
+          <t>Seznamuje se se základními pravidly her a soutěží.  </t>
         </is>
       </c>
       <c r="L314" s="0" t="inlineStr">
         <is>
-          <t>Zná základní pravidla her a soutěží.Rozlišuje základní porušení pravidel.</t>
+          <t>Zná základní pravidla osvojovaných her a soutěží.Rozlišuje základní porušení pravidel.  </t>
         </is>
       </c>
       <c r="M314" s="0" t="inlineStr">
         <is>
           <t>Dodržuje pravidla her a soutěží a chová se v duchu fair play. Uvede a vysvětlí, k jakému porušení pravidel došlo. Sleduje hru či soutěž a upozorňuje na porušení pravidel.</t>
         </is>
       </c>
       <c r="N314" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla jednoduchých her a soutěží.</t>
+          <t>Zná a dodržuje základní pravidla her a soutěží, rozpozná, když dojde k jejich porušení.</t>
         </is>
       </c>
       <c r="O314" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P314" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
@@ -26320,168 +26320,168 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D317" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F317" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H317" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-009</t>
+          <t>CZB-TEV-002-ZV9-009</t>
         </is>
       </c>
       <c r="I317" s="0" t="inlineStr">
         <is>
-          <t>Při pohybových činnostech jedná v duchu fair play, respektuje pohybové dovednosti, předpoklady a zájmy ostatních.</t>
+          <t>Naplňuje při pohybových činnostech některé olympijské myšlenky – čestné soupeření, respekt k odlišnostem, podpora znevýhodněných osob, ochrana přírody, uplatňování práv a povinností vyplývajících z různých rolí.</t>
         </is>
       </c>
       <c r="J317" s="0" t="inlineStr">
         <is>
-          <t>Čestné jednání při TV (v duchu fair play) představuje na 1. stupni především pomoc, spolupráci, ohleduplnost a respekt k ostatním. Žák respektuje pohybovou úroveň jiných žáků, je schopný jim při realizaci pohybových činností pomoci a povzbudit je. Čestné soupeření v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Uplatňování čestného jednání, vzájemné ohleduplnosti, pomoci a spolupráce při pohybových činnostech je významným přínosem TV pro rozvoj osobnosti žáka, který je přenositelný do běžného každodenního života. </t>
+          <t>Fair play jednání na 2. stupni zdůrazňuje čestné jednání, spolupráci a vzájemnou pomoc, uplatňování práv a povinností při hrách a soutěžích, samostatné rozpoznávání situací, kdy je porušováno čestné jednání, respekt k pohybové úrovni jiných žáků, kdy odlišnost může vycházet ze sociálního či zdravotního znevýhodnění. Žák by si měl být vědom toho, že k olympijským myšlenkám patří i ochrana přírody při pohybových činnostech, ochrana majetku a zdraví atd.Jednání v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Je významným přínosem TV pro celkový rozvoj osobnosti žáků, který je přenositelný do běžného každodenního života.</t>
         </is>
       </c>
       <c r="K317" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s principy fair play.</t>
+          <t>Seznamuje se s principy fair play při náročnějších pohybových činnostech.Uvede (předvede), jak by mělo vypadat správné etické jednání.  </t>
         </is>
       </c>
       <c r="L317" s="0" t="inlineStr">
         <is>
-          <t>Koriguje své jednání v duchu fair play.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.</t>
+          <t>Koriguje své jednání v duchu fair play.Označí nevhodné jednání a zdůvodní, v čem byla porušena práva a povinnosti.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.  </t>
         </is>
       </c>
       <c r="M317" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.</t>
+          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.Uvede, jaký vliv může mít eticky nevhodné a vhodné jednání na jiné sportovce.Podporuje znevýhodněné osoby.Jedná se zásadami pro ochranu přírodního prostředí.</t>
         </is>
       </c>
       <c r="N317" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play, včetně respektu k ostatním žákům.</t>
+          <t>Jedná v duchu fair play, respektuje při pohybových činnostech jiné žáky, jejich odlišné předpoklady a zájmy.</t>
         </is>
       </c>
       <c r="O317" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P317" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D318" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F318" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H318" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-009</t>
+          <t>CZB-TEV-002-ZV5-009</t>
         </is>
       </c>
       <c r="I318" s="0" t="inlineStr">
         <is>
-          <t>Naplňuje při pohybových činnostech některé olympijské myšlenky – čestné soupeření, respekt k odlišnostem, podpora znevýhodněných osob, ochrana přírody, uplatňování práv a povinností vyplývajících z různých rolí.</t>
+          <t>Při pohybových činnostech jedná v duchu fair play, respektuje pohybové dovednosti, předpoklady a zájmy ostatních.</t>
         </is>
       </c>
       <c r="J318" s="0" t="inlineStr">
         <is>
-          <t>Fair play jednání na 2. stupni zdůrazňuje čestné jednání, spolupráci a vzájemnou pomoc, uplatňování práv a povinností při hrách a soutěžích, samostatné rozpoznávání situací, kdy je porušováno čestné jednání, respekt k pohybové úrovni jiných žáků, kdy odlišnost může vycházet ze sociálního či zdravotního znevýhodnění. Žák by si měl být vědom toho, že k olympijským myšlenkám patří i ochrana přírody při pohybových činnostech, ochrana majetku a zdraví atd.Jednání v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Je významným přínosem TV pro celkový rozvoj osobnosti žáků, který je přenositelný do běžného každodenního života.</t>
+          <t>Čestné jednání při TV (v duchu fair play) představuje na 1. stupni především pomoc, spolupráci, ohleduplnost a respekt k ostatním. Žák respektuje pohybovou úroveň jiných žáků, je schopný jim při realizaci pohybových činností pomoci a povzbudit je. Čestné soupeření v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Uplatňování čestného jednání, vzájemné ohleduplnosti, pomoci a spolupráce při pohybových činnostech je významným přínosem TV pro rozvoj osobnosti žáka, který je přenositelný do běžného každodenního života. </t>
         </is>
       </c>
       <c r="K318" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s principy fair play při náročnějších pohybových činnostech.Uvede (předvede), jak by mělo vypadat správné etické jednání.  </t>
+          <t>Seznamuje se s principy fair play.</t>
         </is>
       </c>
       <c r="L318" s="0" t="inlineStr">
         <is>
-          <t>Koriguje své jednání v duchu fair play.Označí nevhodné jednání a zdůvodní, v čem byla porušena práva a povinnosti.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.  </t>
+          <t>Koriguje své jednání v duchu fair play.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.</t>
         </is>
       </c>
       <c r="M318" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.Uvede, jaký vliv může mít eticky nevhodné a vhodné jednání na jiné sportovce.Podporuje znevýhodněné osoby.Jedná se zásadami pro ochranu přírodního prostředí.</t>
+          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.</t>
         </is>
       </c>
       <c r="N318" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play, respektuje při pohybových činnostech jiné žáky, jejich odlišné předpoklady a zájmy.</t>
+          <t>Jedná v duchu fair play, včetně respektu k ostatním žákům.</t>
         </is>
       </c>
       <c r="O318" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P318" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
@@ -29108,168 +29108,168 @@
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C351" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D351" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E351" s="0" t="inlineStr">
         <is>
           <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F351" s="0" t="inlineStr">
         <is>
           <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G351" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H351" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-003-ZV5-006</t>
+          <t>CSP-OSV-003-ZV9-012</t>
         </is>
       </c>
       <c r="I351" s="0" t="inlineStr">
         <is>
-          <t>Navrhuje a zkouší realizovat svůj rozvoj ve vybrané oblasti svých zájmů.</t>
+          <t>Využívá pro svůj kariérový rozvoj různé informační zdroje, vztahy a sítě ve fyzickém a digitálním prostředí.</t>
         </is>
       </c>
       <c r="J351" s="0" t="inlineStr">
         <is>
-          <t>Žák zkoumá své zapojení do různých druhů aktivit a tvoří si přehled o tom, co ho zajímá a baví. Získává zkušenost s výběrem a rozhodováním, kterým činnostem ve škole a mimo školu se chce věnovat. Uvědomí si tak význam zájmu o vybranou činnost, což je základ motivace k vlastnímu rozvoji, k učení i k hledání profesního zaměření v budoucnu.Na základě uvědomění a pojmenování svých zájmů si žák vyzkouší navrhnout kroky k rozvoji v oblasti, která ho zajímá. Plánování rozvoje v oblasti vybraného zájmu umožňuje žákovi získat zkušenost s převzetím odpovědnosti za své rozhodnutí. Žák diskutuje o svých zájmech s druhými. Na vybraném zájmu může získat zážitek dosahování úspěchu.</t>
+          <t>Očekávaný výsledek učení je zaměřený na získání schopnosti nalézat, vyhodnocovat a využívat širokou škálu informačních zdrojů pro kariérový rozvoj a rozhodování. Podporuje dovednost rozvíjení vztahů v oblasti vlastního zájmu, zapojování se do sítí, kde lze sdílet své zkušenosti a získávat inspirace. Žák se stává aktivním účastníkem svého vzdělávání a kariérového rozvoje. Na základě vlastních preferencí a kritérií, které se učí definovat, vyhodnocuje kariérové informace, jejich různé zdroje, relevanci a důvěryhodnost. Rozlišuje typy informačních zdrojů o vzdělávání a práci (databáze vzdělávacích příležitostí, predikce vývoje trhu práce, data o příjmech a zaměstnanosti, trendy v požadavcích na rozvoj dovedností v různých profesních oblastech, portály s pracovními nabídkami, aplikace pro vyhledání vzdělávacích a pracovních příležitostí aj.).  Diskutuje o významu vytvoření a udržování sítí pro vlastní rozvoj (např. vzdělavatelů, institucí a zaměstnavatelů, širších sítí i online prostoru).</t>
         </is>
       </c>
       <c r="K351" s="0" t="inlineStr">
         <is>
-          <t>Tvoří si přehled o tom, co ho zajímá, jaké zájmové činnosti ho baví.Seznamuje se příležitostmi k rozvoji svých zájmů.Zkouší si pojmenovávat své úspěchy ve vybrané oblasti svých zájmů.</t>
+          <t>rozpozná zdroje informací týkající se vzdělávání, práce a vlastního rozvojevyhledává příležitosti k rozvoji svých zájmůpojmenovává své potřeby a preference v oblasti vlastního rozvojeuvádí příklady dopadů vybraných činností a povolání na okolí</t>
         </is>
       </c>
       <c r="L351" s="0" t="inlineStr">
         <is>
-          <t>Zkoumá své zapojení do různých druhů zájmových aktivit.Zkusí si naplánovat kroky k rozvoji svých zájmů.Zjišťuje příležitosti k rozvoji svých zájmů ve svém blízkém okolí.Průběžně zaznamenává své úspěchy do portfolia. </t>
+          <t>vyhledává relevantní zdroje a možnosti pro získání zkušeností se světem práce (dobrovolnictví, stáže, exkurze, soutěže apod.)na základě společných zájmů rozvíjí pozitivní vztahy s druhýmikomunikuje své potřeby a preference v oblasti vlastního rozvojezkouší uvést různé zdroje o dopadech vybraných povolání na společnost a životní prostředí</t>
         </is>
       </c>
       <c r="M351" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná na příkladech své zájmy (dovednosti, školní i zájmové aktivity), které ho baví a rád by se v nich dále rozvíjel.Realizuje vybrané kroky k rozvoji svých zájmů a rozliší, které může udělat sám a které s podporou okolí, rodiny a školy.Navrhne a diskutuje o tom, jaké příležitosti k rozvoji jeho zájmů jsou v jeho okolí.Zaznamenává a prezentuje příklady úspěchů při rozvoji svých zájmů v osobním portfoliu, diskutuje o svých zkušenostech s dosahováním pokroku.</t>
+          <t>V modelových situacích využívá informace ke vzdělávacím a pracovním příležitostem, k nalezení, vytvoření a/nebo udržení práce.Identifikuje osoby, sítě a informační zdroje, které může využít při rozhodování o svém dalším vzdělávání a kariérovém směřování.  Reflektuje význam vytváření pozitivních vztahů a sítí pro vlastní kariérový rozvoj (např. vzdělavatelé, instituce a zaměstnavatelé, širší sítě i online prostor).Posuzuje a porovnává přínos různých vybraných kariérových informačních zdrojů, které jsou relevantní pro jeho představu o vlastní budoucnosti. Prezentuje svá zjištění o aktuální podobě a proměnách vybrané profesní oblasti, která ho zajímá.</t>
         </is>
       </c>
       <c r="N351" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklad kroků, jak se rozvíjet ve vybrané oblasti svých zájmů.</t>
+          <t>Využívá pro svůj kariérový rozvoj vybrané informační zdroje.</t>
         </is>
       </c>
       <c r="O351" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P351" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C352" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D352" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E352" s="0" t="inlineStr">
         <is>
           <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F352" s="0" t="inlineStr">
         <is>
           <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G352" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H352" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-003-ZV9-012</t>
+          <t>CSP-OSV-003-ZV5-006</t>
         </is>
       </c>
       <c r="I352" s="0" t="inlineStr">
         <is>
-          <t>Využívá pro svůj kariérový rozvoj různé informační zdroje, vztahy a sítě ve fyzickém a digitálním prostředí.</t>
+          <t>Navrhuje a zkouší realizovat svůj rozvoj ve vybrané oblasti svých zájmů.</t>
         </is>
       </c>
       <c r="J352" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na získání schopnosti nalézat, vyhodnocovat a využívat širokou škálu informačních zdrojů pro kariérový rozvoj a rozhodování. Podporuje dovednost rozvíjení vztahů v oblasti vlastního zájmu, zapojování se do sítí, kde lze sdílet své zkušenosti a získávat inspirace. Žák se stává aktivním účastníkem svého vzdělávání a kariérového rozvoje. Na základě vlastních preferencí a kritérií, které se učí definovat, vyhodnocuje kariérové informace, jejich různé zdroje, relevanci a důvěryhodnost. Rozlišuje typy informačních zdrojů o vzdělávání a práci (databáze vzdělávacích příležitostí, predikce vývoje trhu práce, data o příjmech a zaměstnanosti, trendy v požadavcích na rozvoj dovedností v různých profesních oblastech, portály s pracovními nabídkami, aplikace pro vyhledání vzdělávacích a pracovních příležitostí aj.).  Diskutuje o významu vytvoření a udržování sítí pro vlastní rozvoj (např. vzdělavatelů, institucí a zaměstnavatelů, širších sítí i online prostoru).</t>
+          <t>Žák zkoumá své zapojení do různých druhů aktivit a tvoří si přehled o tom, co ho zajímá a baví. Získává zkušenost s výběrem a rozhodováním, kterým činnostem ve škole a mimo školu se chce věnovat. Uvědomí si tak význam zájmu o vybranou činnost, což je základ motivace k vlastnímu rozvoji, k učení i k hledání profesního zaměření v budoucnu.Na základě uvědomění a pojmenování svých zájmů si žák vyzkouší navrhnout kroky k rozvoji v oblasti, která ho zajímá. Plánování rozvoje v oblasti vybraného zájmu umožňuje žákovi získat zkušenost s převzetím odpovědnosti za své rozhodnutí. Žák diskutuje o svých zájmech s druhými. Na vybraném zájmu může získat zážitek dosahování úspěchu.</t>
         </is>
       </c>
       <c r="K352" s="0" t="inlineStr">
         <is>
-          <t>rozpozná zdroje informací týkající se vzdělávání, práce a vlastního rozvojevyhledává příležitosti k rozvoji svých zájmůpojmenovává své potřeby a preference v oblasti vlastního rozvojeuvádí příklady dopadů vybraných činností a povolání na okolí</t>
+          <t>Tvoří si přehled o tom, co ho zajímá, jaké zájmové činnosti ho baví.Seznamuje se příležitostmi k rozvoji svých zájmů.Zkouší si pojmenovávat své úspěchy ve vybrané oblasti svých zájmů.</t>
         </is>
       </c>
       <c r="L352" s="0" t="inlineStr">
         <is>
-          <t>vyhledává relevantní zdroje a možnosti pro získání zkušeností se světem práce (dobrovolnictví, stáže, exkurze, soutěže apod.)na základě společných zájmů rozvíjí pozitivní vztahy s druhýmikomunikuje své potřeby a preference v oblasti vlastního rozvojezkouší uvést různé zdroje o dopadech vybraných povolání na společnost a životní prostředí</t>
+          <t>Zkoumá své zapojení do různých druhů zájmových aktivit.Zkusí si naplánovat kroky k rozvoji svých zájmů.Zjišťuje příležitosti k rozvoji svých zájmů ve svém blízkém okolí.Průběžně zaznamenává své úspěchy do portfolia. </t>
         </is>
       </c>
       <c r="M352" s="0" t="inlineStr">
         <is>
-          <t>V modelových situacích využívá informace ke vzdělávacím a pracovním příležitostem, k nalezení, vytvoření a/nebo udržení práce.Identifikuje osoby, sítě a informační zdroje, které může využít při rozhodování o svém dalším vzdělávání a kariérovém směřování.  Reflektuje význam vytváření pozitivních vztahů a sítí pro vlastní kariérový rozvoj (např. vzdělavatelé, instituce a zaměstnavatelé, širší sítě i online prostor).Posuzuje a porovnává přínos různých vybraných kariérových informačních zdrojů, které jsou relevantní pro jeho představu o vlastní budoucnosti. Prezentuje svá zjištění o aktuální podobě a proměnách vybrané profesní oblasti, která ho zajímá.</t>
+          <t>Rozpozná na příkladech své zájmy (dovednosti, školní i zájmové aktivity), které ho baví a rád by se v nich dále rozvíjel.Realizuje vybrané kroky k rozvoji svých zájmů a rozliší, které může udělat sám a které s podporou okolí, rodiny a školy.Navrhne a diskutuje o tom, jaké příležitosti k rozvoji jeho zájmů jsou v jeho okolí.Zaznamenává a prezentuje příklady úspěchů při rozvoji svých zájmů v osobním portfoliu, diskutuje o svých zkušenostech s dosahováním pokroku.</t>
         </is>
       </c>
       <c r="N352" s="0" t="inlineStr">
         <is>
-          <t>Využívá pro svůj kariérový rozvoj vybrané informační zdroje.</t>
+          <t>Uvede příklad kroků, jak se rozvíjet ve vybrané oblasti svých zájmů.</t>
         </is>
       </c>
       <c r="O352" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P352" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C353" s="0" t="inlineStr">
@@ -30010,168 +30010,168 @@
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C362" s="0" t="inlineStr">
         <is>
           <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D362" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E362" s="0" t="inlineStr">
         <is>
           <t>Konstrukční činnosti a automatizace</t>
         </is>
       </c>
       <c r="F362" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh žákovi umožňuje propojovat poznatky z různých vědeckých disciplín a poznávat, jak věci fungují a jak jsou konstruovány. Žák konstruuje smysluplné celky za účelem pochopení základních principů a podpory inovativního myšlení. </t>
         </is>
       </c>
       <c r="G362" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H362" s="0" t="inlineStr">
         <is>
-          <t>CSP-TCH-003-ZV5-003</t>
+          <t>CSP-TCH-003-ZV9-005</t>
         </is>
       </c>
       <c r="I362" s="0" t="inlineStr">
         <is>
-          <t>Provádí jednoduché konstrukční činnosti s návodem i bez návodu.</t>
+          <t>Využívá konstrukční dovednosti v modelových situacích, sestaví a upraví přiměřeně složitou konstrukci, model či robotické zařízení za dodržování zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="J362" s="0" t="inlineStr">
         <is>
-          <t>Žák provádí jednoduché konstrukční činnosti, montáž a demontáž, realizuje jednoduchá elektronická zapojení jako základ robotiky. Manipuluje s různými druhy stavebnic (plošnými, prostorovými, konstrukčními, elektronickými aj.). Vytváří statické a funkční konstrukce, se kterými lze po dokončení manipulovat (jeřáb, houpačka atp.). Navrhuje a vytváří algoritmy postupných kroků. Na modelových úlohách rozvíjí např. technické myšlení, prostorovou představivost, motorické dovednosti. Žák pracuje s jednoduchou předlohou, náčrtem, fotorealistickými kresbami, videonávodem, schématy podle instrukcí učitele. Žák dodržuje učitelem doporučenou bezpečnost a hygienu při práci a respektuje bezpečnostní upozornění výrobce (stavebnice).Manipulativní konstrukční činnosti vycházejí z nejpřirozenější dětské činnosti – hry, poskytují vhodný prostor pro rozvoj motorických schopností žáků (zručnosti), zkoumání a experimentování, uplatnění tvořivosti, posílení volních vlastností, vytrvalosti při práci. Je vhodné zařazovat do výuky jak statické, tak funkční konstrukce. Poznatky z oblasti techniky v podobě poznávání základních přírodních a fyzikálních jevů a zákonitostí mohou být okamžitě uplatňovány. Prostřednictvím návodů, náčrtů, schémat a různých předloh žák poznává pravidla technické komunikace. </t>
+          <t>Žák se seznamuje se základními schématy a postupy elektrických, elektrotechnických či technických stavebnic. Sestavuje statické i dynamické objekty (modely) a konstrukce podle zadané technické dokumentace nebo podle vlastního návrhu a ověřuje jejich funkčnost. Mimo použití standardních a tradičních materiálů a stavebnic využívá i moderní technologie jako 3D modelování, online simulace atp. Navrhuje a ověřuje funkčnost konstrukčních prvků z hlediska nosnosti, stability, designu, bezpečnosti aj. Využívá či sestavuje a aplikuje elektrotechnická schémata podle výběru, aplikuje elektroniku s využitím elektrotechnických či elektronických stavebnic a jednoduchých elektronických součástek (např. motorek, dioda, spínač, žárovka, zvonek). Používá tvůrčí a badatelský přístup k dosažení požadovaného výsledku. Žák dodržuje zásady bezpečnosti a hygieny práce během konstruování a sestavování, včetně platných předpisů pro práci s elektronikou.Rozvoj konstrukčních dovedností má pozitivní přesah do mnoha oblastí lidského života. Jednou z oblastí, pro kterou jsou konstrukční činnosti základem, je oblast robotiky, jež představuje propojení mechaniky, elektroniky a programování. Rozvoj konstrukčních činností je úzce propojený s informatikou a obory STEM (STEAM, STREAM aj.) a má potenciál zvyšovat zájem žáků o tyto obory.</t>
         </is>
       </c>
       <c r="K362" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím manipulativní činnosti zkoumá existující modely a konstrukce.Seznamuje se s informacemi o principech a zákonitostech uplatňovaných při konstrukčních činnostech. Samostatně nebo ve skupině konstruuje podle námětových karet, schémat, modelů.Vytváří náčrt nebo schéma modelu.</t>
+          <t>prohlubuje své znalosti a dovednosti týkající se tvorby technické dokumentacedle pokynu učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologiípostupuje podle jednoduché technické dokumentace a dodržuje platný postupvytváří technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostíhodnotí funkčnost a správnost konstrukce nebo modelu a navrhuje úpravy nebo vlastní tvůrčí řešení dodržuje bezpečnost a hygienu při konstrukčních činnostech podle pokynů učitele</t>
         </is>
       </c>
       <c r="L362" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím řízené manipulativní činnosti experimentuje s materiálem a způsoby konstrukcí.Samostatně nebo ve spolupráci se spolužáky aplikuje poznatky základních fyzikálních principů a přírodních zákonitostí do jednoduchých konstrukčních aktivit.Čte návod nebo jinou jednoduchou technickou dokumentaci.Samostatně nebo ve spolupráci se spolužáky konstruuje podle jednoduché technické dokumentace.Vytváří jednoduchou technickou dokumentaci dle pokynů učitele.</t>
+          <t>samostatně nebo ve spolupráci se spolužáky vytváří technickou dokumentaci i s  využitím digitálních technologiína základě pokynu učitele konstruuje podle různých typů technické dokumentacena základě pokynu učitele vytváří funkční i statické technické modely a konstrukceexperimentuje při konstrukčních činnostechřízeně hodnotí funkčnost a správnost konstrukce nebo modelupracuje s chybou jako součástí konstrukčního procesu, hledá a navrhuje řešení v podobě úpravy technologického postupudodržuje bezpečnost a hygienu při konstrukčních činnostech </t>
         </is>
       </c>
       <c r="M362" s="0" t="inlineStr">
         <is>
-          <t>Vytváří jednoduché technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostí.Podle pokynů učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologií.Postupuje podle jednoduché technické dokumentace a dodržuje platný postup.Hodnotí funkčnost a správnost konstrukce/modelu.Navrhuje úpravy nebo vlastní tvůrčí řešení funkční konstrukce.Dodržuje bezpečnost a hygienu při konstrukčních činnostech.</t>
+          <t>Postupuje podle technické dokumentace a dodržuje platný postup v modelových situacích.Systematicky a účelně vytváří funkční i statické technické modely a konstrukce.Postupuje vlastním tvůrčím procesem k funkční konstrukci.Na základě poznatků z různých vědních oborů vyhodnotí funkčnost a správnost konstrukce nebo modelu podle vybraných hledisek.Identifikuje chybu nebo problém a navrhuje a realizuje možné úpravy technologického postupu.Dodržuje bezpečnost a hygienu při konstrukčních činnostech, uvědomuje si význam i důsledky při jejich nedodržení.</t>
         </is>
       </c>
       <c r="N362" s="0" t="inlineStr">
         <is>
-          <t>Provádí jednoduché konstrukční činnosti s návodem.</t>
+          <t>Vytváří dle návodu přiměřeně složitou konstrukci, model za dodržení základních zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="O362" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P362" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C363" s="0" t="inlineStr">
         <is>
           <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D363" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E363" s="0" t="inlineStr">
         <is>
           <t>Konstrukční činnosti a automatizace</t>
         </is>
       </c>
       <c r="F363" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh žákovi umožňuje propojovat poznatky z různých vědeckých disciplín a poznávat, jak věci fungují a jak jsou konstruovány. Žák konstruuje smysluplné celky za účelem pochopení základních principů a podpory inovativního myšlení. </t>
         </is>
       </c>
       <c r="G363" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H363" s="0" t="inlineStr">
         <is>
-          <t>CSP-TCH-003-ZV9-005</t>
+          <t>CSP-TCH-003-ZV5-003</t>
         </is>
       </c>
       <c r="I363" s="0" t="inlineStr">
         <is>
-          <t>Využívá konstrukční dovednosti v modelových situacích, sestaví a upraví přiměřeně složitou konstrukci, model či robotické zařízení za dodržování zásad hygieny a bezpečnosti práce.</t>
+          <t>Provádí jednoduché konstrukční činnosti s návodem i bez návodu.</t>
         </is>
       </c>
       <c r="J363" s="0" t="inlineStr">
         <is>
-          <t>Žák se seznamuje se základními schématy a postupy elektrických, elektrotechnických či technických stavebnic. Sestavuje statické i dynamické objekty (modely) a konstrukce podle zadané technické dokumentace nebo podle vlastního návrhu a ověřuje jejich funkčnost. Mimo použití standardních a tradičních materiálů a stavebnic využívá i moderní technologie jako 3D modelování, online simulace atp. Navrhuje a ověřuje funkčnost konstrukčních prvků z hlediska nosnosti, stability, designu, bezpečnosti aj. Využívá či sestavuje a aplikuje elektrotechnická schémata podle výběru, aplikuje elektroniku s využitím elektrotechnických či elektronických stavebnic a jednoduchých elektronických součástek (např. motorek, dioda, spínač, žárovka, zvonek). Používá tvůrčí a badatelský přístup k dosažení požadovaného výsledku. Žák dodržuje zásady bezpečnosti a hygieny práce během konstruování a sestavování, včetně platných předpisů pro práci s elektronikou.Rozvoj konstrukčních dovedností má pozitivní přesah do mnoha oblastí lidského života. Jednou z oblastí, pro kterou jsou konstrukční činnosti základem, je oblast robotiky, jež představuje propojení mechaniky, elektroniky a programování. Rozvoj konstrukčních činností je úzce propojený s informatikou a obory STEM (STEAM, STREAM aj.) a má potenciál zvyšovat zájem žáků o tyto obory.</t>
+          <t>Žák provádí jednoduché konstrukční činnosti, montáž a demontáž, realizuje jednoduchá elektronická zapojení jako základ robotiky. Manipuluje s různými druhy stavebnic (plošnými, prostorovými, konstrukčními, elektronickými aj.). Vytváří statické a funkční konstrukce, se kterými lze po dokončení manipulovat (jeřáb, houpačka atp.). Navrhuje a vytváří algoritmy postupných kroků. Na modelových úlohách rozvíjí např. technické myšlení, prostorovou představivost, motorické dovednosti. Žák pracuje s jednoduchou předlohou, náčrtem, fotorealistickými kresbami, videonávodem, schématy podle instrukcí učitele. Žák dodržuje učitelem doporučenou bezpečnost a hygienu při práci a respektuje bezpečnostní upozornění výrobce (stavebnice).Manipulativní konstrukční činnosti vycházejí z nejpřirozenější dětské činnosti – hry, poskytují vhodný prostor pro rozvoj motorických schopností žáků (zručnosti), zkoumání a experimentování, uplatnění tvořivosti, posílení volních vlastností, vytrvalosti při práci. Je vhodné zařazovat do výuky jak statické, tak funkční konstrukce. Poznatky z oblasti techniky v podobě poznávání základních přírodních a fyzikálních jevů a zákonitostí mohou být okamžitě uplatňovány. Prostřednictvím návodů, náčrtů, schémat a různých předloh žák poznává pravidla technické komunikace. </t>
         </is>
       </c>
       <c r="K363" s="0" t="inlineStr">
         <is>
-          <t>prohlubuje své znalosti a dovednosti týkající se tvorby technické dokumentacedle pokynu učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologiípostupuje podle jednoduché technické dokumentace a dodržuje platný postupvytváří technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostíhodnotí funkčnost a správnost konstrukce nebo modelu a navrhuje úpravy nebo vlastní tvůrčí řešení dodržuje bezpečnost a hygienu při konstrukčních činnostech podle pokynů učitele</t>
+          <t>Prostřednictvím manipulativní činnosti zkoumá existující modely a konstrukce.Seznamuje se s informacemi o principech a zákonitostech uplatňovaných při konstrukčních činnostech. Samostatně nebo ve skupině konstruuje podle námětových karet, schémat, modelů.Vytváří náčrt nebo schéma modelu.</t>
         </is>
       </c>
       <c r="L363" s="0" t="inlineStr">
         <is>
-          <t>samostatně nebo ve spolupráci se spolužáky vytváří technickou dokumentaci i s  využitím digitálních technologiína základě pokynu učitele konstruuje podle různých typů technické dokumentacena základě pokynu učitele vytváří funkční i statické technické modely a konstrukceexperimentuje při konstrukčních činnostechřízeně hodnotí funkčnost a správnost konstrukce nebo modelupracuje s chybou jako součástí konstrukčního procesu, hledá a navrhuje řešení v podobě úpravy technologického postupudodržuje bezpečnost a hygienu při konstrukčních činnostech </t>
+          <t>Prostřednictvím řízené manipulativní činnosti experimentuje s materiálem a způsoby konstrukcí.Samostatně nebo ve spolupráci se spolužáky aplikuje poznatky základních fyzikálních principů a přírodních zákonitostí do jednoduchých konstrukčních aktivit.Čte návod nebo jinou jednoduchou technickou dokumentaci.Samostatně nebo ve spolupráci se spolužáky konstruuje podle jednoduché technické dokumentace.Vytváří jednoduchou technickou dokumentaci dle pokynů učitele.</t>
         </is>
       </c>
       <c r="M363" s="0" t="inlineStr">
         <is>
-          <t>Postupuje podle technické dokumentace a dodržuje platný postup v modelových situacích.Systematicky a účelně vytváří funkční i statické technické modely a konstrukce.Postupuje vlastním tvůrčím procesem k funkční konstrukci.Na základě poznatků z různých vědních oborů vyhodnotí funkčnost a správnost konstrukce nebo modelu podle vybraných hledisek.Identifikuje chybu nebo problém a navrhuje a realizuje možné úpravy technologického postupu.Dodržuje bezpečnost a hygienu při konstrukčních činnostech, uvědomuje si význam i důsledky při jejich nedodržení.</t>
+          <t>Vytváří jednoduché technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostí.Podle pokynů učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologií.Postupuje podle jednoduché technické dokumentace a dodržuje platný postup.Hodnotí funkčnost a správnost konstrukce/modelu.Navrhuje úpravy nebo vlastní tvůrčí řešení funkční konstrukce.Dodržuje bezpečnost a hygienu při konstrukčních činnostech.</t>
         </is>
       </c>
       <c r="N363" s="0" t="inlineStr">
         <is>
-          <t>Vytváří dle návodu přiměřeně složitou konstrukci, model za dodržení základních zásad hygieny a bezpečnosti práce.</t>
+          <t>Provádí jednoduché konstrukční činnosti s návodem.</t>
         </is>
       </c>
       <c r="O363" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P363" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
@@ -30294,168 +30294,168 @@
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Vztah ke čtení a čtenářství, psaní a pisatelství</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák čte a píše pro radost i poučení. Postupně čte a píše další typy textů. Oceňuje čtení a psaní jako činnosti, které pomáhají poznávat, přemýšlet, komunikovat i ovlivňovat svět kolem.</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>1. stupeň, 3. ročník</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>ZGC-VZT-000-ZV5-001</t>
+          <t>ZGC-VZT-000-ZV3-001</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Čte a píše množství textů různého typu.</t>
+          <t>Čte a píše pro prožitek i poučení.</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: výběr textů pro prožitek z četbyPři výběru knihy využívá informace z obalu knihy, prolistování i zběžné začtení se.Prokazuje trpělivost v tom, zda text jeho očekávání naplní, nebo zda bude hledat jinou četbu.Podle uspokojení z četby si hledá podobné nebo něčím navazující texty.Komponenta: psaní pro prožitek a sebevyjádřeníPři psaní vyjadřuje vlastní zkušenosti, prožitky, pocity.Charakterizuje osoby nebo postavy, vysvětluje příčiny událostí.Podle svého záměru doplňuje další okolnosti či podrobnosti. Komponenta: výběr textů podle účelu čteníRozpoznává, zda je text vhodný k jeho účelu čtení a jak s ním naloží.Volí si texty pro potěšení i pro porozumění něčemu ze svého života a světa kolem sebe. Komponenta: psaní podle potřeb poznávání a učeníPři psaní si zdůvodňuje, proč jemu i adresátům stojí zvolený text za pozornost a úsilí.Podává o svém záměru psaní různé informace nebo vysvětlení pro sebe či pro druhé.Komponenta: rozšiřování čtenářského a pisatelského teritoriaHledá nové zdroje inspirace pro svou četbu (knihovny, rady zkušenějších, filmová zpracování aj.).Zkouší zajímavost nebo přínosnost různých žánrů četby.Vybírá si i knihy s menším počtem ilustrací.Při psaní se pouští do témat, záměrů nebo forem, které dosud nevyzkoušel.Při psaní se inspiruje svou četbou.Komponenta: čtenářská a pisatelská odezvaV reakcích na četbu se opírá o text.Vyjadřuje (v záznamech, hovorech, zprávách pro druhé, ve svých doporučeních aj.) své prožitky i poznatky z četby a dělá si závěry o myšlenkách, informacích i o vyjadřovacích prostředcích.Dává se unést beletrií nebo závažností oborových textů.Vyjadřuje svůj názor na své psaní a přijímá odezvu druhých na své psaní.Doptává se, jak na druhé text zapůsobil (např. jak porozuměli myšlenkám, které v psaní vyjádřil, nebo jak ocenili způsob, jakým text napsal).Komponenta: důvěra ve čtení a psaníČte pravidelně celé knihy a texty.Užívá si příběhy a využívá informace z četby.Vstupuje do hovorů o knihách a textech.Při psaní vkládá do svých textů osobní pohled, vybírá si témata a informace, které považuje za důležité.Vědomě vylepšuje svůj text a s vytrvalostí hledá nejlepší formu vyjádření.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Výběr textů pro prožitek z četby. Psaní pro prožitek a sebevyjádřeníSamostatně si vybírá knihy i jednotlivé texty, které mu přinášejí čtenářský prožitek (zážitek nebo poučení). Ukáže pasáže v textu, které ho zvláště potěšily nebo zaujaly.Vybírá si, o čem chce psát a jak.Výběr textů podle účelu čtení. Psaní podle potřeb poznávání a učeníUjasňuje si, k jakému účelu má jeho četba v danou chvíli vést (např. získat informace, pobavit se, najít podobný text nebo knihu jako minule aj.).Píše o tom, co ho zaujalo v tématu a problematice a uvažuje, proč o tom psát.Rozšiřování čtenářského a pisatelského teritoriaČte své oblíbené typy textů uměleckých i věcně informativních.Při psaní dává přednost tomu, co sám zažil, v čem má zkušenost nebo co ho zaujalo v učení.Čtenářská a pisatelská odezvaVyjadřuje pocity, prožitky, osobní dojmy a názory a opírá je o to, co ho v četbě zaujalo.Při sdílení a prezentaci svých textů přijímá odezvu od svých spolužáků a sám ji poskytuje.Důvěra ve čtení a psaníOceňuje prožitky a přínosy z četby. Dočítá celé texty a knihy, aby získal informace nebo prožitky.Zapojuje se do hovorů o zajímavých částech textu, o svých poznatcích nebo a o svém prožitku z četby.Rád píše o tom, co ho zajímá, nedává se odradit technikou psaní. O svém psaní a textu podle svého uvážení hovoří s druhými.</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Při výběru knihy využívá informace z obalu knihy, prolistování i zběžné začtení.Při psaní vyjadřuje vlastní zkušenosti, prožitky, pocity.Charakterizuje osoby nebo postavy, vysvětluje příčiny událostí, podle svého záměru doplňuje další okolnosti či podrobnosti.Vysvětlí, čím text, který čte, naplňuje jeho účel čtení.Uvádí důvody, proč píše svůj text.Ve svých záznamech nebo hovorech o četbě reflektuje, do jakých nových druhů četby se pouští.Pouští se do témat, záměrů nebo forem, které dosud nevyzkoušel.V reakcích na četbu se opírá o text.Ke svému textu vyjadřuje svůj názor a naslouchá odezvě od druhých.Čte pravidelně celé knihy a texty, užívá si příběhů i využívá informací z četby.Ve svém textu dává najevo osobní pohled, vybírá témata a informace, které považuje za důležité; vědomě vylepšuje svůj text.</t>
+          <t>Sám si vybírá knihy, které mu přinášejí prožitek; ukáže pasáže v textu, které ho zaujaly a zdůvodní proč.Vybírá si, o čem chce psát a jak.Zdůvodní, za jakým účelem bude číst text nebo knihu: např. získat informace, pobavit se, najít podobný text nebo knihu jako minule aj.Píše o tom, co ho zaujalo v tématu a problematice; vybírá si, co chce čtenářům nebo sobě přinést svým psaním.Vybírá si a čte informační i umělecké texty.Píše o tom, co sám zažil nebo zná.Vyjadřuje pocity, prožitky, osobní dojmy a názory a opírá je o to, co ho v četbě zaujalo.Při sdílení a prezentaci textů přijímá odezvu od svých spolužáků a sám ji poskytuje.Oceňuje prožitky a přínosy z četby, zapojuje se do hovorů o četbě.Dokončuje své texty, zapojuje se do hovorů o psaní.</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Čte a píše jednoduché texty různého druhu.</t>
+          <t>Píše slova pro zprostředkování jednoduchého sdělení.</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Vztah ke čtení a čtenářství, psaní a pisatelství</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák čte a píše pro radost i poučení. Postupně čte a píše další typy textů. Oceňuje čtení a psaní jako činnosti, které pomáhají poznávat, přemýšlet, komunikovat i ovlivňovat svět kolem.</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 3. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>ZGC-VZT-000-ZV3-001</t>
+          <t>ZGC-VZT-000-ZV5-001</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Čte a píše pro prožitek i poučení.</t>
+          <t>Čte a píše množství textů různého typu.</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Výběr textů pro prožitek z četby. Psaní pro prožitek a sebevyjádřeníSamostatně si vybírá knihy i jednotlivé texty, které mu přinášejí čtenářský prožitek (zážitek nebo poučení). Ukáže pasáže v textu, které ho zvláště potěšily nebo zaujaly.Vybírá si, o čem chce psát a jak.Výběr textů podle účelu čtení. Psaní podle potřeb poznávání a učeníUjasňuje si, k jakému účelu má jeho četba v danou chvíli vést (např. získat informace, pobavit se, najít podobný text nebo knihu jako minule aj.).Píše o tom, co ho zaujalo v tématu a problematice a uvažuje, proč o tom psát.Rozšiřování čtenářského a pisatelského teritoriaČte své oblíbené typy textů uměleckých i věcně informativních.Při psaní dává přednost tomu, co sám zažil, v čem má zkušenost nebo co ho zaujalo v učení.Čtenářská a pisatelská odezvaVyjadřuje pocity, prožitky, osobní dojmy a názory a opírá je o to, co ho v četbě zaujalo.Při sdílení a prezentaci svých textů přijímá odezvu od svých spolužáků a sám ji poskytuje.Důvěra ve čtení a psaníOceňuje prožitky a přínosy z četby. Dočítá celé texty a knihy, aby získal informace nebo prožitky.Zapojuje se do hovorů o zajímavých částech textu, o svých poznatcích nebo a o svém prožitku z četby.Rád píše o tom, co ho zajímá, nedává se odradit technikou psaní. O svém psaní a textu podle svého uvážení hovoří s druhými.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: výběr textů pro prožitek z četbyPři výběru knihy využívá informace z obalu knihy, prolistování i zběžné začtení se.Prokazuje trpělivost v tom, zda text jeho očekávání naplní, nebo zda bude hledat jinou četbu.Podle uspokojení z četby si hledá podobné nebo něčím navazující texty.Komponenta: psaní pro prožitek a sebevyjádřeníPři psaní vyjadřuje vlastní zkušenosti, prožitky, pocity.Charakterizuje osoby nebo postavy, vysvětluje příčiny událostí.Podle svého záměru doplňuje další okolnosti či podrobnosti. Komponenta: výběr textů podle účelu čteníRozpoznává, zda je text vhodný k jeho účelu čtení a jak s ním naloží.Volí si texty pro potěšení i pro porozumění něčemu ze svého života a světa kolem sebe. Komponenta: psaní podle potřeb poznávání a učeníPři psaní si zdůvodňuje, proč jemu i adresátům stojí zvolený text za pozornost a úsilí.Podává o svém záměru psaní různé informace nebo vysvětlení pro sebe či pro druhé.Komponenta: rozšiřování čtenářského a pisatelského teritoriaHledá nové zdroje inspirace pro svou četbu (knihovny, rady zkušenějších, filmová zpracování aj.).Zkouší zajímavost nebo přínosnost různých žánrů četby.Vybírá si i knihy s menším počtem ilustrací.Při psaní se pouští do témat, záměrů nebo forem, které dosud nevyzkoušel.Při psaní se inspiruje svou četbou.Komponenta: čtenářská a pisatelská odezvaV reakcích na četbu se opírá o text.Vyjadřuje (v záznamech, hovorech, zprávách pro druhé, ve svých doporučeních aj.) své prožitky i poznatky z četby a dělá si závěry o myšlenkách, informacích i o vyjadřovacích prostředcích.Dává se unést beletrií nebo závažností oborových textů.Vyjadřuje svůj názor na své psaní a přijímá odezvu druhých na své psaní.Doptává se, jak na druhé text zapůsobil (např. jak porozuměli myšlenkám, které v psaní vyjádřil, nebo jak ocenili způsob, jakým text napsal).Komponenta: důvěra ve čtení a psaníČte pravidelně celé knihy a texty.Užívá si příběhy a využívá informace z četby.Vstupuje do hovorů o knihách a textech.Při psaní vkládá do svých textů osobní pohled, vybírá si témata a informace, které považuje za důležité.Vědomě vylepšuje svůj text a s vytrvalostí hledá nejlepší formu vyjádření.</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Sám si vybírá knihy, které mu přinášejí prožitek; ukáže pasáže v textu, které ho zaujaly a zdůvodní proč.Vybírá si, o čem chce psát a jak.Zdůvodní, za jakým účelem bude číst text nebo knihu: např. získat informace, pobavit se, najít podobný text nebo knihu jako minule aj.Píše o tom, co ho zaujalo v tématu a problematice; vybírá si, co chce čtenářům nebo sobě přinést svým psaním.Vybírá si a čte informační i umělecké texty.Píše o tom, co sám zažil nebo zná.Vyjadřuje pocity, prožitky, osobní dojmy a názory a opírá je o to, co ho v četbě zaujalo.Při sdílení a prezentaci textů přijímá odezvu od svých spolužáků a sám ji poskytuje.Oceňuje prožitky a přínosy z četby, zapojuje se do hovorů o četbě.Dokončuje své texty, zapojuje se do hovorů o psaní.</t>
+          <t>Při výběru knihy využívá informace z obalu knihy, prolistování i zběžné začtení.Při psaní vyjadřuje vlastní zkušenosti, prožitky, pocity.Charakterizuje osoby nebo postavy, vysvětluje příčiny událostí, podle svého záměru doplňuje další okolnosti či podrobnosti.Vysvětlí, čím text, který čte, naplňuje jeho účel čtení.Uvádí důvody, proč píše svůj text.Ve svých záznamech nebo hovorech o četbě reflektuje, do jakých nových druhů četby se pouští.Pouští se do témat, záměrů nebo forem, které dosud nevyzkoušel.V reakcích na četbu se opírá o text.Ke svému textu vyjadřuje svůj názor a naslouchá odezvě od druhých.Čte pravidelně celé knihy a texty, užívá si příběhů i využívá informací z četby.Ve svém textu dává najevo osobní pohled, vybírá témata a informace, které považuje za důležité; vědomě vylepšuje svůj text.</t>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Píše slova pro zprostředkování jednoduchého sdělení.</t>
+          <t>Čte a píše jednoduché texty různého druhu.</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
@@ -30868,168 +30868,168 @@
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Kritické čtení a psaní</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák rozpoznává záměry cizího textu nebo sám volí a naplňuje záměry textu svého. Při čtení poznává, do jaké role se autor staví, a odhaluje jeho stanovisko. Při psaní vyjadřuje jak své stanovisko, tak roli, do které se vůči čtenářům staví. Posuzuje, jak a čím mohou obsah i forma textu působit na čtenáře. Rozpoznává, jaký vliv mají sociální, dobové nebo osobní okolnosti autora i čtenáře na účinek a na porozumění textu. Ověřuje a vyhodnocuje relevanci, aktuálnost a věrohodnost svých informací i zdrojů.</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>ZGC-KCP-000-ZV9-001</t>
+          <t>ZGC-KCP-000-ZV5-001</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Při čtení i psaní posuzuje autorské záměry, účinky a prostředky textu i kontext autora nebo čtenáře.</t>
+          <t>Při čtení i psaní popisuje působení autora na čtenáře.</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: autor, text a adresátVysvětluje, jakou si autor volí roli, do jaké pozice a do jakého vzájemného vztahu umísťuje sebe i čtenáře a jaké prostředky používá k tomu, aby dosáhl svého záměru.Vysvětluje, proč by různí adresáti i skupiny adresátů mohli na text reagovat různě.Při psaní vytváří vztah mezi sebou a adresáty (např. píše pro laiky jako zasvěcený znalec, píše jako kamarád kamarádům).Využívá svou zkušenost (pisatelskou, čtenářskou nebo životní) k tomu, aby odhadl, jak by na jeho text mohli reagovat různí adresáti.Komponenta: stanovisko autoraVyjasní a pojmenuje i skrytější autorovo stanovisko.Rozpozná v autorově stanovisku možné stereotypy.Zdůvodňuje, zda a proč autorovo stanovisko přijímá, nebo odmítá, navrhuje a formuluje jiný, vyváženější pohled na věc.Při psaní volí autorské stanovisko podle svého záměru.Zodpovědně posuzuje, jakou „moc“ mu jeho názor či stanovisko dává nad čtenáři i tématem, k čemu ji použije, a vysvětluje, jakou odezvu může vyvolat jeho stanovisko u adresáta.Rozhoduje se, kdy je vhodné psát nezaujatě.Snaží se překonat vlastní stereotypy.Komponenta: účinek formy a uspořádání textuPosuzuje, jak uspořádání textu (např. druh, žánr, kompozice, použitý slovník, grafické prvky) i jeho jednotlivé části (např. odstavec, sloka, název, ilustrace) přispívají k pochopení jeho významu a jak ovlivňují čtenářovy emoce nebo názory.U schématu nebo jiného vizuálního prostředku vyhodnocuje, jak může ovlivňovat u adresátů porozumění, jak může cíleně působit na jejich emoce nebo názory, jak zdůrazňuje nebo potlačuje některé informace atp.Při psaní volí formu, uspořádává text a vybírá prostředky tak, aby dosáhl svého záměru vzhledem k adresátovi a kontextu.Vybírá, umísťuje, případně pojmenuje obrázky a vizuální prvky tak, aby přispívaly k porozumění významu textu a působily na čtenáře podle jeho záměru.Komponenta: kontext Uvažuje o tom, jak dobové, geografické, kulturní nebo jiné souvislosti a okolnosti ovlivňují autora při psaní textu a jak ovlivňují i čtenáře, když interpretuje význam.Pátrá, zda jsou v textu určité společenské skupiny podá(vá)ny se (skrytými) stereotypy, které slouží zájmům jiných skupin.Při psaní odhaluje nebo vyvrací navyklé stereotypy (např. ve vztahu mezi muži a ženami, v sociálním postavení, v chodu společnosti nebo v chápání klimatu).Pečuje o to, aby byl jeho způsob podání věrohodný a přesvědčivý v daném kontextu (pro zvolené publikum i pro další vnější okolnosti).Komponenta: zdrojePři čtení knih a textů vyhledává a využívá podle svého účelu čtení informace o zdroji, aby porozuměl i kontextu.Ověřuje a vyhodnocuje relevanci, aktuálnost a důvěryhodnost zdrojů, je ostražitý, když nejsou uvedené informace o zdroji nebo když chybí podstatný údaj (např. namísto autora článku je uvedená „redakce“).Při psaní textů, v nichž chce ostatní odborně poučit, vyhledává a ověřuje zdroje informací podle záměru svého psaní, zvažuje jejich relevanci, aktuálnost a důvěryhodnost.Cituje zdroje podle normy (např. s využitím generátoru citací).</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: autor, text a adresátVyvodí v textu přiměřeném věku autorský záměr s oporou o prostředky, které autor užívá.Podle obsahu i formy textu odhaduje, pro jaké čtenáře je text zamýšlen.Při psaní vybírá ke svému zvolenému tématu, záměru a adresátovi vhodné prostředky tak, aby text zapůsobil na adresáta (např. rozhoduje se o přijatelné délce textu; vybírá oborové termíny nebo píše vlastními slovy; používá slovní vyjádření nebo obrázek či graf; zvýrazňuje důležité pasáže).Komponenta: stanovisko autoraRozpoznává, jaké stanovisko autor textu zaujímá, a dokládá to důkazy z textu.Přemýšlí, v čem může s autorovým stanoviskem souhlasit a v čem ne a proč.S dopomocí se zamýšlí nad tím, proč je něčí stanovisko v textu potlačené.Díky psaní si ujasňuje a vyjadřuje svůj názor nebo stanovisko.Své stanovisko dokládá argumenty.S dopomocí / v konzultaci, podle dosavadní zkušenosti pisatelské nebo čtenářské atp., uvažuje o tom, zda podá sdělení nezaujatě, nebo podle osobního názoru.Komponenta: účinek formy a uspořádání textuPosuzuje, jak autor působí na čtenáře výběrem typu textu (např. báseň, oficiální dopis, naučný text, běžná internetová komunikace) a použitím některých stavebních prvků (např. členění do odstavců nebo kapitol, zvýraznění některých pasáží, verš, rým, sloka, použití odborných nebo básnických výrazů, obrázek nebo schéma).Při psaní se rozhoduje, jaký typ textu zvolí (např. báseň, naučný text, příběh, deníkový zápisek) a jak použije některé stavební prvky (např. nadpis, obrázek, verše), aby zapůsobil na čtenáře.Komponenta: kontext Uvažuje o okolnostech, které mohou mít vliv na význam textu (např. doba, místo nebo zvyklosti).Uvažuje o tom, co by se stalo, kdyby se okolnosti změnily.Při psaní usiluje o věrohodnost svého textu (např. uvádí příčiny a okolnosti, popisuje, jak události souvisejí s tím, kdy a kde se odehrály, jaká byla motivace postav).Komponenta: zdrojePři čtení knih a textů využívá pro své porozumění nebo prožitek také informace o zdroji (např. kdo a kdy ho napsal, zda je to text ze zábavního pramene, nebo z encyklopedie).Podle potřeby vyhledává zdroje pro to, čemu se učí.Posuzuje, zda je vybraný zdroj aktuální vzhledem k tématu, o kterém píše.Zvažuje důvěryhodnost zdroje podle autora nebo podle toho, kde je text umístěný (např. zda autorem je vědec, který je expertem na danou problematiku, nebo zda zdrojem je seriózní web či stránka influencera).Při psaní textů, v nichž chce ostatní odborně poučit, uvádí jednoduchým způsobem zdroje (autor, název, rok nebo přesné URL).</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Vysvětluje, proč by různí adresáti i skupiny adresátů mohli reagovat na text různě, odlišně.Promýšlí a vytváří vztah mezi sebou jako autorem a čtenářem, kterého má na mysli, když píše svůj text, a odhaduje, jak by na jeho text mohli reagovat různí adresáti.Vyjasní a pojmenuje i nepřímo vyjádřené autorovo stanovisko a zdůvodňuje, proč s ním souhlasí nebo nesouhlasí, případně navrhuje jiný, vyváženější pohled na věc.Při psaní volí autorské stanovisko podle svého záměru, vysvětluje, jakou odezvu může vyvolat jeho stanovisko u adresáta.Rozhoduje se, kdy je vhodné psát nezaujatě.Posuzuje, kterými prostředky autor napomáhá porozumění významu a čím ovlivňuje čtenářovy emoce nebo názory.Vybírá mezi možnými formami textu, uspořádává text a vybírá prostředky tak, aby dosáhl svého záměru vzhledem k adresátovi a kontextu.Vybírá, umísťuje a případně pojmenuje schémata, obrázky a jiné vizuální prvky tak, aby přispívaly k porozumění. významu textu a působily na čtenáře podle jeho záměru.Posuzuje, kterými vnějšími okolnostmi a jak může autor být ovlivněn při psaní nebo čtenář při čtení.Při psaní rozpoznává své i cizí stereotypy a hledá objektivnější přístupy, podává informované argumenty namísto dojmů a domněnek svých i obecně šířených.Při čtení knih a textů vyhledává a využívá informace o zdroji, aby porozuměl kontextu, identifikuje, kde informace nejsou uvedeny, nebo kde chybí podstatný údaj a posuzuje, jak může práce se zdroji ovlivnit porozumění textu.Vyhledává si a ověřuje zdroje informací podle záměru svého psaní, zvažuje jejich relevanci, aktuálnost a důvěryhodnost.Cituje zdroje podle normy (např. s využitím generátoru citací).</t>
+          <t>Podle obsahu nebo formy zjišťuje autorský záměr nebo kterým čtenářům je text určený.Ke svému tématu, záměru a adresátovi vybírá vhodné prostředky tak, aby text zapůsobil na adresáta.Přemýšlí, v čem může s autorovým stanoviskem souhlasit a v čem ne a proč.Díky psaní si vyjasňuje svůj názor na to, o čem píše, nebo stanovisko k tomu.Posuzuje, jak autor působí na čtenáře výběrem typu textu a některých výrazných stavebních prvků.Rozhoduje se, jaký typ textu zvolí a kterými stavebními prvky zapůsobí na čtenáře.Uvažuje o okolnostech, které mohou mít vliv na význam textu: např. doba, místo nebo zvyklosti, uvažuje o tom, co by se stalo, kdyby se okolnosti změnily.Usiluje o věrohodnost svého textu: např. uvádí příčiny a okolnosti, popisuje, jak souvisejí události s tím, kdy a kde se odehrávaly, jaká byla motivace postav.Posuzuje, zda zdroj, ze kterého čerpá, je vhodný vzhledem k účelu jeho čtení a zda je důvěryhodný.Při psaní textů, v nichž chce ostatní odborně poučit, uvádí zdroje jednoduchým způsobem: autor, název, rok nebo URL.</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
-          <t>Identifikuje své prožitky ze čtení i psaní, pojmenuje hlavní myšlenku textu.</t>
+          <t>Popíše prožitek z čtení textu.</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Kritické čtení a psaní</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák rozpoznává záměry cizího textu nebo sám volí a naplňuje záměry textu svého. Při čtení poznává, do jaké role se autor staví, a odhaluje jeho stanovisko. Při psaní vyjadřuje jak své stanovisko, tak roli, do které se vůči čtenářům staví. Posuzuje, jak a čím mohou obsah i forma textu působit na čtenáře. Rozpoznává, jaký vliv mají sociální, dobové nebo osobní okolnosti autora i čtenáře na účinek a na porozumění textu. Ověřuje a vyhodnocuje relevanci, aktuálnost a věrohodnost svých informací i zdrojů.</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>ZGC-KCP-000-ZV5-001</t>
+          <t>ZGC-KCP-000-ZV9-001</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Při čtení i psaní popisuje působení autora na čtenáře.</t>
+          <t>Při čtení i psaní posuzuje autorské záměry, účinky a prostředky textu i kontext autora nebo čtenáře.</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: autor, text a adresátVyvodí v textu přiměřeném věku autorský záměr s oporou o prostředky, které autor užívá.Podle obsahu i formy textu odhaduje, pro jaké čtenáře je text zamýšlen.Při psaní vybírá ke svému zvolenému tématu, záměru a adresátovi vhodné prostředky tak, aby text zapůsobil na adresáta (např. rozhoduje se o přijatelné délce textu; vybírá oborové termíny nebo píše vlastními slovy; používá slovní vyjádření nebo obrázek či graf; zvýrazňuje důležité pasáže).Komponenta: stanovisko autoraRozpoznává, jaké stanovisko autor textu zaujímá, a dokládá to důkazy z textu.Přemýšlí, v čem může s autorovým stanoviskem souhlasit a v čem ne a proč.S dopomocí se zamýšlí nad tím, proč je něčí stanovisko v textu potlačené.Díky psaní si ujasňuje a vyjadřuje svůj názor nebo stanovisko.Své stanovisko dokládá argumenty.S dopomocí / v konzultaci, podle dosavadní zkušenosti pisatelské nebo čtenářské atp., uvažuje o tom, zda podá sdělení nezaujatě, nebo podle osobního názoru.Komponenta: účinek formy a uspořádání textuPosuzuje, jak autor působí na čtenáře výběrem typu textu (např. báseň, oficiální dopis, naučný text, běžná internetová komunikace) a použitím některých stavebních prvků (např. členění do odstavců nebo kapitol, zvýraznění některých pasáží, verš, rým, sloka, použití odborných nebo básnických výrazů, obrázek nebo schéma).Při psaní se rozhoduje, jaký typ textu zvolí (např. báseň, naučný text, příběh, deníkový zápisek) a jak použije některé stavební prvky (např. nadpis, obrázek, verše), aby zapůsobil na čtenáře.Komponenta: kontext Uvažuje o okolnostech, které mohou mít vliv na význam textu (např. doba, místo nebo zvyklosti).Uvažuje o tom, co by se stalo, kdyby se okolnosti změnily.Při psaní usiluje o věrohodnost svého textu (např. uvádí příčiny a okolnosti, popisuje, jak události souvisejí s tím, kdy a kde se odehrály, jaká byla motivace postav).Komponenta: zdrojePři čtení knih a textů využívá pro své porozumění nebo prožitek také informace o zdroji (např. kdo a kdy ho napsal, zda je to text ze zábavního pramene, nebo z encyklopedie).Podle potřeby vyhledává zdroje pro to, čemu se učí.Posuzuje, zda je vybraný zdroj aktuální vzhledem k tématu, o kterém píše.Zvažuje důvěryhodnost zdroje podle autora nebo podle toho, kde je text umístěný (např. zda autorem je vědec, který je expertem na danou problematiku, nebo zda zdrojem je seriózní web či stránka influencera).Při psaní textů, v nichž chce ostatní odborně poučit, uvádí jednoduchým způsobem zdroje (autor, název, rok nebo přesné URL).</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: autor, text a adresátVysvětluje, jakou si autor volí roli, do jaké pozice a do jakého vzájemného vztahu umísťuje sebe i čtenáře a jaké prostředky používá k tomu, aby dosáhl svého záměru.Vysvětluje, proč by různí adresáti i skupiny adresátů mohli na text reagovat různě.Při psaní vytváří vztah mezi sebou a adresáty (např. píše pro laiky jako zasvěcený znalec, píše jako kamarád kamarádům).Využívá svou zkušenost (pisatelskou, čtenářskou nebo životní) k tomu, aby odhadl, jak by na jeho text mohli reagovat různí adresáti.Komponenta: stanovisko autoraVyjasní a pojmenuje i skrytější autorovo stanovisko.Rozpozná v autorově stanovisku možné stereotypy.Zdůvodňuje, zda a proč autorovo stanovisko přijímá, nebo odmítá, navrhuje a formuluje jiný, vyváženější pohled na věc.Při psaní volí autorské stanovisko podle svého záměru.Zodpovědně posuzuje, jakou „moc“ mu jeho názor či stanovisko dává nad čtenáři i tématem, k čemu ji použije, a vysvětluje, jakou odezvu může vyvolat jeho stanovisko u adresáta.Rozhoduje se, kdy je vhodné psát nezaujatě.Snaží se překonat vlastní stereotypy.Komponenta: účinek formy a uspořádání textuPosuzuje, jak uspořádání textu (např. druh, žánr, kompozice, použitý slovník, grafické prvky) i jeho jednotlivé části (např. odstavec, sloka, název, ilustrace) přispívají k pochopení jeho významu a jak ovlivňují čtenářovy emoce nebo názory.U schématu nebo jiného vizuálního prostředku vyhodnocuje, jak může ovlivňovat u adresátů porozumění, jak může cíleně působit na jejich emoce nebo názory, jak zdůrazňuje nebo potlačuje některé informace atp.Při psaní volí formu, uspořádává text a vybírá prostředky tak, aby dosáhl svého záměru vzhledem k adresátovi a kontextu.Vybírá, umísťuje, případně pojmenuje obrázky a vizuální prvky tak, aby přispívaly k porozumění významu textu a působily na čtenáře podle jeho záměru.Komponenta: kontext Uvažuje o tom, jak dobové, geografické, kulturní nebo jiné souvislosti a okolnosti ovlivňují autora při psaní textu a jak ovlivňují i čtenáře, když interpretuje význam.Pátrá, zda jsou v textu určité společenské skupiny podá(vá)ny se (skrytými) stereotypy, které slouží zájmům jiných skupin.Při psaní odhaluje nebo vyvrací navyklé stereotypy (např. ve vztahu mezi muži a ženami, v sociálním postavení, v chodu společnosti nebo v chápání klimatu).Pečuje o to, aby byl jeho způsob podání věrohodný a přesvědčivý v daném kontextu (pro zvolené publikum i pro další vnější okolnosti).Komponenta: zdrojePři čtení knih a textů vyhledává a využívá podle svého účelu čtení informace o zdroji, aby porozuměl i kontextu.Ověřuje a vyhodnocuje relevanci, aktuálnost a důvěryhodnost zdrojů, je ostražitý, když nejsou uvedené informace o zdroji nebo když chybí podstatný údaj (např. namísto autora článku je uvedená „redakce“).Při psaní textů, v nichž chce ostatní odborně poučit, vyhledává a ověřuje zdroje informací podle záměru svého psaní, zvažuje jejich relevanci, aktuálnost a důvěryhodnost.Cituje zdroje podle normy (např. s využitím generátoru citací).</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Podle obsahu nebo formy zjišťuje autorský záměr nebo kterým čtenářům je text určený.Ke svému tématu, záměru a adresátovi vybírá vhodné prostředky tak, aby text zapůsobil na adresáta.Přemýšlí, v čem může s autorovým stanoviskem souhlasit a v čem ne a proč.Díky psaní si vyjasňuje svůj názor na to, o čem píše, nebo stanovisko k tomu.Posuzuje, jak autor působí na čtenáře výběrem typu textu a některých výrazných stavebních prvků.Rozhoduje se, jaký typ textu zvolí a kterými stavebními prvky zapůsobí na čtenáře.Uvažuje o okolnostech, které mohou mít vliv na význam textu: např. doba, místo nebo zvyklosti, uvažuje o tom, co by se stalo, kdyby se okolnosti změnily.Usiluje o věrohodnost svého textu: např. uvádí příčiny a okolnosti, popisuje, jak souvisejí události s tím, kdy a kde se odehrávaly, jaká byla motivace postav.Posuzuje, zda zdroj, ze kterého čerpá, je vhodný vzhledem k účelu jeho čtení a zda je důvěryhodný.Při psaní textů, v nichž chce ostatní odborně poučit, uvádí zdroje jednoduchým způsobem: autor, název, rok nebo URL.</t>
+          <t>Vysvětluje, proč by různí adresáti i skupiny adresátů mohli reagovat na text různě, odlišně.Promýšlí a vytváří vztah mezi sebou jako autorem a čtenářem, kterého má na mysli, když píše svůj text, a odhaduje, jak by na jeho text mohli reagovat různí adresáti.Vyjasní a pojmenuje i nepřímo vyjádřené autorovo stanovisko a zdůvodňuje, proč s ním souhlasí nebo nesouhlasí, případně navrhuje jiný, vyváženější pohled na věc.Při psaní volí autorské stanovisko podle svého záměru, vysvětluje, jakou odezvu může vyvolat jeho stanovisko u adresáta.Rozhoduje se, kdy je vhodné psát nezaujatě.Posuzuje, kterými prostředky autor napomáhá porozumění významu a čím ovlivňuje čtenářovy emoce nebo názory.Vybírá mezi možnými formami textu, uspořádává text a vybírá prostředky tak, aby dosáhl svého záměru vzhledem k adresátovi a kontextu.Vybírá, umísťuje a případně pojmenuje schémata, obrázky a jiné vizuální prvky tak, aby přispívaly k porozumění. významu textu a působily na čtenáře podle jeho záměru.Posuzuje, kterými vnějšími okolnostmi a jak může autor být ovlivněn při psaní nebo čtenář při čtení.Při psaní rozpoznává své i cizí stereotypy a hledá objektivnější přístupy, podává informované argumenty namísto dojmů a domněnek svých i obecně šířených.Při čtení knih a textů vyhledává a využívá informace o zdroji, aby porozuměl kontextu, identifikuje, kde informace nejsou uvedeny, nebo kde chybí podstatný údaj a posuzuje, jak může práce se zdroji ovlivnit porozumění textu.Vyhledává si a ověřuje zdroje informací podle záměru svého psaní, zvažuje jejich relevanci, aktuálnost a důvěryhodnost.Cituje zdroje podle normy (např. s využitím generátoru citací).</t>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
-          <t>Popíše prožitek z čtení textu.</t>
+          <t>Identifikuje své prožitky ze čtení i psaní, pojmenuje hlavní myšlenku textu.</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
@@ -31606,168 +31606,168 @@
           <t>Základní gramotnost logicko-matematická jako předpoklad k rozvoji klíčových kompetencí napříč vzdělávacími obory umožňuje žákům aplikovat logické myšlení v nejrůznějších situacích reálného života. Vede žáky k rozpoznání matematických situací v různých mezioborových kontextech a životních situacích, k volbě a využívání jazyka matematiky při jejich popisu, řešení a vyvození závěrů. Ukazuje žákům smysluplnost učení a umožňuje jim zažít radost z úspěšně vyřešené situace. </t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Použití matematiky</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na posuzování proveditelnosti a přesnosti matematických postupů, na kontrolu správnosti k účelu.</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 3. ročník</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>ZGM-POM-000-ZV9-001</t>
+          <t>ZGM-POM-000-ZV3-001</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>Systematicky kontroluje správnost řešení matematických postupů.</t>
+          <t>Rozpoznává využití matematického aparátu v běžných situacích.</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků do učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: posuzování proveditelnosti/přesnostiPoužívá matematické modely reálných situací.Vytváří matematické modely reálných situací.Objevuje různé varianty řešení.Komponenta: kontrola správnosti k účeluPosoudí efektivitu různých variant řešení.Dokládá důkazy a argumenty ke svému řešení.Zažívá radost z využití matematiky při řešení reálných situací.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků pomocí učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: posuzování proveditelnosti/přesnostiOdhaluje matematický problém v jednoduchém sdělení. Zaznamenává postup řešení úlohy s využitím běžného jazyka, popřípadě symbolického jazyka.Komponenta: kontrola správnosti k účeluOvěřuje platnost svých zjištění s osvojenými znalostmi a dovednostmi. Zažívá radost z matematické situace.</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Používá matematické modely reálných situací.Objevuje různé varianty řešení. Posoudí efektivitu různých variant řešení.Zažívá radost z využití matematiky při řešení reálných situací.</t>
+          <t>Odhaluje matematický problém v jednoduchém sdělení. Zaznamenává postup řešení úlohy s využitím běžného jazyka, popřípadě symbolického jazyka.Ověřuje platnost svých zjištění s osvojenými znalostmi a dovednostmi. Zažívá radost z matematické situace.</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
-          <t>Kontroluje správnost zápisu a výsledků výpočtů.</t>
+          <t>Rozpoznává využití matematiky v běžných situacích.</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Logicko-matematická</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost logicko-matematická jako předpoklad k rozvoji klíčových kompetencí napříč vzdělávacími obory umožňuje žákům aplikovat logické myšlení v nejrůznějších situacích reálného života. Vede žáky k rozpoznání matematických situací v různých mezioborových kontextech a životních situacích, k volbě a využívání jazyka matematiky při jejich popisu, řešení a vyvození závěrů. Ukazuje žákům smysluplnost učení a umožňuje jim zažít radost z úspěšně vyřešené situace. </t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Použití matematiky</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na posuzování proveditelnosti a přesnosti matematických postupů, na kontrolu správnosti k účelu.</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 3. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>ZGM-POM-000-ZV3-001</t>
+          <t>ZGM-POM-000-ZV9-001</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává využití matematického aparátu v běžných situacích.</t>
+          <t>Systematicky kontroluje správnost řešení matematických postupů.</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků pomocí učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: posuzování proveditelnosti/přesnostiOdhaluje matematický problém v jednoduchém sdělení. Zaznamenává postup řešení úlohy s využitím běžného jazyka, popřípadě symbolického jazyka.Komponenta: kontrola správnosti k účeluOvěřuje platnost svých zjištění s osvojenými znalostmi a dovednostmi. Zažívá radost z matematické situace.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků do učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: posuzování proveditelnosti/přesnostiPoužívá matematické modely reálných situací.Vytváří matematické modely reálných situací.Objevuje různé varianty řešení.Komponenta: kontrola správnosti k účeluPosoudí efektivitu různých variant řešení.Dokládá důkazy a argumenty ke svému řešení.Zažívá radost z využití matematiky při řešení reálných situací.</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Odhaluje matematický problém v jednoduchém sdělení. Zaznamenává postup řešení úlohy s využitím běžného jazyka, popřípadě symbolického jazyka.Ověřuje platnost svých zjištění s osvojenými znalostmi a dovednostmi. Zažívá radost z matematické situace.</t>
+          <t>Používá matematické modely reálných situací.Objevuje různé varianty řešení. Posoudí efektivitu různých variant řešení.Zažívá radost z využití matematiky při řešení reálných situací.</t>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává využití matematiky v běžných situacích.</t>
+          <t>Kontroluje správnost zápisu a výsledků výpočtů.</t>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>Logicko-matematická</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost logicko-matematická jako předpoklad k rozvoji klíčových kompetencí napříč vzdělávacími obory umožňuje žákům aplikovat logické myšlení v nejrůznějších situacích reálného života. Vede žáky k rozpoznání matematických situací v různých mezioborových kontextech a životních situacích, k volbě a využívání jazyka matematiky při jejich popisu, řešení a vyvození závěrů. Ukazuje žákům smysluplnost učení a umožňuje jim zažít radost z úspěšně vyřešené situace. </t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
@@ -32016,245 +32016,245 @@
           <t>Základní gramotnost logicko-matematická jako předpoklad k rozvoji klíčových kompetencí napříč vzdělávacími obory umožňuje žákům aplikovat logické myšlení v nejrůznějších situacích reálného života. Vede žáky k rozpoznání matematických situací v různých mezioborových kontextech a životních situacích, k volbě a využívání jazyka matematiky při jejich popisu, řešení a vyvození závěrů. Ukazuje žákům smysluplnost učení a umožňuje jim zažít radost z úspěšně vyřešené situace. </t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Modelování matematického problému</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na zkušenosti s matematickými modely v různých kontextech, na jejich odhad, popis a zobecňování prostřednictvím kognitivních modelů, umožňující vytváření představy o matematických pojmech s jejich následnou aplikací.</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>ZGM-MOD-000-ZV9-001</t>
+          <t>ZGM-MOD-000-ZV5-001</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Vyvíjí/inovuje matematické modely.</t>
+          <t>Využívá obecné matematické modely v kontextu.</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků do učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zkušenost s modelyŘeší problémy (modelové situace) v různých kontextech.Využívá a vytváří matematické modely reálných situací.Aplikuje vlastní zkušenosti, úsudek a získaný matematický aparát.Hledá efektivní postupy.Rozhoduje se o počtu opakování řešení modelových situací, na základě toho tvoří modely a upravuje postupy a struktury.Pracuje s chybou jako součástí získávání zkušeností.Argumentuje své poznatky, které eviduje a matematizuje (dokáže přehledně zaznamenat postup řešení problému s využitím výrazů s čísly i s proměnnými).Používá a vytváří matematické modely reálných situací.Komponenta: odhad a zobecňování modelůPři opakovaném setkání s problémem (modelovou situací) rozpozná vzájemné vztahy a souvislosti mezi modelovými situacemi.Analyzuje souvislosti, dokládá je konkrétními důkazy vzájemných vztahů a tyto souvislosti zobecňuje.Využívá a vhodně upravuje matematické modely reálných situací.K popisu a vyhodnocení využívá míru abstrakce (zaznamená postup řešení problému s využitím výrazů s proměnnými).Argumentuje své závěry.Komponenta: záznam modelůIdentifikuje vzájemné vztahy a souvislosti v kontextu reálného života a v nově zažívané situaci.Aplikuje matematické modely a zákonitosti logiky při predikci vývoje a následně při rozhodování.Hledá příležitosti k přenášení zákonitostí v nejrůznějších kontextech svého každodenního života.Zařadí je do pro něj již známé struktury souvislostí.Kreativně dokáže již známé modely upravit pro nově vzniklou situaci.Zhodnotí přínos identifikovaných souvislostí v kontextu reálného života.Kriticky hodnotí aplikované matematické modely a ověřuje jejich platnost v reálném kontextu.Vnímá složitost reálného světa, formuluje poznatek použitelnosti matematických modelů v různorodých situacích nebo naopak možnosti vyjádřit jednu situaci různými modely.Argumentuje své závěry.Reflektuje své postupy.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků pomocí učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zkušenost s modelyŘeší problémy (modelové situace) v různých kontextech modelováním.Využívá metodu pokus–omyl.Kontroluje použité matematické modely na základě svých předchozích poznatků.Volí si k řešení úlohy vhodný matematický aparát.Utváří si modely na základě opakování modelových situací.Slovně vyjadřuje své poznatky, které eviduje záznamem pomocí matematického jazyka.Pracuje s chybou jakou součástí získávání zkušeností.Komponenta: odhad a zobecňování modelůŘeší problémy (modelové situace) v různých kontextech.Identifikuje souvislosti mezi modelovými situacemi a dokáže v nich rozpoznat matematický problém.Řeší modelováním, vytvoří obecný model pro danou situaci.Eviduje souvislosti mezi modely a zaznamená postupy řešení.Slovně popíše souvislosti a vzájemné vztahy, argumentuje své závěry.Při popisu využívá běžný jazyk i písemný zápis s určitou mírou zobecnění pomocí symbolického jazyka.Pracuje s chybou jako součástí odhadů a zobecňujících postupů.Komponenta: záznam modelůUvědomuje si souvislosti s předchozím zobecněným modelem v nově zažívané situaci.Uvědomuje si, že jedna situace může být vyjádřena různými modely.Tvořivě aplikuje své poznatky zákonitostí.Eviduje své postupy záznamem pomocí matematického jazyka.Využívá názorné grafické modely k popisu reálné situace (např. číselnou osu a nákres).Vyhodnocuje přínos využití modelu v nově zažívané situaci.Argumentuje své závěry využití konkrétního modelu.Reflektuje využití konkrétního modelu.</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Řeší problémy (modelové situace) v různých kontextech s využitím matematických modelů. Rozhoduje se o počtu opakování řešení modelových situací, na základě toho tvoří modely nebo upravuje známé modely pro nově vzniklou situaci.Při opakovaném setkání s problémem (modelovou situací) rozpozná vzájemné vztahy a souvislosti mezi modelovými situacemi v kontextu reálného života a v nově zažívané situaci.Analyzuje souvislosti, dokládá je konkrétními důkazy vzájemných vztahů a tyto souvislosti zobecňuje.Formuluje poznatek použitelnosti matematických modelů v různorodých situacích nebo naopak možnosti vyjádřit jednu situaci různými modely.K popisu a vyhodnocení využívá matematický jazyk.</t>
+          <t>Řeší problémy (modelové situace) v různých kontextech s využitím modelování, metody pokus–omyl a osvojeného matematického aparátu.Kontroluje použité matematické modely na základě svých předchozích poznatků.Řeší opakovaně problém (modelovou situaci) v různých kontextech reálného života modelováním, identifikuje souvislosti mezi modelovými situacemi.Odhaduje na využití různých modelů pro jednu situaci a usiluje o jejich zobecnění pro danou situaci.Při popisu modelů využívá běžný i matematický jazyk s určitou mírou zobecnění pomocí symbolického jazyka. Využívá názorné grafické modely k popisu reálné situace (např. číselnou osu a nákres).</t>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vybere vhodný slovní popis z prostředí, které zná, podle zadaného matematického příkladu.</t>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>Logicko-matematická</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost logicko-matematická jako předpoklad k rozvoji klíčových kompetencí napříč vzdělávacími obory umožňuje žákům aplikovat logické myšlení v nejrůznějších situacích reálného života. Vede žáky k rozpoznání matematických situací v různých mezioborových kontextech a životních situacích, k volbě a využívání jazyka matematiky při jejich popisu, řešení a vyvození závěrů. Ukazuje žákům smysluplnost učení a umožňuje jim zažít radost z úspěšně vyřešené situace. </t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Modelování matematického problému</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na zkušenosti s matematickými modely v různých kontextech, na jejich odhad, popis a zobecňování prostřednictvím kognitivních modelů, umožňující vytváření představy o matematických pojmech s jejich následnou aplikací.</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>1. stupeň, 3. ročník</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>ZGM-MOD-000-ZV5-001</t>
+          <t>ZGM-MOD-000-ZV3-001</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>Využívá obecné matematické modely v kontextu.</t>
+          <t>Odhaluje fungování matematických modelů.</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků pomocí učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zkušenost s modelyŘeší problémy (modelové situace) v různých kontextech modelováním.Využívá metodu pokus–omyl.Kontroluje použité matematické modely na základě svých předchozích poznatků.Volí si k řešení úlohy vhodný matematický aparát.Utváří si modely na základě opakování modelových situací.Slovně vyjadřuje své poznatky, které eviduje záznamem pomocí matematického jazyka.Pracuje s chybou jakou součástí získávání zkušeností.Komponenta: odhad a zobecňování modelůŘeší problémy (modelové situace) v různých kontextech.Identifikuje souvislosti mezi modelovými situacemi a dokáže v nich rozpoznat matematický problém.Řeší modelováním, vytvoří obecný model pro danou situaci.Eviduje souvislosti mezi modely a zaznamená postupy řešení.Slovně popíše souvislosti a vzájemné vztahy, argumentuje své závěry.Při popisu využívá běžný jazyk i písemný zápis s určitou mírou zobecnění pomocí symbolického jazyka.Pracuje s chybou jako součástí odhadů a zobecňujících postupů.Komponenta: záznam modelůUvědomuje si souvislosti s předchozím zobecněným modelem v nově zažívané situaci.Uvědomuje si, že jedna situace může být vyjádřena různými modely.Tvořivě aplikuje své poznatky zákonitostí.Eviduje své postupy záznamem pomocí matematického jazyka.Využívá názorné grafické modely k popisu reálné situace (např. číselnou osu a nákres).Vyhodnocuje přínos využití modelu v nově zažívané situaci.Argumentuje své závěry využití konkrétního modelu.Reflektuje využití konkrétního modelu.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků pomocí učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zkušenost s modelyŘeší opakovaně problém (modelovou situaci) v jednom kontextu s využitím modelování, metody pokus–omyl a osvojeného matematického aparátu.Komponenta: odhad a zobecňování modelůŘeší opakovaně problém (modelovou situaci) v různých kontextech reálného života modelováním, rozpozná souvislosti mezi modelovými situacemi.Usiluje o vyhodnocení souvislostí svým zvoleným způsobem, směřujícím k vytvoření obecného modelu pro danou situaci.Komponenta: záznam modelůEviduje své postupy svým zvoleným záznamem.Využívá názorné prostředky k popisu reálné situace (piktogramy, nákresy).</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Řeší problémy (modelové situace) v různých kontextech s využitím modelování, metody pokus–omyl a osvojeného matematického aparátu.Kontroluje použité matematické modely na základě svých předchozích poznatků.Řeší opakovaně problém (modelovou situaci) v různých kontextech reálného života modelováním, identifikuje souvislosti mezi modelovými situacemi.Odhaduje na využití různých modelů pro jednu situaci a usiluje o jejich zobecnění pro danou situaci.Při popisu modelů využívá běžný i matematický jazyk s určitou mírou zobecnění pomocí symbolického jazyka. Využívá názorné grafické modely k popisu reálné situace (např. číselnou osu a nákres).</t>
+          <t>Řeší opakovaně problém (modelovou situaci) v jednom kontextu s využitím modelování, metody pokus–omyl a osvojeného matematického aparátu.Řeší opakovaně problém (modelovou situaci) v různých kontextech reálného života modelováním, rozpozná souvislosti mezi modelovými situacemi.Usiluje o vyhodnocení souvislostí svým zvoleným způsobem, směřujícím k vytvoření obecného modelu pro danou situaci.Eviduje své postupy svým zvoleným záznamem.Využívá názorné prostředky k popisu reálné situace (piktogramy, nákresy).</t>
         </is>
       </c>
       <c r="N24" s="0" t="inlineStr">
         <is>
-          <t>Vybere vhodný slovní popis z prostředí, které zná, podle zadaného matematického příkladu.</t>
+          <t/>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>Logicko-matematická</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost logicko-matematická jako předpoklad k rozvoji klíčových kompetencí napříč vzdělávacími obory umožňuje žákům aplikovat logické myšlení v nejrůznějších situacích reálného života. Vede žáky k rozpoznání matematických situací v různých mezioborových kontextech a životních situacích, k volbě a využívání jazyka matematiky při jejich popisu, řešení a vyvození závěrů. Ukazuje žákům smysluplnost učení a umožňuje jim zažít radost z úspěšně vyřešené situace. </t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Modelování matematického problému</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na zkušenosti s matematickými modely v různých kontextech, na jejich odhad, popis a zobecňování prostřednictvím kognitivních modelů, umožňující vytváření představy o matematických pojmech s jejich následnou aplikací.</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 3. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>ZGM-MOD-000-ZV3-001</t>
+          <t>ZGM-MOD-000-ZV9-001</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>Odhaluje fungování matematických modelů.</t>
+          <t>Vyvíjí/inovuje matematické modely.</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků pomocí učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zkušenost s modelyŘeší opakovaně problém (modelovou situaci) v jednom kontextu s využitím modelování, metody pokus–omyl a osvojeného matematického aparátu.Komponenta: odhad a zobecňování modelůŘeší opakovaně problém (modelovou situaci) v různých kontextech reálného života modelováním, rozpozná souvislosti mezi modelovými situacemi.Usiluje o vyhodnocení souvislostí svým zvoleným způsobem, směřujícím k vytvoření obecného modelu pro danou situaci.Komponenta: záznam modelůEviduje své postupy svým zvoleným záznamem.Využívá názorné prostředky k popisu reálné situace (piktogramy, nákresy).</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:Učitelé plánují a integrují konkrétní projevy žáků do učebních úloh, čímž aktivně podporují rozvoj základních gramotností žáků.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zkušenost s modelyŘeší problémy (modelové situace) v různých kontextech.Využívá a vytváří matematické modely reálných situací.Aplikuje vlastní zkušenosti, úsudek a získaný matematický aparát.Hledá efektivní postupy.Rozhoduje se o počtu opakování řešení modelových situací, na základě toho tvoří modely a upravuje postupy a struktury.Pracuje s chybou jako součástí získávání zkušeností.Argumentuje své poznatky, které eviduje a matematizuje (dokáže přehledně zaznamenat postup řešení problému s využitím výrazů s čísly i s proměnnými).Používá a vytváří matematické modely reálných situací.Komponenta: odhad a zobecňování modelůPři opakovaném setkání s problémem (modelovou situací) rozpozná vzájemné vztahy a souvislosti mezi modelovými situacemi.Analyzuje souvislosti, dokládá je konkrétními důkazy vzájemných vztahů a tyto souvislosti zobecňuje.Využívá a vhodně upravuje matematické modely reálných situací.K popisu a vyhodnocení využívá míru abstrakce (zaznamená postup řešení problému s využitím výrazů s proměnnými).Argumentuje své závěry.Komponenta: záznam modelůIdentifikuje vzájemné vztahy a souvislosti v kontextu reálného života a v nově zažívané situaci.Aplikuje matematické modely a zákonitosti logiky při predikci vývoje a následně při rozhodování.Hledá příležitosti k přenášení zákonitostí v nejrůznějších kontextech svého každodenního života.Zařadí je do pro něj již známé struktury souvislostí.Kreativně dokáže již známé modely upravit pro nově vzniklou situaci.Zhodnotí přínos identifikovaných souvislostí v kontextu reálného života.Kriticky hodnotí aplikované matematické modely a ověřuje jejich platnost v reálném kontextu.Vnímá složitost reálného světa, formuluje poznatek použitelnosti matematických modelů v různorodých situacích nebo naopak možnosti vyjádřit jednu situaci různými modely.Argumentuje své závěry.Reflektuje své postupy.</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Řeší opakovaně problém (modelovou situaci) v jednom kontextu s využitím modelování, metody pokus–omyl a osvojeného matematického aparátu.Řeší opakovaně problém (modelovou situaci) v různých kontextech reálného života modelováním, rozpozná souvislosti mezi modelovými situacemi.Usiluje o vyhodnocení souvislostí svým zvoleným způsobem, směřujícím k vytvoření obecného modelu pro danou situaci.Eviduje své postupy svým zvoleným záznamem.Využívá názorné prostředky k popisu reálné situace (piktogramy, nákresy).</t>
+          <t>Řeší problémy (modelové situace) v různých kontextech s využitím matematických modelů. Rozhoduje se o počtu opakování řešení modelových situací, na základě toho tvoří modely nebo upravuje známé modely pro nově vzniklou situaci.Při opakovaném setkání s problémem (modelovou situací) rozpozná vzájemné vztahy a souvislosti mezi modelovými situacemi v kontextu reálného života a v nově zažívané situaci.Analyzuje souvislosti, dokládá je konkrétními důkazy vzájemných vztahů a tyto souvislosti zobecňuje.Formuluje poznatek použitelnosti matematických modelů v různorodých situacích nebo naopak možnosti vyjádřit jednu situaci různými modely.K popisu a vyhodnocení využívá matematický jazyk.</t>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
@@ -38426,56 +38426,56 @@
           <t/>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>PTS-000-000-ZV9-001</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>Rozpozná příležitosti, jaké jemu i společnosti přináší propojenost světa, a rizika, která z propojenosti vyplývají.</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>Znalostního základu výsledku učení žák dosahuje v oboru Geografie, Výchova k občanství, Dějepis, Český jazyk a literatura a Chemie.Dosažení očekávaného výsledku učení vede k hlubšímu porozumění světu jako propojeného celku, kdy žák usiluje rovněž o porozumění své roli v propojeném světě. Je si vědom toho, že propojenost světa s sebou přináší řadu příležitostí, jako je například cestování, rozvoj technologií, možnosti studia a práce, nové tradice, a současně rizika, jako například rostoucí spotřeba, bezpečnost v kyberprostoru. Žák posuzuje příležitosti a rizika ve vztahu k sobě i ke společnosti. Žák si je vědom a zkoumá důvody toho, proč tyto příležitosti nejsou pro všechny stejně využitelné. V rychle se měnícím a stále více propojeném světě je pro člověka nezbytné porozumět fenoménům, které proměnu a propojenost světa provázejí. Pro mladé lidi je nezbytné uvažovat v tomto kontextu o svém budoucím životě, hledat pro sebe příležitosti a naději „v lepší svět“. Výrazně přispívá k naplnění hodnotového rámce, a to všech jeho oblastí. </t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>vysvětlí propojenost světa na příkladech věcí a situací jemu důvěrně známýchna základě konkrétních lidských příběhů posoudí, jak může pozitivně i negativně ovlivňovat životy lidí jinde ve světěuvádí příklady, jak ve svůj prospěch využívá toho, že je svět propojený</t>
+          <t>Vysvětlí propojenost světa na příkladech věcí a situací jemu důvěrně známých.Na základě konkrétních lidských příběhů posoudí, jak může pozitivně i negativně ovlivňovat životy lidí jinde ve světě.Uvádí příklady, jak ve svůj prospěch využívá toho, že je svět propojený.</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>vysvětlí roli nových technologií a médií v dnešním světě, zaměří se i na život v digitálním prostředí na základě zažitých zkušeností a dění ve svém okolí a ve světě zkoumá výhody a nevýhody propojenosti dnešního světana příkladech posuzuje, jak propojenost a vzájemná závislost ve světě ovlivňuje pozitivně i negativně životy lidí na různých místech světa a v různém socioekonomickém postavení pojmenuje příležitosti a rizika propojenosti světa v oblasti jeho zájmu</t>
+          <t>Vysvětlí roli nových technologií a médií v dnešním světě, zaměří se i na život v digitálním prostředí. Na základě zažitých zkušeností a dění ve svém okolí a ve světě zkoumá výhody a nevýhody propojenosti dnešního světa.Na příkladech posuzuje, jak propojenost a vzájemná závislost ve světě ovlivňuje pozitivně i negativně životy lidí na různých místech světa a v různém socioekonomickém postavení. Pojmenuje příležitosti a rizika propojenosti světa v oblasti jeho zájmu.</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>Pojmenovává souvislosti mezi globalizací a různými aspekty svého života i života jiných lidí.Představí, jak by mohl využít příležitosti, které mu přináší propojenost světa, a co naopak může být pro jeho život rizikem.Posuzuje příležitosti a rizika propojenosti světa plynoucí pro společnost, uvažuje na úrovni obce, regionu, státu, světa.Navrhne, jakým způsobem může ovlivnit dění ve světě.</t>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t>Rozpozná příležitosti, jaké jemu i společnosti přináší propojenost světa, a rizika, která z propojenosti vyplývají.</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
@@ -38508,56 +38508,56 @@
           <t/>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>PTS-000-000-ZV5-001</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>Zkoumá a reflektuje rozmanitost a propojenost světa.</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>Znalostního základu výsledku učení žák dosahuje v oboru Člověk a jeho svět.Rozmanitost a propojenost světa je realita, ve které dnešní děti žijí a kterou je žádoucí využít tak, aby se pro jejich budoucí život stala příležitostí. Proto je důležité, aby ji od útlého věku vnímali pozitivně a na základě svých každodenních prožitků reflektovali své představy o druhých a o světě.  Dosažení očekávaného výsledku učení je důležité pro to, aby žák vnímal, zažíval a reflektoval rozmanitost světa a byl připravený na respektující život v něm. Je důležité, aby žák pozoroval rozmanitost mezi lidmi a kulturami, objevoval, jak je svět propojený, a reflektoval, co přináší rozmanitost a propojenost světa jemu samotnému, jeho třídě a okolí a jakou příležitostí může být pro společnost. Rozmanitost zažívá v první řadě tím, že má příležitost sdílet vzájemně se spolužáky vlastní příběhy a zážitky. Zaměřuje se na to, co má s ostatními společné, a poznává jedinečnost svoji i ostatních. Žák je posilován ve vnímání vlastní hodnoty i hodnoty druhých. Je vystavován situacím, v nichž může rozmanitost zažívat, a to s ohledem na různé aspekty – například věk, pohlaví, barvu pleti, mateřský jazyk, národnost, zdraví, formu rodiny, způsob bydlení, socioekonomický status.Žák zároveň vnímá současný svět jako propojený celek. Při objevování propojenosti světa vychází z toho, co ho obklopuje, co používá, zná, zažívá či sleduje. Zkoumá souvislosti mezi tím, co se děje v jeho okolí a co se děje ve světě (mezi lokální a globální úrovní). Porozumění propojenosti a vzájemné závislosti je předpokladem pro orientaci v neustále se měnícím a stále více složitějším světě. To pomůže žákům k rozpoznávání vhodných řešení různých situací, k vnímání své role ve světě a přijímání takových rozhodnutí, která je mohou podpořit v úspěšném a spokojeném životě a která mohou přispět k pozitivním změnám.</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>pozoruje rozmanitost mezi lidmi, kulturami a místy ve svém blízkém okolí a ve světěuvede společné znaky mezi sebou a spolužáky a uvede, co je pro každého jedinečnézamýšlí se nad tím, jakým způsobem mohou být lidé a místa mezi sebou propojena</t>
+          <t>Pozoruje rozmanitost mezi lidmi, kulturami a místy ve svém blízkém okolí a ve světě.Uvede společné znaky mezi sebou a spolužáky a uvede, co je pro každého jedinečné.Zamýšlí se nad tím, jakým způsobem mohou být lidé a místa mezi sebou propojena.</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>uvede příklady rozmanitosti v blízkém okolí i ve světě z pohledu různých aspektůvysvětlí, co znamená, že každý člověk je jedinečnýpojmenuje, co rozmanitost může přinášet jemu samotnému a jeho třídězjistí příklady svého propojení s různými místy a lidmi u nás i ve světě</t>
+          <t>Uvede příklady rozmanitosti v blízkém okolí i ve světě z pohledu různých aspektů.Vysvětlí, co znamená, že každý člověk je jedinečný.Pojmenuje, co rozmanitost může přinášet jemu samotnému a jeho třídě.Zjistí příklady svého propojení s různými místy a lidmi u nás i ve světě.</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>Vyjádří, v čem je přínosné, že je každý člověk jedinečný.Jmenuje příklady příležitostí, které rozmanitost přináší.Vysvětlí propojenost světa na příkladech věcí a situací jemu důvěrně známých.Na základě konkrétních lidských příběhů posoudí, jak může pozitivně i negativně ovlivňovat životy lidí jinde ve světě.</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t>Zkoumá rozmanitost a propojenost světa.</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
@@ -38590,56 +38590,56 @@
           <t/>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>PTS-000-000-ZV9-002</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>Rozezná a vysvětlí volbu výrazových prostředků, kterými se mediální sdělení snaží ovlivnit vnímání konkrétního tématu.</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>Znalostního základu výsledku učení žák dosahuje v oborech Dějepis, Výchova k občanství, Český jazyk a literatura. Dosažením očekávaného výsledku učení si žák uvědomuje, že média nabízejí témata k přemýšlení a současně návody k zaujímání postoje, jak je možné na téma nahlížet. Média uživatele přesvědčují a získávají na svou stranu argumenty (včetně argumentačních faulů), vyvoláváním emocí, manipulací. Očekávaný výsledek učení vede žáka k rozpoznávání užitých výrazových prostředků jako jednoho ze základních předpokladů kritického přístupu k mediálnímu působení.  Za sděleními, která média nabízejí, je možné spatřovat či odhalovat nejrůznější záměry, s nimiž byla zveřejněna. Tyto záměry je možné odhadovat z volby výrazových prostředků, výběru faktů a informací, prezentace postojů. Cílem očekávaného výsledku učení je kriticky vyhodnocovat možné záměry, které za konkrétními mediálními sděleními stojí.</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>vyhodnotí uživatelské návyky v konzumaci médií u sebe i u svých vrstevníkůsdělí, proč jsou pro něj některé mediální produkty (např. na Facebooku, Instagramu, Whatsappu, Youtube aj.) jako jsou videa, počítačové hry, hudební klipy přitažlivénajde mediální obsahy s přímými či nepřímými výzvami k rizikovému jednání (např. k šikaně)najde a pojmenuje projevy kyberšikanyroztřídí si informace podle toho, odkud je nejčastěji získává, a sdělí, proč některému zdroji dává přednost   odliší (např. v textu, mluveném projevu) kdy se jedná o vyjádření faktu a kdy jde o názor (postoj)  rozpozná, zda sdělení obsahuje slova a obrazy vyvolávající emoce </t>
+          <t>Vyhodnotí uživatelské návyky v konzumaci médií u sebe i u svých vrstevníků.Sdělí, proč jsou pro něj některé mediální produkty (např. na Facebooku, Instagramu, Whatsappu, Youtube aj.) jako jsou videa, počítačové hry, hudební klipy přitažlivé.Najde mediální obsahy s přímými či nepřímými výzvami k rizikovému jednání (např. k šikaně).Najde a pojmenuje projevy kyberšikany.Roztřídí si informace podle toho, odkud je nejčastěji získává, a sdělí, proč některému zdroji dává přednost.  Odliší (např. v textu, mluveném projevu) kdy se jedná o vyjádření faktu a kdy jde o názor (postoj).  Rozpozná, zda sdělení obsahuje slova a obrazy vyvolávající emoce. </t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>postupně nalézá, z kterých výrazových prostředků je sdělení sestaveno (jazyk, obraz, pohyb, hudba, bezprostřednost, stylizace apod.)  na příkladech uvádí, která témata se v mediálních sděleních nabízejí  rozeznává typy mediálních sdělení a jejich výrazové prostředky (např. zpráva, reklama, hudební klip, komiks, www stránky, osobní profil konkrétního člověka a další) u síťových médií vnímá užívání prostředků přímého oslovení a vytváření pocitu důvěrného (kamarádského) a neformálního kontakturozeznává rozdíly mezi „seriózním“ a „bulvárním“ zpravodajstvím a výrazové prostředky, které jsou pro něj příznačnéhledá možné záměry, které za volbou témat, kontextů a výrazových prostředků stojí  při vlastním tvořivém sestavování různých sdělení (zpráva, reklama aj.) se snaží volit různé výrazové prostředky (např: slova, obrazy) podle toho, jaký záměr sdělením sleduje </t>
+          <t>Postupně nalézá, z kterých výrazových prostředků je sdělení sestaveno (jazyk, obraz, pohyb, hudba, bezprostřednost, stylizace apod.).  Na příkladech uvádí, která témata se v mediálních sděleních nabízejí.  Rozeznává typy mediálních sdělení a jejich výrazové prostředky (např. zpráva, reklama, hudební klip, komiks, www stránky, osobní profil konkrétního člověka a další). U síťových médií vnímá užívání prostředků přímého oslovení a vytváření pocitu důvěrného (kamarádského) a neformálního kontaktu.Rozeznává rozdíly mezi „seriózním“ a „bulvárním“ zpravodajstvím a výrazové prostředky, které jsou pro něj příznačné.Hledá možné záměry, které za volbou témat, kontextů a výrazových prostředků stojí.  Při vlastním tvořivém sestavování různých sdělení (zpráva, reklama aj.) se snaží volit různé výrazové prostředky (např: slova, obrazy) podle toho, jaký záměr sdělením sleduje. </t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>Rozpozná společensky významné téma (např. válečný konflikt, klimatická změna) v mediálním sdělení.Vyhodnotí, zda mediální sdělení týkající se společensky významného tématu obsahuje pouze fakta, nebo i postoje a názory.Mediální sdělení kriticky vyhodnotí a určí, zda a jaké prostředky užívá k ovlivnění názoru na určité téma.Vyhledá několik zdrojů ke konkrétnímu tématu a porovná prostředky, které mediální sdělení užívají. Uvede příklad mediálního sdělení, které záměrně vyvolává emoce ohledně vnímání tématu.</t>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t>Na základě vlastní zkušenosti uvede příklady, jak konzumace médií může ovlivnit jeho postoje nebo postoj jeho vrstevníků k určitému tématu.</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
@@ -38672,56 +38672,56 @@
           <t/>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>PTS-000-000-ZV5-002</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>Na konkrétních příkladech kriticky vyhodnocuje obsah a záměr mediálních sdělení.</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>Znalostního základu výsledku učení žák dosahuje v oboru Člověk a jeho svět a Český jazyk a literatura. Dosažení očekávaného výsledku učení umožňuje žákovi, aby pochopil, že pro současný svět je příznačná obrovská nabídka nejrůznějších informací, které pak v důsledku spoluovlivňují, s jakým viděním světa se jedinec ztotožní. Význam, věrohodnost a hodnota těchto informací závisí do značné míry na tom, jaký je jejich původ. Cílem OVU je posílit vnímavost vůči původu informací a prohloubit sebereflexi procesů, které za výběrem konkrétního zdroje informací stály. Proto je důležité, aby se žák naučil reflektovat vlastní užívání médií (například pomocí tzv. mediálního deníku) a dokázal vyhodnotit, která média používá nejvíce/nejméně a proč, se kterými typy aktivit má jednotlivá média spojená (škola, komunikace s ostatními, zábava aj.), bez kterého média si svůj život nedokáže představit a proč, ze kterých médií přebírá informace a proč. Určí jednotlivé typy sdělení (zejména rozezná reklamu a fikci od zpráv a komentářů) a vyhodnotí emocionální náboj konkrétního sdělení. Určí, které informace a odkud nejčastěji přijímá, a zvažuje, proč tomu tak je. V nabídnutém jednoduchém textu dokáže identifikovat fakta, určí jejich původ/zdroj a odliší je od vyjádření názorů či postojů. To vše je základním předpokladem pro bezpečný život s médii. Důležité je to, aby se žák naučil vyhodnocovat spolehlivost zdroje, spravovat a kultivovat vlastní digitální identitu a uvědomil si neodvolatelnost činů v online světě.</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>učí se rozumět tomu, proč některým zdrojům věří více, některým méně a některým vůbec ne uvádí příklady toho, jaká média využívá při komunikaci se sourozenci, spolužáky, kamarády sdělí ostatním, odkud nejčastěji získává různé, pro sebe potřebné informace </t>
+          <t>Učí se rozumět tomu, proč některým zdrojům věří více, některým méně a některým vůbec ne. Uvádí příklady toho, jaká média využívá při komunikaci se sourozenci, spolužáky, kamarády. Sdělí ostatním, odkud nejčastěji získává různé, pro sebe potřebné informace.</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>uvědomuje si, jaké informace a odkud získává a jakým zdrojům dává přednost a proč snaží se získat informace z různých zdrojů vyhledává si v médiích informace, které považuje pro sebe za důležité, a zamýšlí se nad tím, jak a k čemu je využívá  zkouší využívat různá média pro různou podobu komunikace s ostatními  rozpoznává, která sdělení v něm vyvolávají emoce, a zkouší přijít na to, zda to způsobují slova nebo obrazy  </t>
+          <t>Uvědomuje si, jaké informace a odkud získává a jakým zdrojům dává přednost a proč. Snaží se získat informace z různých zdrojů. Vyhledává si v médiích informace, které považuje pro sebe za důležité, a zamýšlí se nad tím, jak a k čemu je využívá.  Zkouší využívat různá média pro různou podobu komunikace s ostatními.  Rozpoznává, která sdělení v něm vyvolávají emoce, a zkouší přijít na to, zda to způsobují slova nebo obrazy.  </t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Roztřídí informace podle toho, odkud je nejčastěji získává, a sdělí, proč některému zdroji dává přednost.Odliší (např. v textu, v mluveném projevu), kdy se jedná o vyjádření faktu a kdy jde o názor (postoj).Rozpozná, zda sdělení obsahuje slova a obrazy vyvolávající emoce.</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
           <t>Uvede na konkrétních příkladech, které informace a odkud nejčastěji přijímá, uvede jednoduchý příklad dopadů těchto sdělení.</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
@@ -38754,56 +38754,56 @@
           <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>PTS-000-000-ZV9-003</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>Rozezná postoje, stereotypy a předsudky v mediálních sděleních a navrhne možné způsoby, jak lze předcházet rizikům jejich mediálního šíření.</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>Znalostního základu výsledku učení žák dosahuje v oborech Dějepis, Výchova k občanství, Český jazyk a literatura. Dosažením očekávaného výsledku učení žák získává dovednosti nutné ke kritickému vyhodnocování soudů, které se do konkrétních mediálních sdělení promítají.Média nabízejí témata k přemýšlení a zaujímání postoje spolu s perspektivou, kterou je na tato témata možné nahlížet, tedy vkládají do konkrétního kontextu, resp. konkrétních souvislostí: přesvědčují a získávají argumenty, vyvoláváním emocí, manipulací. Ve sděleních, která média nabízejí, je možné nacházet nejrůznější přiznané i nepřiznané soudy o lidech, skupinách lidí, době, společnosti, historii, hodnotách atd. Tyto soudy je možné kritickým přístupem odhadovat ze způsobu zasazení sdělení do kontextu, resp. souvislostí, z volby výrazových prostředků, výběru faktů a informací, z prezentace postojů. Očekávaný výsledek učení vede žáka k rozpoznávání užitých kontextů, resp. vnímavosti ke konkrétním souvislostem jako jednomu ze základních předpokladů kritického přístupu k mediálnímu působení. </t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>roztřídí si informace podle toho, odkud je nejčastěji získává, a sdělí, proč některému zdroji dává přednost   odliší (např. v textu, mluveném projevu) kdy se jedná o vyjádření faktu a kdy jde o názor (postoj)  rozpozná, zda sdělení obsahuje slova a obrazy vyvolávající emoce vyhodnotí uživatelské návyky v konzumaci médií u sebe i u svých vrstevníkůsdělí, proč jsou pro něj některé mediální produkty (např. na Facebooku, Instagramu, Whatsappu, Youtube aj.), jako jsou videa, počítačové hry, hudební klipy přitažlivénajde mediální obsahy s přímými či nepřímými výzvami k rizikovému jednání (např. k šikaně)najde a pojmenuje projevy kyberšikany</t>
+          <t>Roztřídí si informace podle toho, odkud je nejčastěji získává, a sdělí, proč některému zdroji dává přednost.   Odliší (např. v textu, mluveném projevu) kdy se jedná o vyjádření faktu a kdy jde o názor (postoj).  Rozpozná, zda sdělení obsahuje slova a obrazy vyvolávající emoce.Vyhodnotí uživatelské návyky v konzumaci médií u sebe i u svých vrstevníků.Sdělí, proč jsou pro něj některé mediální produkty (např. na Facebooku, Instagramu, Whatsappu, Youtube aj.), jako jsou videa, počítačové hry, hudební klipy přitažlivé.Najde mediální obsahy s přímými či nepřímými výzvami k rizikovému jednání (např. k šikaně).Najde a pojmenuje projevy kyberšikany.</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>na konkrétních příkladech se učí poznávat kontext, do něhož je konkrétní mediální sdělení vsazeno rozeznává v mediálních sděleních stereotypy a na příkladech uvede jejich zjednodušující a paušalizující vztah ke skutečnosti)na konkrétních příkladech rozpoznává prostředky mediální skandalizaceporovnává souvislosti mezi stereotypy v reklamních sděleních a životním stylem svým, svých vrstevníků rozpoznává manipulativní sílu obrazů v reklamních sděleníchhledá možné postoje, které za volbou témat a kontextů stojí zdůvodňuje, proč jsou svobodná média důležitá pro fungování demokratické společnosti </t>
+          <t>Na konkrétních příkladech se učí poznávat kontext, do něhož je konkrétní mediální sdělení vsazeno.Rozeznává v mediálních sděleních stereotypy a na příkladech uvede jejich zjednodušující a paušalizující vztah ke skutečnosti).Na konkrétních příkladech rozpoznává prostředky mediální skandalizace.Porovnává souvislosti mezi stereotypy v reklamních sděleních a životním stylem svým, svých vrstevníků. Rozpoznává manipulativní sílu obrazů v reklamních sděleních.Hledá možné postoje, které za volbou témat a kontextů stojí. Zdůvodňuje, proč jsou svobodná média důležitá pro fungování demokratické společnosti. </t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>Rozezná postoje, stereotypy obsažené v různých mediálních sděleních. Uvede příklady postojů, stereotypů a předsudků, se kterými se setkal u lidí ve svém okolí, a porovná je s postoji, stereotypy a předsudky, se kterými se setkal v různých mediálních sděleních. Navrhne způsoby, jak předcházet rizikům působení masových a síťových médií v různých situacích.</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
           <t>Na konkrétních příkladech rozezná základní hodnoty a předsudky v mediálních sděleních a navrhne, jak předcházet rizikům působení médií.</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
@@ -38836,56 +38836,56 @@
           <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>PTS-000-000-ZV5-003</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>Na základě vlastní zkušenosti uvede příklady, jak může konzumace médií ovlivnit jeho postoje nebo postoj jeho vrstevníků k určitému tématu.</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>Znalostního základu výsledku učení žák dosahuje v oboru Český jazyk a literatura a Informatika. Dosažením očekávaného výsledku učení si žák na konkrétních příkladech uvědomuje, že masová a síťová média slouží mimo jiné jako nástroj k učení, k zábavě, k využívání volného času a že tato média přinášejí velké šance, ale také rizika (závislost, kyberšikana aj.). Masová a zejména síťová média (prostřednictvím např. youtuberů, influencerů a dalších) jsou i přes existující zákonná omezení věkem součástí každodenního života žáků a ovlivňují jejich životní styl, chování, módu/oblékání, časové rozvržení dne, hodnotové soudy, stejně jako aktivity jedince i celé rodiny. Proto je důležité, aby si žák uvědomoval možnou provázanost svého jednání a postojů, jakož i jednání a postojů svých nejbližších (rodina) a svých vrstevníků, s mediálním konzumem.</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>vysvětluje výběr filmů, televizních pořadů, internetových stránek, sociálních sítí apod., které sleduje (záměrný/nezáměrný výběr</t>
+          <t>Vysvětluje výběr filmů, televizních pořadů, internetových stránek, sociálních sítí apod., které sleduje (záměrný/nezáměrný výběr.</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>zvažuje, zda příliš časté užívání médií může mít negativní důsledky a jak se u něho mohou projevit, případně s jakými negativními projevy se setkal o svých kamarádů, spolužáků  nachází příklady toho, zda a jak užívání médií ovlivňuje jeho zájmy a koníčky hledá a popisuje pravidelnosti, které vysledoval v užívání médií u sebe sama, svých vrstevníků a svém okolí vysvětluje důvody setrvávání se skupině utvořené v prostředí sociálních sítí, případně zdůvodňuje její opuštění</t>
+          <t>Zvažuje, zda příliš časté užívání médií může mít negativní důsledky a jak se u něho mohou projevit, případně s jakými negativními projevy se setkal o svých kamarádů, spolužáků. Nachází příklady toho, zda a jak užívání médií ovlivňuje jeho zájmy a koníčky. Hledá a popisuje pravidelnosti, které vysledoval v užívání médií u sebe sama, svých vrstevníků a svém okolí. Vysvětluje důvody setrvávání se skupině utvořené v prostředí sociálních sítí, případně zdůvodňuje její opuštění.</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>Vyhodnotí uživatelské návyky v konzumaci médií u sebe i u svých vrstevníků.Sdělí, proč jsou pro něj některé mediální produkty přitažlivé (videa, počítačové hry, hudební klipy, Instagram, WhatsApp apod.).Najde mediální obsahy s přímými či nepřímými výzvami k rizikovému jednání (např. k šikaně).Najde a pojmenuje projevy kyberšikany.</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
@@ -38898,332 +38898,332 @@
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-ZV9-004</t>
+          <t>PTS-000-000-ZV5-004</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Zvažuje potřeby lidí v obtížných životních situacích a navrhuje, jak posilovat rovné příležitosti a soudržnost společnosti ve svém okolí i ve světě.</t>
+          <t>Navrhuje, jak pomoci lidem v obtížných životních podmínkách a jak předejít konkrétním tíživým situacím.</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žák dosahuje v oboru Výchova k občanství, Dějepis, Geografie, Osobnostní a sociální výchova, Výchova ke zdraví a bezpečí.Dosažení výsledku učení umožňuje žákovi, aby skrze konkrétní lidské příběhy a konkrétní situace či aktuální události vnímal sociální a ekonomické nerovnosti mezi lidmi, regiony i zeměmi. Žák se učí porozumět situacím, kdy se lidé nacházejí v tíživé situaci. Zvažuje, co taková situace s sebou nese, jaké mohou být potřeby zasažených lidí. Přichází sám na příklady nerovností mezi lidmi, které může pozorovat ve svém blízkém okolí či o kterých slyšel, četl apod. Těmi nerovnostmi mohou být rozdílné finanční zdroje, rozdílný přístup k pitné vodě a potravinovým zdrojům, ke vzdělání, ke zdravotní péči, k trávení volného času, k cestování apod. Klade si přitom otázku, co vše charakterizuje kvalitu života, jak on sám si ji představuje. Porozumění nerovnostem a jejich souvislostem s kvalitou života ho vede k zamyšlení nad příčinami chudoby, nad dodržováním základních lidských práv i nad různými formami diskriminace, kterým bývají někteří lidé vystavováni – na základě věku, genderu, národnosti (romská, ukrajinská a jiné menšiny), mateřského jazyka, kulturních specifik, barvy pleti, zdravotního či sociálního znevýhodnění atd.  Žák společně s dalšími diskutuje o tom, co mohou konkrétní příklady nerovností znamenat pro fungování společnosti a její budoucí vývoj, resp. jak je podle nich pro udržitelnou budoucnost důležité zajistit rovné šance pro všechny, aby měl každý příležitost žít důstojný život. Poznává konstruktivní řešení pro lidi, kteří čelí obtížným životním situacím a diskriminaci. Navrhuje společně s ostatními, jaká opatření mohou přispívat k rovným příležitostem pro každého a posilovat spravedlnost a soudržnost ve společnosti. Žák je vyzýván k tomu, aby problematiku zvažoval nejen z pohledu místa, kde žije, ale i v širších měřítkách až k perspektivě globální. Očekávaný výsledek učení souvisí s aktuálními problémy ve světě a staví na propojování poznatků z více vzdělávacích oblastí. Podporuje utváření a rozvíjení vlastních postojů, hodnot a schopností – empatie, solidarity, respektu, spravedlnosti, tedy takových, které jsou předpokladem pro aktivní jednání a jsou žádoucí pro spravedlivější, soudržnější a mírový svět. </t>
+          <t>Znalostního základu výsledku učení žák dosahuje v oboru Člověk a jeho svět, Český jazyk a literatura, Osobnostní a sociální výchova. Dosažením očekávaného výsledku učení se u žáka vzbuzuje a rozvíjí zájem o druhé v nejbližším okolí i ve světě a pozornost k tomu, aby byla respektována jejich lidská práva a měli možnost žít důstojný život. OVU podporuje rozvoj empatie a solidarity i kritického myšlení. Žák si uvědomuje význam vzájemné pomoci a spolupráce mezi lidmi a zeměmi. OVU rovněž posiluje vědomí vlastní účinnosti. Očekávaný výsledek učení reaguje na problémy dnešního světa, kdy se lidé z nejrůznějších důvodů ocitají v obtížných životních podmínkách – z důvodu diskriminace, konfliktů, přírodních katastrof, socioekonomické situace, důsledků změny klimatu atd. Úzce souvisí s Agendou 2030 (Cíle udržitelného rozvoje). Mnohé problémy nejsou za hranicemi daleko od nás a dotýkají se i životů lidí v blízkém okolí či bezprostředně našich životů. Vzdělávání může významně přispívat k rozvoji spravedlivé a soudržné společnosti na lokální i globální úrovni. </t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>na základě konkrétních lidských příběhů posoudí, jak může pozitivně i negativně ovlivňovat životy lidí jinde ve světěvysvětlí, jak mohou obtížné životní podmínky ovlivnit životy lidí v okolí i ve světěnavrhne smysluplné možnosti pomoci zohledňující skutečné potřeby lidí v obtížných životních podmínkáchvyjadřuje ochotu zapojit se do pomociseznamuje se s příklady nerovností mezi lidmi ve svém okolí i ve světě</t>
+          <t>Prostřednictvím příběhů se seznamuje se situací vrstevníků, kteří se ocitají v obtížných životních podmínkách.  Diskutuje, zda a případně co postavám v příbězích pomohlo vyřešit či zlepšit jejich situaci. Vybaví si, zda ví ve svém okolí o někom, kdo je v obtížné situaci. </t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>uvede příklady nerovností mezi lidmi i příklady nerovností ve světě na základě různých aspektůna konkrétních situacích rozpozná nerovné příležitosti různých členů společnostivysvětlí příčiny nerovností ve světě a reflektuje jejich důsledkyvyjadřuje respektující postoj k rozmanitostiseznamuje se s nástroji, které mají občané k dispozici při snaze o pomoc diskriminovaným lidem a lidem v obtížných životních situacích a při boji za zrovnoprávnění a nediskriminaci</t>
+          <t>Uvede příklady obtížných životních situací, v nichž se někteří lidé ocitají.Uvádí, co mohlo obtížné situace lidem způsobit.Zvažuje, zda by se dalo konkrétním tíživým situacím některých lidí předejít.Seznamuje se s existujícími možnostmi podpory či pomoci lidem v tíživé situaci.</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Posoudí, jak se žije člověku, který je ve společnosti diskriminován, odmítán nebo nazírán předsudečně.Vyjádří, proč je důležité podporovat rovné příležitosti pro všechny a jaký má význam vzájemná solidarita mezi lidmi, spolupráce, respektující soužití a mír.Navrhuje možná řešení, která by mohla naplnit potřeby lidí v konkrétních situacích, a opatření přispívající ke snižování nerovností v jeho okolí a posilování rovných příležitostí.Svým jednáním a chováním prosazuje rovné zacházení a rovné příležitosti a přispívá k naplňování lidských práv.</t>
+          <t>Vysvětlí, jak mohou obtížné životní podmínky ovlivnit životy lidí v okolí i ve světě.Navrhne smysluplné možnosti pomoci zohledňující skutečné potřeby lidí v obtížných životních podmínkách.Vyjadřuje ochotu zapojit se do pomoci.</t>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
-          <t>Uvede konkrétní příklady potřeb lidí v obtížných životních situacích a navrhuje, jak posilovat rovné příležitosti a soudržnost společnosti ve svém okolí i ve světě.</t>
+          <t>Navrhuje, jak pomoci lidem v obtížných životních podmínkách a jak předejít konkrétním tíživým situacím.</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Společnost pro všechny</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-ZV5-004</t>
+          <t>PTS-000-000-ZV9-004</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Navrhuje, jak pomoci lidem v obtížných životních podmínkách a jak předejít konkrétním tíživým situacím.</t>
+          <t>Zvažuje potřeby lidí v obtížných životních situacích a navrhuje, jak posilovat rovné příležitosti a soudržnost společnosti ve svém okolí i ve světě.</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žák dosahuje v oboru Člověk a jeho svět, Český jazyk a literatura, Osobnostní a sociální výchova. Dosažením očekávaného výsledku učení se u žáka vzbuzuje a rozvíjí zájem o druhé v nejbližším okolí i ve světě a pozornost k tomu, aby byla respektována jejich lidská práva a měli možnost žít důstojný život. OVU podporuje rozvoj empatie a solidarity i kritického myšlení. Žák si uvědomuje význam vzájemné pomoci a spolupráce mezi lidmi a zeměmi. OVU rovněž posiluje vědomí vlastní účinnosti. Očekávaný výsledek učení reaguje na problémy dnešního světa, kdy se lidé z nejrůznějších důvodů ocitají v obtížných životních podmínkách – z důvodu diskriminace, konfliktů, přírodních katastrof, socioekonomické situace, důsledků změny klimatu atd. Úzce souvisí s Agendou 2030 (Cíle udržitelného rozvoje). Mnohé problémy nejsou za hranicemi daleko od nás a dotýkají se i životů lidí v blízkém okolí či bezprostředně našich životů. Vzdělávání může významně přispívat k rozvoji spravedlivé a soudržné společnosti na lokální i globální úrovni. </t>
+          <t>Znalostního základu výsledku učení žák dosahuje v oboru Výchova k občanství, Dějepis, Geografie, Osobnostní a sociální výchova, Výchova ke zdraví a bezpečí.Dosažení výsledku učení umožňuje žákovi, aby skrze konkrétní lidské příběhy a konkrétní situace či aktuální události vnímal sociální a ekonomické nerovnosti mezi lidmi, regiony i zeměmi. Žák se učí porozumět situacím, kdy se lidé nacházejí v tíživé situaci. Zvažuje, co taková situace s sebou nese, jaké mohou být potřeby zasažených lidí. Přichází sám na příklady nerovností mezi lidmi, které může pozorovat ve svém blízkém okolí či o kterých slyšel, četl apod. Těmi nerovnostmi mohou být rozdílné finanční zdroje, rozdílný přístup k pitné vodě a potravinovým zdrojům, ke vzdělání, ke zdravotní péči, k trávení volného času, k cestování apod. Klade si přitom otázku, co vše charakterizuje kvalitu života, jak on sám si ji představuje. Porozumění nerovnostem a jejich souvislostem s kvalitou života ho vede k zamyšlení nad příčinami chudoby, nad dodržováním základních lidských práv i nad různými formami diskriminace, kterým bývají někteří lidé vystavováni – na základě věku, genderu, národnosti (romská, ukrajinská a jiné menšiny), mateřského jazyka, kulturních specifik, barvy pleti, zdravotního či sociálního znevýhodnění atd.  Žák společně s dalšími diskutuje o tom, co mohou konkrétní příklady nerovností znamenat pro fungování společnosti a její budoucí vývoj, resp. jak je podle nich pro udržitelnou budoucnost důležité zajistit rovné šance pro všechny, aby měl každý příležitost žít důstojný život. Poznává konstruktivní řešení pro lidi, kteří čelí obtížným životním situacím a diskriminaci. Navrhuje společně s ostatními, jaká opatření mohou přispívat k rovným příležitostem pro každého a posilovat spravedlnost a soudržnost ve společnosti. Žák je vyzýván k tomu, aby problematiku zvažoval nejen z pohledu místa, kde žije, ale i v širších měřítkách až k perspektivě globální. Očekávaný výsledek učení souvisí s aktuálními problémy ve světě a staví na propojování poznatků z více vzdělávacích oblastí. Podporuje utváření a rozvíjení vlastních postojů, hodnot a schopností – empatie, solidarity, respektu, spravedlnosti, tedy takových, které jsou předpokladem pro aktivní jednání a jsou žádoucí pro spravedlivější, soudržnější a mírový svět. </t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>prostřednictvím příběhů se seznamuje se situací vrstevníků, kteří se ocitají v obtížných životních podmínkách   diskutuje, zda a případně co postavám v příbězích pomohlo vyřešit či zlepšit jejich situaci vybaví si, zda ví ve svém okolí o někom, kdo je v obtížné situaci </t>
+          <t>Na základě konkrétních lidských příběhů posoudí, jak může pozitivně i negativně ovlivňovat životy lidí jinde ve světě.Vysvětlí, jak mohou obtížné životní podmínky ovlivnit životy lidí v okolí i ve světě.Navrhne smysluplné možnosti pomoci zohledňující skutečné potřeby lidí v obtížných životních podmínkách.Vyjadřuje ochotu zapojit se do pomoci.Seznamuje se s příklady nerovností mezi lidmi ve svém okolí i ve světě.</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>uvede příklady obtížných životních situací, v nichž se někteří lidé ocitajíuvádí, co mohlo obtížné situace lidem způsobitzvažuje, zda by se dalo konkrétním tíživým situacím některých lidí předejítseznamuje se s existujícími možnostmi podpory či pomoci lidem v tíživé situaci</t>
+          <t>Uvede příklady nerovností mezi lidmi i příklady nerovností ve světě na základě různých aspektů.Na konkrétních situacích rozpozná nerovné příležitosti různých členů společnosti.Vysvětlí příčiny nerovností ve světě a reflektuje jejich důsledky.Vyjadřuje respektující postoj k rozmanitosti.Seznamuje se s nástroji, které mají občané k dispozici při snaze o pomoc diskriminovaným lidem a lidem v obtížných životních situacích a při boji za zrovnoprávnění a nediskriminaci.</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí, jak mohou obtížné životní podmínky ovlivnit životy lidí v okolí i ve světě.Navrhne smysluplné možnosti pomoci zohledňující skutečné potřeby lidí v obtížných životních podmínkách.Vyjadřuje ochotu zapojit se do pomoci.</t>
+          <t>Posoudí, jak se žije člověku, který je ve společnosti diskriminován, odmítán nebo nazírán předsudečně.Vyjádří, proč je důležité podporovat rovné příležitosti pro všechny a jaký má význam vzájemná solidarita mezi lidmi, spolupráce, respektující soužití a mír.Navrhuje možná řešení, která by mohla naplnit potřeby lidí v konkrétních situacích, a opatření přispívající ke snižování nerovností v jeho okolí a posilování rovných příležitostí.Svým jednáním a chováním prosazuje rovné zacházení a rovné příležitosti a přispívá k naplňování lidských práv.</t>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
-          <t>Navrhuje, jak pomoci lidem v obtížných životních podmínkách a jak předejít konkrétním tíživým situacím.</t>
+          <t>Uvede konkrétní příklady potřeb lidí v obtížných životních situacích a navrhuje, jak posilovat rovné příležitosti a soudržnost společnosti ve svém okolí i ve světě.</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Společnost pro všechny</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-ZV5-005</t>
+          <t>PTS-000-000-ZV9-005</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Přispívá k demokratické kultuře ve třídě, skupině, škole a v situacích běžného života.</t>
+          <t>Kriticky posoudí uplatňování demokratických principů ve škole a formuluje návrhy podporující demokratické procesy.</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu tohoto výsledku učení žák dosahuje v oboru Člověk a jeho svět a Osobnostní a sociální výchova. Očekávaný výsledek učení směruje žáka k tomu, aby různými způsoby a v různých situacích uplatňoval demokratické principy, jako jsou například rovnost, respekt k ostatním, tolerance k rozmanitosti, svoboda myšlení a vyjadřování, zapojení se do rozhodování. Dovednost rozhodovat znamená prakticky se účastnit voleb a hlasování nebo vyjádřit své preference v průzkumu apod. Je důležité, aby žáci rozhodovali o něčem, co se jich týká, a aby se seznamovali s pluralitou názorů/návrhů. Významné je učit žáky přijmout stanovisko většiny a vyrovnat se s tím, když jejich názor/návrh není podpořen. OVU současně zahrnuje postupné osvojování si reflexe komunikace (včetně užívání médií), rozhodování, každodenního jednání, účasti a zapojování z pohledu uplatňování demokratických principů a odpovědnosti. Pro jeho osvojení je důležitá osobní praktická zkušenost s demokracií a poznání toho, že žák může něco ovlivnit (vědomí vlastní účinnosti). Očekávaný výsledek učení je zaměřený na praktické zapojování do společnosti, budování sounáležitosti, pěstování sebedůvěry pro realizaci změn, přispívá k rozvoji občanské odpovědnosti, připravuje žáky na budoucí roli zodpovědných občanů, kteří rozumějí důsledkům svého jednání, umožňuje posilování spolupráce prostřednictvím otevřeného dialogu a podporuje rozvoj kritického myšlení. Realizace OVU pozitivně ovlivňuje prostředí a vztahy ve škole, napomáhá tomu, aby žák zažil, že společnost (včetně školního společenství) je tu pro všechny a že každý může přispět k pozitivní změně. OVU je zkušenostního charakteru, a proto je jeho nezbytnou součástí reflexe.    </t>
+          <t>Znalostního základu tohoto výsledku učení žák dosahuje v oborech Výchova k občanství, Osobnostní a sociální výchova, Český jazyk a literatura, Informatika, Výchova ke zdraví. OVU je zaměřený na osvojování demokratických principů, vede žáka k jejich posuzování. Žák pak může lépe porozumět demokratickým procesům, principům, hodnotám a na základě kritického posouzení navrhovat opatření a akce na podporu demokratické kultury. Prvním krokem by mělo být stanovení oblastí a kritérií pro posuzování. Je žádoucí, aby se na tom podíleli žáci. Dalším předpokladem posuzování je fáze pozorování a analýzy. Žák sleduje, jaká rozhodnutí jsou ve škole přijímána a kým, zda jsou ve škole transparentní procesy, zda je umožněna žákovská participace, zda je respektována pluralita názorů, zda si účastníci procesů vzájemně naslouchají apod. Je žádoucí realizace formou skupinové práce a provazování s děním ve škole. OVU rozvíjí kritické myšlení, podporuje badatelský přístup (žáci zkoumají demokracii ve svém blízkém prostředí) a směřuje k návrhům řešení problémů, které žáci ve škole vnímají.  OVU vede žáky ke kritickému pohledu na procesy ve společenství, kde se pohybují, a je úzce provázaný se zájmem o dění ve školním prostředí. Vzdělávací obsah vychází z potřeb žáků i z potřeb budoucnosti a legitimizuje zájem žáků o demokratizaci školního prostředí. Zároveň dává těmto aktivitám určité mantinely a vede žáky k navrhování řešení. Pomáhá budovat sounáležitost, rozvíjí sebedůvěru i vědomí vlastní účinnosti žáků (mohu něco ovlivnit a změnit). Přispívá k rozvoji demokratické kultury ve škole a je vhodný pro uplatnění v různých předmětech, v třídnických i celoškolních záležitostech. </t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>seznamuje s pojmem demokracie a s příklady projevů demokracie ve třídě/škole/obci/ běžném životěuvede příklady různých rolí ve třídě a ve škole a popíše, kdo je za co zodpovědný a o čem může rozhodovatseznamuje se s třídními/školními pravidly a školním řádemseznamuje se s tím, jak se žák může zapojit do rozhodování ve třídě</t>
+          <t>Seznamuje se s demokratickými principy a dokládá je na příkladech.Mapuje možnosti, jak se žák může zapojit do rozhodování ve škole.Diskutuje o situacích, kdy byl svědkem demokratických/nedemokratických procesů ve škole.Diskutuje o tom, co by ve škole podpořilo demokratické procesy.</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>podílí se na tvorbě společných pravidel a domluvrespektuje třídní/školní pravidla a školní řádúčastní se hlasování při rozhodování o společných záležitostechnavrhuje alespoň jedno dílčí opatření nebo akci přispívající k demokracii ve třídě nebo škole zapojuje se do různých třídních a celoškolních aktivit  vyjadřuje své názory na třídní rozhodnutí nebo skupinové aktivity</t>
+          <t>Stanovuje kritéria, podle kterých se pozná uplatňování demokratických principů ve škole.Pozoruje a zaznamenává uplatňování demokratických principů ve škole.Analyzuje získaná data o uplatňování demokratických principů.S oporou o získaná data navrhuje alespoň jedno řešení podporující demokratické procesy ve škole.</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí, co je to demokracie a jak se projevuje.Reflektuje, jak dodržuje třídní/školní pravidla a domluvené dohody.  Respektuje výsledky hlasování o společných záležitostech a přijímá je i v případě, když jeho názor nebyl vybrán.Reflektuje své zapojení do rozhodování o záležitostech třídy / školy / blízkého okolí.Předkládá nápady a návrhy na zlepšení školního nebo blízkého prostředí. Zapojuje se do akcí, které podporují demokratickou kulturu ve třídě / škole / blízkém okolí.Reflektuje své zapojení do akcí ve prospěch třídy / školy / blízkého okolí.</t>
+          <t>Prezentuje alespoň jeden vlastní nebo skupinový návrh na podporu demokratických procesů ve třídě, škole nebo blízkém okolí.Zhodnotí představené návrhy na podporu demokratických principů ve třídě, škole nebo blízkém okolí z pohledu užitečnosti, možnosti realizace, případně dalších kritérií.Prezentuje a/nebo interpretuje výsledky analýzy o uplatňování demokratických principů. </t>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
-          <t>Přispívá k demokratické kultuře ve třídě, skupině, škole a v situacích běžného života.</t>
+          <t>Na konkrétních příkladech posoudí uplatňování demokratických principů ve třídě, škole a v situacích běžného života.</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Společnost pro všechny</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-ZV9-005</t>
+          <t>PTS-000-000-ZV5-005</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Kriticky posoudí uplatňování demokratických principů ve škole a formuluje návrhy podporující demokratické procesy.</t>
+          <t>Přispívá k demokratické kultuře ve třídě, skupině, škole a v situacích běžného života.</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu tohoto výsledku učení žák dosahuje v oborech Výchova k občanství, Osobnostní a sociální výchova, Český jazyk a literatura, Informatika, Výchova ke zdraví. OVU je zaměřený na osvojování demokratických principů, vede žáka k jejich posuzování. Žák pak může lépe porozumět demokratickým procesům, principům, hodnotám a na základě kritického posouzení navrhovat opatření a akce na podporu demokratické kultury. Prvním krokem by mělo být stanovení oblastí a kritérií pro posuzování. Je žádoucí, aby se na tom podíleli žáci. Dalším předpokladem posuzování je fáze pozorování a analýzy. Žák sleduje, jaká rozhodnutí jsou ve škole přijímána a kým, zda jsou ve škole transparentní procesy, zda je umožněna žákovská participace, zda je respektována pluralita názorů, zda si účastníci procesů vzájemně naslouchají apod. Je žádoucí realizace formou skupinové práce a provazování s děním ve škole. OVU rozvíjí kritické myšlení, podporuje badatelský přístup (žáci zkoumají demokracii ve svém blízkém prostředí) a směřuje k návrhům řešení problémů, které žáci ve škole vnímají.  OVU vede žáky ke kritickému pohledu na procesy ve společenství, kde se pohybují, a je úzce provázaný se zájmem o dění ve školním prostředí. Vzdělávací obsah vychází z potřeb žáků i z potřeb budoucnosti a legitimizuje zájem žáků o demokratizaci školního prostředí. Zároveň dává těmto aktivitám určité mantinely a vede žáky k navrhování řešení. Pomáhá budovat sounáležitost, rozvíjí sebedůvěru i vědomí vlastní účinnosti žáků (mohu něco ovlivnit a změnit). Přispívá k rozvoji demokratické kultury ve škole a je vhodný pro uplatnění v různých předmětech, v třídnických i celoškolních záležitostech. </t>
+          <t>Znalostního základu tohoto výsledku učení žák dosahuje v oboru Člověk a jeho svět a Osobnostní a sociální výchova. Očekávaný výsledek učení směruje žáka k tomu, aby různými způsoby a v různých situacích uplatňoval demokratické principy, jako jsou například rovnost, respekt k ostatním, tolerance k rozmanitosti, svoboda myšlení a vyjadřování, zapojení se do rozhodování. Dovednost rozhodovat znamená prakticky se účastnit voleb a hlasování nebo vyjádřit své preference v průzkumu apod. Je důležité, aby žáci rozhodovali o něčem, co se jich týká, a aby se seznamovali s pluralitou názorů/návrhů. Významné je učit žáky přijmout stanovisko většiny a vyrovnat se s tím, když jejich názor/návrh není podpořen. OVU současně zahrnuje postupné osvojování si reflexe komunikace (včetně užívání médií), rozhodování, každodenního jednání, účasti a zapojování z pohledu uplatňování demokratických principů a odpovědnosti. Pro jeho osvojení je důležitá osobní praktická zkušenost s demokracií a poznání toho, že žák může něco ovlivnit (vědomí vlastní účinnosti). Očekávaný výsledek učení je zaměřený na praktické zapojování do společnosti, budování sounáležitosti, pěstování sebedůvěry pro realizaci změn, přispívá k rozvoji občanské odpovědnosti, připravuje žáky na budoucí roli zodpovědných občanů, kteří rozumějí důsledkům svého jednání, umožňuje posilování spolupráce prostřednictvím otevřeného dialogu a podporuje rozvoj kritického myšlení. Realizace OVU pozitivně ovlivňuje prostředí a vztahy ve škole, napomáhá tomu, aby žák zažil, že společnost (včetně školního společenství) je tu pro všechny a že každý může přispět k pozitivní změně. OVU je zkušenostního charakteru, a proto je jeho nezbytnou součástí reflexe.    </t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>seznamuje se s demokratickými principy a dokládá je na příkladechmapuje možnosti, jak se žák může zapojit do rozhodování ve školediskutuje o situacích, kdy byl svědkem demokratických/nedemokratických procesů ve školediskutuje o tom, co by ve škole podpořilo demokratické procesy</t>
+          <t>Seznamuje s pojmem demokracie a s příklady projevů demokracie ve třídě/škole/obci/ běžném životě.Uvede příklady různých rolí ve třídě a ve škole a popíše, kdo je za co zodpovědný a o čem může rozhodovat.Seznamuje se s třídními/školními pravidly a školním řádem.Seznamuje se s tím, jak se žák může zapojit do rozhodování ve třídě.</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>stanovuje kritéria, podle kterých se pozná uplatňování demokratických principů ve školepozoruje a zaznamenává uplatňování demokratických principů ve školeanalyzuje získaná data o uplatňování demokratických principůs oporou o získaná data navrhuje alespoň jedno řešení podporující demokratické procesy ve škole</t>
+          <t>Podílí se na tvorbě společných pravidel a domluv.Respektuje třídní/školní pravidla a školní řád.Účastní se hlasování při rozhodování o společných záležitostech.Navrhuje alespoň jedno dílčí opatření nebo akci přispívající k demokracii ve třídě nebo škole. Zapojuje se do různých třídních a celoškolních aktivit.  Vyjadřuje své názory na třídní rozhodnutí nebo skupinové aktivity.</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Prezentuje alespoň jeden vlastní nebo skupinový návrh na podporu demokratických procesů ve třídě, škole nebo blízkém okolí.Zhodnotí představené návrhy na podporu demokratických principů ve třídě, škole nebo blízkém okolí z pohledu užitečnosti, možnosti realizace, případně dalších kritérií.Prezentuje a/nebo interpretuje výsledky analýzy o uplatňování demokratických principů. </t>
+          <t>Vysvětlí, co je to demokracie a jak se projevuje.Reflektuje, jak dodržuje třídní/školní pravidla a domluvené dohody.  Respektuje výsledky hlasování o společných záležitostech a přijímá je i v případě, když jeho názor nebyl vybrán.Reflektuje své zapojení do rozhodování o záležitostech třídy / školy / blízkého okolí.Předkládá nápady a návrhy na zlepšení školního nebo blízkého prostředí. Zapojuje se do akcí, které podporují demokratickou kulturu ve třídě / škole / blízkém okolí.Reflektuje své zapojení do akcí ve prospěch třídy / školy / blízkého okolí.</t>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>Na konkrétních příkladech posoudí uplatňování demokratických principů ve třídě, škole a v situacích běžného života.</t>
+          <t>Přispívá k demokratické kultuře ve třídě, skupině, škole a v situacích běžného života.</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Společnost pro všechny</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
@@ -39246,56 +39246,56 @@
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>PTS-000-000-ZV9-006</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>Zapojuje se do opatření a akcí, které podporují demokratickou kulturu ve škole, místní komunitě a blízkém prostředí.</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>Znalostního základu tohoto výsledku učení žák dosahuje v oborech Výchova k občanství, Osobnostní a sociální výchova, Geografie. Směřuje se k tomu, aby žák různými způsoby a v různých situacích uplatňoval demokratické principy, jako jsou například rovnost, respekt k ostatním, tolerance k rozmanitosti, svoboda myšlení a vyjadřování, zapojení se do rozhodování. Může se tak dít formou hlasování, hledání kompromisu a/nebo konsenzu, anketou nebo dotazníkem. Důležité je to, aby žáci rozhodovali nebo spolurozhodovali o záležitostech, které se jich dotýkají, a aby sami podávali návrhy toho, o čem chtějí jednat a do čeho se chtějí zapojit. Žáci jsou vedeni k zohledňování různých zájmů, podnětů a názorů a jsou vystaveni situacím, kdy řešení není předkládáno z pozice autority.Žák si podle svého uvážení nebo podle společného rozhodování volí jednorázovou či dlouhodobější aktivitu, která je obecně prospěšná či pomůže někomu konkrétnímu (např. školní schránka důvěry, školní řád – práva a povinnosti žáků, školní dobrovolnický program, organizace a pořádání školních projektů, mezigeneračních akcí nebo besed a vzdělávacích aktivit pro místní komunitu). Může se jednat o zorganizování prospěšné akce, občanskou angažovanost, charitativní, sociální, environmentální, umělecké, sportovní a další aktivity ve třídě, škole, komunitě či obci. OVU je založený na aktivním prožitku, a proto je jeho součástí reflexe.OVU podporuje roli odpovědného občana. Činnosti, o kterých žák rozhoduje a které realizuje s cílem přínosu pro okolí, posilují jeho sebedůvěru, vědomí vlastní účinnosti i sounáležitost se společenstvím. To napomáhá tomu, aby žák zažil, že společnost (včetně školního společenství) je tu pro všechny a že je možné pozitivně ovlivnit svět kolem sebe. Žák se tak učí přebírat zodpovědnost a rozvíjí tím svoji autonomii. OVU je komplexního charakteru, vyžaduje spolupráci, komunikaci, kritické i kreativní myšlení, práci s mediálními sděleními, dovednosti spojené s vedením žákovského projektu. Tento vzdělávací obsah je vhodný pro uplatnění ve skupinových, třídnických i celoškolních aktivitách a projektech.</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t>uvede příklady různých rolí ve třídě, škole, obci a společnosti a popíše, kdo je za co zodpovědný a o čem může rozhodovatrespektuje výsledky rozhodování a přijímá je i v případě, když jeho názor/návrh/ podnět nebyl vybrán nebo akceptován identifikuje, co je vhodné, nebo co je potřebné udělat ve prospěch školy/třídy/ komunity/obce navrhne, nebo si vybere činnost, kterou si chce ve třídě/ škole/ komunitě/nebo obci vzít na starostaktivně se věnuje činnosti ve prospěch třídy, nebo školy, kterou si vzal na starost pojmenuje, co mu pomáhá a co mu brání přistupovat ke zvolené činnosti odpovědně </t>
+          <t>Uvede příklady různých rolí ve třídě, škole, obci a společnosti a popíše, kdo je za co zodpovědný a o čem může rozhodovat.Respektuje výsledky rozhodování a přijímá je i v případě, když jeho názor/návrh/ podnět nebyl vybrán nebo akceptován. Identifikuje, co je vhodné, nebo co je potřebné udělat ve prospěch školy/třídy/ komunity/obce .Navrhne, nebo si vybere činnost, kterou si chce ve třídě/ škole/ komunitě/nebo obci vzít na starost.Aktivně se věnuje činnosti ve prospěch třídy, nebo školy, kterou si vzal na starost. Pojmenuje, co mu pomáhá a co mu brání přistupovat ke zvolené činnosti odpovědně. </t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>jednorázově nebo opakovaně se účastní rozhodování nebo spolurozhodování o různých záležitostech, které jsou předloženy k projednánízpracuje plán pro realizaci své aktivity ve prospěch třídy/školy/komunity/ obce a kritéria pro posouzení svého zapojení uskutečňuje některé dílčí kroky ze svého plánu ve prospěch třídy/školy/komunity/ obcehodnotí své zapojení do činností ve prospěch třídy/ školy/komunity/ obce podle různých kritériídiskutuje o svém osobním přístupu k odpovědnosti  </t>
+          <t>Jednorázově nebo opakovaně se účastní rozhodování nebo spolurozhodování o různých záležitostech, které jsou předloženy k projednání.Zpracuje plán pro realizaci své aktivity ve prospěch třídy/školy/komunity/obce a kritéria pro posouzení svého zapojení. Uskutečňuje některé dílčí kroky ze svého plánu ve prospěch třídy/školy/komunity/obce.Hodnotí své zapojení do činností ve prospěch třídy/ školy/komunity/obce podle různých kritérií.Diskutuje o svém osobním přístupu k odpovědnosti. </t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>S oporou o argumenty vyjadřuje své stanovisko k předkládaným návrhům nebo nápadům na zlepšení třídního, školního nebo blízkého okolí.Podílí se na realizaci opatření nebo akcí, které podporují demokratickou kulturu ve škole, místní komunitě a blízkém prostředí.Reflektuje své vlastní zapojení do rozhodování, do realizace společných akcí.Reflektuje svůj osobní přístup k odpovědnosti obecně.</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t>Zapojuje se do opatření a akcí, které podporují demokratickou kulturu ve škole, místní komunitě a blízkém prostředí.</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">