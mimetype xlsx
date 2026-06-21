--- v3 (2026-05-02)
+++ v4 (2026-06-21)
@@ -818,168 +818,168 @@
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV5-003</t>
+          <t>JJK-CJL-001-ZV9-003</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Vytváří vlastní písemná sdělení s využitím osvojených mluvnických a pravopisných pravidel a znalosti vybraných slohových útvarů.</t>
+          <t>Rozvíjí své znalosti o tvarosloví a funkčně je využívá.</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>Žák je veden k pochopení stavby jednoduchých psaných textů a k vědomému užívání základních poznatků o skladbě věty a souvětí. Propojuje formální a obsahovou stránku textů a směřuje k funkčnímu využití těchto poznatků v komunikaci.</t>
+          <t>Žák vytváří takové slovní tvary, které odpovídají komunikační situaci, tj. užívá spisovné, hovorové, slangové i obecně české tvary slov v souladu se svým komunikačním záměrem a s ohledem na příjemce textu. Dokáže zdůvodnit užití zvoleného tvaru slova, v textu vyhledá nevhodně užitý tvar slova a nahradí ho vhodnějším vzhledem ke komunikační situaci.V každodenní komunikaci dochází běžně ke střídání jazykových kódů, a proto žák potřebuje rozlišovat spisovný a nespisovný projev z hlediska tvorby slovních tvarů (ohýbání slov). Na základě vlastní zkušenosti následně posuzuje kvalitu svého vlastního i cizího písemného či mluveného projevu z výše uvedeného hlediska, v případě nekvalitního projevu by měl navrhnout zlepšení či zhodnotit funkci daného slovního tvaru v textu (např. užití nespisovného tvaru v jinak spisovném textu plnícího estetickou funkci v umělecké literatuře).</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>Píše správné tvary písmen a číslic, píše slova a větné celky.Rozlišuje zvukovou a grafickou podobu slova.</t>
+          <t>Rozlišuje v mluveném i psaném projevu spisovné a nespisovné tvary slov.Zaznamená stavbu slova, označí předponu, kořen, příponu a koncovku.Rozpozná podstatná jména, slovesa, spojky a předložky.Určí pád, číslo, vzor a rod podstatných jmen. </t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>Při psaní vlastního textu využívá znalost pravopisných pravidel: y/ý po tvrdých souhláskách; i/í po měkkých souhláskách;  y/ý a i/í po pravopisně obojetných souhláskách ve vyjmenovaných slovech a běžně používaných slovech příbuzných.Píše velká písmena na začátku věty a v typických případech vlastních jmen.Využívá osnovu při tvorbě vlastního textu.Rozpozná podstatná jména, slovesa, spojky a předložky.</t>
+          <t>Spisovné tvary slov tvoří v souladu s jazykovou normou.Určí mluvnické kategorie slovesa – osobu, číslo, způsob, čas.Rozlišuje jednoduché a složené tvary slovesa.Určuje slovesný rod a vid.Určuje slovní druhy v souvislém textu.Tvoří tvary méně obtížných zájmen a číslovek.Určí druh a vzor přídavných jmen.Rozpoznává a charakterizuje neohebné slovní druhy (s výjimkou částic).</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Při psaní vlastního textu využívá osvojená pravopisná pravidla.Dokáže ověřit pravopis v pravidlech českého pravopisu nebo v internetové jazykové příručce.Rozpozná větu jednoduchou a souvětí a zdůvodní základní případy užití interpunkčních znamének.Spojí věty jednoduché do souvětí a vhodně obmění strukturu textu s ohledem na svůj komunikační záměr.Napíše vypravování, pozvánku, popis, dopis, oznámení, zprávu, blahopřání, vyplní dotazník i v digitální podobě.</t>
+          <t>Utvoří tvary slov podle zadaných tvaroslovných kategorií.Správně užívá slova přejatá a jejich tvary. Správně užívá všechna neohebná slova včetně částic.Pro danou komunikační situaci navrhne vhodný způsob vyjádření (formální × neformální situace vyžadující spisovný/hovorový × nespisovný projev).Vyhledá v textu tvary slov užité nevhodně a nahradí je vhodnými (např. v komunikační situaci zahrnující písemný styk s úřady nahradí nespisovné tvary slov spisovnými, obdobně v neformálním rozhovoru vyhledá spisovné tvary slov v jinak nespisovném projevu).Při vlastní komunikaci vhodně užívá slovní tvary v souladu se svým komunikačním záměrem.</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
-          <t>Vede dialog srozumitelný pro okolí, s využitím osvojených mluvnických a pravopisných pravidel; píše jednoduché texty.</t>
+          <t>Užívá vhodné slovní tvary vzhledem ke komunikační situaci.</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Obsah vzdělávacího oboru je specifický tím, že ve vzdělávací oblasti zastupuje očekávané výsledky učení směřující k tomu, aby si žáci osvojili dovednost kultivované komunikace v mluvené a psané formě a učí se přizpůsobovat své vlastní vyjadřování dané komunikační situaci a svému komunikačnímu záměru. Učí se formulovat názory podpořené argumenty, vést kritický a konstruktivní dialog a naslouchat partnerovi v komunikaci. Učí se rozumět různým druhům textů, vyhledávají a zpracovávají informace, učí se odhalovat autorský záměr, odlišovat fakta, názory, domněnky a manipulaci. Osvojují si postupy napomáhající tvořivé recepci a interpretaci uměleckých sdělení za účelem posilování vlastních čtenářských prožitků a jejich sdílení. Výuka na 1. stupni je založená na aktivním zapojení žáka do přirozených komunikačních situací, ve kterých jsou rozvíjeny jeho komunikační dovednosti jako schopnost srozumitelně vyjádřit své myšlenky, aktivně naslouchat a reagovat na druhé. Od počátku výuky techniky čtení žák směřuje k porozumění čtenému s využitím smysluplných textů rozmanitých žánrů a prostřednictvím různých čtenářských strategií. Zaměřuje se také na rozvoj slovní zásoby. Osvojování dovednosti psaní jako prostředku komunikace směřuje od záznamu jednoduchých slov a vět k delším textům, jejichž hlavním znakem je srozumitelnost vyjádření.Výuka na 2. stupni je charakterizovaná především integračním pojetím vzdělávacího oboru. V praxi to znamená, že předmět není mechanicky rozdělený na jazykovou, slohovou a komunikační a literárněvýchovnou složku, jak tomu bylo doposud. Výuka je založená na komunikačním principu, který je výrazně zastoupený ve všech oblastech učiva a je naplňován v oborových výstupech. Návaznost výstupů 1. a 2. stupně je zajištěná ve výstupech zaměřených na komunikaci, na rozvíjení a sdílení čtenářských dovedností a zážitků, na rozvíjení pravopisných dovedností ad. Jsou podporovány vazby tohoto oboru na obory Cizí jazyk, Výchova k občanství, Dějepis, Informatika, na klíčovou kompetenci komunikační, na průřezové téma Společnost pro všechny ad. Na 1. stupni je využíváno formativní hodnocení, které směřuje k podpoře komplexního rozvoje všech aspektů jazykového vzdělávání. Žáci jsou vedeni k sebehodnocení a k oceňování vlastního pokroku. Vhodným prostředkem pro sebehodnocení jsou mapy učebního pokroku, sebehodnoticí archy nebo portfolia.Tyto dovednosti jsou rozvíjeny na 2. stupni. Žáci navazují na svá portfolia, která nadále doplňují. Hodnoceny jsou dovednosti v oblasti mluvené a písemné komunikace, schopnost vyhledávání informací, tvorba různých typů textu, pravopisné dovednosti, interpretace a sdílení textů a čtenářských zážitků v literární výchově. </t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Český jazyk a literatura</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>JJK-CJL-001-ZV9-003</t>
+          <t>JJK-CJL-001-ZV5-003</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Rozvíjí své znalosti o tvarosloví a funkčně je využívá.</t>
+          <t>Vytváří vlastní písemná sdělení s využitím osvojených mluvnických a pravopisných pravidel a znalosti vybraných slohových útvarů.</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>Žák vytváří takové slovní tvary, které odpovídají komunikační situaci, tj. užívá spisovné, hovorové, slangové i obecně české tvary slov v souladu se svým komunikačním záměrem a s ohledem na příjemce textu. Dokáže zdůvodnit užití zvoleného tvaru slova, v textu vyhledá nevhodně užitý tvar slova a nahradí ho vhodnějším vzhledem ke komunikační situaci.V každodenní komunikaci dochází běžně ke střídání jazykových kódů, a proto žák potřebuje rozlišovat spisovný a nespisovný projev z hlediska tvorby slovních tvarů (ohýbání slov). Na základě vlastní zkušenosti následně posuzuje kvalitu svého vlastního i cizího písemného či mluveného projevu z výše uvedeného hlediska, v případě nekvalitního projevu by měl navrhnout zlepšení či zhodnotit funkci daného slovního tvaru v textu (např. užití nespisovného tvaru v jinak spisovném textu plnícího estetickou funkci v umělecké literatuře).</t>
+          <t>Žák je veden k pochopení stavby jednoduchých psaných textů a k vědomému užívání základních poznatků o skladbě věty a souvětí. Propojuje formální a obsahovou stránku textů a směřuje k funkčnímu využití těchto poznatků v komunikaci.</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>Rozlišuje v mluveném i psaném projevu spisovné a nespisovné tvary slov.Zaznamená stavbu slova, označí předponu, kořen, příponu a koncovku.Rozpozná podstatná jména, slovesa, spojky a předložky.Určí pád, číslo, vzor a rod podstatných jmen. </t>
+          <t>Píše správné tvary písmen a číslic, píše slova a větné celky.Rozlišuje zvukovou a grafickou podobu slova.</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>Spisovné tvary slov tvoří v souladu s jazykovou normou.Určí mluvnické kategorie slovesa – osobu, číslo, způsob, čas.Rozlišuje jednoduché a složené tvary slovesa.Určuje slovesný rod a vid.Určuje slovní druhy v souvislém textu.Tvoří tvary méně obtížných zájmen a číslovek.Určí druh a vzor přídavných jmen.Rozpoznává a charakterizuje neohebné slovní druhy (s výjimkou částic).</t>
+          <t>Při psaní vlastního textu využívá znalost pravopisných pravidel: y/ý po tvrdých souhláskách; i/í po měkkých souhláskách;  y/ý a i/í po pravopisně obojetných souhláskách ve vyjmenovaných slovech a běžně používaných slovech příbuzných.Píše velká písmena na začátku věty a v typických případech vlastních jmen.Využívá osnovu při tvorbě vlastního textu.Rozpozná podstatná jména, slovesa, spojky a předložky.</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Utvoří tvary slov podle zadaných tvaroslovných kategorií.Správně užívá slova přejatá a jejich tvary. Správně užívá všechna neohebná slova včetně částic.Pro danou komunikační situaci navrhne vhodný způsob vyjádření (formální × neformální situace vyžadující spisovný/hovorový × nespisovný projev).Vyhledá v textu tvary slov užité nevhodně a nahradí je vhodnými (např. v komunikační situaci zahrnující písemný styk s úřady nahradí nespisovné tvary slov spisovnými, obdobně v neformálním rozhovoru vyhledá spisovné tvary slov v jinak nespisovném projevu).Při vlastní komunikaci vhodně užívá slovní tvary v souladu se svým komunikačním záměrem.</t>
+          <t>Při psaní vlastního textu využívá osvojená pravopisná pravidla.Dokáže ověřit pravopis v pravidlech českého pravopisu nebo v internetové jazykové příručce.Rozpozná větu jednoduchou a souvětí a zdůvodní základní případy užití interpunkčních znamének.Spojí věty jednoduché do souvětí a vhodně obmění strukturu textu s ohledem na svůj komunikační záměr.Napíše vypravování, pozvánku, popis, dopis, oznámení, zprávu, blahopřání, vyplní dotazník i v digitální podobě.</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>Užívá vhodné slovní tvary vzhledem ke komunikační situaci.</t>
+          <t>Vede dialog srozumitelný pro okolí, s využitím osvojených mluvnických a pravopisných pravidel; píše jednoduché texty.</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
@@ -2704,168 +2704,168 @@
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-001-ZV5-002</t>
+          <t>JJK-AJA-001-ZV9-002</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>Rozumí jednoduchým krátkým psaným textům.</t>
+          <t>Rozumí hlavním myšlenkám obsahu v médiích na známá témata, pokud mluvčí hovoří relativně pomalu a srozumitelně.</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t> Žák prokáže porozumění různým typům textů, které odpovídají osvojovaným tématům a pro něž má k dispozici vizuální oporu. Žák je schopný identifikovat hlavní myšlenky, klíčové informace a základní pojmy v textu a porozumět jejich významu. Texty jsou krátké a jednoduché se známou slovní zásobou.    </t>
+          <t>Žák rozumí hlavním myšlenkám mediálně zpracovaného textu, jako je např. podcast, videoreportáž, předpověď počasí.</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t>Čte jednotlivá slova a krátké věty, které si již ústně osvojil a jimž rozumí. Rozpoznává známé výrazy v krátkých textech.                                                                                                                                                                                                    -                                                                                                                                                                                          </t>
+          <t>Identifikuje téma informací v médiích se známým obsahem a vyhledá klíčové informace, pokud jsou jasně označeny nebo vizuálně podpořeny.Písemně nebo ústně prokáže porozumění. </t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>Čte krátké texty jako rozhovory, jednoduché popisy nebo příběhy a rozumí jejich základnímu obsahu.U neznámých slov se snaží odhadnout jejich význam podle kontextu.                                                                                                                                                    </t>
+          <t>S dopomocí rozumí hlavním myšlenkám obsahu v médiích o známých tématech. Písemně nebo ústně prokáže porozumění. </t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Porozumění textu prokáže například vyhledáním požadované informace, odpovědí na související otázky, posouzením, zda jsou věty týkající se obsahu textu pravdivé, nebo ne.</t>
+          <t>Rozumí hlavním myšlenkám obsahu v médiích o známých tématech. Písemně nebo ústně prokáže porozumění mediálně zpracovaného textu z oblasti svého zájmu.V poslechových úlohách přiřadí například obrázek nebo titulek.</t>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
-          <t>Rozumí psané podobě slov vztahujících se k jeho preferencím a zájmům.</t>
+          <t>Rozpozná téma pomalého a jasně strukturovaného mluveného projevu, který se týká základních osvojovaných témat.</t>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Recepce</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Recepce se zaměřuje na rozvoj schopnosti žáků porozumět textům nebo promluvám v cizím jazyce. Žáci se učí rozumět základním informacím v mluvené a psané podobě jazyka, včetně každodenních rozhovorů, jednoduchých instrukcí a běžných frází. Rozvíjí se dovednost porozumět jednoduchým textům, jako jsou krátké zprávy, dopisy a popisy. Důraz je kladen na rozpoznávání základních gramatických struktur a slovní zásoby, což umožňuje žákům porozumět obsahu a kontextu běžných komunikačních situací.</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-001-ZV9-002</t>
+          <t>JJK-AJA-001-ZV5-002</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>Rozumí hlavním myšlenkám obsahu v médiích na známá témata, pokud mluvčí hovoří relativně pomalu a srozumitelně.</t>
+          <t>Rozumí jednoduchým krátkým psaným textům.</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>Žák rozumí hlavním myšlenkám mediálně zpracovaného textu, jako je např. podcast, videoreportáž, předpověď počasí.</t>
+          <t> Žák prokáže porozumění různým typům textů, které odpovídají osvojovaným tématům a pro něž má k dispozici vizuální oporu. Žák je schopný identifikovat hlavní myšlenky, klíčové informace a základní pojmy v textu a porozumět jejich významu. Texty jsou krátké a jednoduché se známou slovní zásobou.    </t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>Identifikuje téma informací v médiích se známým obsahem a vyhledá klíčové informace, pokud jsou jasně označeny nebo vizuálně podpořeny.Písemně nebo ústně prokáže porozumění. </t>
+          <t>Čte jednotlivá slova a krátké věty, které si již ústně osvojil a jimž rozumí. Rozpoznává známé výrazy v krátkých textech.                                                                                                                                                                                                    -                                                                                                                                                                                          </t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>S dopomocí rozumí hlavním myšlenkám obsahu v médiích o známých tématech. Písemně nebo ústně prokáže porozumění. </t>
+          <t>Čte krátké texty jako rozhovory, jednoduché popisy nebo příběhy a rozumí jejich základnímu obsahu.U neznámých slov se snaží odhadnout jejich význam podle kontextu.                                                                                                                                                    </t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Rozumí hlavním myšlenkám obsahu v médiích o známých tématech. Písemně nebo ústně prokáže porozumění mediálně zpracovaného textu z oblasti svého zájmu.V poslechových úlohách přiřadí například obrázek nebo titulek.</t>
+          <t>Porozumění textu prokáže například vyhledáním požadované informace, odpovědí na související otázky, posouzením, zda jsou věty týkající se obsahu textu pravdivé, nebo ne.</t>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná téma pomalého a jasně strukturovaného mluveného projevu, který se týká základních osvojovaných témat.</t>
+          <t>Rozumí psané podobě slov vztahujících se k jeho preferencím a zájmům.</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
@@ -3278,332 +3278,332 @@
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-002-ZV5-003</t>
+          <t>JJK-AJA-002-ZV9-008</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Mluví v jednoduchých větách o osvojovaných tématech.</t>
+          <t>Popíše věci, osoby, místa, situace a události.</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>Žák hovoří o známém tématu za použití jednoduchých vět a frází. Mluví o vlastních zájmech, zkušenostech a názorech na různá témata. Usiluje o srozumitelnou výslovnost a intonaci, které vedou k porozumění jeho projevu. </t>
+          <t>Žák přiměřeně detailně a plynule popíše ústně běžné situace a události, s nimiž má vlastní nebo zprostředkovanou zkušenost (např. cestování v dopravním prostředku nebo rodinnou oslavu). Mluví o konkrétních i abstraktních prvcích dané situace nebo události, jako jsou např. vzhled a činnost osob, vlastnosti předmětů nebo důvod události. </t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>Používá jednotlivá slova, slovní spojení a ustálené fráze, jako jsou pozdravy, základní otázky nebo jednoduché odpovědi. </t>
+          <t>Jednoduše popíše osobu, věc, místo a událost na fotografii nebo ze svého života s využitím poskytnuté slovní zásoby a podpůrných otázek.Sděluje základní informace bez rozvíjení detailů. V případě potřeby reaguje na jednoduché otázky učitele.</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>Používá širší škálu slov a frází a dokáže odpovědět na širší spektrum otázek. Začíná tvořit jednoduché věty pomocí známých slov a osvojených gramatických struktur.</t>
+          <t>Popíše osobu, věc, místo a událost na fotografii nebo ze svého života s využitím podpůrných otázek. Samostatně sděluje některé detaily a vztahy mezi popisovanými prvky. V případě potřeby reaguje na doplňující otázky učitele.  </t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Formuluje jednoduché věty o sobě a jiných lidech.Zapojí se do jednoduché konverzace, odpovídá na otázky a pokládá vlastní otázky týkající se známých témat.</t>
+          <t>Popíše konkrétní osobu, věc, místo, událost nebo situaci na fotografii nebo ze svého života. Při popisu se zaměřuje na relevantní prvky a snaží se mezi nimi popsat vztah (např. uvede možné důvody určité emoce nebo reakce).Na základě podnětu nebo samostatně popíše osoby, věci a situace na fotografii. Popíše své oblíbené místo.Popíše událost, které se účastnil.</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
-          <t>Sdělí své základní osobní údaje.</t>
+          <t/>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-002-ZV9-008</t>
+          <t>JJK-AJA-002-ZV5-003</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Popíše věci, osoby, místa, situace a události.</t>
+          <t>Mluví v jednoduchých větách o osvojovaných tématech.</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>Žák přiměřeně detailně a plynule popíše ústně běžné situace a události, s nimiž má vlastní nebo zprostředkovanou zkušenost (např. cestování v dopravním prostředku nebo rodinnou oslavu). Mluví o konkrétních i abstraktních prvcích dané situace nebo události, jako jsou např. vzhled a činnost osob, vlastnosti předmětů nebo důvod události. </t>
+          <t>Žák hovoří o známém tématu za použití jednoduchých vět a frází. Mluví o vlastních zájmech, zkušenostech a názorech na různá témata. Usiluje o srozumitelnou výslovnost a intonaci, které vedou k porozumění jeho projevu. </t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>Jednoduše popíše osobu, věc, místo a událost na fotografii nebo ze svého života s využitím poskytnuté slovní zásoby a podpůrných otázek.Sděluje základní informace bez rozvíjení detailů. V případě potřeby reaguje na jednoduché otázky učitele.</t>
+          <t>Používá jednotlivá slova, slovní spojení a ustálené fráze, jako jsou pozdravy, základní otázky nebo jednoduché odpovědi. </t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>Popíše osobu, věc, místo a událost na fotografii nebo ze svého života s využitím podpůrných otázek. Samostatně sděluje některé detaily a vztahy mezi popisovanými prvky. V případě potřeby reaguje na doplňující otázky učitele.  </t>
+          <t>Používá širší škálu slov a frází a dokáže odpovědět na širší spektrum otázek. Začíná tvořit jednoduché věty pomocí známých slov a osvojených gramatických struktur.</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Popíše konkrétní osobu, věc, místo, událost nebo situaci na fotografii nebo ze svého života. Při popisu se zaměřuje na relevantní prvky a snaží se mezi nimi popsat vztah (např. uvede možné důvody určité emoce nebo reakce).Na základě podnětu nebo samostatně popíše osoby, věci a situace na fotografii. Popíše své oblíbené místo.Popíše událost, které se účastnil.</t>
+          <t>Formuluje jednoduché věty o sobě a jiných lidech.Zapojí se do jednoduché konverzace, odpovídá na otázky a pokládá vlastní otázky týkající se známých témat.</t>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Sdělí své základní osobní údaje.</t>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-002-ZV9-009</t>
+          <t>JJK-AJA-002-ZV5-004</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří a zdůvodní své názory a jednání.</t>
+          <t>Napíše krátký text s použitím jednoduchých vět a slovních spojení z okruhu osvojených témat.</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>Žák ústně nebo písemně vyjádří a stručně zdůvodní názor na téma ze svého života (školní a domácí povinnosti, volný čas aj.) a popíše a stručně zdůvodní, co udělal, dělá nebo má v úmyslu udělat.</t>
+          <t>Žák vytvoří jednoduchý text na známé téma. Používá jednoduché věty a slovní spojení, které se naučil v rámci osvojených témat. Učí se vyjadřovat své myšlenky a názory písemně v cizím jazyce. </t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>Stručně vyjádří svůj názor na jednoduché téma a uvede jeden základní důvod bez dalšího rozvedení. Sdělí, co dělal, dělá nebo plánuje dělat, a uvede jednoduchý důvod. Při vyjadřování využívá poskytnutou slovní zásobu a podpůrné otázky. </t>
+          <t>Opíše jednotlivá slova nebo jednoduché věty podle vzoru.</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj názor na jednoduché téma a podpoří ho jedním stručně rozvedeným argumentem. Popíše a stručně zdůvodní své minulé, současné nebo budoucí činy a propojuje myšlenky jednoduchými spojkami. Vychází z textové osnovy a dalších verbálních podnětů.</t>
+          <t>Doplní chybějící slova či informace do textu.Napíše krátký text jako je nákupní seznam nebo jednoduchý popis.</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří a zdůvodní vlastní názor a popíše a zdůvodní své minulé, současné nebo budoucí činy; na podporu svého stanoviska uvede alespoň jeden argument.</t>
+          <t>Jednoduše písemně popíše osobu nebo situaci.Napíše krátký text s použitím známých slov a frází.</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
-          <t>Mluví o sobě, své rodině a dalších jemu blízkých tématech.</t>
+          <t>Opíše text ke správnému obrázku.</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Produkce</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Produkce se zaměřuje na rozvoj dovednosti žáků aktivně používat cizí jazyk. V mluveném projevu se žáci učí vyjadřovat v jednoduchých větách a frázích, komunikovat v běžných situacích a dbát na správnou výslovnost. V písemné komunikaci se zaměřují na psaní jednoduchých textů, vyjadřování základních myšlenek a pocitů a jejich písemný projev je pro čtenáře srozumitelný po jazykové i stylistické stránce.</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-002-ZV5-004</t>
+          <t>JJK-AJA-002-ZV9-009</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Napíše krátký text s použitím jednoduchých vět a slovních spojení z okruhu osvojených témat.</t>
+          <t>Vyjádří a zdůvodní své názory a jednání.</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>Žák vytvoří jednoduchý text na známé téma. Používá jednoduché věty a slovní spojení, které se naučil v rámci osvojených témat. Učí se vyjadřovat své myšlenky a názory písemně v cizím jazyce. </t>
+          <t>Žák ústně nebo písemně vyjádří a stručně zdůvodní názor na téma ze svého života (školní a domácí povinnosti, volný čas aj.) a popíše a stručně zdůvodní, co udělal, dělá nebo má v úmyslu udělat.</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>Opíše jednotlivá slova nebo jednoduché věty podle vzoru.</t>
+          <t>Stručně vyjádří svůj názor na jednoduché téma a uvede jeden základní důvod bez dalšího rozvedení. Sdělí, co dělal, dělá nebo plánuje dělat, a uvede jednoduchý důvod. Při vyjadřování využívá poskytnutou slovní zásobu a podpůrné otázky. </t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>Doplní chybějící slova či informace do textu.Napíše krátký text jako je nákupní seznam nebo jednoduchý popis.</t>
+          <t>Vyjádří svůj názor na jednoduché téma a podpoří ho jedním stručně rozvedeným argumentem. Popíše a stručně zdůvodní své minulé, současné nebo budoucí činy a propojuje myšlenky jednoduchými spojkami. Vychází z textové osnovy a dalších verbálních podnětů.</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Jednoduše písemně popíše osobu nebo situaci.Napíše krátký text s použitím známých slov a frází.</t>
+          <t>Vyjádří a zdůvodní vlastní názor a popíše a zdůvodní své minulé, současné nebo budoucí činy; na podporu svého stanoviska uvede alespoň jeden argument.</t>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
-          <t>Opíše text ke správnému obrázku.</t>
+          <t>Mluví o sobě, své rodině a dalších jemu blízkých tématech.</t>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
@@ -4098,168 +4098,168 @@
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-003-ZV9-015</t>
+          <t>JJK-AJA-003-ZV5-006</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Komunikuje o svých potřebách a zjišťuje si potřebné informace.</t>
+          <t>Napíše krátkou zprávu.</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>Žák srozumitelně vyjádří své potřeby a zájmy v běžné komunikaci. Aktivně se ptá na informace, které potřebuje znát. </t>
+          <t>Žák se zapojí do jednoduché písemné korespondence. Učí se sdílet informace v písemné podobě.</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří své potřeby jen základními frázemi nebo jednotlivými slovy, často s podporou učitele, na otázky reaguje jednoduše a krátce, při získávání potřebných informací potřebuje dopomoc či podporu.</t>
+          <t>Napíše velmi krátký vzkaz nebo přání.</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří své potřeby a vyžádá si informace v běžných situacích, a to s minimální podporou. Klade otázky a většinou reaguje tak, aby získal potřebné informace, i když jeho projev může být občas váhavý nebo nepřesný, zvláště při složitějších situacích.</t>
+          <t>Sestaví jednoduchý vzkaz s využitím známých frází.Napíše jednoduchou pozvánku.</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Jasně vyjadřuje své potřeby a dokáže si samostatně vyžádat potřebné informace, pokládá otázky a reaguje na odpovědi tak, aby potřebné informace získal.</t>
+          <t>Porozumí textu písemné korespondence.Vytvoří krátký text, který obsahuje více než jednu větu, například vzkaz nebo jednoduchý dopis s odpovídající strukturou.</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří stručnou formou ústní názor a požádá jinou osobu o názor.</t>
+          <t/>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Anglický jazyk umožňuje porozumění skutečnostem, které nejsou zprostředkovány mateřským jazykem nebo jazyky, ve kterých jsou žáci vzděláváni. Anglický jazyk je klíčovým nástrojem pro komunikaci s lidmi z různých kultur, což je nezbytné pro porozumění a respektování rozmanitosti v dnešním globalizovaném světě. Osvojování anglického jazyka pomáhá snižovat jazykové bariéry, a přispívá tak ke zvýšení mobility jednotlivců jak v jejich osobním životě, tak v dalším studiu a v budoucím pracovním uplatnění.Požadavky na vzdělávání v anglickém jazyce vycházejí ze Společného evropského referenčního rámce pro jazyky (SERR) a z jeho aktualizované podoby (Dodatek k SERR). Kromě popisu jednotlivých úrovní ovládání cizího jazyka tento dokument popisuje komunikaci ve čtyřech jazykových činnostech: recepce, produkce, interakce a mediace. Tímto způsobem jsou popsány i očekávané výsledky učení oboru Anglický jazyk.Recepce zahrnuje přijímání a zpracování informací v mluvené nebo psané podobě, včetně audiovizuálního záznamu, a porozumění těmto informacím. Jedná se tedy o poslech a čtení s porozuměním. Produkce začleňuje vyjadřování se mluveným nebo psaným slovem. Interakce představuje bezprostřední komunikaci mezi dvěma či více stranami. Mediace spočívá zejména ve zprostředkování zjednodušených informací mezi různými jazyky nebo v rámci jednoho jazyka.Výuka na 1. stupni předpokládá dosažení úrovně A1 (podle SERR). Žák na této úrovni rozumí užívaným základním výrazům a frázím a používá je v mluvené i psané podobě. Představí sebe i ostatní, umí se zeptat na údaje týkající se jiných osob (kde žijí, co umějí, jaké mají zájmy, co vlastní apod.) a na podobné otázky odpovídá. Komunikuje v cizím jazyce o každodenních situacích a tématech typických pro jeho věk (např. koníčky, denní činnosti, oblečení, zvířata, jídlo, sporty).Výuka na 2. stupni předpokládá dosažení úrovně B1 (podle SERR). Na úrovni B1 jsou žáci při používání jazyka výrazně samostatnější a schopní efektivně komunikovat v každodenních situacích. Dokážou se bez většího zaváhání zapojit do konverzace o běžných tématech, jako jsou jejich zážitky, plány, zájmy apod. Při komunikaci jsou schopní mluvit o svých přáních a touhách a dokážou jasně vysvětlit své názory a plány. Rozumějí hlavním informacím běžné komunikace o známých věcech, se kterými se pravidelně setkávají ve škole nebo ve volném čase. Žáci na úrovni B1 rozumějí textům, které obsahují slovní zásobu často užívanou v každodenním životě, a dokážou z nich vyvodit hlavní myšlenky a konkrétní informace. Jsou schopní samostatně vytvářet strukturované, jednoduché a souvislé texty na známá témata, jako je popis událostí, osobních zkušeností nebo záležitostí spojených s každodenním životem.</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>Interakce</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Interakce se zaměřuje na rozvoj dovednosti žáků efektivně se zapojovat do komunikace v cizím jazyce. Žáci se učí aktivně se účastnit rozhovorů, klást otázky a reagovat na ně, vyjadřovat své názory a pocity, a to vše v rámci běžných komunikačních situací. Důraz je kladen na rozvoj schopnosti vést konverzaci, včetně zahájení, udržení a ukončení rozhovoru, a na používání vhodných komunikačních strategií pro překonávání jazykových bariér. Žáci se také učí efektivně spolupracovat s ostatními, čímž se posilují jejich interaktivní dovednosti a schopnost pracovat v týmu.</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>JJK-AJA-003-ZV5-006</t>
+          <t>JJK-AJA-003-ZV9-015</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Napíše krátkou zprávu.</t>
+          <t>Komunikuje o svých potřebách a zjišťuje si potřebné informace.</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>Žák se zapojí do jednoduché písemné korespondence. Učí se sdílet informace v písemné podobě.</t>
+          <t>Žák srozumitelně vyjádří své potřeby a zájmy v běžné komunikaci. Aktivně se ptá na informace, které potřebuje znát. </t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>Napíše velmi krátký vzkaz nebo přání.</t>
+          <t>Vyjádří své potřeby jen základními frázemi nebo jednotlivými slovy, často s podporou učitele, na otázky reaguje jednoduše a krátce, při získávání potřebných informací potřebuje dopomoc či podporu.</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>Sestaví jednoduchý vzkaz s využitím známých frází.Napíše jednoduchou pozvánku.</t>
+          <t>Vyjádří své potřeby a vyžádá si informace v běžných situacích, a to s minimální podporou. Klade otázky a většinou reaguje tak, aby získal potřebné informace, i když jeho projev může být občas váhavý nebo nepřesný, zvláště při složitějších situacích.</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Porozumí textu písemné korespondence.Vytvoří krátký text, který obsahuje více než jednu větu, například vzkaz nebo jednoduchý dopis s odpovídající strukturou.</t>
+          <t>Jasně vyjadřuje své potřeby a dokáže si samostatně vyžádat potřebné informace, pokládá otázky a reaguje na odpovědi tak, aby potřebné informace získal.</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyjádří stručnou formou ústní názor a požádá jinou osobu o názor.</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>Jazyk a jazyková komunikace</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Jazyk a jazyková komunikace zaujímá stěžejní postavení ve výchovně-vzdělávacím procesu. Jazyková výuka, jejímž cílem je zejména podpora rozvoje komunikačních kompetencí, vybavuje žáka takovými znalostmi a dovednostmi, které mu umožňují vnímat různá jazyková sdělení, rozumět jim, vhodně se vyjadřovat v různých komunikačních situacích a účinně uplatňovat i prosazovat výsledky jeho poznávání.Cílem vzdělávací oblasti Jazyk a jazyková komunikace je podpora rozvoje komunikačních kompetencí žáků. V rámci vzdělávací oblasti je kladen důraz na vytváření pozitivního vztahu k mateřskému jazyku. Žáci by měli chápat, že mateřský jazyk je důležitým prostředkem komunikace a poznávání, a měli by se k němu chovat s úctou. Dalším cílem vzdělávací oblasti je rozvoj pozitivního vztahu k vícejazyčnosti a k respektování kulturní a jazykové rozmanitosti. Žáci by měli chápat, že jazyk je důležitým prvkem kulturní identity, a měli by respektovat různé kultury a jazyky a být otevření k jejich objevování.Obsah vzdělávací oblasti Jazyk a jazyková komunikace se realizuje ve vzdělávacích oborech Český jazyk a literatura, Anglický jazyk a Další cizí jazyk. Kultivace jazykových dovedností a jejich využívání je nedílnou součástí všech vzdělávacích oblastí.Úspěšnost jazykového vzdělávání jako celku je závislá nejen na výsledcích vzdělávání v mateřském jazyce a v cizích jazycích, ale závisí i na tom, do jaké míry se jazyková kultura žáků stane předmětem zájmu i všech ostatních oblastí základního vzdělávání.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
@@ -6804,168 +6804,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Geometrie v rovině a v prostoru</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-003-ZV9-009</t>
+          <t>MAT-MAT-003-ZV5-008</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Konstruuje množiny bodů daných vlastností.</t>
+          <t>Konstruuje geometrické útvary podle zadaných parametrů.</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. </t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>řeší úlohy pomocí manipulačních činností (např. ve čtvercové síti, překládáním papíru, modelováním těles, se sítěmi těles) </t>
+          <t>V manipulačních prostředích vyznačí základní geometrické útvary.   </t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>navrhne a zapíše postup konstrukce (slovně nebo symbolicky), diskutuje podmínky řešení a realizuje rýsováním  používá geometrický software ke konstrukcím geometrických útvarů, k zobrazení těles a modelování polohových vztahů v rovině a prostoru    provádí základní konstrukce (např. rovnoběžky, kolmice, osa úsečky, úhel 60°, osa úhlu, kružnice) pomocí pravítka a kružítka   sestrojí útvary (včetně úhlů) podle zadaných prvků a provádí diskusi řešení  </t>
+          <t>V manipulačních prostředích vymodeluje rovnoběžné, různoběžné a kolmé úsečky.   Narýsuje úsečku dané délky, rovnoběžné a kolmé úsečky/přímky, kružnice a označí je (ve čtvercové síti a na čistém papíře).   </t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Aplikuje osvojené dovednosti při řešení konstrukčních úloh s reálným kontextem.  </t>
+          <t>Zkonstruuje rýsováním útvary podle předlohy nebo jednoduchých zadání.Popíše postup konstrukce jednoduchého útvaru s využitím rýsování úseček, rovnoběžek, kolmic nebo kružnic.</t>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
-          <t>Provádí jednoduché konstrukce geometrických útvarů.</t>
+          <t>Provádí základní geometrické konstrukce.</t>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Geometrie v rovině a v prostoru</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Geometrie se zabývá studiem útvarů a těles, jejich vlastnostmi a prostorovými vztahy. Žáci se je učí rozpoznávat, popisovat a analyzovat. Důraz je kladen na schopnost vizualizace a prostorového uvažování, které jsou klíčové pro řešení geometrických problémů. </t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-003-ZV5-008</t>
+          <t>MAT-MAT-003-ZV9-009</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Konstruuje geometrické útvary podle zadaných parametrů.</t>
+          <t>Konstruuje množiny bodů daných vlastností.</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. </t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>V manipulačních prostředích vyznačí základní geometrické útvary.   </t>
+          <t>řeší úlohy pomocí manipulačních činností (např. ve čtvercové síti, překládáním papíru, modelováním těles, se sítěmi těles) </t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>V manipulačních prostředích vymodeluje rovnoběžné, různoběžné a kolmé úsečky.   Narýsuje úsečku dané délky, rovnoběžné a kolmé úsečky/přímky, kružnice a označí je (ve čtvercové síti a na čistém papíře).   </t>
+          <t>navrhne a zapíše postup konstrukce (slovně nebo symbolicky), diskutuje podmínky řešení a realizuje rýsováním  používá geometrický software ke konstrukcím geometrických útvarů, k zobrazení těles a modelování polohových vztahů v rovině a prostoru    provádí základní konstrukce (např. rovnoběžky, kolmice, osa úsečky, úhel 60°, osa úhlu, kružnice) pomocí pravítka a kružítka   sestrojí útvary (včetně úhlů) podle zadaných prvků a provádí diskusi řešení  </t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Zkonstruuje rýsováním útvary podle předlohy nebo jednoduchých zadání.Popíše postup konstrukce jednoduchého útvaru s využitím rýsování úseček, rovnoběžek, kolmic nebo kružnic.</t>
+          <t>Aplikuje osvojené dovednosti při řešení konstrukčních úloh s reálným kontextem.  </t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
-          <t>Provádí základní geometrické konstrukce.</t>
+          <t>Provádí jednoduché konstrukce geometrických útvarů.</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
@@ -7050,168 +7050,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV5-009</t>
+          <t>MAT-MAT-004-ZV9-011</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Získává data, graficky je zaznamenává, grafický záznam dat čte a interpretuje.</t>
+          <t>Interpretuje a vytváří různě graficky prezentovaná data.</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t>Organizuje soubor dat podle různých organizačních principů (uspořádání, klasifikace, třídění, asociace, seskupování, schematizace). </t>
+          <t>čte a vytvoří grafický záznam souboru dat (tabulky, grafy, schémata, Vennovy diagramy pro dvě i tři množiny)   získá informace z organizovaného souboru dat pro řešení problémů organizuje soubor dat podle vhodného organizačního principu a graficky je prezentuje </t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>Sesbírá, vybere a eviduje odpovídající data z reálné situace. </t>
+          <t>získá informace z organizovaného souboru dat  </t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Čte a vytvoří grafický záznam souboru dat (tabulky, grafy, schémata, Vennovy diagramy pro dvě i tři množiny).Získá informace z organizovaného souboru dat pro řešení problémů.Určí aritmetický průměr malého souboru dat.</t>
+          <t>Získá data ze sloupcového, kruhového a Vennova diagramu a ze spojnicových grafů a bodových grafů. Uspořádá data a sestrojí sloupcové, kruhové diagramy a Vennovy diagramy, spojnicové a bodové grafy (i se SW podporou).Popíše vztahy v rámci zobrazení dat.Řeší úlohy z reálného života s využitím získaných dat.</t>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
-          <t>Pojmenuje v konkrétních situacích, co jsou data, označí je nebo je zaznamená.</t>
+          <t>Interpretuje a vytváří data v tabulce, sloupcovým, příp. výsečovým diagramem.</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV9-011</t>
+          <t>MAT-MAT-004-ZV5-009</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Interpretuje a vytváří různě graficky prezentovaná data.</t>
+          <t>Získává data, graficky je zaznamenává, grafický záznam dat čte a interpretuje.</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t>čte a vytvoří grafický záznam souboru dat (tabulky, grafy, schémata, Vennovy diagramy pro dvě i tři množiny)   získá informace z organizovaného souboru dat pro řešení problémů organizuje soubor dat podle vhodného organizačního principu a graficky je prezentuje </t>
+          <t>Organizuje soubor dat podle různých organizačních principů (uspořádání, klasifikace, třídění, asociace, seskupování, schematizace). </t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>získá informace z organizovaného souboru dat  </t>
+          <t>Sesbírá, vybere a eviduje odpovídající data z reálné situace. </t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Získá data ze sloupcového, kruhového a Vennova diagramu a ze spojnicových grafů a bodových grafů. Uspořádá data a sestrojí sloupcové, kruhové diagramy a Vennovy diagramy, spojnicové a bodové grafy (i se SW podporou).Popíše vztahy v rámci zobrazení dat.Řeší úlohy z reálného života s využitím získaných dat.</t>
+          <t>Čte a vytvoří grafický záznam souboru dat (tabulky, grafy, schémata, Vennovy diagramy pro dvě i tři množiny).Získá informace z organizovaného souboru dat pro řešení problémů.Určí aritmetický průměr malého souboru dat.</t>
         </is>
       </c>
       <c r="N83" s="0" t="inlineStr">
         <is>
-          <t>Interpretuje a vytváří data v tabulce, sloupcovým, příp. výsečovým diagramem.</t>
+          <t>Pojmenuje v konkrétních situacích, co jsou data, označí je nebo je zaznamená.</t>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
@@ -7378,168 +7378,168 @@
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV9-013</t>
+          <t>MAT-MAT-004-ZV5-011</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Určí pravděpodobnost jevu různými způsoby pro rozhodování v dané situaci.</t>
+          <t>Vyhledá všechny prvky nebo skupiny prvků splňující dané podmínky.</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
-          <t>určí, zda výskyt určitého náhodného jevu je jistý, pravděpodobný nebo nemožný </t>
+          <t> Vyhledá prvky splňující jednu podmínku.   </t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>porovná pravděpodobnost dvou nebo více náhodných jevů s použitím popisných slov vypočítá pravděpodobnost výskytu elementárního jevu, přičemž odpověď je vyjádřena zlomkem nebo desetinným číslem, a zařadí získané hodnoty na stupnici od 0 (nemožné) do 1 (jisté) </t>
+          <t>Zdůvodní, že všechny prvky jistého souboru splňují danou podmínku. </t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Vypočítá pravděpodobnost jevů v konečném prostoru.Používá širokou škálu zobrazení, jako jsou stromové diagramy a kontingenční tabulky, ke zkoumání pravděpodobnosti náhodných jevů.</t>
+          <t>Určí a zdůvodní všechny možnosti splňující více podmínek.Pracuje s negací (nesplňuje danou podmínku).</t>
         </is>
       </c>
       <c r="N86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyhledá prvky nebo skupiny prvků splňující dané podmínky.</t>
         </is>
       </c>
       <c r="O86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>Matematika</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>Statistika a pravděpodobnost</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh se zaměřuje na sběr, organizaci, zobrazování, analýzu a interpretaci dat. Zahrnuje základní pojmy pravděpodobnosti, které žákům pomáhají pochopit koncepty šance a nejistoty. Cílem je vybavit žáky dovednostmi potřebnými k analýze dat a tvorbě informovaných rozhodnutí na základě statistických informací.</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>MAT-MAT-004-ZV5-011</t>
+          <t>MAT-MAT-004-ZV9-013</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá všechny prvky nebo skupiny prvků splňující dané podmínky.</t>
+          <t>Určí pravděpodobnost jevu různými způsoby pro rozhodování v dané situaci.</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
-          <t> Vyhledá prvky splňující jednu podmínku.   </t>
+          <t>určí, zda výskyt určitého náhodného jevu je jistý, pravděpodobný nebo nemožný </t>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>Zdůvodní, že všechny prvky jistého souboru splňují danou podmínku. </t>
+          <t>porovná pravděpodobnost dvou nebo více náhodných jevů s použitím popisných slov vypočítá pravděpodobnost výskytu elementárního jevu, přičemž odpověď je vyjádřena zlomkem nebo desetinným číslem, a zařadí získané hodnoty na stupnici od 0 (nemožné) do 1 (jisté) </t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Určí a zdůvodní všechny možnosti splňující více podmínek.Pracuje s negací (nesplňuje danou podmínku).</t>
+          <t>Vypočítá pravděpodobnost jevů v konečném prostoru.Používá širokou škálu zobrazení, jako jsou stromové diagramy a kontingenční tabulky, ke zkoumání pravděpodobnosti náhodných jevů.</t>
         </is>
       </c>
       <c r="N87" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá prvky nebo skupiny prvků splňující dané podmínky.</t>
+          <t/>
         </is>
       </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Matematické vzdělávání rozvíjí u žáka jeho logické, strategické, kritické i kreativní myšlení. Umožňuje mu porozumět základním myšlenkovým postupům a pojmům matematiky a jejich vzájemným vztahům. Výuka u něj rozvíjí systematičnost, soustředěnost a vytrvalost.   Žák si osvojuje základní pojmy, postupy, terminologii a symboliku, řeší problémové situace zasazené v různých kontextech včetně reálných. Žák je při řešení úloh a problémů veden k samostatné práci s různorodými zdroji informací, k jejich zpracování a vyhodnocení. Účelně využívá matematické nástroje a technologie, které umožňují efektivnější postupy. Je žádoucí, aby žák v průběhu matematického vzdělávání zvyšoval důvěru ve své schopnosti, aby se zvyšoval jeho zájem o matematické aplikace, utvářel se jeho pozitivní postoj k matematice, který je založený na respektování pravdy a na ochotě hledat odůvodnění a hodnotit jejich platnost.  Vzdělávací obsah byl stanoven podle Globálního rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který vymezuje minimální požadavky na znalosti a dovednosti žáka v 1. až 9. ročníku a je shodně rozčleněný do pěti tematických celků:  Číslo a početní operace  Měření a výpočty  Geometrie v rovině a v prostoru  Statistika a pravděpodobnost  Algebra  Žák se na prvním stupni učí postupně rozumět matematickým pojmům a vztahům mezi nimi. Dovednosti a znalosti jsou budovány prostřednictvím jeho aktivního zapojení, získávání reálných zkušeností, manipulativních činností a experimentováním. Navazují na prekoncepty získané v předškolním období. Na druhém stupni jsou u žáka posilovány a prohlubovány získané dovednosti a znalosti. Výuka se opírá o aktivní zapojení žáka do řešení problémů každodenního života a rozvíjí dovednost objevovat v nich matematická témata, modelovat jejich řešení a interpretovat výsledky.Stěžejními hodnoticími nástroji jsou sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, efektivní zpětná vazba učitele, která se odvíjí od aktuálních schopností a individuálních možností žáka, a vrstevnické hodnocení. Hodnocení je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení matematických úloh a problémů a na dovednost aplikovat osvojené znalosti a dovednosti i v jiných kontextech.</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
@@ -7982,51 +7982,51 @@
           <t>MAT-MAT-005-ZV9-017</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>Modeluje reálné problémy pomocí výrazů, upravuje je a vyhodnocuje.</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
           <t>Očekávaný výsledek učení reprezentuje matematický koncept nutný pro osvojení základních matematických dovedností nezbytných pro žákovo další studium a jeho osobní i profesní život. Napomáhá rozvoji základní matematické gramotnosti a mezioborové integraci.Očekávaný výsledek učení vychází z Globálního odborného rámce (The Global Proficiency Framework, UNESCO; český překlad zde), který definuje minimální úroveň znalostí a dovedností žáků v matematice na celosvětové úrovni. Náročnost očekávaného výsledku učení odpovídá úrovni „žák splňuje minimální úroveň“.</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t>využívá manipulace s geometrickými útvary (algebraickými dlaždicemi) pro modelování algebraických výrazů a jejich úpravy </t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
           <t>sčítá a odčítá lineární výrazy i mnohočleny pomocí vizualizace    násobí mnohočlen jednočlenem i mnohočlenem pomocí vizualizace dělí mnohočlen jednočlenem pomocí vizualizace  upraví mocninné výrazy i mnohočleny například rozkladem a vytýkáním pomocí vizualizace </t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Používá výrazy pro znázornění problémových situací s více proměnnými.Sčítá a odčítá výrazy.Násobí mnohočlen jednočlenem i mnohočlenem.Dělí mnohočlen jednočlenem.Určí hodnotu a zjednoduší exponenciální výrazy, použije k tomu pravidla pro umocňování.Upravuje výrazy s využitím vytýkání lineárních a exponenciálních výrazů.  </t>
+          <t>Používá výrazy pro znázornění problémových situací s více proměnnými.Sčítá a odčítá výrazy.Násobí mnohočlen jednočlenem i mnohočlenem.Dělí mnohočlen jednočlenem.Určí hodnotu a zjednoduší mocninné výrazy, použije k tomu pravidla pro umocňování.Upravuje výrazy s využitím vytýkání lineárních a exponenciálních výrazů.  </t>
         </is>
       </c>
       <c r="N93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>Matematika a její aplikace</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
@@ -8198,168 +8198,168 @@
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>Data, informace a modelování</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>S daty pracují počítače i my, když přemýšlíme. Informace zpřesňují naše představy o světě a tím nám pomáhají správně se rozhodovat. Řadu podrobností přitom pomíjíme a pracujeme jen s tím, co je pro danou situaci důležité. Vznikají tak zjednodušující reprezentace, modely. Abychom je mohli ukládat a spolehlivě a levně přenášet a kopírovat, kódujeme je do posloupností znaků – písmen, nul a jedniček atp.V informatice se žák učí nejen využívat hotové modely, ale také vytvářet nové. Postupuje při tom cílevědomě, sleduje záměr vyřešit daný problém, hledá rovnováhu mezi rozsahem a složitostí modelu a jednoduchostí jeho použití. Hodnotí spolehlivost získávaných informací a míru jistoty, s jakou se podle nich může rozhodovat. Nalézání efektivních reprezentací složitých skutečností je předpokladem úspěšné komunikace, učení i řešení problémů.Na 1. stupni si žák začíná všímat dat kolem sebe a reflektuje, jak mu mohou být užitečná. Tvoří první schematické modely situací a využívá je k získání informací. Na 2. stupni už se žák seznamuje s pokročilejším kódováním a modely, které sám tvoří, včetně grafů a trénování modelů strojového učení. Zvyká si na to, že informace jsou správné jen s určitou pravděpodobností.</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-001-ZV5-001</t>
+          <t>INF-INF-001-ZV9-001</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklady dat, která ho obklopují a která mu mohou pomoci lépe se rozhodnout, vyslovuje odpovědi na základě dat.</t>
+          <t>Získá z dat informace, interpretuje data získaná pro řešení konkrétního problému.</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>Data jsou součástí našeho každodenního života. Záznamy o počasí, školní hodnocení, ceník, kalendář – všechno jsou to příklady dat, která žák začíná chápat a se kterými pracuje. Pomocí dat může lépe pochopit svět okolo sebe.Žák uvádí příklady dat ze svého okolí – poznává jejich druh (např. číslo, text, obrázek, zvuk, video) a výslovně a přesně pojmenovává, o čem vypovídají (teplota vzduchu ve stínu, název místa v místním jazyce, symbol ručního praní). Při sběru dat tak může hodnotit jejich užitečnost pro řešení dané otázky. Data interpretuje a analyzuje, porovná různé možnosti, vyhodnotí výsledky, objasní je či podpoří argumenty. Vyvodí a zformuluje závěry, včetně rozlišení, jestli si je výsledkem jistý. Může jít o jednoduché úlohy, jako například interpretace dat v tabulce s údaji o počasí, kde odpovídá na otázky jako „Který den byl nejteplejší?“ nebo „Na které dny naplánovat výlet, koupaliště a hernu?“.Formulování odpovědí a závěrů podložených daty žáka učí správně vyjadřovat myšlenky a argumenty, rozvíjí jeho komunikační dovednosti a schopnost řešit problémy. Především ale žáka vede k racionálnímu rozhodování.Vyučující postupně vede žáka k tomu, aby:vybíral, pojmenovával a zapisoval data kolem sebe,vyvozoval z dat (obrázky, slova, čísla) odpovědi na otázky, které si klade při řešení problémů,rozhodoval se na základě shromážděných dat,zdůvodňoval svá rozhodnutí.</t>
+          <t>Žák pracuje se souborem dat (známky, výsledky měření či šetření atd.), která souvisejí s nějakým konkrétním problémem, a na jejich základě formuluje odpovídající závěry a rozhodnutí. Vybírá nebo získává data co nejužitečnější pro řešení daného problému. Musí porozumět tomu, jak jsou data organizovaná a jaké informace poskytují. Rozlišuje proto různou úroveň relevance (významnosti pro daný účel), validity (odpovídajícího zacílení) a spolehlivosti (pravděpodobnost, že získaná data odpovídají sledované skutečnosti) dat a jejich zdrojů.Žák přemýšlí o datech analyticky, dokáže rozpoznat vzory, trendy, odchylky a další důležité rysy dat, které mohou poskytnout vhled do problému, který řeší. Při zpracování dat se žák vyhýbá běžným nezáměrným chybám i záměrným manipulacím (např. nevhodný výběr zdrojových dat, ořezávky grafů, záměna korelace a kauzality, otočení implikace). Hrubé chyby a manipulace dokáže odhalit v interpretaci dat někoho jiného. Hodnocení kvality dat a procesu jejich zpracování žákovi umožňuje zvažovat a výslovně hodnotit, za jakých podmínek a s jakou pravděpodobností závěry platí a tím i jak moc jim může důvěřovat.Přístup k datům je snadný a rychlý. Máme více dostupných informací, než je zvládnutelné přijímat. Často jsou nepřesné, nebo dokonce úmyslně zavádějící. Schopnost informace získávat, zpracovávat, kriticky hodnotit a interpretovat je předpokladem pro porozumění světu a pro účinné rozhodování v osobním i profesním životě.Vyučující postupně vede žáka k tomu, aby:rozebíral vzorové příklady interpretace dat,pracoval podle návodu, jak daná data (např. v sloupcovém grafu, identifikační kódy oborů středoškolského vzdělání) interpretovat,replikoval typické postupy, např. vyhledávání údajů v tabulkových datech, zjišťování extrémů, posouzení základních kritérií kvality zdroje dat,odvozoval na základě pochopení nového pohledu na data (např. méně obvyklé typy grafů), jak najít potřebnou informaci,data organizoval, strukturoval, sumarizoval, aby si usnadnil nebo vůbec umožnil jejich interpretaci, nejprve podle příkladu, vedení, posléze samostatně, včetně volby vhodných metod,mezi několika interpretacemi vybral ty nekorektní a svou volbu zdůvodnil, posléze poznal zjevně nekorektní interpretace i bez porovnání s alternativami, využíval poznatky ze souvisejících oborů, zejména z logiky a z přírodních věd,rozlišil různou úroveň relevance (vhodnosti, užitečnosti pro daný účel), validity (platnosti) a reliability (opakovatelnosti měření či pozorování) dat a jejich zdrojů, vybíral nebo získával data co nejužitečnější pro řešení dané otázky.</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná a pojmenuje charakteristické rysy předmětů či jevů a třídí je.Organizuje soubor dat podle určitého kritéria.</t>
+          <t>Rozpozná různé druhy dat - číslo, text, obrázek a pojmenuje je.Provede sběr dat k určitému tématu a zaznamená je do přehledné tabulky.Analyzuje základní data, učí se rozpoznávat chybné interpretace dat.Formuluje závěry na základě porovnání dat  z více zdrojů.</t>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává a pojmenovává jednoduchá data (např. teploty, datumy) ve svém okolí.Zaznamenává jednoduchá data (např. teploty po dobu jednoho týdne) podle pokynů učitele.Odpovídá na otázky, které přímo vyplývají z jednoduché tabulky s daty (např. "Který den byl nejteplejší?").Vyvozuje jednoduché závěry na základě dat (např. "Ve středu pršelo, takže byl chladnější den").Provádí jednoduchá rozhodnutí na základě poskytnutých dat (např. vybere nejlepší den pro oslavu na základě předpovědi počasí).Vysvětluje svá rozhodnutí na základě dat (např. "Vybral jsem tento den, protože je slunečný").</t>
+          <t>Uvědomuje si, že získaná či předkládaná data mohou být nespolehlivá a že je nutné ověřovat informace z více nezávislých zdrojů.Rozliší různou úroveň relevance, validity a spolehlivosti dat a jejich zdrojů.Poznává a využívá různé metody a nástroje pro práci s daty.Rozpozná očividně chybné interpretace dat.Interpretuje data v různých podobách (hodnoty v tabulkách, schémata, infografika, vizualizace...).</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná různé druhy dat – číslo, text, obrázek a pojmenuje je.Provede sběr dat k určitému tématu a zaznamená je do přehledné tabulky.Analyzuje základní data a odpoví na otázky, které vyžadují srovnání dat.Formuluje závěry na základě porovnání dat.Rozhodne se na základě více zdrojů dat.Zdůvodní své rozhodnutí a diskutuje o možných alternativách.</t>
+          <t>Vybírá, vyhledává nebo získává data co nejužitečnější pro odpověď na danou otázku.Vybírá a využívá vhodné metody a nástroje pro práci s daty, jejich organizaci, strukturování a sumarizaci, aby je mohl lépe zpracovat a interpretovat.Rozpozná chybné interpretace dat, včetně běžných způsobů možné manipulace.Formuluje odpovědi a závěry, hodnotí spolehlivost svých závěrů a rozhoduje o řešení konkrétního problému na základě dat.</t>
         </is>
       </c>
       <c r="N96" s="0" t="inlineStr">
         <is>
-          <t>Vyslovuje na základě dat odpovědi na otázky, které se týkají okruhu jeho zájmů.</t>
+          <t>Získá z dat základní informace, interpretuje data z oblastí, se kterými má zkušenosti.</t>
         </is>
       </c>
       <c r="O96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>Data, informace a modelování</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>S daty pracují počítače i my, když přemýšlíme. Informace zpřesňují naše představy o světě a tím nám pomáhají správně se rozhodovat. Řadu podrobností přitom pomíjíme a pracujeme jen s tím, co je pro danou situaci důležité. Vznikají tak zjednodušující reprezentace, modely. Abychom je mohli ukládat a spolehlivě a levně přenášet a kopírovat, kódujeme je do posloupností znaků – písmen, nul a jedniček atp.V informatice se žák učí nejen využívat hotové modely, ale také vytvářet nové. Postupuje při tom cílevědomě, sleduje záměr vyřešit daný problém, hledá rovnováhu mezi rozsahem a složitostí modelu a jednoduchostí jeho použití. Hodnotí spolehlivost získávaných informací a míru jistoty, s jakou se podle nich může rozhodovat. Nalézání efektivních reprezentací složitých skutečností je předpokladem úspěšné komunikace, učení i řešení problémů.Na 1. stupni si žák začíná všímat dat kolem sebe a reflektuje, jak mu mohou být užitečná. Tvoří první schematické modely situací a využívá je k získání informací. Na 2. stupni už se žák seznamuje s pokročilejším kódováním a modely, které sám tvoří, včetně grafů a trénování modelů strojového učení. Zvyká si na to, že informace jsou správné jen s určitou pravděpodobností.</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-001-ZV9-001</t>
+          <t>INF-INF-001-ZV5-001</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Získá z dat informace, interpretuje data získaná pro řešení konkrétního problému.</t>
+          <t>Uvede příklady dat, která ho obklopují a která mu mohou pomoci lépe se rozhodnout, vyslovuje odpovědi na základě dat.</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>Žák pracuje se souborem dat (známky, výsledky měření či šetření atd.), která souvisejí s nějakým konkrétním problémem, a na jejich základě formuluje odpovídající závěry a rozhodnutí. Vybírá nebo získává data co nejužitečnější pro řešení daného problému. Musí porozumět tomu, jak jsou data organizovaná a jaké informace poskytují. Rozlišuje proto různou úroveň relevance (významnosti pro daný účel), validity (odpovídajícího zacílení) a spolehlivosti (pravděpodobnost, že získaná data odpovídají sledované skutečnosti) dat a jejich zdrojů.Žák přemýšlí o datech analyticky, dokáže rozpoznat vzory, trendy, odchylky a další důležité rysy dat, které mohou poskytnout vhled do problému, který řeší. Při zpracování dat se žák vyhýbá běžným nezáměrným chybám i záměrným manipulacím (např. nevhodný výběr zdrojových dat, ořezávky grafů, záměna korelace a kauzality, otočení implikace). Hrubé chyby a manipulace dokáže odhalit v interpretaci dat někoho jiného. Hodnocení kvality dat a procesu jejich zpracování žákovi umožňuje zvažovat a výslovně hodnotit, za jakých podmínek a s jakou pravděpodobností závěry platí a tím i jak moc jim může důvěřovat.Přístup k datům je snadný a rychlý. Máme více dostupných informací, než je zvládnutelné přijímat. Často jsou nepřesné, nebo dokonce úmyslně zavádějící. Schopnost informace získávat, zpracovávat, kriticky hodnotit a interpretovat je předpokladem pro porozumění světu a pro účinné rozhodování v osobním i profesním životě.Vyučující postupně vede žáka k tomu, aby:rozebíral vzorové příklady interpretace dat,pracoval podle návodu, jak daná data (např. v sloupcovém grafu, identifikační kódy oborů středoškolského vzdělání) interpretovat,replikoval typické postupy, např. vyhledávání údajů v tabulkových datech, zjišťování extrémů, posouzení základních kritérií kvality zdroje dat,odvozoval na základě pochopení nového pohledu na data (např. méně obvyklé typy grafů), jak najít potřebnou informaci,data organizoval, strukturoval, sumarizoval, aby si usnadnil nebo vůbec umožnil jejich interpretaci, nejprve podle příkladu, vedení, posléze samostatně, včetně volby vhodných metod,mezi několika interpretacemi vybral ty nekorektní a svou volbu zdůvodnil, posléze poznal zjevně nekorektní interpretace i bez porovnání s alternativami, využíval poznatky ze souvisejících oborů, zejména z logiky a z přírodních věd,rozlišil různou úroveň relevance (vhodnosti, užitečnosti pro daný účel), validity (platnosti) a reliability (opakovatelnosti měření či pozorování) dat a jejich zdrojů, vybíral nebo získával data co nejužitečnější pro řešení dané otázky.</t>
+          <t>Data jsou součástí našeho každodenního života. Záznamy o počasí, školní hodnocení, ceník, kalendář – všechno jsou to příklady dat, která žák začíná chápat a se kterými pracuje. Pomocí dat může lépe pochopit svět okolo sebe.Žák uvádí příklady dat ze svého okolí – poznává jejich druh (např. číslo, text, obrázek, zvuk, video) a výslovně a přesně pojmenovává, o čem vypovídají (teplota vzduchu ve stínu, název místa v místním jazyce, symbol ručního praní). Při sběru dat tak může hodnotit jejich užitečnost pro řešení dané otázky. Data interpretuje a analyzuje, porovná různé možnosti, vyhodnotí výsledky, objasní je či podpoří argumenty. Vyvodí a zformuluje závěry, včetně rozlišení, jestli si je výsledkem jistý. Může jít o jednoduché úlohy, jako například interpretace dat v tabulce s údaji o počasí, kde odpovídá na otázky jako „Který den byl nejteplejší?“ nebo „Na které dny naplánovat výlet, koupaliště a hernu?“.Formulování odpovědí a závěrů podložených daty žáka učí správně vyjadřovat myšlenky a argumenty, rozvíjí jeho komunikační dovednosti a schopnost řešit problémy. Především ale žáka vede k racionálnímu rozhodování.Vyučující postupně vede žáka k tomu, aby:vybíral, pojmenovával a zapisoval data kolem sebe,vyvozoval z dat (obrázky, slova, čísla) odpovědi na otázky, které si klade při řešení problémů,rozhodoval se na základě shromážděných dat,zdůvodňoval svá rozhodnutí.</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná různé druhy dat - číslo, text, obrázek a pojmenuje je.Provede sběr dat k určitému tématu a zaznamená je do přehledné tabulky.Analyzuje základní data, učí se rozpoznávat chybné interpretace dat.Formuluje závěry na základě porovnání dat  z více zdrojů.</t>
+          <t>Rozpozná a pojmenuje charakteristické rysy předmětů či jevů a třídí je.Organizuje soubor dat podle určitého kritéria.</t>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si, že získaná či předkládaná data mohou být nespolehlivá a že je nutné ověřovat informace z více nezávislých zdrojů.Rozliší různou úroveň relevance, validity a spolehlivosti dat a jejich zdrojů.Poznává a využívá různé metody a nástroje pro práci s daty.Rozpozná očividně chybné interpretace dat.Interpretuje data v různých podobách (hodnoty v tabulkách, schémata, infografika, vizualizace...).</t>
+          <t>Rozpoznává a pojmenovává jednoduchá data (např. teploty, datumy) ve svém okolí.Zaznamenává jednoduchá data (např. teploty po dobu jednoho týdne) podle pokynů učitele.Odpovídá na otázky, které přímo vyplývají z jednoduché tabulky s daty (např. "Který den byl nejteplejší?").Vyvozuje jednoduché závěry na základě dat (např. "Ve středu pršelo, takže byl chladnější den").Provádí jednoduchá rozhodnutí na základě poskytnutých dat (např. vybere nejlepší den pro oslavu na základě předpovědi počasí).Vysvětluje svá rozhodnutí na základě dat (např. "Vybral jsem tento den, protože je slunečný").</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Vybírá, vyhledává nebo získává data co nejužitečnější pro odpověď na danou otázku.Vybírá a využívá vhodné metody a nástroje pro práci s daty, jejich organizaci, strukturování a sumarizaci, aby je mohl lépe zpracovat a interpretovat.Rozpozná chybné interpretace dat, včetně běžných způsobů možné manipulace.Formuluje odpovědi a závěry, hodnotí spolehlivost svých závěrů a rozhoduje o řešení konkrétního problému na základě dat.</t>
+          <t>Rozpozná různé druhy dat – číslo, text, obrázek a pojmenuje je.Provede sběr dat k určitému tématu a zaznamená je do přehledné tabulky.Analyzuje základní data a odpoví na otázky, které vyžadují srovnání dat.Formuluje závěry na základě porovnání dat.Rozhodne se na základě více zdrojů dat.Zdůvodní své rozhodnutí a diskutuje o možných alternativách.</t>
         </is>
       </c>
       <c r="N97" s="0" t="inlineStr">
         <is>
-          <t>Získá z dat základní informace, interpretuje data z oblastí, se kterými má zkušenosti.</t>
+          <t>Vyslovuje na základě dat odpovědi na otázky, které se týkají okruhu jeho zájmů.</t>
         </is>
       </c>
       <c r="O97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
@@ -9428,168 +9428,168 @@
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>Informační systémy</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Řadu potřeb společnosti pomáhají plnit informační systémy. Lidé je nevyhnutelně využívají, vypořádávají se s jejich nedostatky, mají požadavky na jejich chování. Většina lidí také nějaké evidence sama tvoří, v osobním i pracovním životě (seznam k balení na výlet, evidence zakázek k vyřízení). Výhodu v tom mají ti, kteří mají na základě praktické zkušenosti představu o tom, jak takové systémy vnitřně fungují, jak se vyvíjejí, co mohou pomoci řešit a co už nikoli. Iterativní vývoj a testování řešení se zaměřením na potřeby klienta je znakem užitečných podniků. Uživatelské rozhraní informačních systémů je komunikačním kanálem. Důsledky fungování řady systémů ovlivňují celou občanskou společnost.Na 1. stupni žák začíná informační systémy zkoumat. Kromě práce s uživatelským rozhraním se učí orientovat i přímo v tabulkách a podobných strukturách.Na 2. stupni žák svůj průzkum prohlubuje a kromě významu pro uživatele precizněji popisuje, co přesně systémy dělají. Pro řešení konkrétních problémů tvoří také vlastní evidence dat.</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-003-ZV9-010</t>
+          <t>INF-INF-003-ZV5-007</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Pro řešení problému vytvoří tabulku evidence dat a stanoví pravidla pro práci se záznamy.</t>
+          <t>Zaznamenává do existující tabulky nebo seznamu číselná i nečíselná data pro vymezený problém.</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>Existuje velké množství praktických problémů, které řešíme pomocí evidence většího množství dat různého typu. Při návrhu evidence dat se žák učí data logicky organizovat pomocí tabulky či více tabulek. Navrhuje strukturu tabulky a pravidla pro její použití. Při práci s tabulkou využívá možnost práce ve sdíleném prostředí (například formuláře, cloudové tabulky).Žák by měl identifikovat, jaké informace (datové položky) jsou potřebné pro řešení daného problému, a navrhnout, jak je nejlépe uspořádat do tabulky. V databázovém systému, případně v tabulkovém editoru vytvoří sloupce pro jednotlivé datové položky a určí typy dat, které budou v těchto sloupcích uložené (např. text, číslo, datum).Kromě samotné struktury tabulky žák také definuje, jak se s daty v tabulce pracuje. Určí pravidla pro přidávání nových záznamů, aktualizaci existujících záznamů, mazání záznamů, ale také například pravidla pro validaci dat (jak zkontrolovat, že data jsou správně a kompletně zadaná) nebo jejich zabezpečení. V souladu se stanovenými pravidly nastavuje přístupová práva k datům. Z pravidel také vyplývá, jak korespondují data a skutečnosti, které reprezentují.Ve světě informačních systémů je správa dat klíčová. Informační systémy v podstatě sbírají, ukládají, zpracovávají a prezentují data. Aby mohl systém efektivně fungovat, musí být data správně strukturovaná a musí existovat jasná pravidla pro jejich správu. Schopnost navrhnout tabulku a pravidla pro práci s daty je tedy základní dovedností pro kohokoli, kdo chce (musí) pracovat s informačními systémy nebo je navrhovat.Vyučující postupně vede žáka k tomu, aby:určil, jak při řešení problému využije evidenci dat: formuloval problém, vysvětlil zamýšlený účel tabulky, určil základní informace, které má evidence dat poskytovat (výstupy),navrhl tabulku pro evidenci dat: určil, v jakém nástroji tabulku zpracuje, určil, jak získá data do tabulky, navrhl strukturu tabulky, určil pravidla a postupy pro práci se záznamy v evidenci dat,vytvořil tabulku pro evidenci dat: vytvořil tabulku, nastavil pravidla a postupy pro práci se záznamy v evidenci dat,ověřil funkčnost evidence dat: navrhl, realizoval a vyhodnotil zkoušku (pilot) evidence dat, opravil chyby, případně navrhl vylepšení.Gradace spočívá ve volbě složitosti problému, který žáci řeší, vždy by mělo jít o situaci, která je žákům blízká z praktického života. Postupně se seznamují s různými typy dat i možnostmi spolupráce při vytváření a užívání tvořené evidence, tj. roste složitost pravidel a rolí v evidenci.</t>
+          <t>Žák se seznámí s konkrétním seznamem, tabulkou nebo podobnou strukturou, aby porozuměl, jaká data a jakým způsobem do ní patří. Data mohou být číselná (např. věk, počet, délka, hmotnost, teplota) i nečíselná (např. jména, popisy, symboly, barvy, názory, pocity). Data v seznamu mohou a nemusí odpovídat pořadí podle nějakého kritéria (neuspořádaný nebo uspořádaný seznam), popř. jsou v hierarchických vztazích (víceúrovňový seznam). Data v tabulce jsou uspořádaná do souvisejících sloupců a řádků, což umožní přehledně zobrazit data podle shodných a odlišných vlastností, podle vývoje v čase atp.Žák rozvíjí porozumění datovým strukturám a schopnost data organizovat a pracovat s nimi, tedy základní předpoklady pro pozdější práci s databázemi a informačními systémy. Zjišťuje, jaké výhody jednotlivé struktury poskytují, například jak snadno a podle čeho lze ve které vyhledávat, jak zvyšují přehlednost i většího množství dat, jak usnadňují strojové zpracování.Vyučující postupně vede žáka k tomu, aby:se seznamoval se zadáním, zjišťoval, co je třeba řešit, odhaloval data,se orientoval v tabulce (sloupce, řádky) a v seznamu,zobrazoval a třídil data podle různých kategorií, shodných a odlišných vlastností,zapisoval číselná data (např. počet, délka, hmotnost, teplota) i nečíselná data (např. jména, symboly, popisy, názory, pocity) do struktur (tabulka, seznam).</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
-          <t>Analyzuje zadání, určují potřebná data a rozpozná, jaká data jsou důležitá.Zaznamená a uspořádá různé typy dat v tabulce nebo seznamu.</t>
+          <t>Popíše v tabulce sloupce a řádky.</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>Analyzuje jednoduchý problém či zadání, navrhne evidenci dat pro jeho řešení.Navrhne tabulku pro evidenci dat – určí potřebné sloupce, rozhodne o jejich názvech a typu, tabulku vytvoří.Ověří, že evidence plní zadaný účel, opraví případné chyby.</t>
+          <t>Seznamuje se zadáním úlohy, určí, jaká data jsou potřeba zaznamenat.Orientuje se v základní struktuře tabulky (sloupce a řádky) nebo seznamu.Třídí data podle různých kategorií (shodných a odlišných vlastností).Zapisuje číselná i nečíselná data do předpřipravených jednoduchých struktur (např. tabulka, seznam).</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Navrhne evidenci dat pro řešení zadaného problému – formuluje problém, určí základní informace, které má evidence dat shromažďovat a jaké výstupy má poskytovat.Vytvoří tabulku pro evidenci dat, nastaví k ní přístupová práva a určí pravidla a postupy pro práci se záznamy, aby byl udržen soulad evidence se skutečností.Otestuje evidenci dat s využitím jiných uživatelů (spolužáků), ověří, že evidence plní zadaný účel, opraví případné chyby a na základě testování navrhne možná vylepšení.</t>
+          <t>Analyzuje zadání, určí potřebná data a rozpozná, jaká data jsou důležitá.Třídí data v tabulce nebo seznamu podle zadaných kategorií.Vysvětlí, jak třídění usnadňuje práci s daty.Zaznamená a uspořádá různé typy dat v tabulce nebo seznamu.Uvede příklady, kde je vhodné použít různé typy struktur, seznam, tabulka.</t>
         </is>
       </c>
       <c r="N111" s="0" t="inlineStr">
         <is>
-          <t>Sestaví tabulku pro evidenci dat získaných z okruhu svého zájmu.</t>
+          <t>Zaznamenává do existující tabulky číselná i nečíselná data problému, který opakovaně řešil.</t>
         </is>
       </c>
       <c r="O111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor je zároveň integrovanou vzdělávací oblastí se shodnou charakteristikou.</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>Informační systémy</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Řadu potřeb společnosti pomáhají plnit informační systémy. Lidé je nevyhnutelně využívají, vypořádávají se s jejich nedostatky, mají požadavky na jejich chování. Většina lidí také nějaké evidence sama tvoří, v osobním i pracovním životě (seznam k balení na výlet, evidence zakázek k vyřízení). Výhodu v tom mají ti, kteří mají na základě praktické zkušenosti představu o tom, jak takové systémy vnitřně fungují, jak se vyvíjejí, co mohou pomoci řešit a co už nikoli. Iterativní vývoj a testování řešení se zaměřením na potřeby klienta je znakem užitečných podniků. Uživatelské rozhraní informačních systémů je komunikačním kanálem. Důsledky fungování řady systémů ovlivňují celou občanskou společnost.Na 1. stupni žák začíná informační systémy zkoumat. Kromě práce s uživatelským rozhraním se učí orientovat i přímo v tabulkách a podobných strukturách.Na 2. stupni žák svůj průzkum prohlubuje a kromě významu pro uživatele precizněji popisuje, co přesně systémy dělají. Pro řešení konkrétních problémů tvoří také vlastní evidence dat.</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>INF-INF-003-ZV5-007</t>
+          <t>INF-INF-003-ZV9-010</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Zaznamenává do existující tabulky nebo seznamu číselná i nečíselná data pro vymezený problém.</t>
+          <t>Pro řešení problému vytvoří tabulku evidence dat a stanoví pravidla pro práci se záznamy.</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>Žák se seznámí s konkrétním seznamem, tabulkou nebo podobnou strukturou, aby porozuměl, jaká data a jakým způsobem do ní patří. Data mohou být číselná (např. věk, počet, délka, hmotnost, teplota) i nečíselná (např. jména, popisy, symboly, barvy, názory, pocity). Data v seznamu mohou a nemusí odpovídat pořadí podle nějakého kritéria (neuspořádaný nebo uspořádaný seznam), popř. jsou v hierarchických vztazích (víceúrovňový seznam). Data v tabulce jsou uspořádaná do souvisejících sloupců a řádků, což umožní přehledně zobrazit data podle shodných a odlišných vlastností, podle vývoje v čase atp.Žák rozvíjí porozumění datovým strukturám a schopnost data organizovat a pracovat s nimi, tedy základní předpoklady pro pozdější práci s databázemi a informačními systémy. Zjišťuje, jaké výhody jednotlivé struktury poskytují, například jak snadno a podle čeho lze ve které vyhledávat, jak zvyšují přehlednost i většího množství dat, jak usnadňují strojové zpracování.Vyučující postupně vede žáka k tomu, aby:se seznamoval se zadáním, zjišťoval, co je třeba řešit, odhaloval data,se orientoval v tabulce (sloupce, řádky) a v seznamu,zobrazoval a třídil data podle různých kategorií, shodných a odlišných vlastností,zapisoval číselná data (např. počet, délka, hmotnost, teplota) i nečíselná data (např. jména, symboly, popisy, názory, pocity) do struktur (tabulka, seznam).</t>
+          <t>Existuje velké množství praktických problémů, které řešíme pomocí evidence většího množství dat různého typu. Při návrhu evidence dat se žák učí data logicky organizovat pomocí tabulky či více tabulek. Navrhuje strukturu tabulky a pravidla pro její použití. Při práci s tabulkou využívá možnost práce ve sdíleném prostředí (například formuláře, cloudové tabulky).Žák by měl identifikovat, jaké informace (datové položky) jsou potřebné pro řešení daného problému, a navrhnout, jak je nejlépe uspořádat do tabulky. V databázovém systému, případně v tabulkovém editoru vytvoří sloupce pro jednotlivé datové položky a určí typy dat, které budou v těchto sloupcích uložené (např. text, číslo, datum).Kromě samotné struktury tabulky žák také definuje, jak se s daty v tabulce pracuje. Určí pravidla pro přidávání nových záznamů, aktualizaci existujících záznamů, mazání záznamů, ale také například pravidla pro validaci dat (jak zkontrolovat, že data jsou správně a kompletně zadaná) nebo jejich zabezpečení. V souladu se stanovenými pravidly nastavuje přístupová práva k datům. Z pravidel také vyplývá, jak korespondují data a skutečnosti, které reprezentují.Ve světě informačních systémů je správa dat klíčová. Informační systémy v podstatě sbírají, ukládají, zpracovávají a prezentují data. Aby mohl systém efektivně fungovat, musí být data správně strukturovaná a musí existovat jasná pravidla pro jejich správu. Schopnost navrhnout tabulku a pravidla pro práci s daty je tedy základní dovedností pro kohokoli, kdo chce (musí) pracovat s informačními systémy nebo je navrhovat.Vyučující postupně vede žáka k tomu, aby:určil, jak při řešení problému využije evidenci dat: formuloval problém, vysvětlil zamýšlený účel tabulky, určil základní informace, které má evidence dat poskytovat (výstupy),navrhl tabulku pro evidenci dat: určil, v jakém nástroji tabulku zpracuje, určil, jak získá data do tabulky, navrhl strukturu tabulky, určil pravidla a postupy pro práci se záznamy v evidenci dat,vytvořil tabulku pro evidenci dat: vytvořil tabulku, nastavil pravidla a postupy pro práci se záznamy v evidenci dat,ověřil funkčnost evidence dat: navrhl, realizoval a vyhodnotil zkoušku (pilot) evidence dat, opravil chyby, případně navrhl vylepšení.Gradace spočívá ve volbě složitosti problému, který žáci řeší, vždy by mělo jít o situaci, která je žákům blízká z praktického života. Postupně se seznamují s různými typy dat i možnostmi spolupráce při vytváření a užívání tvořené evidence, tj. roste složitost pravidel a rolí v evidenci.</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
-          <t>Popíše v tabulce sloupce a řádky.</t>
+          <t>Analyzuje zadání, určují potřebná data a rozpozná, jaká data jsou důležitá.Zaznamená a uspořádá různé typy dat v tabulce nebo seznamu.</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se zadáním úlohy, určí, jaká data jsou potřeba zaznamenat.Orientuje se v základní struktuře tabulky (sloupce a řádky) nebo seznamu.Třídí data podle různých kategorií (shodných a odlišných vlastností).Zapisuje číselná i nečíselná data do předpřipravených jednoduchých struktur (např. tabulka, seznam).</t>
+          <t>Analyzuje jednoduchý problém či zadání, navrhne evidenci dat pro jeho řešení.Navrhne tabulku pro evidenci dat – určí potřebné sloupce, rozhodne o jejich názvech a typu, tabulku vytvoří.Ověří, že evidence plní zadaný účel, opraví případné chyby.</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Analyzuje zadání, určí potřebná data a rozpozná, jaká data jsou důležitá.Třídí data v tabulce nebo seznamu podle zadaných kategorií.Vysvětlí, jak třídění usnadňuje práci s daty.Zaznamená a uspořádá různé typy dat v tabulce nebo seznamu.Uvede příklady, kde je vhodné použít různé typy struktur, seznam, tabulka.</t>
+          <t>Navrhne evidenci dat pro řešení zadaného problému – formuluje problém, určí základní informace, které má evidence dat shromažďovat a jaké výstupy má poskytovat.Vytvoří tabulku pro evidenci dat, nastaví k ní přístupová práva a určí pravidla a postupy pro práci se záznamy, aby byl udržen soulad evidence se skutečností.Otestuje evidenci dat s využitím jiných uživatelů (spolužáků), ověří, že evidence plní zadaný účel, opraví případné chyby a na základě testování navrhne možná vylepšení.</t>
         </is>
       </c>
       <c r="N112" s="0" t="inlineStr">
         <is>
-          <t>Zaznamenává do existující tabulky číselná i nečíselná data problému, který opakovaně řešil.</t>
+          <t>Sestaví tabulku pro evidenci dat získaných z okruhu svého zájmu.</t>
         </is>
       </c>
       <c r="O112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
           <t>Informatika</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Informatika nabízí žákovi nástroje a dovednosti, které jsou zásadní pro moderní svět. Pomáhá mu lépe rozumět světu kolem sebe, rozvíjí kritické myšlení a poskytuje mu přenosné dovednosti, které může uplatnit v různých oborech a životních situacích. Navíc, s rychlým rozvojem technologií a digitální transformací společnosti je důležité, aby žák rozuměl principům, na kterých tyto technologie fungují, a byl schopný se bezpečně a eticky orientovat v digitálním prostředí.Informatika se zaměřuje především na rozvoj informatického myšlení a na porozumění základním principům digitálních technologií. Je založená na aktivních činnostech, při kterých žák využívá informatické postupy a pojmy. Její vzdělávací obsah je členěný do čtyř tematických okruhů: Data, informace a modelování, Algoritmizace a programování, Informační systémy a Digitální technologie. Informatika v nich poskytuje prostředky a metody ke zkoumání řešitelnosti problémů i hledání a nalézání jejich optimálních řešení, ke zpracování dat a jejich interpretaci a na základě řešení praktických úkolů i poznatky a zkušenost, kdy je lepší práci přenechat stroji, respektive počítači.Na prvním stupni základního vzdělávání si žák prostřednictvím her, experimentů, diskusí a dalších aktivit vytváří první představy o způsobech, jakými se dají data a informace zaznamenávat, a objevuje informatické aspekty světa kolem sebe. Postupně si žák rozvíjí schopnost popsat problém, analyzovat ho a hledat jeho řešení. Ve vhodném programovacím prostředí si ověřuje algoritmické postupy. Informatika také společně s ostatními obory pokládá základy uživatelských dovedností. Poznáváním toho, jak se s digitálními technologiemi pracuje, si žák vytváří základ pro pochopení informatických konceptů. Součástí uživatelských dovedností, ke kterým informatika přispívá, je i bezpečné zacházení s technologiemi a osvojování dovedností a návyků, které vedou k prevenci rizikového chování.I na druhém stupni základního vzdělávání žák tvoří, experimentuje, prověřuje své hypotézy, objevuje, aktivně hledá, navrhuje a ověřuje různá řešení, diskutuje s ostatními a tím si prohlubuje a rozvíjí porozumění základním informatickým konceptům a principům fungování digitálních technologií. Při analýze problému vybírá, které aspekty lze zanedbat a které jsou podstatné pro jeho řešení. Učí se vytvářet, formálně zapisovat a systematicky posuzovat postupy vhodné pro automatizaci, zpracovávat i velké a nesourodé soubory dat. Díky poznávání toho, jak a proč digitální technologie fungují, žák chápe základní principy kódování, modelování a s větším porozuměním chrání sebe, své soukromí, data i zařízení.V průběhu základního vzdělávání žák začíná vyvíjet funkční technická řešení problémů. Osvojuje si časté testování prototypů a jejich postupné vylepšování jako přirozenou součást designu a vývoje v informačních technologiích. Zvažuje a ověřuje dopady navrhovaných řešení na jedince, společnost, životní prostředí.Hodnocení v informatice je zaměřené na sledování učebních pokroků žáka, na jeho postupy při řešení informatických problémů a na dovednost aplikovat osvojené vědomosti a dovednosti informatiky v různých kontextech při vývoji informatických řešení různých problémů. Významnou součástí hodnocení v informatice je sebehodnocení žáka, které se opírá o sdílená kritéria podporující cíle učení, o portfolio zachycující průběh učení a o efektivní zpětnou vazbu učitele. Ta se odvíjí od aktuálních schopností a individuálních možností žáka a vrstevnické hodnocení.</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
@@ -19534,56 +19534,56 @@
           <t>Žák se učí, že všechno živé je složené z buněk, které pozoruje pod mikroskopem. Pozná, jak se buňky v tělech rostlin a živočichů spojují do větších celků (tkáně/pletiva, orgány, orgánové soustavy), plnících speciální funkce. Žák zjistí, proč je důležité, aby tělo udržovalo správnou teplotu a další podmínky pro fungování buněk a jejich dělení. Okruh pomáhá žákovi porozumět tomu, jak spolu části živých organismů vzájemně souvisejí.</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-001-ZV9-001</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t>Rozpozná složení organismů z buněk s použitím mikroskopu a při další práci s informačními zdroji objasní funkci buňky jako komplexního živého celku.</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
           <t>Složení organismů z buněk (základních jednotek) žák vyvodí na základě vlastního pozorování. Pro úvodní aktivity lze využít i virtuální mikroskop. Dále je možné využívat digitální mikroskopy připojitelné k obrazovce laptopu nebo zvětšující čočky pro mobilní telefony apod. Při porovnávání různých pletiv/tkání a buněk žák využívá i další informační zdroje a vyobrazení.Na základě životních funkcí organismů (např. analogie s vlastním tělem) vyvodí žák životní funkce, které musí vykonávat jedna buňka (jednobuněčného i mnohobuněčného organismu). Jde o základní pochopení funkcí organel v rámci buňky. Neočekává se, že na ZŠ bude žák přesně znát názvy různých organel, jako například „endoplazmatické retikulum“. Názvy organel, které jsou nezbytné pro procesy jako fotosyntéza a buněčné dýchání (mitochondrie a chloroplasty), budou žákům představeny, ale nepředpokládá se, že by žáci tyto názvy znali nazpaměť.Neočekává se, že budou vyučovány podrobné biochemické rovnice pro vysvětlení fotosyntézy a buněčného dýchání. Důraz by měl být kladen na to, aby nedocházelo k mylným představám. Častou mylnou představou je zaměňování dýchání (výměna plynů v plicích) a buněčného dýchání (v buňce, zejména v mitochondriích) nebo představa, že rostliny nedýchají, ale pouze fotosyntetizují. Buněčné dýchání může být zjednodušeně vysvětleno tak, že za účasti kyslíku se z cukrů uvolňuje energie, vzniká oxid uhličitý a voda. Jedná se o zásadní oborový koncept. Primárně je zaměřený na pozorování mikroskopem.</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
-          <t>rozlišuje živou a neživou příroduodebírá vzorky, u kterých lze mikroskopovat buňkypopíše základní funkce orgánů v těle živočichůpozoruje preparát a ovládá ostření mikroskopu, nastaví vhodnou intenzitu světlareflektuje princip zvětšení a otočení obrazu</t>
+          <t>Rozlišuje živou a neživou přírodu.Odebírá vzorky, u kterých lze mikroskopovat buňky.Popíše základní funkce orgánů v těle živočichů.Pozoruje preparát a ovládá ostření mikroskopu, nastaví vhodnou intenzitu světla.Reflektuje princip zvětšení a otočení obrazu.</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>práce s mikroskopempozoruje preparát a ovládá ostření mikroskopu, nastaví vhodnou intenzitu světlareflektuje princip zvětšení a otočení obrazurozliší biologický objekt pozorování od rušivých objektů (např. bubliny, praskliny apod.)příprava a pozorování preparátudo kapky média (typicky vody) na podložním sklíčku vloží vhodný biologický objekt (např. pokožku cibule, list měříku, kousek dužniny šípku, šupinu, peří)zakryje krycím sklíčkem a objekt pozorujedo protokolu zaznamená heslovitý postup, zvětšení a nákres pozorované struktury tužkousložení z buněkrozliší s pomocí zadaných kritérií jednobuněčný organismus a složitější struktury (pletivo, tkáň, mnohobuněčný organismus)pozoruje více preparátů pletiv/tkání (např. řez stonkem, řez listem, otiskový preparát či řez tkání) a jednobuněčný organismus (např. kvasinky z pekařského droždí) v mikroskopu či na fotografii a porovná, z kolika buněk se daný organismus skládápozoruje, popíše a vyvodí, že u mnohobuněčných organismů jsou různé typy buněk, které se specializují na různé funkcevyvodí složení organismů z různých typů buněk jako základní společný rys všeho živéhostruktury a funkce uvnitř buňky, viry jako nebuněčné organismypomocí přirovnání a analogií (např. s vlastním tělem, budovou, firmou, školou) popíše struktury uvnitř buňky a jejich funkcestručně popíše funkce základních částí buňky: membrána, jádro, cytoplazma s organelami v případě eukaryotické buňky: mitochondrie, chloroplast [znalost těchto pojmů se u žáků nepředpokládá], různé typy váčků a membránových útvarůna základě jednoduchých přirovnání ze života (např. uchovávání důležité informace, pořizování kopií v knihovně; ohraničení a kontrola, kdo projde dovnitř a ven – vnější zdi budovy a vrátnice; solární panely apod.) popíše vybranou buněčnou organelu s ohledem na typ buňky a její funkci v buňce jako celku: např. chloroplast přítomný v buňkách zelených (fotosyntetizujících) rostlin, řas a sinic, který je díky zelenému barvivu schopný zachytit energii slunečního záření a přeměnit ji na energii v cukru, kterou může buňka dále využítpopíše virus jako parazitický organismus, který není schopen zmnožit svoji dědičnou informaci, vytvořit podle ní bílkoviny, ani jiné látky, a tedy se rozmnožit se či se projevit jako živý jinak, než že použije látky, energii, procesy a ústrojí hostitelské buňkypropojení funkcí, procesů a organel do komplexního celkuna vybraném příkladu organely (např. mitochondrie) zjednodušeně popíše, co se v ní (na ní apod.) odehrává, co do daného děje vstupuje, jaké jsou produkty a jakou má tento děj význam pro buňku, např. na úrovni: v mitochondrii probíhá buněčné dýchání, tedy děj, při kterém se energie z živin (cukrů) přemění na energii vázanou tak, že ji buňka může rychle použít. K buněčnému dýchání je potřeba kyslík, vzniká při něm také oxid uhličitý a voda.vysvětlí, jak jsou spolu propojeny funkce a procesy na úrovni buňky do komplexního celku </t>
+          <t>práce s mikroskopemPozoruje preparát a ovládá ostření mikroskopu, nastaví vhodnou intenzitu světla.Reflektuje princip zvětšení a otočení obrazu.Rozliší biologický objekt pozorování od rušivých objektů (např. bubliny, praskliny apod.),příprava a pozorování preparátuDo kapky média (typicky vody) na podložním sklíčku vloží vhodný biologický objekt(např. pokožku cibule, list měříku, kousek dužniny šípku, šupinu, peří),Zakryje krycím sklíčkem a objekt pozoruje.Do protokolu zaznamená heslovitý postup, zvětšení a nákres pozorované struktury tužkou.složení z buněkRozliší s pomocí zadaných kritérií jednobuněčný organismus a složitější struktury (pletivo, tkáň, mnohobuněčný organismus).Pozoruje více preparátů pletiv/tkání (např. řez stonkem, řez listem, otiskový preparát či řez tkání) a jednobuněčný organismus (např. kvasinky z pekařského droždí) v mikroskopu či na fotografii a porovná, z kolika buněk se daný organismus skládá.Pozoruje, popíše a vyvodí, že u mnohobuněčných organismů jsou různé typy buněk, které se specializují na různé funkce.Vyvodí složení organismů z různých typů buněk jako základní společný rys všeho živého.struktury a funkce uvnitř buňky, viry jako nebuněčné organismyPomocí přirovnání a analogií (např. s vlastním tělem, budovou, firmou, školou) popíše struktury uvnitř buňky a jejich funkce.Stručně popíše funkce základních částí buňky: membrána, jádro, cytoplazma s organelami v případě eukaryotické buňky: mitochondrie, chloroplast (znalost těchto pojmů se u žáků nepředpokládá), různé typy váčků a membránových útvarů.a základě jednoduchých přirovnání ze života (např. uchovávání důležité informace, pořizování kopií v knihovně; ohraničení a kontrola, kdo projde dovnitř a ven – vnější zdi budovy a vrátnice; solární panely apod.) popíše vybranou buněčnou organelu s ohledem na typ buňky a její funkci v buňce jako celku: např. chloroplast přítomný v buňkách zelených (fotosyntetizujících) rostlin, řas a sinic, který je díky zelenému barvivu schopný zachytit energii slunečního záření a přeměnit ji na energii v cukru, kterou může buňka dále využít.Popíše virus jako parazitický organismus, který není schopen zmnožit svoji dědičnou informaci, vytvořit podle ní bílkoviny, ani jiné látky, a tedy se rozmnožit se či se projevit jako živý jinak, než že použije látky, energii, procesy a ústrojí hostitelské buňky.propojení funkcí, procesů a organel do komplexního celkuNa vybraném příkladu organely (např. mitochondrie) zjednodušeně popíše, co se v ní (na ní apod.) odehrává, co do daného děje vstupuje, jaké jsou produkty a jakou má tento děj význam pro buňku, např. na úrovni: v mitochondrii probíhá buněčné dýchání, tedy děj, při kterém se energie z živin (cukrů) přemění na energii vázanou tak, že ji buňka může rychle použít. K buněčnému dýchání je potřeba kyslík, vzniká při něm také oxid uhličitý a voda.Vysvětlí, jak jsou spolu propojeny funkce a procesy na úrovni buňky do komplexního celku. </t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t>Samostatně připraví jednoduchý preparát a mikroskopuje.Vysvětlí, že organismy jsou z buněk, a rozliší jednobuněčný a mnohobuněčný organismus.Popíše, že u mnohobuněčných organismů jsou různé typy buněk specializované na různé funkce.Na základě jednoduchých přirovnání ze života popíše funkce, které v bakteriální buňce a v buňce rostlin, hub a živočichů plní její části (organely a membrána).Popíše virus jako nebuněčného parazita, který není schopný životního projevu bez hostitelské buňky.</t>
         </is>
       </c>
       <c r="N234" s="0" t="inlineStr">
         <is>
           <t>Rozliší s pomocí zadaných kritérií jednobuněčný organismus a mnohobuněčný organismus.</t>
         </is>
       </c>
       <c r="O234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="inlineStr">
@@ -19616,56 +19616,56 @@
           <t>Žák se učí, že všechno živé je složené z buněk, které pozoruje pod mikroskopem. Pozná, jak se buňky v tělech rostlin a živočichů spojují do větších celků (tkáně/pletiva, orgány, orgánové soustavy), plnících speciální funkce. Žák zjistí, proč je důležité, aby tělo udržovalo správnou teplotu a další podmínky pro fungování buněk a jejich dělení. Okruh pomáhá žákovi porozumět tomu, jak spolu části živých organismů vzájemně souvisejí.</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-001-ZV9-002</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t>Na základě pokusu popíše faktory ovlivňující základní životní procesy v organismech včetně člověka.</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
           <t>OVU umožňuje pochopit klíčový koncept oboru a současně umožňuje zkoumat jevy v každodenním životě a provádět jednoduché bádání a vysvětlování závislosti procesů probíhajících v živých organismech na podmínkách prostředí. Podporuje hledání podobností mezi člověkem a ostatními živými tvory.Možné zkoumané faktory mohou být například světlo, voda, koncentrace kyslíku, oxidu uhličitého, pH, tělesná zátěž, teplota. Základními životními procesy rozumíme například růst, dýchání, fotosyntézu, tep, dechovou frekvenci, trávení. OVU zahrnuje také další životní projevy jako je vnímání a reakce organismu. OVU se týká také dalších znaků živých organismů jako je dědičnost, rozmnožování a vývoj, jejichž zkoumání v rámci výuky na základní škole spíše nepředpokládáme.</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
-          <t>identifikuje fenomény spojené s životními projevy vybrané skupiny organismů  experimentálně zkoumá a zaznamená vliv dané podmínky na zvolený fenomén  zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů </t>
+          <t>Identifikuje fenomény spojené s životními projevy vybrané skupiny organismů.Experimentálně zkoumá a zaznamená vliv dané podmínky na zvolený fenomén.  Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů. </t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>plán pokusupřiřadí z předložených možností k různým organismům základní životní procesy a k nim faktory, které je mohou ovlivňovat (na základě zkušenosti a informačních zdrojů)po diskuzi s se spolužáky a vyučujícím zvolí vhodný objekt k pozorování a zajistí podmínky optimální pro průběh pokusu při práci s živočichy pro ně zajistí potřebné životní podmínky a naplánuje postup, který bere ohledy na jejich potřebytvoří otázky, na které bude v rámci pokusu hledat odpovědi naplánuje jednoduchý pokus, který zkoumá, jak určitý faktor (např. množství světla, vody nebo tepla) ovlivňuje život rostliny nebo živočichapřitom si zapíše, co si myslí, že se stane (domněnka), a co bude během pokusu měnitvybere správné pomůcky pro pokusvedení badatelského záznamuvede si protokol o průběhu pokusu, kde zaznamenává jednotlivé fáze, čas, podmínkyprovádí obrazovou dokumentaci (náčrty, fotografie, videa), která poslouží k vyhodnocení výsledků pokusuopatrně zachází se živými organismy k záznamu používá i digitální nástroje, jako je fotoaparát nebo tabulky v počítači, případně měřící čidlavyhodnocení pokusu a prezentace výsledkůvýsledky pokusu porovná se svými domněnkami a prezentuje průběh, výsledky a vyhodnocení pokusuodlišuje přitom výsledek doložený daty od jím vyvozeného závěrupředstaví, jak pokus probíhal a co zjistil, používá při tom správné odborné výrazy, odpovídá na otázky ostatních a ptá se na jejich názorydoporučení pro praxi a další výzkumpropojí to, co se dozvěděl z pokusu, s tím, co už ví o tom, jak fungují procesy v živých organismech/rostliny a zvířata, uvede příklady z běžného života, kde se děje něco podobného jako v jeho pokusuna základě toho, co se z pokusu naučil, navrhne, jak by mohl lépe pečovat o své zdraví, rostliny nebo živočichy, své návrhy vysvětlí a zdůvodnípostup opakuje pro rostliny, živočichy a lidské tělo</t>
+          <t>plán pokusuPřiřadí z předložených možností k různým organismům základní životní procesy a k nim faktory, které je mohou ovlivňovat (na základě zkušenosti a informačních zdrojů).Po diskuzi s se spolužáky a vyučujícím zvolí vhodný objekt k pozorování a zajistí podmínky optimální pro průběh pokusu.Při práci s živočichy pro ně zajistí potřebné životní podmínky a naplánuje postup, který bere ohledy na jejich potřeby.Tvoří otázky, na které bude v rámci pokusu hledat odpovědi.Naplánuje jednoduchý pokus, který zkoumá, jak určitý faktor (např. množství světla, vody nebo tepla) ovlivňuje život rostliny nebo živočicha.Přitom si zapíše, co si myslí, že se stane (domněnka), a co bude během pokusu měnitVybere správné pomůcky pro pokus.vedení badatelského záznamuVede si protokol o průběhu pokusu, kde zaznamenává jednotlivé fáze, čas, podmínky.Provádí obrazovou dokumentaci (náčrty, fotografie, videa), která poslouží k vyhodnocení výsledků pokusu.Opatrně zachází se živými organismy. K záznamu používá i digitální nástroje, jako je fotoaparát nebo tabulky v počítači, případně měřící čidla.vyhodnocení pokusu a prezentace výsledkůVýsledky pokusu porovná se svými domněnkami a prezentuje průběh, výsledky a vyhodnocení pokusu.Odlišuje přitom výsledek doložený daty od jím vyvozeného závěru.Představí, jak pokus probíhal a co zjistil, používá při tom správné odborné výrazy, odpovídá na otázky ostatních a ptá se na jejich názory.doporučení pro praxi a další výzkumPropojí to, co se dozvěděl z pokusu, s tím, co už ví o tom, jak fungují procesy v živých organismech/rostliny a zvířata, uvede příklady z běžného života, kde se děje něco podobného jako v jeho pokusu.Na základě toho, co se z pokusu naučil, navrhne, jak by mohl lépe pečovat o své zdraví, rostliny nebo živočichy, své návrhy vysvětlí a zdůvodní.Postup opakuje pro rostliny, živočichy a lidské tělo.</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t>Navrhne jednoduchý pokus, který zkoumá, jak určitý faktor ovlivňuje život rostlin nebo živočichů (včetně člověka): zapíše, co chce zjistit, co si myslí, že se stane, a co bude během pokusu měnit.Vybere správné pomůcky pro pokus, opatrně zachází se živými organismy a pečlivě zapisuje, co během pokusu pozoruje.Na základě získaných výsledků vysvětlí, jak to, co měnil, ovlivnilo výsledek, a odlišuje přitom výsledek doložený daty od závěrů, které sám vyvodil.Porovná, jestli se stalo to, co na začátku očekával.Propojí výsledek pokusu s dostupnými informacemi o procesech v živých organismech a s doporučeními pro péči o zdraví člověka, rostliny nebo živočicha.</t>
         </is>
       </c>
       <c r="N235" s="0" t="inlineStr">
         <is>
           <t>Využívá metody poznávání přírody, zejména pozorování a pokus.</t>
         </is>
       </c>
       <c r="O235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="inlineStr">
@@ -19698,56 +19698,56 @@
           <t>Žák se učí, že všechno živé je složené z buněk, které pozoruje pod mikroskopem. Pozná, jak se buňky v tělech rostlin a živočichů spojují do větších celků (tkáně/pletiva, orgány, orgánové soustavy), plnících speciální funkce. Žák zjistí, proč je důležité, aby tělo udržovalo správnou teplotu a další podmínky pro fungování buněk a jejich dělení. Okruh pomáhá žákovi porozumět tomu, jak spolu části živých organismů vzájemně souvisejí.</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-001-ZV9-003</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t>Objasní základní vnější a vnitřní stavbu vybraných organismů včetně člověka a fungování těla jako celku s vysvětlením funkce orgánů a orgánových soustav pomocí modelu.</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
           <t>Žák pracuje s poskytnutým modelem nebo si ho sám či ve skupině vytváří na základě vlastního pozorování organismu, pitvy, animace apod. V některých případech může být řešením využití virtuální pitvy. Žák by měl dávat do souvislosti stavbu orgánu s jeho funkcí a pro lepší pochopení základních procesů používat porovnání s běžným životem. Během výuky na 2. stupni by se měl žák práci s modely nebo tvorbě modelů a stavbě těla věnovat opakovaně u různých skupin organismů (rostlin a živočichů). Modelem rozumíme zjednodušené zobrazení, které vystihuje hlavní znaky a vztahy. Může mít formu 3D modelu, počítačové animace nebo například schématu či myšlenkové mapy. Není žádoucí zacházet do podrobností (porovnávat například jednotlivé typy nervových soustav u bezobratlých).U lidského těla je důležité věnovat dostatečnou pozornost tématu imunity, vysvětlení principu různých typů očkování a rizikům nadužívání antibiotik, aby na OVU mohl navazovat obor Výchova ke zdraví a bezpečí.OVU souvisí s každodenní zkušeností žáka a umožňuje porozumění zásadám péče o vlastní zdraví.</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
-          <t>vyvozuje vlastnosti společné pro danou skupinu organismůidentifikuje fenomény spojené se životními projevy vybrané skupiny organismůpozoruje a popisuje rozdíly ve vzhledu mezi různě starými jedinci daného druhuporovná shody a rozdíly v rozmanitosti mezi jedinci jednoho druhu v závislosti na pohlaví a vnitrodruhové variabilitě   </t>
+          <t>Vyvozuje vlastnosti společné pro danou skupinu organismů.Identifikuje fenomény spojené se životními projevy vybrané skupiny organismů.Pozoruje a popisuje rozdíly ve vzhledu mezi různě starými jedinci daného druhu.Porovná shody a rozdíly v rozmanitosti mezi jedinci jednoho druhu v závislosti na pohlaví a vnitrodruhové variabilitě.   </t>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>stavba a funkce orgánů a orgánových soustavpozoruje a popisuje uložení a tvar orgánů v organismu pomocí 3D modelu, VR modelu nebo preparovaného organismu (květ rostliny - pohlavní orgány, ryba - vnitřní orgány), např: uložení srdce pod plícemi a ochrana srdce a plic žebry a hrudní kostí, semena rostlin uložená uvnitř plodu či vně plodu …tvar a velikost orgánů a vzájemně porovnává, popisuje jejich stavbu, pozoruje a porovnává tkáň orgánu (měkká, pevná, pružná…)na základě pozorování nebo pitvy si vybere orgánovou soustavu daného živého organismusamostatně nebo ve skupině analyzuje tvar jednotlivých orgánů a soustav a dává ho do souvislosti s funkcí na základě vlastního pozorování (zejm. zkušenosti s vlastním tělem) a práce s informačními zdrojivyužívá vhodná přirovnání (např. srdce jako pumpa, cévy jako trubky) pro slovní popis s použitím modelu objasňuje, jak struktura souvisí s funkcí u jednotlivých orgánů a uvádí přitom znaky na viditelné i mikroskopické úrovni (zaměřuje se na ne/propustnost jednotlivých částí a povrchů, spotřebu energie a koloběh látek v rámci organismu)tělo jako propojený celekvysvětluje souvislost jednotlivých orgánů a jejich funkcí v rámci orgánové soustavy, při popisu funkce používá vhodnou terminologii také z jiných přírodovědných oborů (chemie, fyzika – př. rozpustnost, hustota, elektrický náboj)dává do souvislosti různé orgánové soustavy, které se navzájem ovlivňují (nablízko i na dálku – pomocí hormonů apod.) a tvoří propojený celek, využívá přitom např. myšlenkovou mapu, kde zobrazí hlavní části a popíše jejich vztahy a výměnu látek a energiína základě osobních zkušeností vyvodí reakci organismu na nepříznivé vnější podmínky (husí kůže v reakci na chlad, pocení v reakci na zimu …), zdůvodní účel reakcevysvětlí na základě vlastního pozorování a práce s informačními zdroji pojem obranyschopnost organismu (imunita)uvede konkrétní příklady posilování imunity (vitamíny, otužování, očkování …)vysvětlí účel užívání antibiotik při léčbě, pozitivní i negativní dopady na organismus vysvětlí, jak předcházet nežádoucím dopadům na zdraví (užití probiotik) a vysvětlí problém s nadužíváním antibiotik u lidí i zvířat (tvorba rezistence)popíše pojem rezistence z hlediska organismů, které ji vytváří (rezistence jako obrana bakterie proti nepříznivým vnějším podmínkám)    důsledky pro život organismů a člověkapozoruje a porovnává orgánové soustavy a jejich funkce u různých skupin organismů pomocí obrazů nebo modelů vyvozuje podobnosti a rozdíly a zobecňuje, jaké životní funkce jsou vlastní všem živým organismům a jaké jsou společné pro člověka a ostatní živočichyna základě znalostí o orgánových soustavách a jejich propojenosti v lidském těle vyvodí doporučení pro udržení vlastního zdraví a uvede přitom příklady vhodných postupů (cvičení, stravování) i souvisejících poruch či nemocí</t>
+          <t>stavba a funkce orgánů a orgánových soustavPozoruje a popisuje uložení a tvar orgánů v organismu pomocí 3D modelu, VR modelu nebo preparovaného organismu (květ rostliny - pohlavní orgány, ryba - vnitřní orgány), např: uložení srdce pod plícemi a ochrana srdce a plic žebry a hrudní kostí, semena rostlin uložená uvnitř plodu či vně plodu apod.Tvar a velikost orgánů a vzájemně porovnává, popisuje jejich stavbu, pozoruje a porovnává tkáň orgánu (měkká, pevná, pružná…).Na základě pozorování nebo pitvy si vybere orgánovou soustavu daného živého organismu.Samostatně nebo ve skupině analyzuje tvar jednotlivých orgánů a soustav a dává ho do souvislosti s funkcí na základě vlastního pozorování (zejm. zkušenosti s vlastním tělem) a práce s informačními zdroji.Využívá vhodná přirovnání (např. srdce jako pumpa, cévy jako trubky) pro slovní popis. S použitím modelu objasňuje, jak struktura souvisí s funkcí u jednotlivých orgánů a uvádí přitom znaky na viditelné i mikroskopické úrovni (zaměřuje se na ne/propustnost jednotlivých částí a povrchů, spotřebu energie a koloběh látek v rámci organismu).tělo jako propojený celekVysvětluje souvislost jednotlivých orgánů a jejich funkcí v rámci orgánové soustavy, při popisu funkce používá vhodnou terminologii také z jiných přírodovědných oborů (chemie, fyzika – př. rozpustnost, hustota, elektrický náboj).Dává do souvislosti různé orgánové soustavy, které se navzájem ovlivňují (nablízko i na dálku – pomocí hormonů apod.) a tvoří propojený celek, využívá přitom např. myšlenkovou mapu, kde zobrazí hlavní části a popíše jejich vztahy a výměnu látek a energií.Na základě osobních zkušeností vyvodí reakci organismu na nepříznivé vnější podmínky (husí kůže v reakci na chlad, pocení v reakci na zimu …), zdůvodní účel reakce.Vysvětlí na základě vlastního pozorování a práce s informačními zdroji pojem obranyschopnost organismu (imunita).Uvede konkrétní příklady posilování imunity (vitamíny, otužování, očkování …).Vysvětlí účel užívání antibiotik při léčbě, pozitivní i negativní dopady na organismus. Vysvětlí, jak předcházet nežádoucím dopadům na zdraví (užití probiotik) a vysvětlí problém s nadužíváním antibiotik u lidí i zvířat (tvorba rezistence).Popíše pojem rezistence z hlediska organismů, které ji vytváří (rezistence jako obrana bakterie proti nepříznivým vnějším podmínkám). důsledky pro život organismů a člověkaPozoruje a porovnává orgánové soustavy a jejich funkce u různých skupin organismů pomocí obrazů nebo modelů.Vyvozuje podobnosti a rozdíly a zobecňuje, jaké životní funkce jsou vlastní všem živým organismům a jaké jsou společné pro člověka a ostatní živočichy.Na základě znalostí o orgánových soustavách a jejich propojenosti v lidském těle vyvodí doporučení pro udržení vlastního zdraví a uvede přitom příklady vhodných postupů (cvičení, stravování) i souvisejících poruch či nemocí.</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t>Popíše tvar a stavbu jednotlivých orgánů a soustav a dává je do souvislosti s funkcí na základě vlastního pozorování a práce s informačními zdroji.Využívá vhodná přirovnání pro slovní popis a s použitím modelu objasňuje, jak struktura souvisí s funkcí u jednotlivých orgánů.Dává do souvislosti různé orgánové soustavy, které se navzájem ovlivňují nablízko i na dálku (pomocí hormonů apod.) a tvoří propojený celek, ukáže hlavní části a popíše jejich vztahy včetně výměny látek a energie.Vysvětlí působení antibiotik na organismus a jeho části, rizika jejich nadužívání a význam imunity včetně způsobů jejího posilování (např. očkováním).Porovnává orgánové soustavy mezi sebou a také mezi různými skupinami organismů. Na základě znalostí o orgánových soustavách a jejich propojenosti v lidském těle vyvodí doporučení pro udržení vlastního zdraví a uvede přitom příklady vhodných postupů (zejména pohyb a stravování) i souvisejících poruch či nemocí.</t>
         </is>
       </c>
       <c r="N236" s="0" t="inlineStr">
         <is>
           <t>Popíše s využitím předložené vizualizace stavbu těla člověka a přiřadí funkci jednotlivým částem s vhodným přirovnáním.</t>
         </is>
       </c>
       <c r="O236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="inlineStr">
@@ -19785,51 +19785,51 @@
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-002-ZV9-004</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t>Vytvoří zjednodušující model vztahů mezi organismy navzájem a prostředím v ekosystému na základě vlastního pozorování a práce s informačními zdroji a na konkrétních příkladech posoudí udržitelnost využívání ekosystému člověkem.</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
           <t>Vztahy mezi organismy v ekosystému mohou být různé (dravec–kořist, parazitismus, mutualistické – např. opylovači). V ekosystému kolují stále stejné látky (prvky). Energie v různé podobě proudí od Slunce přes rostliny díky fotosyntéze k dalším organismům, je skladována v různých podobách. Popis ekosystému zahrnuje produktivitu prostředí a zohlednění relativní četnosti odpovídající postavení organismů v potravní síti. Model je zjednodušená reprezentace reality, může mít různé podoby (schéma, myšlenková mapa, 3D model, dioráma, živý model v akváriu/teráriu atd.). Žák model sám vytvoří, je tedy také schopný vysvětlit vztahy a popsat je.OVU vede k porozumění, že různé ekosystémy (les, pole, louka, zahrada, rybník apod.) jsou velmi komplexní (mají přírodní i člověkem vytvořené složky a složitou síť materiálových, energetických a informačních vazeb), mají systémový charakter a lze objevovat obecné zákonitosti jejich fungování (např. vliv pozitivní a negativní zpětné vazby na vývoj systému) a od těchto zákonitostí odvozovat, jak s nimi zacházet udržitelněji.  Obsah vychází ze zkušeností žáků, současně reprezentuje nejdůležitější oborové koncepty a metody poznávání nebo práce (pozorování, tvorba modelu) typické pro danou vzdělávací oblast. OVU rozvíjí celostní (holistické) a souvislostní (systémové) myšlení žáka. </t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t>Určí daný organismus s pomocí určovacího klíče, atlasu nebo aplikace. Vyvozuje vlastnosti společné pro danou skupinu organismů. Reflektuje a hodnotí dopady jím realizovaného opatření podporujícího biodiverzitu v blízkém okolí školy či regionu.Určí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinu.Vyhledá, co k tomu vedlo a jaké mohou být důsledky.Prozkoumává ekosystém v terénu a zaznamenává do zjednodušujícího zobrazení (mapy nebo schématu)</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>zkoumání prvků a vztahů v ekosystémuurčuje (s pomocí určovacích klíčů, atlasů, určovacích aplikací) organismy v daném ekosystému a na základě práce s informačními zdroji specifikuje jejich roli v daném ekosystému/vliv na daný ekosystém.  pojmenuje nejvýznamnější vztahy (včetně mutualistických: mykorhiza, opylování), které utváří ekosystém, a zásahy člověka do ekosystémupopisuje rozdíly mezi organismy, zařazuje je do ekologických skupin (producent, parazit, rozkladač, invazní druh apod.) a porovná tyto role v rámci ekosystému (např. borovice jako producent - rostliny produkují glukózu a tvoří z ní další látky např. dřevo a přeměňuje anorganické látky na organické, naopak rozkladač – hřib přeměňuje organické látky na anorganické)fotosyntéza jako přeměna látek a energiepopíše proces fotosyntézy a zhodnotí jeho význam pro přeměnu energie, růst biomasy a ukládání uhlíku, vysvětlí získávání potravy jako předávání energie ve formě organických látek (fotosyntézou vzniká stavební a zásobní látka glukóza, glukózu přeměňují na stavební celulózu a vzniká např. dřevo, energii uloženou ve dřevě dokážeme tím, že ho zapálíme – vzniká teplo a světlo)práce s modely a tvorba vlastního modelupopisuje a interpretuje různé typy ekologických modelů (potravní sítě, schémata typu dravec-kořist, prostorové simulace šíření druhů)prozkoumává vybraný ekosystém v terénu, popisuje podmínky prostředí, využívání ekosystému člověkem a vysvětluje provázanost výskytu daného organismu se zdrojem potravy vytváří model (např. schéma, dioráma, reálný model v lahvi nebo teráriu) na základě svého pozorování a relevantních informačních zdrojů - vybírá jednotlivé organismy nebo skupiny organismů, které použije do modelu, vyznačuje vztahy mezi jednotlivými prvky v modelu.zdůvodní svůj výběr organismů a prezentovaných vztahů ve svém modelu, zhodnotí adekvátnost svého výběruzhodnotí, zda model výstižně zobrazuje prvky, vztahy a toky energie charakteristické pro daný ekosystémscénáře různého stavu ekosystému, způsoby využívání člověkemna základě simulace (změny teploty, pH, intenzity zásahů člověka) nebo jiného modelu vyhodnotí dopady a souvislosti (negativní a pozitivní zpětné vazby) konkrétního zásahu nebo způsobu hospodařenív různých scénářích ukazuje dopad ne/udržitelného využívání na jednotlivé prvky v modelu a na vztahy mezi niminavrhne pro modelovaný ekosystém udržitelné využívání člověkem (např. výběrová těžba v lese), případně vysvětlí využití přírodních procesů probíhajících v ekosystému pro udržitelnou produkci potravin (např. aquaponie)prezentuje svůj model ostatním a na základě připomínek od spolužáků a učitele svůj model zpřesní</t>
+          <t>zkoumání prvků a vztahů v ekosystémuUrčuje (s pomocí určovacích klíčů, atlasů, určovacích aplikací) organismy v daném ekosystému a na základě práce s informačními zdroji specifikuje jejich roli v daném ekosystému/vliv na daný ekosystém.  Pojmenuje nejvýznamnější vztahy (včetně mutualistických: mykorhiza, opylování), které utváří ekosystém, a zásahy člověka do ekosystému.Popisuje rozdíly mezi organismy, zařazuje je do ekologických skupin (producent, parazit, rozkladač, invazní druh apod.) a porovná tyto role v rámci ekosystému (např. borovice jako producent - rostliny produkují glukózu a tvoří z ní další látky např. dřevo a přeměňuje anorganické látky na organické, naopak rozkladač – hřib přeměňuje organické látky na anorganické).fotosyntéza jako přeměna látek a energiePopíše proces fotosyntézy a zhodnotí jeho význam pro přeměnu energie, růst biomasy a ukládání uhlíku, vysvětlí získávání potravy jako předávání energie ve formě organických látek (fotosyntézou vzniká stavební a zásobní látka glukóza, glukózu přeměňují na stavební celulózu a vzniká např. dřevo, energii uloženou ve dřevě dokážeme tím, že ho zapálíme – vzniká teplo a světlo).práce s modely a tvorba vlastního modeluPopisuje a interpretuje různé typy ekologických modelů (potravní sítě, schémata typu dravec-kořist, prostorové simulace šíření druhů).Prozkoumává vybraný ekosystém v terénu, popisuje podmínky prostředí, využívání ekosystému člověkem a vysvětluje provázanost výskytu daného organismu se zdrojem potravy. Vytváří model (např. schéma, dioráma, reálný model v lahvi nebo teráriu) na základě svého pozorování a relevantních informačních zdrojů - vybírá jednotlivé organismy nebo skupiny organismů, které použije do modelu, vyznačuje vztahy mezi jednotlivými prvky v modelu.Zdůvodní svůj výběr organismů a prezentovaných vztahů ve svém modelu, zhodnotí adekvátnost svého výběru.Zhodnotí, zda model výstižně zobrazuje prvky, vztahy a toky energie charakteristické pro daný ekosystém.scénáře různého stavu ekosystému, způsoby využívání člověkemNa základě simulace (změny teploty, pH, intenzity zásahů člověka) nebo jiného modelu vyhodnotí dopady a souvislosti (negativní a pozitivní zpětné vazby) konkrétního zásahu nebo způsobu hospodaření.V různých scénářích ukazuje dopad ne/udržitelného využívání na jednotlivé prvky v modelu a na vztahy mezi nimi.Navrhne pro modelovaný ekosystém udržitelné využívání člověkem (např. výběrová těžba v lese), případně vysvětlí využití přírodních procesů probíhajících v ekosystému pro udržitelnou produkci potravin (např. aquaponie).Prezentuje svůj model ostatním a na základě připomínek od spolužáků a učitele svůj model zpřesní.</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t>Určuje s pomocí různých informačních zdrojů organismy a specifikuje jejich roli v daném ekosystému.Pojmenuje v ekosystému nejvýznamnější vztahy včetně mutualistických (mykorhiza, opylování) a zásahy člověka.Vytváří zjednodušující model vztahů mezi organismy, prostředím a člověkem a zdůvodní výběr těchto prvků při tvorbě modelu.Na modelu popíše proces fotosyntézy a zhodnotí jeho význam pro přeměnu energie, růst biomasy a ukládání uhlíku, přitom vysvětlí získávání potravy jako předávání energie ve formě organických látek.Zhodnotí, zda model výstižně zobrazuje organismy, jejich skupiny, prostředí, vztahy a toky energie charakteristické pro daný ekosystém (tedy zda platí i pro jiné lokality a období).V různých scénářích ukazuje dopad ne/udržitelného využívání na jednotlivé prvky modelu a na vztahy mezi nimi a navrhne pro modelovaný ekosystém udržitelné využívání.</t>
         </is>
       </c>
       <c r="N237" s="0" t="inlineStr">
         <is>
           <t>Rozpozná roli organismů v ekosystému a vztahy mezi nimi na základě pozorování a/nebo vyobrazení.</t>
         </is>
       </c>
       <c r="O237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="inlineStr">
@@ -19862,56 +19862,56 @@
           <t>Žák poznává závislost všech organismů na energii ze Slunce a zásadní roli fotosyntézy. Žák se zaměřuje na porozumění koloběhu látek a energie v přírodě a na vztahy mezi organismy. V rámci tematického celku se žák zapojuje do ochrany přírody ve svém okolí a navrhuje způsoby obnovy narušených území. Učí se přitom oceňovat význam přírody pro člověka a rozvíjet schopnost aktivně přispívat k její ochraně. Zaměřuje se na biologické aspekty příčin, dopadů a možných řešení změny klimatu. </t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-002-ZV9-005</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t>Podílí se na návrhu způsobu obnovy nebo ochrany cenného nebo člověkem narušeného území v regionu a posoudí možné dopady navrženého opatření.</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
           <t>OVU zahrnuje posouzení dopadů lidské činnosti na přírodu (pozitivní a negativní), například zemědělství (včetně údržby druhově bohatých společenstev pastvou a kosením), lesnictví, těžby surovin, hospodaření s vodou. Vyžaduje základní znalost aktivní ochrany a obnovy přírody (hospodaření – kosení, pastva, vyřezávání keřů; změny vodního režimu; úprava lesních porostů – prosvětlení, změna druhové skladby apod.). Posouzení dopadů může být na základě porovnání slovních popisů, fotografií nebo vlastního pozorování. V praktické rovině OVU vychází ze zkušenosti žáka s prací v zahradě nebo okolí. Zahrnuje práci s informačními zdroji, ideálně návštěvu chráněného nebo obnovovaného území a diskusi s odborníkem na místě. Dopady navržených opatření zahrnují dopady na podmínky prostředí (vlhkost, zastíněnost apod.), na společenstva jako celek a na cílové druhy (chráněné druhy rostlin nebo živočichů), které mohou být (a typicky v realitě jsou) ve vzájemném rozporu.Lze jej propojit s konceptem Planetárních mezí, představovaném v rámci jiných OVU, zejména v aspektu biodiverzity a změny využití půdy. Jedná se o aktuální výzvu současnosti, v souladu s hodnotovým rámcem, OVU navazuje na průřezové téma Udržitelné prostředí.</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
-          <t>reflektuje a hodnotí dopady jím realizovaného opatření podporujícího biodiverzitu v blízkém okolí školy či regionuurčí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinuvyhledá, co k tomu vedlo a jaké mohou být důsledkyvytvoří vlastní seznam každodenních činností a opatření, jak on sám může přispět k udržitelnosti na Zemizhodnotí možné pozitivní i negativní dopady změny podmínek na život organismůidentifikuje zásahy člověka do krajiny a popíše pozorovatelné dopady pro biodiverzitu</t>
+          <t>Reflektuje a hodnotí dopady jím realizovaného opatření podporujícího biodiverzitu v blízkém okolí školy či regionu.Určí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinu.Vyhledá, co k tomu vedlo a jaké mohou být důsledky.Vytvoří vlastní seznam každodenních činností a opatření, jak on sám může přispět k udržitelnosti na Zemi.Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.Identifikuje zásahy člověka do krajiny a popíše pozorovatelné dopady pro biodiverzitu.</t>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>posoudí a zhodnotí důsledky zásahu člověka do ekosystému (např. trávníku při častém sekání nebo lesa po kůrovcové kalamitě)rozliší typy chráněných území a odpovídající míru zásahů člověka a aktivního ochranářského hospodaření v českém a evropském systému ochrany přírodyuvede příklad územní ochrany přírody z regionu a aktivního ochranářského hospodaření s cílem podpory konkrétního společenstva (např. rybníky s rákosím jako sídlo mnoha ptáků, které slouží zároveň jako kořenová čistírna)porovná vlastním výzkumem dvě různá společenstva (např. intenzivně sekaný trávník a louka), k porovnání použije obrazovou dokumentaci a digitální zdroje vyhodnotí, jaké dopady a souvislosti má konkrétní zásah nebo způsob hospodaření, na základě práce s informačními zdroji své zjištění zobecníidentifikuje místo v okolí (rumiště, neupravené místo v rohu školní zahrady) nebo v širším regionu (bývalé lomy, meliorované mokřady, skládka, brownfield, pole), pro které při diskusi navrhuje konkrétní opatření </t>
+          <t>Posoudí a zhodnotí důsledky zásahu člověka do ekosystému (např. trávníku při častém sekání nebo lesa po kůrovcové kalamitě).Rozliší typy chráněných území a odpovídající míru zásahů člověka a aktivního ochranářského hospodaření v českém a evropském systému ochrany přírody.Uvede příklad územní ochrany přírody z regionu a aktivního ochranářského hospodaření s cílem podpory konkrétního společenstva (např. rybníky s rákosím jako sídlo mnoha ptáků, které slouží zároveň jako kořenová čistírna).Porovná vlastním výzkumem dvě různá společenstva (např. intenzivně sekaný trávník a louka), k porovnání použije obrazovou dokumentaci a digitální zdroje.Vyhodnotí, jaké dopady a souvislosti má konkrétní zásah nebo způsob hospodaření, na základě práce s informačními zdroji své zjištění zobecní.Identifikuje místo v okolí (rumiště, neupravené místo v rohu školní zahrady) nebo v širším regionu (bývalé lomy, meliorované mokřady, skládka, brownfield, pole), pro které při diskusi navrhuje konkrétní opatření.</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t>Odliší různé způsoby obnovy a územní ochrany přírody.Přiřadí k různým případům narušeného nebo z hlediska ochrany přírody cenného území odpovídající péči, včetně ponechání přirozenému vývoji.Identifikuje v okolí nebo v širším regionu místo narušené činností člověka (bývalé lomy, skládky, brownfieldy nebo meliorované mokřady) a navrhuje vhodná opatření pro obnovu, ochranu nebo péči.</t>
         </is>
       </c>
       <c r="N238" s="0" t="inlineStr">
         <is>
           <t>Popíše změny v přírodě vyvolané člověkem a objasní jejich důsledky.</t>
         </is>
       </c>
       <c r="O238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="inlineStr">
@@ -19949,51 +19949,51 @@
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-002-ZV9-006</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t>Zapojí se do péče o přírodu ve svém okolí nebo do aktivit pro její obnovu.</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
           <t>Jedná se o zkušenostní OVU, u něhož nehodnotíme, neměříme výkon, ale vedeme žáky k reflexi zkušenosti. Je realizován přímo při školním vyučování (nikoli ve volném čase žáka). Může se jednat o práci během vyučování na pozemku školy či v jejím okolí, ve spolupráci s obcí nebo místním spolkem, ekocentrem apod. Důležité je setkávání s pozitivními vzory – dospělými, kteří pečují o své okolí v zaměstnání nebo dobrovolně. Za přírodní prostředí se v tomto kontextu považuje například skupina stromů nebo keřů, sad, travní porost s kvetoucími rostlinami, potok nebo tůňka. Ve středoevropské kulturní krajině je přírodní prostředí zcela závislé na péči člověka. Nemusí se jednat jen o zásahy do chráněných území, lesů apod., ale i o práci pro přírodu v rámci obcí nebo školních pozemků (např. účast na prořezávání, výsadbě, zálivce domácích druhů dřevin nebo starých odrůd ovocných stromů; výsev lučních druhů, kosení, hrabání, úklid sena). Do péče se žák může zapojit různým způsobem – vyhledáváním informací o předchozí péči a jejích dopadech, samotnou činností, její dokumentací nebo propagací, přípravou či péčí o nástroje apod. Součástí výstupu je reflexe průběhu i dopadu zásahu na přírodu.Jedná se o aktuální výzvu současnosti, v souladu s hodnotovým rámcem, OVU navazuje na průřezové téma Udržitelné prostředí.</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t>Reflektuje a hodnotí dopady jím realizovaného opatření podporujícího biodiverzitu v blízkém okolí školy či regionu.Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.Reflektuje své pocity z poznávání přírodnin prostřednictvím smyslů.Určí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinu.Vyhledá, co k tomu vedlo a jaké mohou být důsledky.Vytvoří vlastní seznam každodenních činností a opatření, jak on sám může přispět k udržitelnosti na Zemi.</t>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>vyhledá místní spolky, aktivity obce v oblasti péče o přírodu nebo její obnovus pomocí dospělého osloví aktéra z místní komunity v souladu s poskytnutými informacemi naplánuje účel a cíl svého zásahu např. zvýšení biodiverzity a estetické hodnoty místa (př. rozmanitost rostlin, místo pro pozorování a poslech zpěvu ptáků)podílí se na plánu práce s ohledem na bezpečnost (př. sekání, prořezávání, rytí a kypření, setí a sázení, umístění posezení, hmyzího domku), časového harmonogramu, rozdělení rolí (včetně např. koordinátora, fotografa…)se svolením správce pozemku se spolu se spolužáky zapojí do péče o přírodu nebo do aktivit na její obnovu podle pokynů dospělého (např. neudržovaný kout školní zahrady, parku, luční porost v obci, mokřad)klade otázky k efektivitě jednotlivých kroků a zjišťuje dopad péče z minulých let na cílové druhy nebo společenstvonavrhuje zlepšení (např. pro organizaci práce, její bezpečnost a ohleduplnost k lidem i živým organismům)reflektuje tuto zkušenost (např. vlastní práci, spolupráci a výsledek)</t>
+          <t>Vyhledá místní spolky, aktivity obce v oblasti péče o přírodu nebo její obnovu.S pomocí dospělého osloví aktéra z místní komunity.V souladu s poskytnutými informacemi naplánuje účel a cíl svého zásahu např. zvýšení biodiverzity a estetické hodnoty místa (př. rozmanitost rostlin, místo pro pozorování a poslech zpěvu ptáků).Podílí se na plánu práce s ohledem na bezpečnost (př. sekání, prořezávání, rytí a kypření, setí a sázení, umístění posezení, hmyzího domku), časového harmonogramu, rozdělení rolí (včetně např. koordinátora, fotografa…).Se svolením správce pozemku se spolu se spolužáky zapojí do péče o přírodu nebo do aktivit na její obnovu podle pokynů dospělého (např. neudržovaný kout školní zahrady, parku, luční porost v obci, mokřad).Klade otázky k efektivitě jednotlivých kroků a zjišťuje dopad péče z minulých let na cílové druhy nebo společenstvo.Navrhuje zlepšení (např. pro organizaci práce, její bezpečnost a ohleduplnost k lidem i živým organismům).Rflektuje tuto zkušenost (např. vlastní práci, spolupráci a výsledek).</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t>Orientuje se v možnostech spolupráce s místními spolky a obcí v oblasti péče o přírodu nebo její obnovu.Zapojí se spolu se spolužáky do péče o přírodu nebo do aktivit na její obnovu podle pokynů zodpovědné osoby.Vybere si roli, přijme odpovědnost za danou činnost a reflektuje tuto zkušenost.Navrhuje zlepšení z hlediska cíle aktivit, organizace a bezpečnosti práce a ohleduplnosti k lidem, organismům a prostředí.</t>
         </is>
       </c>
       <c r="N239" s="0" t="inlineStr">
         <is>
           <t>Zapojí se do péče o přírodu ve svém okolí nebo do aktivit pro její obnovu.</t>
         </is>
       </c>
       <c r="O239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="inlineStr">
@@ -20031,51 +20031,51 @@
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-002-ZV9-007</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t>Objasní roli přírodních procesů v příčinách, dopadech a opatřeních týkajících se změn klimatu.</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
           <t>Jedná se o identifikaci přírodních procesů v koloběhu uhlíku (fotosyntéza, dýchání, rozklad) a jejich role v produkci skleníkových plynů (zejména oxidu uhličitého, metanu a oxidu dusného). OVU se dále týká dopadů změn klimatu na přírodu (druhy, populace, ekosystémy) a na lidské zdraví (přehřívání organismu při vlnách veder, riziko infarktu apod.). Soustředí se na opatření využívající přírodní procesy, jako je fotosyntéza, kompostování, vypařování a ochlazovací efekt vegetace, dále například využití vlastností hornin pro zachycení uhlíku (řízené zvětrávání čediče, tvorba vápence apod.). OVU je zaměřený na argumentaci na základě důkazů. Vyžaduje tedy kritickou práci s informačními zdroji, jejich ověřování a dohledávání, zda autoři odkazují na primární data a zda jsou jejich závěry publikovány ve vědeckých časopisech. Žáci by měli být schopní vysvětlit proces vědeckého publikování, kdy recenzní řízení zahrnuje vypořádání kritických připomínek od jiných odborníků v oboru. Při argumentaci žáci kriticky hodnotí informace z médií, zejména s ohledem na možný záměr autora. OVU zahrnuje také práci s vlastními emocemi a naslouchání ostatním, které je nutné pro smysluplnou diskusi.Na OVU by měly navazovat aktivity popsané v dalších výstupech v PT Udržitelné prostředí, v Geografii atd., zaměřené spíše na udržitelné jednání v rámci žákovských projektů nebo na dopady změn klimatu na lidská sídla apod.</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.Určí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinu.Vyhledá, co k tomu vedlo a jaké mohou být důsledky.Vytvoří vlastní seznam každodenních činností a opatření, jak on sám může přispět k udržitelnosti na Zemi.Rozpozná v přírodě ve svém okolí organismy a procesy, které souvisí s koloběhem uhlíku, konkrétně fotosyntézu u zelených organismů ve vodě a na souši, rozklad a dýchání, stromy a půdu jako zásobárny uhlíku.</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>příčiny změn klimatu, populace, ekosystémy a klimaidentifikuje přírodní procesy s použitím schématu koloběhu uhlíku (fotosyntéza, dýchání, rozklad) a objasní jejich roli v produkci a zachytávání skleníkových plynůobjasní roli činnosti člověka (včetně zemědělství, odlesňování, intenzivního rybolovu) v emisích skleníkových plynů ze souše a oceánu uvede příklady nároků druhu, populace nebo ekosystému na klimatické podmínky a popíše různé projevy změn klimatu (např. změny srážkového režimu, zvýšení teplot, acidifikace oceánů)objasní roli kladných a záporných zpětných vazeb v ekosystému a jejich roli při změnách klimatu (body zlomu)dopady: ohrožení ekosystému a zdraví lidí, adaptace organismůs použitím různých informačních zdrojů popíše současný stav vybraných ekosystémů (např. korálové útesy) a možné změny za různých scénářů (teplota, srážky); rozlišuje přitom scénáře, argumenty a závěry postavené na vědeckých důkazech od názorů a zavádějících tvrzeníuvede příklady adaptací a na základě důkazů argumentuje o tom, které druhy nebo skupiny se budou schopné v blízké budoucnosti změnám klimatu přizpůsobit a které nikoliv, naslouchá přitom ostatním a vyjadřuje své emoce týkající se dopadu změn klimatuna základě informačních zdrojů identifikuje dopad změny klimatu na lidské zdraví (přehřívání organismu při vlnách veder, riziko infarktu apod.) a vybrané druhy organismů nebo hospodářsky významné plodinyřešení: opatření pro podporu udržitelnosti ekosystémuuvede příklady opatření založených na přírodních procesech (fotosyntéza, rozklad, výpar vody z rostlin) zmírňujících dopady změn klimatu rozliší opatření, která pouze zmírňují dopady (např. výpar z rostlin a ochlazování okolí), od těch, která jsou zaměřená na příčinu (snížení emisí skleníkových plynů) argumentuje na základě důkazů o účinnosti různých adaptačních opatření v sídlech a v krajině</t>
+          <t>příčiny změn klimatu, populace, ekosystémy a klimaIdentifikuje přírodní procesy s použitím schématu koloběhu uhlíku (fotosyntéza, dýchání, rozklad) a objasní jejich roli v produkci a zachytávání skleníkových plynů.Objasní roli činnosti člověka (včetně zemědělství, odlesňování, intenzivního rybolovu) v emisích skleníkových plynů ze souše a oceánu.Uvede příklady nároků druhu, populace nebo ekosystému na klimatické podmínky a popíše různé projevy změn klimatu (např. změny srážkového režimu, zvýšení teplot, acidifikace oceánů).Objasní roli kladných a záporných zpětných vazeb v ekosystému a jejich roli při změnách klimatu (body zlomu).dopady: ohrožení ekosystému a zdraví lidí, adaptace organismůS použitím různých informačních zdrojů popíše současný stav vybraných ekosystémů (např. korálové útesy) a možné změny za různých scénářů (teplota, srážky); rozlišuje přitom scénáře, argumenty a závěry postavené na vědeckých důkazech od názorů a zavádějících tvrzení.Uvede příklady adaptací a na základě důkazů argumentuje o tom, které druhy nebo skupiny se budou schopné v blízké budoucnosti změnám klimatu přizpůsobit a které nikoliv, naslouchá přitom ostatním a vyjadřuje své emoce týkající se dopadu změn klimatu.Na základě informačních zdrojů identifikuje dopad změny klimatu na lidské zdraví (přehřívání organismu při vlnách veder, riziko infarktu apod.) a vybrané druhy organismů nebo hospodářsky významné plodiny.řešení: opatření pro podporu udržitelnosti ekosystémuUvede příklady opatření založených na přírodních procesech (fotosyntéza, rozklad, výpar vody z rostlin) zmírňujících dopady změn klimatu. Rozliší opatření, která pouze zmírňují dopady (např. výpar z rostlin a ochlazování okolí), od těch, která jsou zaměřená na příčinu (snížení emisí skleníkových plynů). Argumentuje na základě důkazů o účinnosti různých adaptačních opatření v sídlech a v krajině.</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t>Identifikuje přírodní procesy s použitím schématu koloběhu uhlíku (fotosyntéza, dýchání, rozklad), objasní jejich roli v produkci a zachytávání skleníkových plynů obsahujících uhlík.Objasní roli činnosti člověka (včetně zemědělství, odlesňování, intenzivního rybolovu) v emisích skleníkových plynů ze souše a oceánu.S použitím různých informačních zdrojů popíše současný stav vybraných ekosystémů a možné změny za různých scénářů (teplota, srážky); rozlišuje přitom scénáře, argumenty a závěry postavené na vědeckých důkazech od názorů a zavádějících tvrzení.Uvede příklady adaptací a na základě důkazů argumentuje o tom, které druhy nebo skupiny se budou schopné v blízké budoucnosti změnám klimatu přizpůsobit a které nikoli, naslouchá přitom ostatním a vyjadřuje své emoce týkající se dopadu změn klimatu.Na základě informačních zdrojů identifikuje dopad změny klimatu na lidské zdraví (přehřívání organismu při vlnách veder, riziko infarktu) a na vybrané druhy organismů nebo hospodářsky významné plodiny.Uvede příklady opatření založených na přírodních procesech (fotosyntéza, rozklad, výpar vody z rostlin) zmírňujících dopady změn klimatu a argumentuje na základě důkazů o jejich účinnosti v sídlech a v krajině.Rozliší opatření, která pouze zmírňují dopady (výpar z rostlin a ochlazování okolí, hospodaření s dešťovou vodou), od těch, která jsou zaměřená na příčinu (snížení emisí skleníkových plynů).</t>
         </is>
       </c>
       <c r="N240" s="0" t="inlineStr">
         <is>
           <t>Objasní na příkladech roli činnosti člověka při změně klimatu a uvede příklady opatření, která změnu klimatu a její dopady na přírodu a lidské zdraví zmírňují.</t>
         </is>
       </c>
       <c r="O240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="inlineStr">
@@ -20113,51 +20113,51 @@
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-002-ZV9-008</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí význam přírody pro život člověka na základě vědeckých důkazů a s využitím konkrétních příkladů.</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
           <t>Význam přírody může být posuzován z utilitárního pohledu (užitečnost pro jedince nebo společnost), ale jde také o význam pro jedince a společnost z morálního a estetického hlediska. Význam přírody pro člověka zahrnuje využití zdrojů, ale také využívání přírodních procesů (tzv. ekosystémové služby), mezi něž patří například úrodnost půdy, čištění vody, stabilizace klimatu. Žákům je vhodné představit koncept Planetárních mezí, který umožňuje kvantifikovat bezpečné využívání jednotlivých složek prostředí a aktuální míru překročení těchto mezí. Kromě změny klimatu koncept umožňuje zdůraznit rizika spojená se ztrátou biodiverzity. Současně tento koncept umožňuje ukázat žákům, že při opatřeních zlepšujících jednu dimenzi planetárních mezí (např. snížení použití pesticidů a umělých hnojiv, může dojít k zlepšení v jiných aspektech: biodiverzita půdních i jiných polních organismů, ukládání uhlíku, zásoba dostupné vody apod.). V tomto OVU se zaměřujeme zejména na ocenění významu přírodních procesů na základě důkazů, výpočtů apod. Konkrétní příklady žák nachází v okolí (vzrostlý strom nebo zelená střecha jako klimatizace; meandrující potok, kořenová čistírna – čištění vody apod.). Pro kvantifikaci ekosystémových služeb lze využít existující mobilní aplikace umožňující vyčíslit ochlazovací efekt a objem vody odpařené konkrétním stromem. Vědecké argumenty žák využívá i pro dokládání vlivu přírody na psychiku člověka (míru stresu, soustředění, agresivitu apod.).Jedná se o aktuální výzvu současnosti, v souladu s hodnotovým rámcem, OVU navazuje na průřezové téma Udržitelné prostředí.</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t>Identifikuje fenomény spojené se životními projevy vybrané skupiny organismů. Zkoumá experimentálně a zaznamená vliv dané podmínky na zvolený fenomén. Popíše svá zjištění, formuluje závěry svého experimentování.Porovná své závěry s informacemi z externích zdrojů.</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>shrne na základě informačních zdrojů a vlastní zkušenosti zdroje a služby, které získává z přírody (př. oblečení, jídlo, léčivé účinky bylin, rekreační a sportovní využití, umění, ticho…)reflektuje na základě simulační hry důsledky různého typu a intenzity využívání přírody člověkem (př. Fish Banks, princip obecní pastviny)uvede příklady reálných situací, kdy jsou zdroje nebo služby natolik vyčerpané, že je neposkytuje příroda, ale musí je plnit lidé (např. zhroucení opylovačů, úrodnosti půdy, čištění vody, klimatizace budov, ochlazování ulic ve městech)na základě vlastní zkušenosti porovná různá prostředí přírodního a nepřírodního charakteru z různých hledisek (např. pocitová teplota, hlučnost, prašnost)na konkrétním příkladu přírodního prostředí ve svém okolí specifikuje, příp. kvantifikuje ekosystémové služby, které území nebo konkrétní jedinec (vzrostlý strom) lidem poskytuje, využívá k tomu dostupné aplikace (např. pro kvantifikaci množství odpařené vody a ochlazovacího efektu)porovná tyto ekosystémové služby s potenciální situací, kdy by je už nemohly poskytovat přírodní procesy (např. po vykácení lesa či zastavění parku), a popíše ekonomické a společenské dopadyuvede příklady významu přírodního území v regionu jako inspirace pro umělecké vyjádření nebo jako místa pro relaxaci a shrne výsledky studií o vlivu přírody na psychiku lidí (emoce, stres, soustředění apod.)</t>
+          <t>Shrne na základě informačních zdrojů a vlastní zkušenosti zdroje a služby, které získává z přírody (př. oblečení, jídlo, léčivé účinky bylin, rekreační a sportovní využití, umění, ticho…).Reflektuje na základě simulační hry důsledky různého typu a intenzity využívání přírody člověkem (př. Fish Banks, princip obecní pastviny).Uvede příklady reálných situací, kdy jsou zdroje nebo služby natolik vyčerpané, že je neposkytuje příroda, ale musí je plnit lidé (např. zhroucení opylovačů, úrodnosti půdy, čištění vody, klimatizace budov, ochlazování ulic ve městech).Na základě vlastní zkušenosti porovná různá prostředí přírodního a nepřírodního charakteru z různých hledisek (např. pocitová teplota, hlučnost, prašnost).Na konkrétním příkladu přírodního prostředí ve svém okolí specifikuje, příp. kvantifikuje ekosystémové služby, které území nebo konkrétní jedinec (vzrostlý strom) lidem poskytuje, využívá k tomu dostupné aplikace (např. pro kvantifikaci množství odpařené vody a ochlazovacího efektu).Porovná tyto ekosystémové služby s potenciální situací, kdy by je už nemohly poskytovat přírodní procesy (např. po vykácení lesa či zastavění parku), a popíše ekonomické a společenské dopady.Uvede příklady významu přírodního území v regionu jako inspirace pro umělecké vyjádření nebo jako místa pro relaxaci a shrne výsledky studií o vlivu přírody na psychiku lidí (emoce, stres, soustředění apod.).</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t>Shrne na základě informačních zdrojů a vlastní zkušenosti zdroje a služby, které získává z přírody.Na příkladu prostředí ve svém okolí ukáže ekosystémové služby, které dané území nebo konkrétní organismus poskytuje lidem.Uvede příklady reálných situací, kdy jsou zdroje nebo služby natolik vyčerpané, že je neposkytuje příroda, ale musí je plnit lidé.Na základě vlastní zkušenosti porovná různá prostředí přírodního a nepřírodního charakteru z různých hledisek.Uvede příklady významu přírodního území v regionu jako inspirace pro umělecké vyjádření nebo pro wellbeing.</t>
         </is>
       </c>
       <c r="N241" s="0" t="inlineStr">
         <is>
           <t>Ukáže na konkrétním příkladu ve svém okolí význam přírody pro život člověka.</t>
         </is>
       </c>
       <c r="O241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="inlineStr">
@@ -20195,51 +20195,51 @@
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-003-ZV9-009</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t>Zhodnotí výhody a nevýhody pohlavního a nepohlavního rozmnožování pro projevení se konkrétních znaků s ohledem na dané prostředí.</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
           <t>OVU zahrnuje popis životního cyklu (obojživelníci, hmyz…) a pozorování vybraných stadií tohoto vývoje. Při porovnávání rozmnožování očekáváme, že žáci budou pozorovat konkrétní druh (např. jahodník) a jeho semena, semenáčky, kvetoucí jedince, výhony, popřípadě vajíčka, larvu, kuklu a dospělce motýla. Pozorování by se mělo týkat pohlavního i nepohlavního rozmnožování. Nepohlavní rozmnožování je rychlejší a potomci mají stejné geny jako rodič. Pohlavní rozmnožování je pomalejší, potomci mají (typicky každý jinou) směs genů obou rodičů, jsou různorodí. Těla organismů se sestavují podle genů, které se dědí z rodičů na potomky. Gen v základním vzdělávání popisujeme jako (genetickou) informaci zapsanou v nukleové kyselině, která kóduje bílkovinu. Znak popisujeme jako projev genu, respektive bílkoviny, která vzniká podle tohoto genu. Variabilitou (různorodostí) myslíme to, že jedinci v rámci druhu i jedné populace mají různé geny, znaky, projevené vlastnosti, které může do jisté míry ovlivnit prostředí (např. málo potravy = menší velikost). U variability je třeba zmínit také význam náhodných mutací. Zákonitosti přenosu genetické informace jsou v zásadě zákonitosti křížení a kombinace znaků. Neočekáváme od žáků přesné formulace Mendelových zákonů, ale znalost principu jako dědění poloviny nukleové kyseliny v případě pohlavního rozmnožování, náhodnost, kombinovatelnost. Jedinci jsou některými znaky lépe přizpůsobení konkrétnímu prostředí než jiní jedinci s jinými znaky. Lepší přizpůsobení zvyšuje pravděpodobnost, že budou mít více potomků.V základním vzdělávání není vhodné rozebírat zvláštnosti typu rodozměna u mechorostů apod.OVU je předpokladem pro pochopení pohlavního rozmnožování jako jednoho ze zdrojů variability, která má zásadní význam pro evoluci (hlavní oborový koncept). Téma je přínosné pro pochopení principů rozmnožování u lidí, pro chovatelství a pěstitelství.</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t>Pozoruje a popisuje rozdíly ve vzhledu mezi různě starými jedinci daného druhu.Porovná shody a rozdíly v rozmanitosti mezi jedinci jednoho druhu v závislosti na pohlaví a vnitrodruhové variabilitě. Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.Popíše proces rozmnožování a životní cyklus na příkladech nepohlavního (řízkování a odnože rostlin) a pohlavního rozmnožování (stádia vývoje stromů, obojživelníků, hmyzu, např. vajíčko - housenka - kukla - motýl), včetně souvisejících procesů (opylování, šíření semen)</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>popíše proces rozmnožování a životní cyklus na příkladech nepohlavního (řízkování a odnože rostlin; mšice - líhnutí samic z neoplozených vajíček) a pohlavního rozmnožování (stádia vývoje stromů, obojživelníků, hmyzu, např. vajíčko - housenka - kukla - motýl), včetně souvisejících procesů (opylování, šíření semen)vysvětlí roli pohlavních buněk rostlin a živočichů v přenosu genetické informace při pohlavním rozmnožovánína vhodných příkladech na základě pozorování porovná znaky potomků a rodičů, určí společné a rozdílné znaky mezi potomky navzájem a porovná znaky potomků s rodiči u pohlavního a nepohlavního rozmnožovánípodle projevu znaků určí, které organismy jsou potomci a kteří rodiče, a rozhodne, zda šlo o pohlavní nebo nepohlavní rozmnožovánízhodnotí výhody a nevýhody pohlavního a nepohlavního rozmnožování vzhledem k typu prostředí (stabilita, množství zdrojů) a šíření potomků (vzdálenost, různorodost prostředí)na konkrétním příkladu a s pomocí vhodných analogií vysvětlí vztah mezi genem (např. gen pro barvu květu), bílkovinou (např. enzym pro tvorbu barviva) a znakem (např. barva květu)s využitím schématu nebo příkladu vysvětlí přenos genů v generacích při pohlavním a nepohlavním rozmnožování a vliv prostředí na projev znaků (např. rozdíly u jednovaječných dvojčat vlivem stravy nebo kouření).na příkladu rodokmenu znázorňujícího přenos jednoho znaku popíše přenos genů z rodičů na potomky, rozdíl v dědičnosti při pohlavním a nepohlavním rozmnožování, vliv konkrétních variant genů na projev znaku a vliv prostředí na projev znaků (na příkladu jednovaječných dvojčat)zhodnotí význam náhodných mutací pro jedince a vývoj druhu, popíše vznik mutací (např. chyby při kopírování DNA, vliv UV záření), vysvětlí náhodnost mutací a jejich možné důsledky (výhodné, nevýhodné, neutrální), uvede příklady důsledků mutací (např. rakovina u jedince, evoluce u druhu) a vysvětlí vliv prostředí na přežití a rozmnožování jedinců s různými znaky</t>
+          <t>Popíše proces rozmnožování a životní cyklus na příkladech nepohlavního (řízkování a odnože rostlin; mšice - líhnutí samic z neoplozených vajíček) a pohlavního rozmnožování (stádia vývoje stromů, obojživelníků, hmyzu, např. vajíčko - housenka - kukla - motýl), včetně souvisejících procesů (opylování, šíření semen).Vysvětlí roli pohlavních buněk rostlin a živočichů v přenosu genetické informace při pohlavním rozmnožování.Na vhodných příkladech na základě pozorování porovná znaky potomků a rodičů, určí společné a rozdílné znaky mezi potomky navzájem a porovná znaky potomků s rodiči u pohlavního a nepohlavního rozmnožování.Podle projevu znaků určí, které organismy jsou potomci a kteří rodiče, a rozhodne, zda šlo o pohlavní nebo nepohlavní rozmnožování.Zhodnotí výhody a nevýhody pohlavního a nepohlavního rozmnožování vzhledem k typu prostředí (stabilita, množství zdrojů) a šíření potomků (vzdálenost, různorodost prostředí).Na konkrétním příkladu a s pomocí vhodných analogií vysvětlí vztah mezi genem (např. gen pro barvu květu), bílkovinou (např. enzym pro tvorbu barviva) a znakem (např. barva květu).S využitím schématu nebo příkladu vysvětlí přenos genů v generacích při pohlavním a nepohlavním rozmnožování a vliv prostředí na projev znaků (např. rozdíly u jednovaječných dvojčat vlivem stravy nebo kouření).Na příkladu rodokmenu znázorňujícího přenos jednoho znaku popíše přenos genů z rodičů na potomky, rozdíl v dědičnosti při pohlavním a nepohlavním rozmnožování, vliv konkrétních variant genů na projev znaku a vliv prostředí na projev znaků (na příkladu jednovaječných dvojčat).Zhodnotí význam náhodných mutací pro jedince a vývoj druhu, popíše vznik mutací (např. chyby při kopírování DNA, vliv UV záření), vysvětlí náhodnost mutací a jejich možné důsledky (výhodné, nevýhodné, neutrální), uvede příklady důsledků mutací (např. rakovina u jedince, evoluce u druhu) a vysvětlí vliv prostředí na přežití a rozmnožování jedinců s různými znaky.</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t>Porovná životní cykly organismů z různých taxonomických skupin (rostlina, bezobratlý s larválním stadiem, obratlovec).Zhodnotí výhody a nevýhody nepohlavního a pohlavního rozmnožování s ohledem na typ prostředí a způsob šíření potomků a objasní roli pohlavních buněk.Vysvětlí zákonitosti přenosu genů a projevu znaků v jednotlivých generacích při pohlavním a nepohlavním rozmnožování a roli prostředí při projevu znaků.Na základě příkladů zhodnotí význam náhodných změn dědičné informace (mutací) pro vývoj jedince a druhu (evoluci).</t>
         </is>
       </c>
       <c r="N242" s="0" t="inlineStr">
         <is>
           <t>Popíše proces rozmnožování a porovná shody a rozdíly mezi potomky a rodiči.</t>
         </is>
       </c>
       <c r="O242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="inlineStr">
@@ -20272,56 +20272,56 @@
           <t>Žák srovnává pohlavní a nepohlavní rozmnožování a jejich důsledky. Poznává roli DNA v dědičnosti a její vliv na vlastnosti organismů. Žák pochopí význam genetické rozmanitosti pro evoluci. Diskutuje o etických souvislostech výzkumu v oblasti pozměňování DNA a jeho aplikaci. </t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-003-ZV9-010</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t>Vysvětlí význam DNA pro jedince a diskutuje o výhodách a rizikách jejího pozměňování.</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
           <t>Dědičná informace je v buňkách uložená v DNA a univerzálním způsobem popisuje, jak budou vypadat naše bílkoviny. Bílkoviny mají zásadní vliv na to, jak bude vypadat a fungovat naše tělo (vlasy, barvy, svaly, kůže…).Je na místě definovat tři úrovně a vztahy mezi nimi: DNA – dědičná, nese informaci; bílkoviny – vznikají na základě této informace; znaky – můžeme je pozorovat, ukazují se v důsledku fungování bílkovin. Je nežádoucí v této úrovni zacházet do podrobností a popisů, jak probíhá transkripce a translace. Není nutné tyto pojmy ani zavádět, ani uvádět jednotlivé typy RNA. Principy učíme formou vhodných analogií. Transkripci učíme například jako analogii vaření (přepisování receptu, originál zůstane v kuchařce a opisy používám v kuchyni – nevadí, že je poliju a potrhám). Syntézu bílkovin (translaci) popíšeme například tak, že máme vybraný recept/návod (informaci zapsanou v genu) a podle něj skládáme výsledný produkt, například přidáváme potraviny a výsledkem je jídlo s konkrétním tvarem, chutí, barvou. Každá buňka v mnohobuněčném organismu může používat jiné geny, i když všechny buňky mají k dispozici všechny geny, podobně jako například v indické restauraci si vyberou z kuchařky světových receptů ty indické nebo v italské restauraci italské. OVU zahrnuje význam bílkovin pro buněčné a tělesné funkce (svaly, kosti, vlasy/nehty, kůže, imunita, oprava poškození atd.), geneticky modifikované organismy, základní principy editace DNA (vnesení úseku DNA z jiného organismu, úprava/oprava DNA), příklady plodin, živočichů, genové terapie člověka, využití: genealogie, kriminalistika.</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>porovná shody a rozdíly v rozmanitosti mezi jedinci jednoho druhu v závislosti na pohlaví a vnitrodruhové variabilitěidentifikuje fenomény spojené se životními projevy vybrané skupiny organismůvlastními slovy, případně s využitím vlastního nebo předloženého schématu popíše, kde je uložena dědičná informace, jak a k čemu je využívána (uchovávání, přepisování, podle ní “sestavení” bílkovin) a jak znaky vznikají na základě bílkovin </t>
+          <t>Porovná shody a rozdíly v rozmanitosti mezi jedinci jednoho druhu v závislosti na pohlaví a vnitrodruhové variabilitě.Identifikuje fenomény spojené se životními projevy vybrané skupiny organismů.Vlastními slovy, případně s využitím vlastního nebo předloženého schématu popíše, kde je uložena dědičná informace, jak a k čemu je využívána (uchovávání, přepisování, podle ní “sestavení” bílkovin) a jak znaky vznikají na základě bílkovin.</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t> souvislosti mezi dědičnou informací, tvorbou bílkovin a projevem znakůvlastními slovy, případně s využitím vlastního nebo předloženého schématu popíše, kde je uložena dědičná informace, jak a k čemu je využívána (uchovávání, přepisování, podle ní “sestavení” bílkovin) a jak znaky vznikají na základě bílkovin (uvede příklad, např. bílkovina zajišťující syntézu barviva – projev jako viditelná barva, změna vlastnosti na povrchu bílkoviny při srpkovité anémii, které vede ke shlukování bílkovin a změně tvaru červených krvinek)uvede, že ve skutečnosti jsou přímočaré vztahy 1 bílkovina – 1 znak vzácné a bílkoviny se často podílejí na vzniku více znaků a jeden znak spoluvytváří více bílkovin a že některé znaky ovlivňuje i prostředí.příklady využití analýzy DNA popíše, že lidé se liší svojí DNA s výjimkou jednovaječných dvojčat (tam se mohou lišit později v průběhu života kvůli nově vzniklým mutacím, pro optimální úroveň není nutné), protože každý zdědil jinou polovinu DNA od každého z rodičů. Čím jsme si příbuznější, tím podobnější máme DNA. Podle DNA můžeme určit, jestli část těla patří danému člověku, popř. jeho příbuzným, nebo to vyloučitrozliší dědičné nemoci (“zapsané” v DNA jako hemofilie, cystická fibróza atd.) od nedědičných (jako angína, tetanus, covid atd.). přítomnost DNA v (téměř) každé buňceodvodí a vlastními slovy popíše, že když jsou znaky, projevy a části buněk a organismů tvořeny mj. bílkovinami, tak každá buňka potřebuje bílkoviny, aby mohla žít a fungovatvysvětlí, že každá buňka potřebuje DNA, jelikož bílkoviny jsou sestaveny podle dědičné informace v DNA způsoby záměrného pozměňování DNA u šlechtění (tj. výběru rodičů s požadovanými znaky a jejich následném rozmnožení), u cíleného působení faktorů, které způsobují mutace (např. ozařování semen rostlin) a cílených genetických modifikací porovná přesnost a zacílenost na konkrétní úsek dědičné informace a s tím související rizika nebo jejich absencipřehledně shrne výhody a nevýhody jednotlivých způsobů pozměňování DNA dopad pozměňování DNA u různých organismů (včetně člověka) z etického hlediskapři diskuzi o pozměňování DNA používá argumenty založené na faktechsrozumitelně vyjádří svůj názor a podloží ho odpovídajícími argumenty</t>
+          <t> souvislosti mezi dědičnou informací, tvorbou bílkovin a projevem znakůVlastními slovy, případně s využitím vlastního nebo předloženého schématu popíše, kde je uložena dědičná informace, jak a k čemu je využívána (uchovávání, přepisování, podle ní “sestavení” bílkovin) a jak znaky vznikají na základě bílkovin (uvede příklad, např. bílkovina zajišťující syntézu barviva – projev jako viditelná barva, změna vlastnosti na povrchu bílkoviny při srpkovité anémii, které vede ke shlukování bílkovin a změně tvaru červených krvinek).Uvede, že ve skutečnosti jsou přímočaré vztahy 1 bílkovina – 1 znak vzácné a bílkoviny se často podílejí na vzniku více znaků a jeden znak spoluvytváří více bílkovin a že některé znaky ovlivňuje i prostředí.příklady využití analýzy DNA Popíše, že lidé se liší svojí DNA s výjimkou jednovaječných dvojčat (tam se mohou lišit později v průběhu života kvůli nově vzniklým mutacím, pro optimální úroveň není nutné), protože každý zdědil jinou polovinu DNA od každého z rodičů. Čím jsme si příbuznější, tím podobnější máme DNA. Podle DNA můžeme určit, jestli část těla patří danému člověku, popř. jeho příbuzným, nebo to vyloučit.Rozliší dědičné nemoci (“zapsané” v DNA jako hemofilie, cystická fibróza atd.) od nedědičných (jako angína, tetanus, covid atd.). přítomnost DNA v (téměř) každé buňceOdvodí a vlastními slovy popíše, že když jsou znaky, projevy a části buněk a organismů tvořeny mj. bílkovinami, tak každá buňka potřebuje bílkoviny, aby mohla žít a fungovat.Vysvětlí, že každá buňka potřebuje DNA, jelikož bílkoviny jsou sestaveny podle dědičné informace v DNA. způsoby záměrného pozměňování DNA U šlechtění (tj. výběru rodičů s požadovanými znaky a jejich následném rozmnožení), u cíleného působení faktorů, které způsobují mutace (např. ozařování semen rostlin) a cílených genetických modifikací porovná přesnost a zacílenost na konkrétní úsek dědičné informace a s tím související rizika nebo jejich absenci.Přehledně shrne výhody a nevýhody jednotlivých způsobů pozměňování DNA. dopad pozměňování DNA u různých organismů (včetně člověka) z etického hlediskaPři diskuzi o pozměňování DNA používá argumenty založené na faktech.Srozumitelně vyjádří svůj názor a podloží ho odpovídajícími argumenty.</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t>Zdůvodní přítomnost DNA (téměř) v každé buňce a vysvětlí souvislosti mezi dědičnou informací (genem), bílkovinou a projevem znaku.Uvede konkrétní příklady využití analýzy DNA.Na konkrétních příkladech diskutuje o dopadu pozměňování DNA u různých organismů včetně člověka z biologického i etického hlediska.</t>
         </is>
       </c>
       <c r="N243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="inlineStr">
@@ -20359,51 +20359,51 @@
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-004-ZV9-011</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t>Vysvětlí, jak vlastnosti vybraného organismu souvisejí s jeho vývojem a umožňují mu přežít a rozmnožit se.</t>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
           <t>OVU zahrnuje prozkoumávání stavby těla organismu i jeho chování (etologie) a variabilitu v rámci druhu. U člověka zahrnuje specifika lidského těla (barva kůže, nepřítomnost srsti na kůži, pocení, rozdíly ve výšce…). Dále je zaměřený na práci s vyobrazením evoluce s příklady proměn jednotlivých znaků. Věnuje se evoluční historii druhu (působení přírodního výběru, postupné adaptace na aktuální změny v prostředí atp.). Pojem evoluční fitness (použitý v indikátorech) zde vyjadřuje schopnost konkrétního jedince předat své geny dalším generacím, což většinou znamená dožít se reprodukčního věku a úspěšně přivést na svět zdravé potomky. Fitness v širším pohledu umožňuje také vysvětlení altruistického chování vzhledem k příbuzným. U člověka se OVU kromě anatomických a fyziologických přizpůsobení věnuje také spolupráci, schopnosti dlouhodobého plánování a sdílení technologií.Výstup umožňuje žákovi pochopit vlastnosti a chování organismů v přírodě. Podporuje zvídavost a evoluční myšlení, kdy žák hledá za pozorovaným znakem evoluční historii druhu (působení přírodního výběru, postupná adaptace na aktuální změny v prostředí atp.). Zároveň se žák učí přemýšlet o možných scénářích budoucího vývoje daných druhů včetně vyhynutí. Výstup žákovi umožní lépe pochopit možné důsledky, které může mít změna klimatu a další environmentální problémy na přírodu a člověka. Výstup vede žáka ke kladení otázek.</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t>Určí daný organismus s pomocí určovacího klíče, atlasu nebo aplikace. Vyvozuje vlastnosti společné pro danou skupinu organismů. Identifikuje fenomény spojené se životními projevy vybrané skupiny organismů. Zkoumá experimentálně a zaznamená vliv dané podmínky na zvolený fenomén. Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.Porovná shody a rozdíly v rozmanitosti mezi jedinci jednoho druhu v závislosti na pohlaví a vnitrodruhové variabilitě. </t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>seznámí se se způsobem života různých organismů (včetně člověka) a hledá znaky, kterými jsou organismy na daný způsob života a k daným podmínkám prostředí přizpůsobenépopisuje znaky konkrétních taxonomických skupin nebo konkrétního druhu a vyvodí, jak tyto znaky souvisí se způsobem života s použitím vhodného fylogenetického zobrazení identifikuje vznik těchto znaků a popíše jejich evoluční vývojna konkrétním příkladu popíše předpoklady, které umožňují evoluci (vnitrodruhová rozmanitost, přirozený výběr, adaptace)uvede příklady, kterými prokáže, že se získané vlastnosti obvykle nedědívysvětlí pojem evoluční fitness jedince (biologická zdatnost)popíše různé scénáře dalšího evolučního vývoje organismů včetně člověka v souvislosti se současnými environmentálními problémy, uvede příklady změn vlastností i chování</t>
+          <t>Seznámí se se způsobem života různých organismů (včetně člověka) a hledá znaky, kterými jsou organismy na daný způsob života a k daným podmínkám prostředí přizpůsobené.Popisuje znaky konkrétních taxonomických skupin nebo konkrétního druhu a vyvodí, jak tyto znaky souvisí se způsobem života. S použitím vhodného fylogenetického zobrazení identifikuje vznik těchto znaků a popíše jejich evoluční vývoj.Na konkrétním příkladu popíše předpoklady, které umožňují evoluci (vnitrodruhová rozmanitost, přirozený výběr, adaptace).Uvede příklady, kterými prokáže, že se získané vlastnosti obvykle nedědí.Vysvětlí pojem evoluční fitness jedince (biologická zdatnost).Popíše různé scénáře dalšího evolučního vývoje organismů včetně člověka v souvislosti se současnými environmentálními problémy, uvede příklady změn vlastností i chování.</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t>Popíše adaptace konkrétního druhu nebo evoluční linie a vysvětlí, jak souvisejí s evoluční historií.Porovná daný příklad (druh nebo skupina, znaky a způsob života) s jinými taxonomickými skupinami nebo druhy adaptovanými na jiný způsob života.Na konkrétním příkladu použije pojmy související s evolucí: vnitrodruhová rozmanitost, přirozený výběr, adaptace, evoluční fitness (zdatnost).Vysvětlí, že vnitrodruhová rozmanitost vzniká mutacemi genů a pohlavním rozmnožováním a že výhodné mutace mají na úrovni populace vyšší pravděpodobnost, že budou předány do další generace.Uvede příklady, kterými prokáže, že se vlastnosti získané během života jedince obvykle nedědí.Popíše různé scénáře dalšího evolučního vývoje organismů včetně člověka v souvislosti se současnými environmentálními problémy, uvede příklady změn vlastností i chování.</t>
         </is>
       </c>
       <c r="N244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="inlineStr">
@@ -20436,56 +20436,56 @@
           <t>Žák poznává, jak souvisejí vlastnosti organismů s jejich přežitím a rozmnožováním. Studuje princip evoluce na konkrétních příkladech a dlouhých časových škálách a využívá při tom fylogenetická zobrazení. Zkoumá podobnosti mezi člověkem a ostatními živočichy ve stavbě těla i chování (etologii) a diskutuje o etické stránce využívání živočichů lidmi. Vysvětluje procesy přirozeného výběru a adaptace vedoucí k biodiverzitě. Žák rozvíjí environmentální senzitivitu, vnímání příbuznosti člověka s ostatními organismy a nahlíží význam rozmanitosti pro život na Zemi.</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-004-ZV9-012</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t>Určí vybrané druhy a zdůvodní jejich zařazení do taxonomických skupin na základě typických znaků a popíše evoluci skupin organismů s použitím vhodných vyobrazení vývoje.</t>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
           <t>Všechny organismy mají za sebou stejně dlouhou historii, neexistují „vývojově pokročilejší“ a „primitivní“, což musí použitá fylogenetická zobrazení zohledňovat. Vývoj k jednodušším strukturám probíhá například u parazitů. Nejde nám o to, aby žák třídil organismy do jednotlivých taxonomických skupin, ale o to, aby věděl, na základě čeho taxonomické skupiny vznikají (příbuznost) a uměl se orientovat v zobrazení znázorňujících příbuznost jednotlivých taxonů (fylogenetický strom). Znalost základních vztahů mezi velkými taxonomickými skupinami by měla sloužit k pochopení významných evolučních událostí a vývoje významných znaků.OVU má přenést důraz na evoluci jako základní princip v přírodě a nahradit dřívější důraz na systematiku a třídění organismů. Namísto memorování názvů taxonů a příslušných druhů je kladen důraz na pochopení principu, na základě kterého se organismy do taxonů třídí (příbuznost). Práce s fylogenetickými zobrazeními rozvíjí schopnost vyčíst informace z grafických znázornění. OVU vede žáka k uvědomění, že člověk je součástí přírody a sdílí s mnoha druhy společnou evoluční historii.Hlavními fylogenetickými skupinami jsou myšleny tyto: bezobratlí živočichové (hmyz, pavoukovci, korýši, měkkýši, kroužkovci, žahavci), obratlovci (ryby, obojživelníci, plazi, ptáci, savci), houby, rostliny (mechorosty; plavuně, kapradiny a přesličky; semenné rostliny - nahosemenné rostliny, krytosemenné rostliny). Řasy a prvoci jsou tradičně používané skupiny na základě morfologických znaků, ale je třeba zdůraznit, že se nejedná o dobře vymezené skupiny v evolučním smyslu.To neznamená, že se žáci nemohou seznámit i s jinými fylogenetickými skupinami, nemají ovšem být zahlceni výčtem taxonů. Při výuce nižších taxonomických skupin je vhodné se zaměřit na ty, které jsou pro žáky významné a pozorovatelné (výskyt v regionu, chov apod.). Jedná se o aktuální výzvu současnosti, v souladu s hodnotovým rámcem, OVU navazuje na průřezové téma Udržitelné prostředí.</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t>určí daný organismus s pomocí určovacího klíče, atlasu nebo aplikacevyvozuje vlastnosti společné pro danou skupinu organismů zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů</t>
+          <t>Určí daný organismus s pomocí určovacího klíče, atlasu nebo aplikace.Vyvozuje vlastnosti společné pro danou skupinu organismů.Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.</t>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>s pomocí jednoduchých grafických klíčů určí pozorované organismy (např. vodní živočichové, půdní živočichové, stromy, …), obvykle ne do druhu, ale do širší taxonomické skupinyna základě znalosti charakteristických znaků, zařadí organismy podle do hlavních fylogenetických skupins pomocí jednoduchého fylogenetického schématu popíše, jak se konkrétní znak vyvíjel u příbuzných skupin a zdůvodní význam přizpůsobení (např. způsob dýchání/pokryv těla u různých skupin obratlovců)zařadí člověka do příbuzenských vztahů s ostatními skupinami živočichů a popíše vývoj člověka ve vztahu s paralelními vývojovými větvemi a jejich kříženímvyjmenuje několik příkladů, kdy mají organismy podobný znak, ale není to z důvodu příbuznosti, vysvětlí, proč u těchto nepříbuzných skupin podobný znak vznikl (např. křídlo ptáků x netopýrů)popíše společného jednobuněčného předka včetně prostředí, ve kterém se vyskytoval, a jeho vlastností (byl jednobuněčný, žil ve vodním prostředí bez současného množství kyslíku, měl jednoduchou buňku podobnou současné bakteriální)s pomocí jednoduchého fylogenetického schématu porovná rozmanitost jednobuněčných a mnohobuněčných organismů a ukáže vznik organismů s pravým jádrem</t>
+          <t>S pomocí jednoduchých grafických klíčů určí pozorované organismy (např. vodní živočichové, půdní živočichové, stromy, …), obvykle ne do druhu, ale do širší taxonomické skupiny.Na základě znalosti charakteristických znaků, zařadí organismy podle do hlavních fylogenetických skupin.S pomocí jednoduchého fylogenetického schématu popíše, jak se konkrétní znak vyvíjel u příbuzných skupin a zdůvodní význam přizpůsobení (např. způsob dýchání/pokryv těla u různých skupin obratlovců).Zařadí člověka do příbuzenských vztahů s ostatními skupinami živočichů a popíše vývoj člověka ve vztahu s paralelními vývojovými větvemi a jejich křížením.Vyjmenuje několik příkladů, kdy mají organismy podobný znak, ale není to z důvodu příbuznosti, vysvětlí, proč u těchto nepříbuzných skupin podobný znak vznikl (např. křídlo ptáků x netopýrů).Popíše společného jednobuněčného předka včetně prostředí, ve kterém se vyskytoval, a jeho vlastností (byl jednobuněčný, žil ve vodním prostředí bez současného množství kyslíku, měl jednoduchou buňku podobnou současné bakteriální).S pomocí jednoduchého fylogenetického schématu porovná rozmanitost jednobuněčných a mnohobuněčných organismů a ukáže vznik organismů s pravým jádrem.</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t>S pomocí jednoduchých klíčů určí pozorované organismy, obvykle ne druh, ale širší taxonomickou skupinu.Uvede příklady hospodářsky významných, chráněných, pro člověka nebezpečných a jedovatých druhů z různých skupin a vysvětlí důležitost jejich rozpoznávání.Na základě znalosti charakteristických znaků zařadí organismy do hlavních fylogenetických skupin.S pomocí jednoduchého fylogenetického schématu popíše, jak se konkrétní znak vyvíjel u příbuzných skupin, a zdůvodní význam přizpůsobení (typicky způsob dýchání nebo pokryv těla u různých skupin obratlovců).Zařadí člověka do příbuzenských vztahů s ostatními skupinami živočichů a popíše vývoj člověka s použitím zobrazení paralelních vývojových větví, křížení a šíření předků člověka v prostoru.Vyjmenuje několik příkladů, kdy mají organismy podobný znak, ale není to z důvodu příbuznosti, vysvětlí, proč u těchto nepříbuzných skupin podobný znak vznikl (např. křídlo ptáků × netopýrů).Popíše společného jednobuněčného předka včetně prostředí, ve kterém se vyskytoval, a jeho vlastností: byl jednobuněčný, žil ve vodním prostředí bez současného množství kyslíku, měl jednoduchou buňku podobnou současné bakteriální buňce.S pomocí jednoduchého fylogenetického schématu porovná rozmanitost jednobuněčných a mnohobuněčných organismů a ukáže vznik organismů s pravým jádrem.</t>
         </is>
       </c>
       <c r="N245" s="0" t="inlineStr">
         <is>
           <t>Třídí vybrané zástupce živočichů, rostlin a hub do skupin.</t>
         </is>
       </c>
       <c r="O245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="inlineStr">
@@ -20523,51 +20523,51 @@
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-004-ZV9-013</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t>Na základě pozorování a společných diskusí analyzuje shody a rozdíly ve vývoji a životních projevech mezi člověkem a ostatními živočichy.</t>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
           <t>Cílem je ukázat žákům různé vlastnosti a chování (námluvy a péče o potomstvo, péče o prostředí, péče o raněné a nemocné, projevy emocí, komunikace) u různých skupin živočichů, od lidem příbuzných lidoopů přes zvířata žijící ve skupinách (vlci, kosatky, sloni…) až po sociální hmyz. Žáci by si měli vytvořit postoj k živým tvorům na základě znalosti společných projevů chování a prožívání živočichů a lidí. OVU zahrnuje porovnání ontogeneze u člověka a jiných živočichů. Může se zaměřit také na přechodové rituály v životě člověka, na pubertu jako významné období. Díky porovnání chování a prožívání člověka a jiných živočichů vede OVU k diskusím o etické stránce využívání živočichů lidmi (na příkladu pokusů, velkochovů atd.).Reflexe postavení člověka a jeho odpovědnosti je aktuální výzvou současnosti.</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t>Vyvozuje vlastnosti společné pro danou skupinu organismů. Pozoruje a popisuje rozdíly ve vzhledu mezi různě starými jedinci daného druhu.Porovná shody a rozdíly v rozmanitosti mezi jedinci jednoho druhu v závislosti na pohlaví a vnitrodruhové variabilitě. </t>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>vyjmenuje společné a odlišné znaky (morfologické, etologické, ….) mezi člověkem a ostatními lidoopi (stačí jeden druh)na základě pozorování / filmů / textů o nějakém živočišném druhu (např. primáti, vlci, krkavcovití ptáci, sociální hmyz …) vyvodí v čem se jim náš život podobá a co máme naopak rozdílného (vhodné mohou být především různé etologické aspekty)formuluje názor na vybranou otázku týkající se zacházení lidí s živočichy a svůj názor podepře konkrétními argumenty a příklady (např. velkochovy, pokusy na zvířatech, dostihy, …)v diskuzi o etické stránce využívání živočichů lidmi aktivně naslouchá názorům ostatních a navrhuje možná řešení zohledňující postoje různých stran</t>
+          <t>Vyjmenuje společné a odlišné znaky (morfologické, etologické, ….) mezi člověkem a ostatními lidoopi (stačí jeden druh).Na základě pozorování / filmů / textů o nějakém živočišném druhu (např. primáti, vlci, krkavcovití ptáci, sociální hmyz …) vyvodí v čem se jim náš život podobá a co máme naopak rozdílného (vhodné mohou být především různé etologické aspekty).Formuluje názor na vybranou otázku týkající se zacházení lidí s živočichy a svůj názor podepře konkrétními argumenty a příklady (např. velkochovy, pokusy na zvířatech, dostihy, …).V diskuzi o etické stránce využívání živočichů lidmi aktivně naslouchá názorům ostatních a navrhuje možná řešení zohledňující postoje různých stran.</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t>Vyjmenuje společné a odlišné znaky (morfologické, etologické) člověka a vybraného druhu lidoopa.Na základě vlastního pozorování, filmu nebo textu o konkrétním živočišném druhu nebo taxonomické skupině popíše, v čem se mu naše chování podobá a čím se liší.Formuluje názor na vybranou otázku týkající se zacházení lidí s živočichy a svůj názor podepře konkrétními argumenty a příklady.V diskusi o etické stránce využívání živočichů lidmi aktivně naslouchá názorům ostatních a navrhuje možná řešení zohledňující postoje různých stran.</t>
         </is>
       </c>
       <c r="N246" s="0" t="inlineStr">
         <is>
           <t>Pojmenovává shody a rozdíly ve vývoji a životních projevech mezi člověkem a ostatními živočichy.</t>
         </is>
       </c>
       <c r="O246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="inlineStr">
@@ -20595,61 +20595,61 @@
           <t>Evoluce a rozmanitost</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Žák poznává, jak souvisejí vlastnosti organismů s jejich přežitím a rozmnožováním. Studuje princip evoluce na konkrétních příkladech a dlouhých časových škálách a využívá při tom fylogenetická zobrazení. Zkoumá podobnosti mezi člověkem a ostatními živočichy ve stavbě těla i chování (etologii) a diskutuje o etické stránce využívání živočichů lidmi. Vysvětluje procesy přirozeného výběru a adaptace vedoucí k biodiverzitě. Žák rozvíjí environmentální senzitivitu, vnímání příbuznosti člověka s ostatními organismy a nahlíží význam rozmanitosti pro život na Zemi.</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-004-ZV9-014</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t>Reflektuje svůj vztah k přírodě na základě aktivit podporujících environmentální senzitivitu, ocenění rozmanitosti a chápání evoluční příbuznosti lidí a ostatních organismů.</t>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>Jedná se o postojový a zkušenostní OVU. Vede žáka k tomu, aby oceňoval, že rozmanitost má hodnotu sama o sobě a že žák samotný je součástí přírody, protože člověk jako druh sdílí určitou evoluční historii se všemi jinými druhy na Zemi. OVU je vhodné naplňovat prožitkovými aktivitami zaměřenými na vnímání krásy a hodnoty přírody. Rozmanitost živých organismů žák pozoruje a zkoumá na úrovni druhů i širších skupin (v půdě, vodě, louce, lese) a objasní jejich roli v přírodě (rozkladači v půdě, opylovači). Při realizaci je vhodné spolupracovat s dalšími aktéry ve vzdělávání (ekocentra, muzea apod.). OVU je důležité naplňovat kontinuálně v rámci vyučování přírodopisu, nikoli odděleně, například při výtvarné výchově nebo pouze při návštěvě ekocentra. Na OVU by měla navazovat spolupráce s jinými vyučujícími v rámci PT Udržitelné prostředí.Environmentální senzitivitou se rozumí citlivost, vztah a empatie k přírodě a životnímu prostředí, včetně citlivého vztahu ke zvířatům a rostlinám. Pro naplňování OVU je vhodné používat například aktivity založené na Cornellově cyklu plynulého učení (flow learning), součástí jsou aktivity zaměřené na smyslové vnímání přírody nebo wellbeing v přírodě.OVU je zásadní pro budování vztahu žáka k přírodě. Rozvoj environmentální senzitivity zvyšuje motivaci k tomu, aktivně se zabývat ochranou přírody a měnit svoje návyky, což je zásadní téma dnešního světa. Prostřednictvím OVU si žáci také ukazují, jak lze přírodu využít pro svůj wellbeing.</t>
+          <t>Jedná se o postojový a zkušenostní OVU. Vede žáka k tomu, aby oceňoval, že rozmanitost má hodnotu sama o sobě a že žák samotný je součástí přírody, protože člověk jako druh sdílí určitou evoluční historii se všemi jinými druhy na Zemi. OVU je vhodné naplňovat prožitkovými aktivitami zaměřenými na vnímání krásy a hodnoty přírody. Rozmanitost živých organismů žák pozoruje a zkoumá při naplňování souvisejících OVU na úrovni druhů i širších skupin (v půdě, vodě, louce, lese) a objasňuje jejich roli v přírodě (rozkladači v půdě, opylovači). V rámci plnění tohoto OVU žák reflektuje své prožitky a pocity spojené s pobytem v přírodě. Příležitosti pro autentické vnímání přírody by měly být poskytovány žákům opakovaně.Při realizaci je vhodné spolupracovat s dalšími aktéry ve vzdělávání (ekocentra, muzea apod.). OVU je důležité naplňovat kontinuálně v rámci vyučování přírodopisu, nikoli odděleně, například při výtvarné výchově nebo pouze při návštěvě ekocentra. Na OVU by měla navazovat spolupráce s jinými vyučujícími v rámci PT Udržitelné prostředí.Environmentální senzitivitou se rozumí citlivost, vztah a empatie k přírodě a životnímu prostředí, včetně citlivého vztahu ke zvířatům a rostlinám. Pro naplňování OVU je vhodné používat například aktivity založené na Cornellově cyklu plynulého učení (flow learning), součástí jsou aktivity zaměřené na smyslové vnímání přírody nebo wellbeing v přírodě.Pro reflexi vlastního vztahu k přírodě je vhodné pracovat se zasazováním přírody do žebříčku hodnot a diskutovat s vrstevníky i dospělými. Rozvoj environmentální senzitivity zvyšuje motivaci k tomu, aktivně se zabývat ochranou přírody a měnit svoje návyky, což je zásadní téma dnešního světa. Prostřednictvím OVU si žáci také ukazují, jak lze přírodu využít pro svůj wellbeing.</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
-          <t>reflektuje své pocity z poznávání přírodnin prostřednictvím smyslůporovná rozdílné přístupy ve sdílení poznávání v rámci různých přírodovědných vzdělávacích institucíhodnotí svými slovy význam přírodovědných vzdělávacích institucí v kontextu sdílení poznávání pro sebe i pro společnosthodnotí možné pozitivní i negativní dopady změny podmínek na život organismů</t>
+          <t>Reflektuje své pocity z poznávání přírodnin prostřednictvím smyslů.Porovná rozdílné přístupy ve sdílení poznávání v rámci různých přírodovědných vzdělávacích institucí.Hodnotí svými slovy význam přírodovědných vzdělávacích institucí v kontextu sdílení poznávání pro sebe i pro společnost.Hodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.</t>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>vyhledává příležitostí k pobytu v přírodě a projevuje environmentální senzitivitu (citlivost k živočichům i prostředí)popisuje a vyjadřuje svůj postoj k rozmanitosti (druhů i tvarů – v terénu i pod mikroskopem)reflektuje, že rozmanitost má hodnotu sama o sobězkoumá v přírodě rozmanitost živých organismů, na úrovni druhů i širších skupin (v půdě, vodě, louce, lese), objasní roli živých organismů (rozkladači v půdě, opylovači) v přírodě na základě předchozího zkoumání reflektuje závislost lidí na činnosti živých organismů a vzájemnou vývojovou spřízněnost těchto organismů s lidmiuvede příklad úbytku biodiverzity, zhodnotí příčinu a sdílí svoje emoce s ostatnímivyjádří svůj postoj k tomu, jak různí lidé (filozofové, přírodovědci, umělci, významní lidé z regionu aj.) vnímají hodnotu přírody a evoluční příbuznost jako spřízněnost se živými organismy (prostřednictvím příběhu, videa, rozhovoru…)pojmenuje, čím je pro něj příroda osobně důležitá, vyjádří svůj názor na roli člověka v přírodě a na jeho odpovědnost za okolní prostředí</t>
+          <t>Vyhledává příležitostí k pobytu v přírodě a projevuje environmentální senzitivitu (citlivost k živočichům i prostředí).Popisuje a vyjadřuje svůj postoj k rozmanitosti (druhů i tvarů – v terénu i pod mikroskopem).Reflektuje, že rozmanitost má hodnotu sama o sobě.Zkoumá v přírodě rozmanitost živých organismů, na úrovni druhů i širších skupin (v půdě, vodě, louce, lese).Objasní roli živých organismů (rozkladači v půdě, opylovači) v přírodě na základě předchozího zkoumání. Reflektuje závislost lidí na činnosti živých organismů a vzájemnou vývojovou spřízněnost těchto organismů s lidmi.Uvede příklad úbytku biodiverzity, zhodnotí příčinu a sdílí svoje emoce s ostatními.Vyjádří svůj postoj k tomu, jak různí lidé (filozofové, přírodovědci, umělci, významní lidé z regionu aj.) vnímají hodnotu přírody a evoluční příbuznost jako spřízněnost se živými organismy (prostřednictvím příběhu, videa, rozhovoru…).Pojmenuje, čím je pro něj příroda osobně důležitá, vyjádří svůj názor na roli člověka v přírodě a na jeho odpovědnost za okolní prostředí.</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t>Při pobytu v přírodě projevuje environmentální senzitivitu (citlivost k živým organismům i prostředí), reflektuje vzájemnou vývojovou spřízněnost těchto organismů s lidmi.Popisuje rozmanitost druhů i tvarů, vyjadřuje svůj postoj k ní a reflektuje, že rozmanitost má hodnotu sama o sobě.Zkoumá v přírodě rozmanitost živých organismů na úrovni druhů i širších skupin. Objasní roli živých organismů (rozkladači v půdě, opylovači) v přírodě a závislost lidí na činnosti živých organismů.Uvede příklad úbytku biodiverzity, zhodnotí příčinu a sdílí svoje postoje s ostatními.Vyjádří svůj postoj k tomu, jak nějaká významná osobnost vnímá hodnotu přírody a spřízněnost se živými organismy.Pojmenuje, čím je pro něj příroda osobně důležitá, vyjádří svůj názor na roli člověka v přírodě a na jeho odpovědnost za okolní prostředí.</t>
         </is>
       </c>
       <c r="N247" s="0" t="inlineStr">
         <is>
           <t>Využívá příležitost k rozvoji citlivosti k přírodě a k ocenění její rozmanitosti a uplatňuje zásady bezpečného chování ve styku se živočichy.</t>
         </is>
       </c>
       <c r="O247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="inlineStr">
@@ -20682,56 +20682,56 @@
           <t>Žák poznává význam minerálů, hornin a půdy praktickým zkoumáním. Studuje pohyby litosférických desek a jejich vliv na vznik a přeměnu hornin. Zabývá se neobnovitelnými zdroji, jejich rozložením a dopady těžby. Pomocí časové osy, hornin a zkamenělin zkoumá historii Země včetně současných změn. Žák rozvíjí porozumění Zemi jako dynamickému systému a schopnost kriticky hodnotit geologické procesy i aktuální environmentální výzvy, jako je změna klimatu a člověkem způsobené vymírání. </t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-005-ZV9-015</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t>Odvozuje význam minerálů, hornin a půdy na základě charakteristik zjištěných z informačních zdrojů a pomocí zkoumání jejich vlastností.</t>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
           <t>Žák využívá různé určovací pomůcky a postupy k rozlišení okem pozorovatelných i nepozorovatelných vlastností vybraných minerálů a hornin.U půdy je důraz kladen na zkoumání snadno pozorovatelných vlastností (propustnost, zrnitost, barva – obsah organické složky, struktura, přítomnost půdních bezobratlých). OVU zahrnuje abiotické a biotické faktory, které ovlivňují proces vzniku půdy, její vlastnosti a jsou charakteristické pro rozmanitost různých typů ekosystémů na Zemi a možnosti využití půdy člověkem, opatření k ochraně půdy (preventivní opatření proti erozi, zákonná ochrana půd při stavební činnosti a plánování staveb).OVU umožňuje žákům pochopit význam půdotvorných procesů a půdy pro udržitelnost a rozmanitost života na Zemi. Rozvíjí základní badatelské dovednosti žáků. Umožňuje žákům praktické seznámení s vlastnostmi minerálů a hornin významných pro jejich určování i praktické využití.</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
-          <t>vyvozuje vlastnosti společné pro danou skupinu neživých přírodninna základě klíčových znaků třídí organismy a neživé přírodniny do základních skupin zkoumá vlastnosti a pozorování nebo výsledky jednoduchých pokusů zaznamenáváověří experimentálně vybrané vlastnosti látekzdůvodní výběr látky (materiálu) pro výrobu konkrétních předmětů</t>
+          <t>Vyvozuje vlastnosti společné pro danou skupinu neživých přírodnin.Na základě klíčových znaků třídí organismy a neživé přírodniny do základních skupin. Zkoumá vlastnosti a pozorování nebo výsledky jednoduchých pokusů zaznamenáváOvěří experimentálně vybrané vlastnosti látek.Zdůvodní výběr látky (materiálu) pro výrobu konkrétních předmětů.</t>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>Poznávání vlastností minerálů a hornin popíše viditelné vlastnosti předložených minerálů a hornin, používán přitom vhodnou odbornou terminologii (barva, lesk, krystalová forma) a posuzuje jejich podobnostpoužívá vhodné určovací pomůcky (např. lupy, stupnice tvrdosti) k určení dalších vlastností k určení dalších vlastností minerálů a hornin (minerály – tvrdost, hustota, vryp, rozpustnost; horniny - tvrdost, pevnost, rozpustnost).Odvození určovacích znaků minerálů a horninporovná a iinterpretuje shody a rozdíly mezi pozorovanými přírodninami pomocí tabulek a diagramů (například Vennových diagramů).na základě vlastního pozorování a porovnání odvodí typické určovací znaky pro daný minerál a horninu a s pomocí vhodné literatury (atlasy a klíče minerálů a hornin - knižní, interaktivní) je na základě těchto znaků určuje.Poznávání vlastností půdyna základě obrazové dokumentace popíše základní viditelné znaky předložených půdních profilů (organický, humusový, minerální horizont, matečná hornina) a jejich vzájemný poměr v profiluporovná vzorky půdy z hlediska vybraných vlastností důležitých jako je propustnost vody a struktura půdy (písčitá, jílovitá, hlinitá).Odvozování významu minerálů, hornin a půdyna základě pozorovaných vlastností a informací vyhledaných v různých informačních zdrojích (atlasy, mapy - též interaktivní) odvodí hlavní význam vybraných minerálů (např. rudní minerály, minerály využívané ve šperkařství), hornin (např. stavební a dekorační materiály) a půdy (vhodnost pro zemědělství, charakteristické pro různé ekosystémy, např. mokřady).</t>
+          <t>Poznávání vlastností minerálů a hornin Popíše viditelné vlastnosti předložených minerálů a hornin, používán přitom vhodnou odbornou terminologii (barva, lesk, krystalová forma) a posuzuje jejich podobnost.Používá vhodné určovací pomůcky (např. lupy, stupnice tvrdosti) k určení dalších vlastností k určení dalších vlastností minerálů a hornin (minerály – tvrdost, hustota, vryp, rozpustnost; horniny - tvrdost, pevnost, rozpustnost).Odvození určovacích znaků minerálů a horninPorovná a interpretuje shody a rozdíly mezi pozorovanými přírodninami pomocí tabulek a diagramů (například Vennových diagramů).Na základě vlastního pozorování a porovnání odvodí typické určovací znaky pro daný minerál a horninu a s pomocí vhodné literatury (atlasy a klíče minerálů a hornin - knižní, interaktivní) je na základě těchto znaků určuje.Poznávání vlastností půdyNa základě obrazové dokumentace popíše základní viditelné znaky předložených půdních profilů (organický, humusový, minerální horizont, matečná hornina) a jejich vzájemný poměr v profilu.Porovná vzorky půdy z hlediska vybraných vlastností důležitých jako je propustnost vody a struktura půdy (písčitá, jílovitá, hlinitá).Odvozování významu minerálů, hornin a půdyNa základě pozorovaných vlastností a informací vyhledaných v různých informačních zdrojích (atlasy, mapy - též interaktivní) odvodí hlavní význam vybraných minerálů (např. rudní minerály, minerály využívané ve šperkařství), hornin (např. stavební a dekorační materiály) a půdy (vhodnost pro zemědělství, charakteristické pro různé ekosystémy, např. mokřady).</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t>Určuje základní minerály a horniny s využitím určovacích pomůcek a na základě zkoumání jejich fyzikálních a chemických vlastností.Na základě zkoumání odvodí vlastnosti vybraných minerálů a hornin významné pro jejich poznávání a způsoby využití.Porovná vlastnosti půdy z hlediska její úrodnosti a ekologického významu.</t>
         </is>
       </c>
       <c r="N248" s="0" t="inlineStr">
         <is>
           <t>Zkoumá vlastnosti a praktické využití vybraných minerálů, hornin a půdy.</t>
         </is>
       </c>
       <c r="O248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="inlineStr">
@@ -20764,56 +20764,56 @@
           <t>Žák poznává význam minerálů, hornin a půdy praktickým zkoumáním. Studuje pohyby litosférických desek a jejich vliv na vznik a přeměnu hornin. Zabývá se neobnovitelnými zdroji, jejich rozložením a dopady těžby. Pomocí časové osy, hornin a zkamenělin zkoumá historii Země včetně současných změn. Žák rozvíjí porozumění Zemi jako dynamickému systému a schopnost kriticky hodnotit geologické procesy i aktuální environmentální výzvy, jako je změna klimatu a člověkem způsobené vymírání. </t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-005-ZV9-016</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t>Vysvětlí vztah mezi pohyby litosférických desek a vznikem a přeměnou hornin na základě studia informačních zdrojů a modelů.</t>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
           <t>Důraz je kladen na pochopení významu deskové tektoniky a horninového cyklu pro utváření vnitřní a vnější geologické stavby Země, formování hornin a výskyt geologických jevů, jako jsou zemětřesení a vulkanismus. K OVU patří také rozlišení vnitřních a vnějších geologických dějů a jejich vliv na horniny.Teorie deskové tektoniky je klíčová pro žákovo porozumění geologickému vývoji planety Země a jeho důsledkům, včetně současného uspořádání kontinentů a oceánů. Horninový cyklus odráží dynamiku planety Země, a umožňuje tak žákovi pochopit vzájemnou interakci jednotlivých sfér Země (litosféry, hydrosféry a atmosféry) pro utváření horninové stavby a geologických struktur uvnitř i na povrchu Země.Porozumění horninovému cyklu a principu toku energie na Zemi je stěžejní pro fungování dynamiky planety Země. OVU umožňuje využívat mezioborové poznatky a rozvíjí nadoborovou dovednost tvorby a prezentování konceptuálních a/nebo fyzických modelů (např. schéma, fyzický model, animace).Tvary reliéfu a dopad geologických jevů (zemětřesení, vulkanismus) na společnost jsou obsahem OVU z Geografie.</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
-          <t>vyvozuje vlastnosti společné pro danou skupinu organismů a neživé přírodniny popíše příčinu a následek u provedeného pokusu nebo záznamu přírodního dějeodvozuje a dokládá jednoduché zákonitosti a principy, které v libovolné krajině pozoruje</t>
+          <t>Vyvozuje vlastnosti společné pro danou skupinu organismů a neživé přírodniny. Popíše příčinu a následek u provedeného pokusu nebo záznamu přírodního děje.Odvozuje a dokládá jednoduché zákonitosti a principy, které v libovolné krajině pozoruje.</t>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>Objasnění principu pohybu litosférických desekna modelu stavby Země vymezí litosférus pomocí různých informačních zdrojů (učebnice, encyklopedie – též interaktivní) popíše základní rozdíly mezi pevninskou a oceánskou litosférou a jejich rozdělení na jednotlivé litosférické desky popisuje změny v uspořádání kontinentů na základě předložených map a vizualizací  s využitím různých informačních zdrojů (učebnice, encyklopedie – též interaktivní) vysvětlí základní mechanismy pohybu litosférických desek po astenosféře díky energii uvolňované ze zemského jádra a zemského pláštědemonstruje na zjednodušeném modelu vznik velkých superkontinentů a jejich rozpad až do současné podoby uspořádání kontinentůOdvození významu pohybů litosférických desek pro vznik hornins pomocí informačních zdrojů (učebnice, encyklopedie, elektronické zdroje – dynamické modely) identifikuje různé typy pohybů litosférických desek a odvodí typické horniny, které vznikají na různých typech deskových rozhraní (oddalování desek - výlevné magmatické horniny, přibližující se desky - hlubinné magmatické horniny a přeměněné horniny)s pomocí fotografie, videa či vlastního pozorování v terénu vysvětlí působení vnějších geologických činitelů na horniny jako závěrečnou fázi horninového cyklu (zvětrávání)na předložených příkladech zemského reliéfu a s pomocí dalších informačních zdrojů objasní vliv deskové tektoniky na formování zemského reliéfu a vytváření podmínek pro vznik usazených horninpomocí modelu zobrazí proces vzniku hornin v konkrétní tektonické situaci (například na rozhraní litosférických desek)</t>
+          <t>Objasnění principu pohybu litosférických desekNa modelu stavby Země vymezí litosféru.S pomocí různých informačních zdrojů (učebnice, encyklopedie – též interaktivní) popíše základní rozdíly mezi pevninskou a oceánskou litosférou a jejich rozdělení na jednotlivé litosférické desky. Popisuje změny v uspořádání kontinentů na základě předložených map a vizualizací  S využitím různých informačních zdrojů (učebnice, encyklopedie – též interaktivní) vysvětlí základní mechanismy pohybu litosférických desek po astenosféře díky energii uvolňované ze zemského jádra a zemského pláště.Demonstruje na zjednodušeném modelu vznik velkých superkontinentů a jejich rozpad až do současné podoby uspořádání kontinentů.Odvození významu pohybů litosférických desek pro vznik horninS pomocí informačních zdrojů (učebnice, encyklopedie, elektronické zdroje – dynamické modely) identifikuje různé typy pohybů litosférických desek a odvodí typické horniny, které vznikají na různých typech deskových rozhraní (oddalování desek - výlevné magmatické horniny, přibližující se desky - hlubinné magmatické horniny a přeměněné horniny).S pomocí fotografie, videa či vlastního pozorování v terénu vysvětlí působení vnějších geologických činitelů na horniny jako závěrečnou fázi horninového cyklu (zvětrávání).Na předložených příkladech zemského reliéfu a s pomocí dalších informačních zdrojů objasní vliv deskové tektoniky na formování zemského reliéfu a vytváření podmínek pro vznik usazených hornin.Pomocí modelu zobrazí proces vzniku hornin v konkrétní tektonické situaci (například na rozhraní litosférických desek).</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t>Demonstruje na modelu změny rozložení kontinentů v geologické minulosti.Vysvětlí příčiny pohybu litosférických desek a jejich důsledky pro vývoj života na Zemi, popíše přitom vztah mezi pohyby litosférických desek a klimatickými změnami.Klasifikuje horniny podle způsobu vzniku na vyvřelé, usazené a přeměněné. Vysvětlí na konkrétních příkladech a s použitím modelu, jak desková tektonika ovlivňuje vznik jednotlivých typů hornin.Objasní, jak vzniká sopečná činnost, zemětřesení nebo tsunami a proč je obtížné je předpovídat.Rozlišuje na konkrétních příkladech různé příčiny (vnější a vnitřní geologické děje) utváření zemského reliéfu.</t>
         </is>
       </c>
       <c r="N249" s="0" t="inlineStr">
         <is>
           <t>Rozliší důsledky vnitřních a vnějších geologických dějů.</t>
         </is>
       </c>
       <c r="O249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="inlineStr">
@@ -20846,56 +20846,56 @@
           <t>Žák poznává význam minerálů, hornin a půdy praktickým zkoumáním. Studuje pohyby litosférických desek a jejich vliv na vznik a přeměnu hornin. Zabývá se neobnovitelnými zdroji, jejich rozložením a dopady těžby. Pomocí časové osy, hornin a zkamenělin zkoumá historii Země včetně současných změn. Žák rozvíjí porozumění Zemi jako dynamickému systému a schopnost kriticky hodnotit geologické procesy i aktuální environmentální výzvy, jako je změna klimatu a člověkem způsobené vymírání. </t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-005-ZV9-017</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t>Objasní příčiny neobnovitelnosti a nerovnoměrného rozložení zdrojů minerálů, energie, podzemní vody a dopady jejich těžby a využití na zdraví lidí a přírodu.</t>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
           <t>Důraz je kladen na omezenost a neobnovitelnost přírodních zdrojů v důsledku dlouhotrvajících procesů jejich vzniku a těžby. Je vhodné žákům představit koncept Planetárních mezí v souvislosti s dopadem využití fosilních paliv na klima a okyselení oceánů a kapacitou planety vyrovnávat nadměrné využívání průmyslových hnojiv (dusíku a fosforu) a vody dostupné pro rostliny. Dopady na lidské zdraví a životní prostředí jsou představovány obecně z biologického hlediska (nikoli se zaměřením na jejich lokalizaci – viz Geografie).Jedná se o aktuální téma související s energetikou, změnou klimatu, nerovnoměrnou distribucí finančních a nerostných zdrojů v globální lidské společnosti a s migrací obyvatel. V souvislosti s dlouhým trváním vzniku přírodních nerostných zdrojů je důležité, aby měl žák základní představu o procesech, které vedou k jejich vzniku, a o tom, co je příčinou jejich nerovnoměrného rozmístění na Zemi. OVU klade důraz na rozvoj kritického myšlení, čtenářské gramotnosti (např. vyhledávání důležitých informací v různorodých textech), rozvíjí mezipředmětové vztahy v rámci přírodovědných oborů (chemie, fyzika, fyzická geografie) a socioekonomických předmětů (ZSV, sociální geografie).</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
-          <t>vyvozuje vlastnosti společné pro danou skupinu neživých přírodninurčí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinuvyhledá, co k tomu vedlo a jaké mohou být důsledkyvytvoří vlastní seznam každodenních činností a opatření, jak on sám může přispět k udržitelnosti na Zemizhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů</t>
+          <t>Vyvozuje vlastnosti společné pro danou skupinu neživých přírodnin.Určí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinu.Vyhledá, co k tomu vedlo a jaké mohou být důsledky.Vytvoří vlastní seznam každodenních činností a opatření, jak on sám může přispět k udržitelnosti na Zemi.Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.</t>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>příčiny vzniku nerostných surovin a jejich neobnovitelnostivysvětlí rozdíl mezi obnovitelnými a neobnovitelnými přírodními zdroji s pomocí různých informačních zdrojů (učebnice, encyklopedie, obrázky a videa) popíše procesy vzniku vybraných surovin (např. ropa, uhlí, zemní plyn, rudní minerály) a vysvětlí,  jak jsou využívány v běžném životě (např. paliva pro dopravu, výroba elektrické energie, výroba elektrotechnických zařízení)na základě studia různých informačních zdrojů porovná dobu trvání procesů vedoucích ke vzniku vybraných nerostných surovin s dobou, kdy je člověk těží a využívápopíše, jak těžba těchto surovin ovlivňuje budoucnost (např. vyčerpání zásob, poškození přírody, zesílení skleníkového efektu)hospodaření se zdroji podzemní vodys pomocí zprostředkované názornosti (obrázky, videa) uvede příklady vzniku a výskytu zásob podzemních vod v krajiněvysvětlí, jak lidské aktivity  (např. zemědělství, průmysl a urbanizace) ovlivňují kvalitu a dostupnost podzemní vody, a proč je důležité ji chránitna konkrétním příkladu (např. reportáž z TV) identifikuje, jak se může s podzemní vodou hospodařit udržitelně (např. omezení čerpání vody, ochrana oblastí pro doplňování vody)význam recyklace, odpovědného využívání energie a obnovitelných zdrojůvysvětlí, jak recyklace pomáhá šetřit neobnovitelné zdroje (např. recyklace kovů snižuje potřebu těžby rud)u obnovitelných zdrojů (např. solární, větrná energie) navrhne vhodné umístění z hlediska efektivity a ochrany přírody a popíše jejich přínosy pro životní prostředí (např. méně znečištění, udržitelnost)popíše, které činnosti člověka (včetně využití datových center) vedou k významné spotřebě energie, vzácných surovin a vody a vyjádří svůj postoj k možnému budoucímu vývoji</t>
+          <t>příčiny vzniku nerostných surovin a jejich neobnovitelnostiVysvětlí rozdíl mezi obnovitelnými a neobnovitelnými přírodními zdroji s pomocí různých informačních zdrojů (učebnice, encyklopedie, obrázky a videa) popíše procesy vzniku vybraných surovin (např. ropa, uhlí, zemní plyn, rudní minerály) a vysvětlí,  jak jsou využívány v běžném životě (např. paliva pro dopravu, výroba elektrické energie, výroba elektrotechnických zařízení).Na základě studia různých informačních zdrojů porovná dobu trvání procesů vedoucích ke vzniku vybraných nerostných surovin s dobou, kdy je člověk těží a využíváPopíše, jak těžba těchto surovin ovlivňuje budoucnost (např. vyčerpání zásob, poškození přírody, zesílení skleníkového efektu).hospodaření se zdroji podzemní vodyS pomocí zprostředkované názornosti (obrázky, videa) uvede příklady vzniku a výskytu zásob podzemních vod v krajině.Vysvětlí, jak lidské aktivity  (např. zemědělství, průmysl a urbanizace) ovlivňují kvalitu a dostupnost podzemní vody, a proč je důležité ji chránit.Na konkrétním příkladu (např. reportáž z TV) identifikuje, jak se může s podzemní vodou hospodařit udržitelně (např. omezení čerpání vody, ochrana oblastí pro doplňování vody).význam recyklace, odpovědného využívání energie a obnovitelných zdrojůVysvětlí, jak recyklace pomáhá šetřit neobnovitelné zdroje (např. recyklace kovů snižuje potřebu těžby rud).U obnovitelných zdrojů (např. solární, větrná energie) navrhne vhodné umístění z hlediska efektivity a ochrany přírody a popíše jejich přínosy pro životní prostředí (např. méně znečištění, udržitelnost).Popíše, které činnosti člověka (včetně využití datových center) vedou k významné spotřebě energie, vzácných surovin a vody a vyjádří svůj postoj k možnému budoucímu vývoji.</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t>Objasní neobnovitelnost nerostných surovin v důsledku procesu jejich vzniku, těžby a způsobů využití.Vysvětlí ekologický a hospodářský význam podzemní vody v krajině a vliv lidské činnosti na její kvalitu a dostupnost.Orientuje se v principech oběhového hospodářství a v analýze životního cyklu výrobku nebo služby.Popíše, které činnosti člověka (včetně využití datových center) vedou k významné spotřebě energie, vzácných surovin a vody a vyjádří svůj postoj k možnému budoucímu vývoji.Navrhne možnosti udržitelného nakládání s přírodními zdroji, které zohledňuje dopad na zdraví lidí a na přírodu.</t>
         </is>
       </c>
       <c r="N250" s="0" t="inlineStr">
         <is>
           <t>Popíše, jaké významné nerostné suroviny a energetické zdroje jsou součástí běžné potřeby člověka.</t>
         </is>
       </c>
       <c r="O250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="inlineStr">
@@ -20928,56 +20928,56 @@
           <t>Žák poznává význam minerálů, hornin a půdy praktickým zkoumáním. Studuje pohyby litosférických desek a jejich vliv na vznik a přeměnu hornin. Zabývá se neobnovitelnými zdroji, jejich rozložením a dopady těžby. Pomocí časové osy, hornin a zkamenělin zkoumá historii Země včetně současných změn. Žák rozvíjí porozumění Zemi jako dynamickému systému a schopnost kriticky hodnotit geologické procesy i aktuální environmentální výzvy, jako je změna klimatu a člověkem způsobené vymírání. </t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
           <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>CAP-PRI-005-ZV9-018</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t>Objasní události významné pro vznik a vývoj života v jednotlivých geologických érách (včetně vymírání v současnosti) s využitím časové osy a informačních zdrojů; vybrané události dokládá na příkladech hornin a zkamenělin z regionu.</t>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
           <t>Důraz je kladen na různé metody poznávání hornin a zkamenělin v nich obsažených, které umožňují určit stáří hornin (relativní i absolutní), významné události v historii Země (vznik litosféry a dalších geosfér, změny v rozložení kontinentů a oceánů, změny klimatu, vznik a vývoj života na Zemi), změny vybraných faktorů prostředí v historii Země (např. teplota, obsah skleníkových plynů v atmosféře, oceánské proudy, množství živin v prostředí) a jejich důsledky.Výstup propojuje pohled na vymírání v geologické minulosti s pohledem na aktuálně probíhající vymírání druhů, zaměřuje se na jeho rychlost, možné příčiny a dopady a na možnosti ochrany přírody.OVU umožňuje žákům porozumět významným událostem v historii Země, jejich příčinám a důsledkům ve vztahu k dynamice litosféry a vývoji ekosystémů na Zemi. Na základě toho žák může zhodnotit Zemi jako komplexní systém a uvědomí si, že existence člověka představuje jen krátký moment v její historii. OVU umožňuje využívat různé zdroje informací včetně reálných přírodnin a digitálního obsahu (např. vizualizace).Tvůrci OVU se snaží zabránit memorování charakteristik jednotlivých geologických ér bez využití časové osy a příkladů reálných zkamenělin a hornin. Od žáků na ZŠ se neočekává znalost jednotlivých period a jejich charakteristik.</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
-          <t>odvozuje a dokládá jednoduché zákonitosti a principy, které v libovolné krajině pozorujeurčí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinuvyvozuje vlastnosti společné pro danou skupinu neživých přírodninzhodnotí možné pozitivní i negativní dopady změny podmínek na život organismůporovná rozdílné přístupy ve sdílení poznávání v rámci různých přírodovědných vzdělávacích institucíhodnotí svými slovy význam přírodovědných vzdělávacích institucí v kontextu sdílení poznávání pro sebe i pro společnost</t>
+          <t>Odvozuje a dokládá jednoduché zákonitosti a principy, které v libovolné krajině pozorujeUrčí, jak v daném místě (v ČR i mimo ČR) člověk pozměnil krajinu.Vyvozuje vlastnosti společné pro danou skupinu neživých přírodnin.Zhodnotí možné pozitivní i negativní dopady změny podmínek na život organismů.Porovná rozdílné přístupy ve sdílení poznávání v rámci různých přírodovědných vzdělávacích institucí.Hodnotí svými slovy význam přírodovědných vzdělávacích institucí v kontextu sdílení poznávání pro sebe i pro společnost.</t>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>Identifikace hlavních událostí významných pro vznik života na Zemiobjasní podmínky nutné pro vznik života na Zemi na základě životních projevů organismů (např. přítomnost vody, vhodné teploty, atmosféry)vysvětlí význam jednotlivých geosfér (litosféry, atmosféry, hydrosféry a pedosféry) pro rozvoj života na Zemi (např. atmosféra s kyslíkem umožňující rozvoj složitějších forem života)s využitím různých informačních zdrojů (učebnice, digitální zdroje) identifikuje klíčová období v geologické historii, např. vznik Země, formování atmosféry a hydrosféry, kambrickou explozi, vznik Pangey a velká vymíránípopíše hlavní geologické procesy, které formovaly jednotlivé geosféry a měly vliv na vývoj života (např. vulkanická činnost, desková tektonika)Odvození časoprostorových vztahů významných geologických událostívytvoří a vysvětlí geologickou časovou osu, na které vymezí hlavní události jednotlivých geologických ér (např. prahory, prvohory, druhohory, třetihory) a propojí je s vývojem života (např. evoluce savců).s pomocí časové osy posuzuje dobu hlavních událostí v geologické minulosti Země (vznik planety Země a jejích dílčích geosfér, hlavní etapy vývoje života na Zemi, velká vymírání)na konkrétních příkladech hornin a zkamenělin z regionu demonstruje významné geologické událostiOcenění významu geologického poznánívysvětlí význam vědeckých postupů používaných při zkoumání geologické minulosti (např. relativní určování stáří pomocí vrstev hornin a zkamenělin, absolutní určování pomocí radiometrických metod).základě různých zdrojů (např. učebnice, encyklopedie, digitální zdroje)na základě různých informačních zdrojů vysvětlí, jak klimatické změny v minulosti ovlivnily život na Zemi (např. doba ledová, oteplení během druhohor) a jaké faktory je způsobily (např. sopečná činnost, dopady meteoritů)</t>
+          <t>Identifikace hlavních událostí významných pro vznik života na ZemiObjasní podmínky nutné pro vznik života na Zemi na základě životních projevů organismů (např. přítomnost vody, vhodné teploty, atmosféry).Vysvětlí význam jednotlivých geosfér (litosféry, atmosféry, hydrosféry a pedosféry) pro rozvoj života na Zemi (např. atmosféra s kyslíkem umožňující rozvoj složitějších forem života).S využitím různých informačních zdrojů (učebnice, digitální zdroje) identifikuje klíčová období v geologické historii, např. vznik Země, formování atmosféry a hydrosféry, kambrickou explozi, vznik Pangey a velká vymírání.Popíše hlavní geologické procesy, které formovaly jednotlivé geosféry a měly vliv na vývoj života (např. vulkanická činnost, desková tektonika).Odvození časoprostorových vztahů významných geologických událostíVytvoří a vysvětlí geologickou časovou osu, na které vymezí hlavní události jednotlivých geologických ér (např. prahory, prvohory, druhohory, třetihory) a propojí je s vývojem života (např. evoluce savců).s pomocí časové osy posuzuje dobu hlavních událostí v geologické minulosti Země (vznik planety Země a jejích dílčích geosfér, hlavní etapy vývoje života na Zemi, velká vymírání).Na konkrétních příkladech hornin a zkamenělin z regionu demonstruje významné geologické události.Ocenění významu geologického poznáníVysvětlí význam vědeckých postupů používaných při zkoumání geologické minulosti (např. relativní určování stáří pomocí vrstev hornin a zkamenělin, absolutní určování pomocí radiometrických metod).základě různých zdrojů (např. učebnice, encyklopedie, digitální zdroje).Na základě různých informačních zdrojů vysvětlí, jak klimatické změny v minulosti ovlivnily život na Zemi (např. doba ledová, oteplení během druhohor) a jaké faktory je způsobily (např. sopečná činnost, dopady meteoritů).</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t>Vymezí klíčové etapy geologického a biologického vývoje na Zemi a faktory, které je ovlivňovaly.Porovná s pomocí geologické časové osy dobu trvání vývoje jednotlivých geosfér a biosféry.Na konkrétním příkladu horniny, zkameněliny nebo geologického jevu demonstruje procesy, které ho formovaly.Dokládá na konkrétním příkladu horninového záznamu (hornina, vrstevní sled hornin) možnosti jeho zkoumání a význam pro poznání geologické minulosti Země.Porovnává informace o rychlosti, intenzitě a příčinách vymírání v geologické minulosti a v současnosti.</t>
         </is>
       </c>
       <c r="N251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="inlineStr">
@@ -20990,168 +20990,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
           <t>Vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby. </t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-001-ZV9-001</t>
+          <t>UAK-VFV-001-ZV5-001</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje a kombinuje při vlastní tvorbě prvky výtvarného umění</t>
+          <t>Uplatňuje a kombinuje při vlastní výtvarné tvorbě linie, tvary, barvy v ploše i prostoru a objevuje vztahy mezi nimi.</t>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>Rozšířenou škálu prvků užívá žák při vlastní tvorbě s ohledem na své schopnosti, vlastní tvůrčí záměr či zadání. Současně s tím také rozvíjí schopnost vnímat a od sebe rozeznávat stále se rozšiřující škálu uměleckých vyjádření, se kterými se setkává, a inspirovat se jimi při vlastní tvorbě. Kombinování prvků a nalézání vztahů mezi nimi (podobnost, odlišnost, rytmus, hierarchie, harmonie, kontrast, symetrie a asymetrie, proporcionalita, dynamičnost a statičnost, stabilita a labilnost atd.) se z roviny hry a experimentování přesouvá do roviny cíleného hledání a naplnění konkrétního tvůrčího záměru. Výstup podporuje schopnost vnímat tvůrčí proces od záměru až k prezentaci výsledku a rozvíjí dovednosti a schopnosti nalezení vhodného řešení s uplatněním jak tradičních a ověřených výtvarných technik a postupů, tak postupů a prostředků současného umění včetně digitálních technologií.</t>
+          <t>Prvky výtvarného umění se žák učí postupně a přirozenou cestou užívat nikoli samoúčelně, ale vždy s nějakým důvodem – chce jimi něco vyjádřit. Nepoužívá je odděleně, dává je do vztahů, kombinuje je. Výsledek učení je proto přirozeně propojený s dalšími výsledky, zejména se jedná o vyjadřování vjemů, pocitů, zkušeností. Současně ale umožňuje – zejména v nejnižších ročnících – zaměřit se na to, aby žák získal i zcela praktické dovednosti, jako je manipulace s různými nástroji a pomůckami, příprava na malbu, výběr materiálu pro kresbu, výběr formátů a jejich úprava, zpracování různých materiálů nebo příprava pro modelování.Je důležité, aby měl žák dostatek příležitostí k tomu, nacházet si svoje vlastní cesty, jak bude jednotlivé prvky uplatňovat a čím je bude vytvářet. Měl by mít možnost vyzkoušet si i nápady, které „nikam nevedou“, experimentovat. Od nahodilých experimentů by pak měl postupně přecházet k již promyšlenějšímu hledání a zkoumání toho, co, kdy a jak uplatní a použije, a promýšlet, jaký dopad to může mít na průběh i výsledek jeho tvorby. Například si lze zkoušet kresbu linií různými nástroji na různých materiálech. Linie nakreslená do sněhu (příklad lze uplatnit i na další prvky – tvary, barvy, objemy) je odlišná od linie nakreslené tuší na pruh balicího papíru nebo od linie vytvořené myší či digitálním perem. Zkoušení si toho, kdy a proč danou linii (tvar, barvu, objem) uplatníme, je nejzákladnější součástí tvůrčího procesu. Žák většinou intuitivně volí určitý postup, prostředky a materiály, objevuje je i vlastními jednoduchými experimenty či hrou a jednoduchými zadáními a teprve zpětně se zamýšlí nad tím, jak a proč je uplatnil. Tato činnost se postupně stává vědomou, cílenou. Žák při tom zároveň rozvíjí jemnou motoriku, která v tomto období významně souvisí s rozvojem řeči a kognitivních funkcí.     </t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává, pojmenovává, vytváří a uplatňuje jednotlivé prvky (linie, tvary, barvy a objekty) a jejich vztahy (velikost a vzájemnou polohu tvarů, světlostní a barevný kontrast v kresbě, malbě, fotografii, v prostorových objektech, v architektuře). Při vytváření a kombinování prvků uplatňuje jak ověřené postupy, tak experimenty. Zapojí se do společné práce a přispěje podle svých schopností a nápadů k jejímu výsledku.Vyjadřuje své vjemy, představy a myšlenky v plošné a prostorové tvorbě.Vybere si cíleně prostředky, se kterými chce pracovat a má odvahu s nimi experimentovat, a to s ohledem na bezpečnost svojí i ostatních.Dílo pojmenuje podle svého uvážení tak, aby jeho název byl výstižný pro něj samotného.</t>
+          <t>Tvoří z rozmanitých materiálů.Užívá různé  prostředky, nástroje a materiály, užívá je při kresbě, malbě, prostorové tvorbě, tvůrčí hře a experimentech. </t>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>Experimentuje s výtvarnými prvky, jako jsou např. bod, linie, plocha, tvar, světlo, hmota, objem, prostor. Samostatně si stanovuje a organizuje postup vlastní tvůrčí práce. Zaměřuje se na vztahy mezi výtvarnými prvky, jakými jsou např. podobnost a odlišnost, symetrie a asymetrie, rytmus, kontrast, harmonie, proporcionalita, dynamičnost a statičnost, stabilita a labilnost. Variuje výtvarné prvky a jejich vztahy.Vědomě tyto prvky kombinuje a uplatňuje v rovině autentického sebevyjádření.Využívá bezpečně a ohleduplně výtvarné materiály, nástroje a další pomůcky, včetně dostupných digitálních technologií.</t>
+          <t>Uvědomuje si že linie, tvary, barvy v ploše i prostoru vznikají pomocí rozmanitých prostředků.Porovnává a pojmenovává odlišnosti linií, tvarů, barev, objemů, které vytvořil sám, nebo jeho spolužáci, nebo je objevil kdekoliv kolem sebe (v interiéru i exteriéru).Objevuje různé možnosti plošné a prostorové tvorby, za použití rozmanitých materiálů. Vybírá si prostředky a materiály, se kterými chce pracovat, kombinuje je na základě hry a experimentuje s nimi.</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Užívá a kombinuje prvky a jejich vztahy podle svého tvůrčího záměru nebo podle zadání. Označí na vlastní tvorbě prvky, ze kterých se dílo skládá, a pojmenuje dominantní vztahy mezi nimi.Zvolí pro své dílo název, který je z jeho pohledu nejvýstižnější a který vychází z použitých prvků a jejich vztahů.</t>
+          <t>Rozpoznává, pojmenovává, vytváří a uplatňuje jednotlivé prvky (linie, tvary, barvy a objekty) a jejich vztahy (velikost a vzájemnou polohu tvarů, světlostní a barevný kontrast v kresbě, malbě, fotografii, v prostorových objektech).Při vytváření a kombinování prvků uplatňuje jak ověřené postupy, tak experimenty.Zapojí se do společné práce a přispěje podle svých schopností a nápadů k jejímu výsledku.</t>
         </is>
       </c>
       <c r="N252" s="0" t="inlineStr">
         <is>
-          <t>Užívá a kombinuje prvky a prostředky výtvarného umění.</t>
+          <t>Užívá linie, barvy, tvary při tvorbě v ploše i prostoru.</t>
         </is>
       </c>
       <c r="O252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
           <t>Vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby. </t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-001-ZV5-001</t>
+          <t>UAK-VFV-001-ZV9-001</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje a kombinuje při vlastní výtvarné tvorbě linie, tvary, barvy v ploše i prostoru a objevuje vztahy mezi nimi.</t>
+          <t>Uplatňuje a kombinuje při vlastní tvorbě prvky výtvarného umění</t>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
-          <t>Prvky výtvarného umění se žák učí postupně a přirozenou cestou užívat nikoli samoúčelně, ale vždy s nějakým důvodem – chce jimi něco vyjádřit. Nepoužívá je odděleně, dává je do vztahů, kombinuje je. Výsledek učení je proto přirozeně propojený s dalšími výsledky, zejména se jedná o vyjadřování vjemů, pocitů, zkušeností. Současně ale umožňuje – zejména v nejnižších ročnících – zaměřit se na to, aby žák získal i zcela praktické dovednosti, jako je manipulace s různými nástroji a pomůckami, příprava na malbu, výběr materiálu pro kresbu, výběr formátů a jejich úprava, zpracování různých materiálů nebo příprava pro modelování.Je důležité, aby měl žák dostatek příležitostí k tomu, nacházet si svoje vlastní cesty, jak bude jednotlivé prvky uplatňovat a čím je bude vytvářet. Měl by mít možnost vyzkoušet si i nápady, které „nikam nevedou“, experimentovat. Od nahodilých experimentů by pak měl postupně přecházet k již promyšlenějšímu hledání a zkoumání toho, co, kdy a jak uplatní a použije, a promýšlet, jaký dopad to může mít na průběh i výsledek jeho tvorby. Například si lze zkoušet kresbu linií různými nástroji na různých materiálech. Linie nakreslená do sněhu (příklad lze uplatnit i na další prvky – tvary, barvy, objemy) je odlišná od linie nakreslené tuší na pruh balicího papíru nebo od linie vytvořené myší či digitálním perem. Zkoušení si toho, kdy a proč danou linii (tvar, barvu, objem) uplatníme, je nejzákladnější součástí tvůrčího procesu. Žák většinou intuitivně volí určitý postup, prostředky a materiály, objevuje je i vlastními jednoduchými experimenty či hrou a jednoduchými zadáními a teprve zpětně se zamýšlí nad tím, jak a proč je uplatnil. Tato činnost se postupně stává vědomou, cílenou. Žák při tom zároveň rozvíjí jemnou motoriku, která v tomto období významně souvisí s rozvojem řeči a kognitivních funkcí.     </t>
+          <t>Rozšířenou škálu prvků užívá žák při vlastní tvorbě s ohledem na své schopnosti, vlastní tvůrčí záměr či zadání. Současně s tím také rozvíjí schopnost vnímat a od sebe rozeznávat stále se rozšiřující škálu uměleckých vyjádření, se kterými se setkává, a inspirovat se jimi při vlastní tvorbě. Kombinování prvků a nalézání vztahů mezi nimi (podobnost, odlišnost, rytmus, hierarchie, harmonie, kontrast, symetrie a asymetrie, proporcionalita, dynamičnost a statičnost, stabilita a labilnost atd.) se z roviny hry a experimentování přesouvá do roviny cíleného hledání a naplnění konkrétního tvůrčího záměru. Výstup podporuje schopnost vnímat tvůrčí proces od záměru až k prezentaci výsledku a rozvíjí dovednosti a schopnosti nalezení vhodného řešení s uplatněním jak tradičních a ověřených výtvarných technik a postupů, tak postupů a prostředků současného umění včetně digitálních technologií.</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t>Tvoří z rozmanitých materiálů.Užívá různé  prostředky, nástroje a materiály, užívá je při kresbě, malbě, prostorové tvorbě, tvůrčí hře a experimentech. </t>
+          <t>Rozpoznává, pojmenovává, vytváří a uplatňuje jednotlivé prvky (linie, tvary, barvy a objekty) a jejich vztahy (velikost a vzájemnou polohu tvarů, světlostní a barevný kontrast v kresbě, malbě, fotografii, v prostorových objektech, v architektuře). Při vytváření a kombinování prvků uplatňuje jak ověřené postupy, tak experimenty. Zapojí se do společné práce a přispěje podle svých schopností a nápadů k jejímu výsledku.Vyjadřuje své vjemy, představy a myšlenky v plošné a prostorové tvorbě.Vybere si cíleně prostředky, se kterými chce pracovat a má odvahu s nimi experimentovat, a to s ohledem na bezpečnost svojí i ostatních.Dílo pojmenuje podle svého uvážení tak, aby jeho název byl výstižný pro něj samotného.</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si že linie, tvary, barvy v ploše i prostoru vznikají pomocí rozmanitých prostředků.Porovnává a pojmenovává odlišnosti linií, tvarů, barev, objemů, které vytvořil sám, nebo jeho spolužáci, nebo je objevil kdekoliv kolem sebe (v interiéru i exteriéru).Objevuje různé možnosti plošné a prostorové tvorby, za použití rozmanitých materiálů. Vybírá si prostředky a materiály, se kterými chce pracovat, kombinuje je na základě hry a experimentuje s nimi.</t>
+          <t>Experimentuje s výtvarnými prvky, jako jsou např. bod, linie, plocha, tvar, světlo, hmota, objem, prostor. Samostatně si stanovuje a organizuje postup vlastní tvůrčí práce. Zaměřuje se na vztahy mezi výtvarnými prvky, jakými jsou např. podobnost a odlišnost, symetrie a asymetrie, rytmus, kontrast, harmonie, proporcionalita, dynamičnost a statičnost, stabilita a labilnost. Variuje výtvarné prvky a jejich vztahy.Vědomě tyto prvky kombinuje a uplatňuje v rovině autentického sebevyjádření.Využívá bezpečně a ohleduplně výtvarné materiály, nástroje a další pomůcky, včetně dostupných digitálních technologií.</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává, pojmenovává, vytváří a uplatňuje jednotlivé prvky (linie, tvary, barvy a objekty) a jejich vztahy (velikost a vzájemnou polohu tvarů, světlostní a barevný kontrast v kresbě, malbě, fotografii, v prostorových objektech).Při vytváření a kombinování prvků uplatňuje jak ověřené postupy, tak experimenty.Zapojí se do společné práce a přispěje podle svých schopností a nápadů k jejímu výsledku.</t>
+          <t>Užívá a kombinuje prvky a jejich vztahy podle svého tvůrčího záměru nebo podle zadání. Označí na vlastní tvorbě prvky, ze kterých se dílo skládá, a pojmenuje dominantní vztahy mezi nimi.Zvolí pro své dílo název, který je z jeho pohledu nejvýstižnější a který vychází z použitých prvků a jejich vztahů.</t>
         </is>
       </c>
       <c r="N253" s="0" t="inlineStr">
         <is>
-          <t>Užívá linie, barvy, tvary při tvorbě v ploše i prostoru.</t>
+          <t>Užívá a kombinuje prvky a prostředky výtvarného umění.</t>
         </is>
       </c>
       <c r="O253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
@@ -21482,81 +21482,81 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
           <t>Vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby. </t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-001-ZV9-005</t>
+          <t>UAK-VFV-001-ZV5-004</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje svou tvůrčí výtvarnou či filmovou zkušenost a přijímá zpětnou vazbu jako impulz pro další tvorbu.</t>
+          <t>Experimentuje s výtvarnými a filmovými prostředky a uplatní je ve vlastní tvorbě a tvořivé hře.</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>Žák pojmenuje svou konkrétní tvůrčí zkušenost a zážitky z procesu tvorby, zhodnotí rozdíl mezi záměrem a výsledkem v podobě výtvarného nebo filmového díla či jiného audiovizuálního útvaru. Přijímá zpětnou vazbu od spolužáků a pedagoga a vnímá, že tato konkrétní tvůrčí zkušenost a zpětná vazba jsou pro něj impulzem nebo inspirací pro jeho další tvorbu. OVU má význam zejména pro rozvoj schopnosti sebepřijetí, sebereflexe a ochoty naslouchat názorům druhých. Přijetí zpětné vazby je součástí budování odolnosti a vyrovnanosti, která je potřebná pro jakoukoli tvorbu a souvisí obecně s principy wellbeingu. Individuální či společná verbální zpětná vazba je důležitou součástí tvůrčích činností žáků, má žáka inspirovat a má mu především nabízet různé možné pohledy na dílo, nikoli ho vyhodnocovat na škále dobré/špatné, protože ze své podstaty výsledky tvůrčí práce v uměleckých oborech ani takové být nemohou. Rozhodně nesmí docházet k posuzování osobnosti a vlastností žáka skrze jeho dílo. Poskytování a přijímání zpětné vazby celkově kultivuje komunikaci v prostředí školy a její kulturu.     </t>
+          <t>Žák při realizaci tvůrčího záměru rozvíjí již osvojené výtvarné prostředky a kombinuje je se základními prostředky filmovými (práce se světlem a stínem, jednoduché animace předmětů, práce s pohybem kamery). Spontánně či cíleně experimentuje s kombinací výtvarných a filmových postupů (snímání či animace výtvarných objektů, světelná práce s kompozicemi objektů, experiment s proměnou intenzity a barev světla a jeho vliv na vnímání barev objektů). Cílem výstupu je přiblížit žákovi principy pohyblivého obrazu a podpořit prohloubení některých výtvarných principů a principů pohyblivého obrazu (propojení obrazu a pohybu, obrazu a rytmu, obrazu a zvuku, obrazu a základní příběhové situace) s využitím analogických či digitálních nástrojů záznamu a reprodukce pohyblivého obrazu a filmu. Výsledek učení podporuje těsné provázání tvůrčích aspektů výtvarné výchovy a filmové výchovy.</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
-          <t>Zvolil si jak bude reagovat na svoji tvorbu a tvorbu ostatních. Určil, co je pro něj na díle významné a co chce jinak než slovy sdělit ostatním.Vyslechne si zpětnou vazbu od spolužáků a zamýšlí se nad ní. </t>
+          <t>Experimentuje se stopou a otisky různých předmětů a materiálů s různými povrchy. Vytváří běžné i nezvyklé  tvary sestavou z různách částí.Vytváří sestavy z různých objektů které vytvořil, kombinuje je s různými druhy předmětů z různých materiálů.Experimentuje se světlem, proměnou objektu a situace v důsledku různého  osvětlení (nasvícení).  </t>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>Vyslechne si zpětnou vazbu spolužáků a učitele v bezpečném prostředí řízené diskuse.Ověřuje, zda bylo tvůrčí sdělení srozumitelné.Nachází různé možnosti prezentace díla ve fyzickém či digitálním prostoru. Uvědomuje si širší souvislosti vlastní tvorby (inspirační zdroje, zamýšlené sdělení) a dokáže je popsat.</t>
+          <t>Vytvoří objekty z různých materiálů nebo použije již vytvořené objekty/předměty a seskupí je do různých celků a sleduje proměny, ke kterým dochází vlivem pohybu světla (použije dostupný a bezpečný světelný zdroj).Experimentuje s dílem, jeho kompozicí či situací v pohybu a v čase (práce se světlem a stínem, čočkami).Výtvarný objekt, kompozici či situaci proměňuje a pomocí jednoduché animační techniky (flipbook, praxinoskop, amatérský animační software) ji zaznamenává v čase (kresba fází pohybu, pixilace, aj.).Záznam reprodukuje před ostatními (prezentace flipbooku, roztočení praxinoskopu, projekce).Experimentuje s rychlostí reprodukce pohyblivého obrazu.Seznámí se s principem světelné projekce ( s využitím kapesní svítilny).Kombinuje pohyblivý obraz a zvuk (ruchy, hudební prvky).Tvoří série fotografií s cílem vyprávět příběh nebo jeho část.</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>Hodnotí zkušenost z přípravy a průběhu procesu tvorby (očekávání, proces, překážky, výsledek).Popíše rozdíl mezi svým tvůrčím záměrem a dosaženým výsledkem, zamyslí se nad důvody tohoto rozdílu.Pojmenuje význam tvůrčí zkušenosti pro sebe sama a svou další tvorbu.Vyhodnotí přínosy zpětné vazby pro sebe sama.Formuluje přínos zpětné vazby pro další tvůrčí práci (poučí se z chyb).</t>
+          <t>Navrhuje, realizuje a vyhodnotí vlastní jednoduchý experiment s použitím výtvarných a filmových prostředků.Vytvoří dílo, které kombinuje výtvarné a filmové prostředky.Sdílí vytvořené dílo s ostatními způsobem, který si zvolil.Vybírá pro něj důležité výsledky vlastní tvůrčí činnosti a vhodným způsobem je uchovává.</t>
         </is>
       </c>
       <c r="N258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
@@ -21564,81 +21564,81 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
           <t>Vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby. </t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-001-ZV5-004</t>
+          <t>UAK-VFV-001-ZV9-005</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t>Experimentuje s výtvarnými a filmovými prostředky a uplatní je ve vlastní tvorbě a tvořivé hře.</t>
+          <t>Reflektuje svou tvůrčí výtvarnou či filmovou zkušenost a přijímá zpětnou vazbu jako impulz pro další tvorbu.</t>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>Žák při realizaci tvůrčího záměru rozvíjí již osvojené výtvarné prostředky a kombinuje je se základními prostředky filmovými (práce se světlem a stínem, jednoduché animace předmětů, práce s pohybem kamery). Spontánně či cíleně experimentuje s kombinací výtvarných a filmových postupů (snímání či animace výtvarných objektů, světelná práce s kompozicemi objektů, experiment s proměnou intenzity a barev světla a jeho vliv na vnímání barev objektů). Cílem výstupu je přiblížit žákovi principy pohyblivého obrazu a podpořit prohloubení některých výtvarných principů a principů pohyblivého obrazu (propojení obrazu a pohybu, obrazu a rytmu, obrazu a zvuku, obrazu a základní příběhové situace) s využitím analogických či digitálních nástrojů záznamu a reprodukce pohyblivého obrazu a filmu. Výsledek učení podporuje těsné provázání tvůrčích aspektů výtvarné výchovy a filmové výchovy.</t>
+          <t>Žák pojmenuje svou konkrétní tvůrčí zkušenost a zážitky z procesu tvorby, zhodnotí rozdíl mezi záměrem a výsledkem v podobě výtvarného nebo filmového díla či jiného audiovizuálního útvaru. Přijímá zpětnou vazbu od spolužáků a pedagoga a vnímá, že tato konkrétní tvůrčí zkušenost a zpětná vazba jsou pro něj impulzem nebo inspirací pro jeho další tvorbu. OVU má význam zejména pro rozvoj schopnosti sebepřijetí, sebereflexe a ochoty naslouchat názorům druhých. Přijetí zpětné vazby je součástí budování odolnosti a vyrovnanosti, která je potřebná pro jakoukoli tvorbu a souvisí obecně s principy wellbeingu. Individuální či společná verbální zpětná vazba je důležitou součástí tvůrčích činností žáků, má žáka inspirovat a má mu především nabízet různé možné pohledy na dílo, nikoli ho vyhodnocovat na škále dobré/špatné, protože ze své podstaty výsledky tvůrčí práce v uměleckých oborech ani takové být nemohou. Rozhodně nesmí docházet k posuzování osobnosti a vlastností žáka skrze jeho dílo. Poskytování a přijímání zpětné vazby celkově kultivuje komunikaci v prostředí školy a její kulturu.     </t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
-          <t>Experimentuje se stopou a otisky různých předmětů a materiálů s různými povrchy. Vytváří běžné i nezvyklé  tvary sestavou z různách částí.Vytváří sestavy z různých objektů které vytvořil, kombinuje je s různými druhy předmětů z různých materiálů.Experimentuje se světlem, proměnou objektu a situace v důsledku různého  osvětlení (nasvícení).  </t>
+          <t>Zvolil si jak bude reagovat na svoji tvorbu a tvorbu ostatních. Určil, co je pro něj na díle významné a co chce jinak než slovy sdělit ostatním.Vyslechne si zpětnou vazbu od spolužáků a zamýšlí se nad ní. </t>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>Vytvoří objekty z různých materiálů nebo použije již vytvořené objekty/předměty a seskupí je do různých celků a sleduje proměny, ke kterým dochází vlivem pohybu světla (použije dostupný a bezpečný světelný zdroj).Experimentuje s dílem, jeho kompozicí či situací v pohybu a v čase (práce se světlem a stínem, čočkami).Výtvarný objekt, kompozici či situaci proměňuje a pomocí jednoduché animační techniky (flipbook, praxinoskop, amatérský animační software) ji zaznamenává v čase (kresba fází pohybu, pixilace, aj.).Záznam reprodukuje před ostatními (prezentace flipbooku, roztočení praxinoskopu, projekce).Experimentuje s rychlostí reprodukce pohyblivého obrazu.Seznámí se s principem světelné projekce ( s využitím kapesní svítilny).Kombinuje pohyblivý obraz a zvuk (ruchy, hudební prvky).Tvoří série fotografií s cílem vyprávět příběh nebo jeho část.</t>
+          <t>Vyslechne si zpětnou vazbu spolužáků a učitele v bezpečném prostředí řízené diskuse.Ověřuje, zda bylo tvůrčí sdělení srozumitelné.Nachází různé možnosti prezentace díla ve fyzickém či digitálním prostoru. Uvědomuje si širší souvislosti vlastní tvorby (inspirační zdroje, zamýšlené sdělení) a dokáže je popsat.</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>Navrhuje, realizuje a vyhodnotí vlastní jednoduchý experiment s použitím výtvarných a filmových prostředků.Vytvoří dílo, které kombinuje výtvarné a filmové prostředky.Sdílí vytvořené dílo s ostatními způsobem, který si zvolil.Vybírá pro něj důležité výsledky vlastní tvůrčí činnosti a vhodným způsobem je uchovává.</t>
+          <t>Hodnotí zkušenost z přípravy a průběhu procesu tvorby (očekávání, proces, překážky, výsledek).Popíše rozdíl mezi svým tvůrčím záměrem a dosaženým výsledkem, zamyslí se nad důvody tohoto rozdílu.Pojmenuje význam tvůrčí zkušenosti pro sebe sama a svou další tvorbu.Vyhodnotí přínosy zpětné vazby pro sebe sama.Formuluje přínos zpětné vazby pro další tvůrčí práci (poučí se z chyb).</t>
         </is>
       </c>
       <c r="N259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
@@ -21728,168 +21728,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.  </t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-002-ZV5-005</t>
+          <t>UAK-VFV-002-ZV9-006</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří, co prožíval při vnímání výtvarného a audiovizuálního díla</t>
+          <t>Popíše zážitek z výtvarného a audiovizuálního díla a zhodnotí, v čem spatřuje jejich význam.</t>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
-          <t>Žák se učí verbalizovat své pocity a očekávání ze setkání s dílem či událostí a vyjádřit i nejisté poznatky a postřehy. Žák je veden k otevřenému sdělování a sdílení svých pocitů a zkušeností, které mu dílo přineslo. Výuka je vedena v duchu vstřícnosti s tím, že každý autentický prožitek nejen uměleckého díla je v pořádku a neexistuje špatná odpověď. Žák je konfrontován s různými pohledy a názory a učí se vzájemnému respektu a toleranci k názorům druhých. V procesu učení je kladen důraz na soustředěné a sdílené vnímání díla, ideálně v autentickém prostředí, kterým může být galerie, muzeum, kino a podobně, pokud to možnosti školy dovolí. Takový způsob vnímání přináší hlubší prožitek, který má individuální i společenský rozměr.</t>
+          <t>Žák prohlubuje svou schopnost verbalizovat své pocity ze setkání s uměleckým dílem (výtvarné dílo, filmové dílo) a toto dílo podle svých znalostí a zkušeností vysvětlit. Po recepci uměleckého díla se zapojí do diskuse o pocitech a zkušenostech, které dílo přineslo jemu i ostatním. Individuálně nebo společně s ostatními se zamýšlí nad přínosem díla pro něj samotného (zcela nový estetický prožitek) a pro širší komunitu, a to například z hlediska společenského nebo výchovného přesahu či jeho zpracování po formální stránce. Současně zjišťuje, v čem se jeho názor shoduje s ostatními nebo v čem ho názory jiných mohou obohatit. V rámci diskuse posiluje svůj respekt k názoru druhých a porozumí tomu, že výklad uměleckého díla nemusí být jednoznačný. Žák si uvědomí, že výtvarné či filmové dílo je důležitým kulturním i společenským fenoménem. V procesu učení je kladen důraz na zkušenost se soustředěným vnímáním díla, nejlépe v autentickém prostředí (galerie, muzeum, kino apod.).</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
-          <t>Soustředí pozornost na konkrétní umělecké dílo, nebo událost. Získává zkušenost s vnímáním díla v autentickém prostředí galerie, muzea, kina, i při návštěvě výstavy, koncertu, projekce nebo jiné kulturní události (pořádané školou, kam dochází, nebo jinou školou).</t>
+          <t>Vysvětlí rozdíly mezi různými prostředími, ve kterých dílo vnímá nebo událost probíhá (galerie, kino, veřejný prostor, škola).Jednoduše sdělí, čemu dává přednost a proč (promítání filmu ve škole-v kině; pozorování fotografií obrazů ve škole-návštěva galerie).Verbalizuje svůj prožitek z výtvarného a filmového díla, posoudí jeho intenzitu.</t>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>Žák dostává příležitost k tomu, aby mohl vnímat různá díla či projevy zejména výtvarné a audiovizuální kultury a mohl se soustředit na pocity, které v něm dílo nebo událost vyvolávají. Získává zkušenost s vnímáním díla v autentickém prostředí galerie, muzea, kina, i při návštěvě výstavy, koncertu, projekce nebo jiné kulturní události (pořádané např. základní uměleckou či jinou školou).Uvědomuje si, že různá díla či události v něm vyvolávají různé pocity, představy a myšlenky a svůj prožitek zejména z výtvarného či filmového díla sdílí s ostatními.Vyslechne názor někoho jiného na dílo či událost, dokáže o tomto názoru přemýšlet a respektuje ho.</t>
+          <t>Žák pozorně a soustředěně sleduje výtvarné či audiovizuální dílo.Prohlubuje svou zkušenost s vnímáním díla v autentickém prostředí (galerie, muzeum, kino, veřejný prostor).Odhaduje tvůrčí záměr vybraného díla.Zapojuje se do diskuze o uměleckém díle s respektem názoru druhého.</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>Popíše svou zkušenost s různými prostředími, ve kterých dílo vnímá nebo kde událost probíhá (galerie, kino, veřejný prostor, škola) a jednoduše sdělí, čemu dává přednost a proč (promítání filmu ve škole / v kině; vnímání reprodukcí obrazů ve škole / návštěva galerie, virtuální galerie).Položí si otázku, která je pro něj ke vnímání díla nebo události důležitá.Verbalizuje svůj prožitek z výtvarného a filmového díla, posoudí jeho intenzitu – jestli a jak na něj zapůsobilo.</t>
+          <t>Verbalizuje svůj osobní prožitek z uměleckého díla (pocity a tušení, formativnost, míra nových zkušeností).Popíše, v čem spatřuje tvůrčí záměr díla a jaké prostředky vyjádření si autor k tomuto záměru zvolil.Na základě svých znalostí a zkušeností zhodnotí, jaký má dílo přínos pro něj osobně a pro ostatní (společenský přesah, nová estetická zkušenost apod.).</t>
         </is>
       </c>
       <c r="N261" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj zážitek ze setkání s výtvarným a audiovizuálním dílem.</t>
+          <t/>
         </is>
       </c>
       <c r="O261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>Výtvarná a filmová výchova</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t>Charakteristika vzdělávacího oboruVzdělávací obor Výtvarná a filmová výchova se zaměřuje na obsahy výtvarného a filmového umění, v širším pojetí může zahrnovat i různé projevy audiovizuální tvorby a kultury (videoart, videa na internetových stránkách a sociálních sítích, televizní produkce).Cílem tvůrčích činností, při kterých se žák seznamuje s vyjadřovacími prostředky oboru, je poskytnout mu prostor pro seberealizaci, vnímání vizuálního umění a pochopení tvůrčího procesu jako celku.Na 1. stupni vycházejí činnosti z dětské hravosti a spontaneity, využívají žákovu fantazii. Žák navazuje na své dosavadní, zejména výtvarné zkušenosti a zážitky a postupně se seznamuje s dalšími prostředky a postupy, vycházejícími především z výtvarného umění. Na 2. stupni tyto zkušenosti již samostatně aplikuje a kombinuje s ohledem na tvůrčí záměr, a to jak při individuální, tak společné tvorbě, a zároveň objevuje vztahy mezi jednotlivými druhy umění a experimentuje s jejich různorodými prostředky. Vzdělávací obor je rozdělený do tří tematických okruhů: 1) vlastní tvorba a její sdílení, 2) recepce a reflexe uměleckého díla a 3) kulturní povědomí a jednání, které se navzájem prolínají.Tematický okruh Vlastní tvorba a její sdílení se zaměřuje na tvůrčí proces. Jedná se o postup od autorského záměru přes jeho realizaci až k reflexi, sdílení a prezentaci výsledků. V tomto procesu je důležité nalézání vhodných vyjadřovacích prostředků a experimentování s nimi. Žáci se učí tvůrčí práci s rozmanitými materiály, prostředky, postupy a technologiemi. Zejména na 1. stupni je důležité, aby byla při tvůrčích činnostech a individuální či společné hře rozvíjena jemná motorika a současně se utvářela škála oborových pojmů.V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák příležitost sdílet s ostatními zážitek ze setkání s uměleckým dílem. Důležité je to, aby žák mohl na umělecké dílo reagovat vlastní tvorbou, a to neverbálními i verbálními prostředky. Na 2. stupni si žák rozšiřuje schopnost reagovat i na jiná než umělecká díla a při jejich posouzení využívat vhodné oborové pojmy a formulovat svůj postoj k nim. V rámci tematického okruhu Kulturní povědomí a jednání se žák učí chápat důležitost umění a kultury pro společnost a jejich význam pro sebe i ostatní. Seznamuje se s různými kulturními aktivitami, tradicemi a institucemi, především ve svém okolí a regionu, na 2. stupni pak i v širším kontextu národním, evropském a mezinárodním. Objevuje rozmanitost výtvarné a audiovizuální kultury a hledá si k ní osobní vztah. Současně si uvědomuje vliv digitálních technologií na umění a kulturu a poznává možnosti jejich tvůrčího využití. Pro naplnění cílů oboru je důležitá spolupráce školy s institucemi, které umožňují přímé setkání s uměním a kulturou.</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.  </t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>UAK-VFV-002-ZV9-006</t>
+          <t>UAK-VFV-002-ZV5-005</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t>Popíše zážitek z výtvarného a audiovizuálního díla a zhodnotí, v čem spatřuje jejich význam.</t>
+          <t>Vyjádří, co prožíval při vnímání výtvarného a audiovizuálního díla</t>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>Žák prohlubuje svou schopnost verbalizovat své pocity ze setkání s uměleckým dílem (výtvarné dílo, filmové dílo) a toto dílo podle svých znalostí a zkušeností vysvětlit. Po recepci uměleckého díla se zapojí do diskuse o pocitech a zkušenostech, které dílo přineslo jemu i ostatním. Individuálně nebo společně s ostatními se zamýšlí nad přínosem díla pro něj samotného (zcela nový estetický prožitek) a pro širší komunitu, a to například z hlediska společenského nebo výchovného přesahu či jeho zpracování po formální stránce. Současně zjišťuje, v čem se jeho názor shoduje s ostatními nebo v čem ho názory jiných mohou obohatit. V rámci diskuse posiluje svůj respekt k názoru druhých a porozumí tomu, že výklad uměleckého díla nemusí být jednoznačný. Žák si uvědomí, že výtvarné či filmové dílo je důležitým kulturním i společenským fenoménem. V procesu učení je kladen důraz na zkušenost se soustředěným vnímáním díla, nejlépe v autentickém prostředí (galerie, muzeum, kino apod.).</t>
+          <t>Žák se učí verbalizovat své pocity a očekávání ze setkání s dílem či událostí a vyjádřit i nejisté poznatky a postřehy. Žák je veden k otevřenému sdělování a sdílení svých pocitů a zkušeností, které mu dílo přineslo. Výuka je vedena v duchu vstřícnosti s tím, že každý autentický prožitek nejen uměleckého díla je v pořádku a neexistuje špatná odpověď. Žák je konfrontován s různými pohledy a názory a učí se vzájemnému respektu a toleranci k názorům druhých. V procesu učení je kladen důraz na soustředěné a sdílené vnímání díla, ideálně v autentickém prostředí, kterým může být galerie, muzeum, kino a podobně, pokud to možnosti školy dovolí. Takový způsob vnímání přináší hlubší prožitek, který má individuální i společenský rozměr.</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí rozdíly mezi různými prostředími, ve kterých dílo vnímá nebo událost probíhá (galerie, kino, veřejný prostor, škola).Jednoduše sdělí, čemu dává přednost a proč (promítání filmu ve škole-v kině; pozorování fotografií obrazů ve škole-návštěva galerie).Verbalizuje svůj prožitek z výtvarného a filmového díla, posoudí jeho intenzitu.</t>
+          <t>Soustředí pozornost na konkrétní umělecké dílo, nebo událost. Získává zkušenost s vnímáním díla v autentickém prostředí galerie, muzea, kina, i při návštěvě výstavy, koncertu, projekce nebo jiné kulturní události (pořádané školou, kam dochází, nebo jinou školou).</t>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>Žák pozorně a soustředěně sleduje výtvarné či audiovizuální dílo.Prohlubuje svou zkušenost s vnímáním díla v autentickém prostředí (galerie, muzeum, kino, veřejný prostor).Odhaduje tvůrčí záměr vybraného díla.Zapojuje se do diskuze o uměleckém díle s respektem názoru druhého.</t>
+          <t>Žák dostává příležitost k tomu, aby mohl vnímat různá díla či projevy zejména výtvarné a audiovizuální kultury a mohl se soustředit na pocity, které v něm dílo nebo událost vyvolávají. Získává zkušenost s vnímáním díla v autentickém prostředí galerie, muzea, kina, i při návštěvě výstavy, koncertu, projekce nebo jiné kulturní události (pořádané např. základní uměleckou či jinou školou).Uvědomuje si, že různá díla či události v něm vyvolávají různé pocity, představy a myšlenky a svůj prožitek zejména z výtvarného či filmového díla sdílí s ostatními.Vyslechne názor někoho jiného na dílo či událost, dokáže o tomto názoru přemýšlet a respektuje ho.</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t>Verbalizuje svůj osobní prožitek z uměleckého díla (pocity a tušení, formativnost, míra nových zkušeností).Popíše, v čem spatřuje tvůrčí záměr díla a jaké prostředky vyjádření si autor k tomuto záměru zvolil.Na základě svých znalostí a zkušeností zhodnotí, jaký má dílo přínos pro něj osobně a pro ostatní (společenský přesah, nová estetická zkušenost apod.).</t>
+          <t>Popíše svou zkušenost s různými prostředími, ve kterých dílo vnímá nebo kde událost probíhá (galerie, kino, veřejný prostor, škola) a jednoduše sdělí, čemu dává přednost a proč (promítání filmu ve škole / v kině; vnímání reprodukcí obrazů ve škole / návštěva galerie, virtuální galerie).Položí si otázku, která je pro něj ke vnímání díla nebo události důležitá.Verbalizuje svůj prožitek z výtvarného a filmového díla, posoudí jeho intenzitu – jestli a jak na něj zapůsobilo.</t>
         </is>
       </c>
       <c r="N262" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyjádří svůj zážitek ze setkání s výtvarným a audiovizuálním dílem.</t>
         </is>
       </c>
       <c r="O262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
@@ -22302,168 +22302,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV9-001</t>
+          <t>UAK-HTD-001-ZV5-001</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do tvůrčího procesu v různých rolích na základě svých schopností, osvojených dovedností a osobních preferencí.</t>
+          <t>Zapojuje se aktivně do her, cvičení a tvořivých činností, v nichž získává, upevňuje a rozvíjí základní reprodukční, interpretační i tvůrčí dovednosti.</t>
         </is>
       </c>
       <c r="J268" s="0" t="inlineStr">
         <is>
-          <t>Tvůrčí a interpretační proces je v tomto oboru velmi komplexní. Nabízí různé možnosti seberealizace a uplatnění na základě osobnostních dispozic, schopností a dovedností, nadání žáka, ale i na základě jeho role ve třídě, ve skupině. Žák sám může být interpretem (zpívá, hraje na hudební nástroje, recituje) nebo tím, kdo přímo prezentuje výsledky tvorby (hraje, tančí), může se ovšem do tvůrčího procesu zapojit i v jiné roli – může být tím, kdo pomáhá vytvářet scénu, hudební doprovod, podílí se na koncepci prezentovaného tvaru, pomáhá s tvorbou scénáře/dialogů apod. Žák tak poznává proces umělecké tvorby z různých perspektiv a objevuje své místo v něm.</t>
+          <t>Umělecké vzdělávání provázejí aktivity, při nichž žák formou různých řízených činností, her, cvičení rozvíjí svou kreativitu, zkoumá své tvůrčí možnosti a buduje základní dovednosti potřebné pro reprodukční činnosti, interpretaci a individuální i skupinovou tvorbu v oblasti hudby, kreativního tance, divadla. Žák si uvědomuje své vlastní předpoklady pro tyto činnosti i předpoklady ostatních, objevuje a rozvíjí své přirozené schopnosti.   V hudebních hrách a cvičeních (rytmických, pěveckých a intonačních, sluchových, pohybových) žák využívá a zdokonaluje své hudební schopnosti a získané dovednosti. Díky těmto činnostem rozvíjí individuální hlasový potenciál při sólovém, skupinovém nebo sborovém zpěvu, své hlasové, rytmické, instrumentální dovednosti a návyky, učí se pracovat s dechem a dechovou oporou.Zkušenosti z tanečně-pohybových aktivit přispívají k budování zdravých pohybových návyků, k posilování sebedůvěry, rozvíjejí u žáka schopnost vnímat vlastní tělo a prostor a vyjadřovat se a komunikovat pohybem. Zkušenosti z her a cvičení zaměřených na hlasové, mluvní, komunikační, improvizační dovednosti a dovednosti pro partnerskou a skupinovou spolupráci uplatní žák zejména v oblasti dramatické výchovy a divadelní tvorby, ale i mimo ni.Význam těchto činností často přesahuje do jiných oblastí žákova života, pomáhají mu vytvářet si pozitivní vztah k sobě samému, druhému, společenství.</t>
         </is>
       </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
-          <t>Zkouší si pod vedením a s podporou učitele různé role a různé možnosti sebevyjádření v interpretačním a tvůrčím procesu.Přináší s podporou učitele nápady pro společnou práci. Reflektuje možnosti individuální a skupinové práce pro interpretaci a tvůrčí vyjádření.Zapojuje se do společných činností s oporou o dovedností a návyky získané v hrách a cvičeních. Využívá osvojené základní interpretační a tvůrčí dovednosti (hudební, taneční, pohybové) k vyjádření dějů, stavů, emocí, představ, situací a vztahů. Ve svých činnostech v jednoduché podobě propojuje prostředky a postupy vycházející z hudby, tance a divadla, ale také jiných druhů umění pojmenuje svou roli ve společném tvůrčím procesu.</t>
+          <t>Zapojuje se do herních aktivit, v nichž uplatňuje svou představivost a fantazii a v nichž využívá své přirozené hlasové, mluvní a pohybové dovednosti, dovednosti pro hru s předměty a nástroji, rytmické dovednosti apod.Hravou formou se seznamuje se základními prvky hudby, jako je rytmus, melodie a zpěv.Zkoumá možnosti svého hlasu, rytmického cítění a pohybového projevu v souvislosti s hudbou.Zvládá základní pohybové dovednosti.Vyhledává příležitosti k pohybu.Vstupuje za postavu do jednoduchých rolových her a situací.</t>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>Zkouší nové role ve společné činnosti. Přináší více vlastních nápadů a podílí se na diskusích o procesu tvorby.Hledá s větší jistotou různé způsoby, prostředky a možností, jak se vyjadřovat prostřednictvím umění. Přijímá svou odpovědnost za individuální i společnou práci a snaží se plnit úkoly samostatně i ve spolupráci s jinými. Vybírá si způsob sebevyjádření podle svých preferencí. Pojmenuje svůj přínos pro společnou práci.</t>
+          <t>Přijímá pravidla a zadání.Zapojuje se do individuálních, párových i skupinových herních aktivit a cvičení, v nichž získává základní dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy:- rozvíjí svou hrubou i jemnou motoriku prostřednictvím cvičení a hry jednoduchých doprovodů za pomoci předmětů či snadno ovladatelných hudebních nástrojů,- sleduje průběh hudby a vnímá souvislosti s její náladou, dynamikou, tempem a svojí aktivitou, - formuje svůj hlasový projev nasloucháním sama sebe i druhých, - pracuje s jednoduššími rytmickými, pěveckými a intonačními cvičeními a hrami,- skrze vnímání vlastního těla a pohybu si v hrách a cvičeních osvojuje principy správného a zdravého držení těla, - zapojuje se do her a cvičení založených na vyjadřování a komunikaci pohybem/tanečním pohybem, - zapojuje se do herních aktivit a cvičení, v nichž získává základní dovednosti pro tvorbu v oblasti dramatické výchovy a divadla (hlasové a mluvní, pohybové, komunikační, improvizační, dovednosti pro hru v roli, skupinovou spolupráci apod.).</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
-          <t>Využívá různé příležitosti a zkouší různé role v interpretačním a tvůrčím procesu.Zapojuje se do tvůrčího procesu, spolupracuje s ostatními, přináší vlastní nápady.Objevuje možnosti seberealizace ve tvůrčím a interpretačním procesu. Nabízí svůj podíl na tvůrčí práci nebo přijímá jemu odpovídající zadání od jiných (spolužáků, učitele). Přijímá zodpovědnost za svou individuální práci i za svůj podíl na společné tvorbě. Z rozmanitých způsobů vyjádření uměleckými prostředky a různých rolí ve tvůrčím procesu pojmenuje a zdůvodní ty, které jsou mu blízké.</t>
+          <t>Prostřednictvím her, cvičení zkoumá své tvůrčí možnosti, rozvíjí svou představivost a fantazii, získává a rozvíjí dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy i mimo ně.Popíše, co se při těchto činnostech učil, co si zkoušel, v čem se rozvíjel, co si uvědomil.Pod vedením učitele a na základě zkušenosti z her, cvičení a tvůrčích činností koriguje svůj hlasový, mluvní, pěvecký, tělesný a pohybový projev i hru s hudebními i nehudebními nástroji a předměty.</t>
         </is>
       </c>
       <c r="N268" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do tvůrčího procesu v rolích, které odpovídají jeho dovednostem a potřebám.</t>
+          <t>Získává pomocí her a cvičení základní hudební, taneční, hlasové a pohybové dovednosti pro skupinovou interpretaci a tvorbu v oblasti hudby, tance a divadla.</t>
         </is>
       </c>
       <c r="O268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
           <t>Interpretace, vlastní tvorba a její sdílení</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž žák různými uměleckými prostředky vyjadřuje podle individuálních schopností svoje vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných, prezentuje svá díla a reflektuje proces individuální i skupinové tvorby.</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-001-ZV5-001</t>
+          <t>UAK-HTD-001-ZV9-001</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se aktivně do her, cvičení a tvořivých činností, v nichž získává, upevňuje a rozvíjí základní reprodukční, interpretační i tvůrčí dovednosti.</t>
+          <t>Zapojuje se do tvůrčího procesu v různých rolích na základě svých schopností, osvojených dovedností a osobních preferencí.</t>
         </is>
       </c>
       <c r="J269" s="0" t="inlineStr">
         <is>
-          <t>Umělecké vzdělávání provázejí aktivity, při nichž žák formou různých řízených činností, her, cvičení rozvíjí svou kreativitu, zkoumá své tvůrčí možnosti a buduje základní dovednosti potřebné pro reprodukční činnosti, interpretaci a individuální i skupinovou tvorbu v oblasti hudby, kreativního tance, divadla. Žák si uvědomuje své vlastní předpoklady pro tyto činnosti i předpoklady ostatních, objevuje a rozvíjí své přirozené schopnosti.   V hudebních hrách a cvičeních (rytmických, pěveckých a intonačních, sluchových, pohybových) žák využívá a zdokonaluje své hudební schopnosti a získané dovednosti. Díky těmto činnostem rozvíjí individuální hlasový potenciál při sólovém, skupinovém nebo sborovém zpěvu, své hlasové, rytmické, instrumentální dovednosti a návyky, učí se pracovat s dechem a dechovou oporou.Zkušenosti z tanečně-pohybových aktivit přispívají k budování zdravých pohybových návyků, k posilování sebedůvěry, rozvíjejí u žáka schopnost vnímat vlastní tělo a prostor a vyjadřovat se a komunikovat pohybem. Zkušenosti z her a cvičení zaměřených na hlasové, mluvní, komunikační, improvizační dovednosti a dovednosti pro partnerskou a skupinovou spolupráci uplatní žák zejména v oblasti dramatické výchovy a divadelní tvorby, ale i mimo ni.Význam těchto činností často přesahuje do jiných oblastí žákova života, pomáhají mu vytvářet si pozitivní vztah k sobě samému, druhému, společenství.</t>
+          <t>Tvůrčí a interpretační proces je v tomto oboru velmi komplexní. Nabízí různé možnosti seberealizace a uplatnění na základě osobnostních dispozic, schopností a dovedností, nadání žáka, ale i na základě jeho role ve třídě, ve skupině. Žák sám může být interpretem (zpívá, hraje na hudební nástroje, recituje) nebo tím, kdo přímo prezentuje výsledky tvorby (hraje, tančí), může se ovšem do tvůrčího procesu zapojit i v jiné roli – může být tím, kdo pomáhá vytvářet scénu, hudební doprovod, podílí se na koncepci prezentovaného tvaru, pomáhá s tvorbou scénáře/dialogů apod. Žák tak poznává proces umělecké tvorby z různých perspektiv a objevuje své místo v něm.</t>
         </is>
       </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do herních aktivit, v nichž uplatňuje svou představivost a fantazii a v nichž využívá své přirozené hlasové, mluvní a pohybové dovednosti, dovednosti pro hru s předměty a nástroji, rytmické dovednosti apod.Hravou formou se seznamuje se základními prvky hudby, jako je rytmus, melodie a zpěv.Zkoumá možnosti svého hlasu, rytmického cítění a pohybového projevu v souvislosti s hudbou.Zvládá základní pohybové dovednosti.Vyhledává příležitosti k pohybu.Vstupuje za postavu do jednoduchých rolových her a situací.</t>
+          <t>Zkouší si pod vedením a s podporou učitele různé role a různé možnosti sebevyjádření v interpretačním a tvůrčím procesu.Přináší s podporou učitele nápady pro společnou práci. Reflektuje možnosti individuální a skupinové práce pro interpretaci a tvůrčí vyjádření.Zapojuje se do společných činností s oporou o dovedností a návyky získané v hrách a cvičeních. Využívá osvojené základní interpretační a tvůrčí dovednosti (hudební, taneční, pohybové) k vyjádření dějů, stavů, emocí, představ, situací a vztahů. Ve svých činnostech v jednoduché podobě propojuje prostředky a postupy vycházející z hudby, tance a divadla, ale také jiných druhů umění pojmenuje svou roli ve společném tvůrčím procesu.</t>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
-          <t>Přijímá pravidla a zadání.Zapojuje se do individuálních, párových i skupinových herních aktivit a cvičení, v nichž získává základní dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy:- rozvíjí svou hrubou i jemnou motoriku prostřednictvím cvičení a hry jednoduchých doprovodů za pomoci předmětů či snadno ovladatelných hudebních nástrojů,- sleduje průběh hudby a vnímá souvislosti s její náladou, dynamikou, tempem a svojí aktivitou, - formuje svůj hlasový projev nasloucháním sama sebe i druhých, - pracuje s jednoduššími rytmickými, pěveckými a intonačními cvičeními a hrami,- skrze vnímání vlastního těla a pohybu si v hrách a cvičeních osvojuje principy správného a zdravého držení těla, - zapojuje se do her a cvičení založených na vyjadřování a komunikaci pohybem/tanečním pohybem, - zapojuje se do herních aktivit a cvičení, v nichž získává základní dovednosti pro tvorbu v oblasti dramatické výchovy a divadla (hlasové a mluvní, pohybové, komunikační, improvizační, dovednosti pro hru v roli, skupinovou spolupráci apod.).</t>
+          <t>Zkouší nové role ve společné činnosti. Přináší více vlastních nápadů a podílí se na diskusích o procesu tvorby.Hledá s větší jistotou různé způsoby, prostředky a možností, jak se vyjadřovat prostřednictvím umění. Přijímá svou odpovědnost za individuální i společnou práci a snaží se plnit úkoly samostatně i ve spolupráci s jinými. Vybírá si způsob sebevyjádření podle svých preferencí. Pojmenuje svůj přínos pro společnou práci.</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím her, cvičení zkoumá své tvůrčí možnosti, rozvíjí svou představivost a fantazii, získává a rozvíjí dovednosti a návyky uplatnitelné v reprodukčních, interpretačních a tvůrčích činnostech hudební, taneční a dramatické výchovy i mimo ně.Popíše, co se při těchto činnostech učil, co si zkoušel, v čem se rozvíjel, co si uvědomil.Pod vedením učitele a na základě zkušenosti z her, cvičení a tvůrčích činností koriguje svůj hlasový, mluvní, pěvecký, tělesný a pohybový projev i hru s hudebními i nehudebními nástroji a předměty.</t>
+          <t>Využívá různé příležitosti a zkouší různé role v interpretačním a tvůrčím procesu.Zapojuje se do tvůrčího procesu, spolupracuje s ostatními, přináší vlastní nápady.Objevuje možnosti seberealizace ve tvůrčím a interpretačním procesu. Nabízí svůj podíl na tvůrčí práci nebo přijímá jemu odpovídající zadání od jiných (spolužáků, učitele). Přijímá zodpovědnost za svou individuální práci i za svůj podíl na společné tvorbě. Z rozmanitých způsobů vyjádření uměleckými prostředky a různých rolí ve tvůrčím procesu pojmenuje a zdůvodní ty, které jsou mu blízké.</t>
         </is>
       </c>
       <c r="N269" s="0" t="inlineStr">
         <is>
-          <t>Získává pomocí her a cvičení základní hudební, taneční, hlasové a pohybové dovednosti pro skupinovou interpretaci a tvorbu v oblasti hudby, tance a divadla.</t>
+          <t>Zapojuje se do tvůrčího procesu v rolích, které odpovídají jeho dovednostem a potřebám.</t>
         </is>
       </c>
       <c r="O269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
@@ -23122,168 +23122,168 @@
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-002-ZV9-007</t>
+          <t>UAK-HTD-002-ZV5-005</t>
         </is>
       </c>
       <c r="I278" s="0" t="inlineStr">
         <is>
-          <t>Využívá získané zkušenosti a znalosti k vlastnímu výkladu uměleckého díla a jeho základní analýze.</t>
+          <t>Vyjádří svůj zážitek z hudebního, divadelního nebo tanečního díla nebo programu.</t>
         </is>
       </c>
       <c r="J278" s="0" t="inlineStr">
         <is>
-          <t>Setkání s uměleckými díly umožňuje žákovi lépe porozumět jeho citovému prožívání a sdílet ho s ostatními. Je impulzem pro vlastní výklad uměleckého díla s respektem k výkladům spolužáků. Setkání s uměleckými díly z oblasti hudby, tance nebo divadla v autentickém prostředí (divadla, koncertní síně, veřejný prostor) je pro porozumění podstatě tohoto oboru zásadní. Autentickým prostředím může být i škola, pokud je program, představení pro toto prostředí vytvořeno. Setkávání se s uměleckými díly pomocí kvalitních záznamů jsou vhodným doplňkem poznávání performativních druhů umění. Žák může vlastní výklad uměleckého díla vyjádřit slovně, písemně, ve vzájemné diskusi nebo následnými tvůrčími činnostmi. Analýzu díla opírá žák o zkušenosti a znalosti, které získal v předchozích tvůrčích a reflektivních činnostech. Cílem není zevrubná a hluboká analýza, ale budování žákovy dovednosti objektivnějšího posuzování díla, využívání nabytých znalostí a zkušeností jako nástroje k přemýšlení o druhu a žánru díla, jeho struktuře, významu použitých prostředků pro celkové vyznění díla - specificky potom:Hudební dílo: Popíše sledované hudební představení a jeho složky (např. hudební styl a žánr, autory a interprety, zastoupení hudebních nástrojů, sólový a sborový zpěv, akustické či nazvučené provedení), vyjádří se k celkové stavbě hudebního programu (např. ocení dramaturgii, gradaci, vhodnost vybraných skladeb), zhodnotí, která část programu nebo skladba se mu líbila a proč…Tanec: Popíše sledované taneční představení (popis jednotlivých scén, postav a jejich vzájemných vztahů, pohybového ztvárnění), pojmenuje myšlenky a témata, které v představení nachází (o čem to bylo), a pro něj významná sdělení (co s ním rezonovalo), uvede příklady uměleckých prostředků, které byly použity k vyjádření myšlenek a citových pohnutek v tanečním díle (např. propojení hudby a choreografie, využití prostoru, rekvizit, scénického designu, kostýmu, světelných efektů, zvukového designu)…Divadlo: Popíše sledované divadelní představení a jeho klíčové momenty, jako jsou postavy a jejich vzájemné vztahy, uvede, jaké umělecké prostředky byly použity k vytvoření atmosféry a jak přispěly k vyjádření příběhu, pojmenuje témata, která v představení nachází, a pro něj významná sdělení…</t>
+          <t>Žák se setkává s uměleckými díly nebo jejich ukázkami. Kontakt s těmito díly probíhá ve škole zprostředkovaně, důležitý je ale především přímý kontakt žáka se živým uměním v autentickém prostředí. Žák popíše zážitek z takového setkání, vyjádří vlastními slovy své pocity z díla. Zapojí se do pedagogem řízené komunikace o díle, která může probíhat formou diskuse, reflexe, ale i formou tvořivých aktivit, které využívají slovesnou tvorbu, pohyb, vizuální vyjádření, zvuky a tóny apod. Díky těmto aktivitám se žák odpoutává od čistě racionálního výkladu díla pomocí slov, hledá i jiné výrazové prostředky pro sdělení prožitků, vztahu k dílu, k tomu, co ho oslovilo, jak na něj dílo působí. </t>
         </is>
       </c>
       <c r="K278" s="0" t="inlineStr">
         <is>
-          <t>V učitelem řízené činnosti vyjadřuje své pocity a myšlenky po zhlédnutí uměleckého vystoupení, sděluje je jemu odpovídajícími způsoby (slovně, výtvarně, pohybově, zvukově apod.). Popíše , co se mu na představení líbilo, a pokouší se říct, proč. Analyzuje dílo na základě jeho druhu:Hudební dílo: - popíše, jaké hudební nástroje slyšel, a kdo zpíval nebo hrál,- řekne, co se mu na hudebním vystoupení líbilo nebo nelíbilo a proč. Tanec: - popíše, co viděl v tanečním představení, a jak se tanečníci pohybovali,- pojmenuje, co se mu na tanci líbilo a proč, a jaké emoce v něm vyvolával.Divadlo: - popíše děj inscenace, - sdělí vlastními slovy, o čem bylo divadelní představení a které postavy a co ho na představení zaujalo a proč.  </t>
+          <t>Vyjadřuje pod vedením učitele svůj zážitek slovem (jednoduchou slovní formulací, vyprávěním). Po setkání s uměleckým dílem ve škole nebo v autentickém prostředí zpracovává svůj zážitek pomocí hry a tvořivých činností vedených učitelem.</t>
         </is>
       </c>
       <c r="L278" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje své pocity a myšlenky po sledování uměleckého vystoupení a využívá různé formy vyjadřování, které jsou mu učitelem nabídnuty , jako je diskuse s ostatními, psaní krátkých příběhů, taneční improvizace nebo vytváření hudby. Pojmenuje, jaké umělecké prostředky byly použity, a čím přispívají k celkovému dojmu z díla. Analyzuje dílo na základě jeho druhu: Hudební dílo: - s pomocí učitele popisuje, jaký hudební styl a žánr byl v představení, a kdo byli interpreti,- zhodnotí, jak se mu líbily různé části hudebního programu a co na nich ocenil. Tanec: - analyzuje taneční představení a popisuje jednotlivé scény a postavy,- pojmenuje, jaká témata a myšlenky se v tanci objevují a co pro něj znamenají.Divadlo: - popisuje klíčové momenty divadelního představení a vztahy mezi postavami, - s pomocí učitele formuluje poselství a téma představení, které osobně vnímal.</t>
+          <t>Popíše v rozhovoru s učitelem a spolužáky svůj dojem ze zhlédnutého díla.S pomocí učitele vybírá k vyjádření svých zážitků ze setkání s uměleckým dílem různé výrazové prostředky (slovo, pohyb, výtvarné prostředky apod.). </t>
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje své pocity, emoce a myšlenky vyvolané sledováním uměleckých vystoupení a využívá k tomu různé formy vyjádření (např. zapojení se do diskuse nebo řízeného rozhovoru, psaní básní, tvoření výtvarných děl, taneční vyjádření, improvizované rozehrávání situací, hudební tvorbu). Popíše, jaké zřetelné umělecké prostředky byly použity v daném díle, a zapojuje se do diskuse o tom, jakým způsobem přispívají použité umělecké prostředky k celkovému dojmu a sdělení díla. U zhlédnutého díla určí a charakterizuje umělecký druh (hudba, tanec, divadlo), případně žánr (např. koncert, opera, muzikál, balet, folklorní tanec, současný tanec, činohra, loutkové divadlo), analyzuje dílo na základě jeho druhu.  </t>
+          <t>Vyjádří svůj zážitek ze setkání s hudebním, tanečním nebo divadelním dílem, z navštíveného koncertu, představení nebo programu prostřednictvím slova nebo pohybu, výtvarné tvorby nebo jiných výrazových prostředků. Zapojí se do diskuse, která se vztahuje k zážitku ze setkání s uměleckým dílem. Svůj postoj podpoří jednoduchými argumenty, proč by (ne)chtěl tento zážitek opakovat, proč by ho (ne)doporučil jiným. Využije na podnět učitele svůj zážitek ve vlastních tvůrčích aktivitách.</t>
         </is>
       </c>
       <c r="N278" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Vyjádří svůj zážitek z divadelního, tanečního či hudebního díla nebo programu.</t>
         </is>
       </c>
       <c r="O278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P278" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
           <t>Hudební, taneční a dramatická výchova</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Hudební, taneční a dramatická výchova je primárně založený na využívání sebe sama (svého těla, hlasu, pohybu, instrumentačních dovedností) jako prostředku uměleckého vyjádření. Jeho podstatou je bezprostřední a jedinečné setkání umělce a diváka/posluchače, ať už se jedná o setkání se spolužáky ve třídě nebo se živým uměním v autentickém prostředí mimo školu.  V tematickém okruhu Interpretace, vlastní tvorba a její sdílení jsou akcentovány činnosti rozvíjející múzické dovednosti žáka. Rozvíjejí reprodukční, interpretační a tvůrčí vyjadřování žáka a dovednost komunikovat prostřednictvím osvojených vyjadřovacích prostředků umění – uměleckých druhů od prosté nápodoby, po  interpretaci, vlastní tvorbu až po sdílení vlastní tvorby s diváky/posluchači. Působí na rozvoj žákovy jedinečné osobnosti v její celistvosti. Dávají prostor pro seberealizaci, podněcují fantazii a posilují emoční inteligenci. V procesu tvorby žák rozvíjí a kultivuje své vyjadřovací schopnosti, verbální i neverbální komunikaci, empatii a sociální inteligenci, vnímavou pozornost a respekt vůči sobě, prostředí i společenství. Na 1. stupni vycházejí tvůrčí činnosti z dětské hravosti, spontaneity a přirozené potřeby vyjadřovat se hlasem, pohybem a hrou. Na 2. stupni nabízejí tvůrčí a umělecké činnosti žákovi širokou škálu možností individuální volby výrazových prostředků pro své vlastní sdělení, zároveň mu umožňují přijímat různé role ve společném tvůrčím nebo interpretačním procesu a budují schopnost týmové spolupráce. Žák nachází vlastní preference a uvědomuje si význam těchto činností pro svůj rozvoj. Hudební činnosti specificky rozvíjejí hudební schopnosti žáka, jež se následně projevují individuálními hudebními dovednostmi sluchovými, rytmickými, pěveckými, intonačními, instrumentálními, hudebně pohybovými, hudebně tvořivými a poslechovými. Vedou žáka k porozumění hudebnímu umění, aktivnímu vnímání hudby a zpěvu a k jejich využívání jako svébytného prostředku komunikace. Pro budování těchto dovedností je potřebná pravidelnost, dlouhodobost a kontinuita.Tvůrčí a interpretační činnosti vycházející z kreativního tance pomáhají žákovi vytvářet trvalé vztahy mezi myšlením, prožíváním a fyzickou složkou. Prostřednictvím kreativních pohybových her, taneční tvorby a improvizace rozvíjí žák své osobité pohybové a taneční vyjadřování, citovost, citlivost a tělesnou inteligenci. S respektem k individuálním dispozicím vede učitel žáka k sebepoznávání skrze pohyb, k vnímání vlastního těla, posilování sebedůvěry a k pochopení významu pohybu. Tvůrčí činnosti vycházející z divadla zobrazují uměleckými prostředky svět mezilidských vztahů a situací. Žák v individuální, ale zejména skupinové a týmové tvorbě využívá prostředky divadla ke komunikaci s divákem, ale i k prozkoumávání situací, vztahů, příběhů, témat. Skrze improvizace, hry, divadelní tvorbu a jejich reflexi se tak učí porozumět jak prostředkům a postupům divadla, tak sobě samému, druhým, objevovat svět okolo sebe z nových perspektiv.  V tematickém okruhu Recepce a reflexe uměleckého díla dostává žák na 1. stupni příležitost sdílet spolu s ostatními zážitek ze setkání s uměleckým dílem a vypovídat o něm přirozeným jazykem nebo skrze vlastní tvůrčí činnost. Na 2. stupni popisuje svůj zážitek s porozuměním základním prostředkům, struktuře i významu díla. Žák se může s uměleckými díly seznamovat zprostředkovaně formou audiozáznamů a videozáznamů, ale škola by měla umožnit i přímý kontakt se živým uměním. Ten rozvíjí porozumění žáka podstatě tohoto oboru a žákovy schopnosti vnímat umělecká díla v autentickém a jedinečném okamžiku setkání umělce a diváka/posluchače. V tematickém okruhu Kulturní povědomí a jednání se žák učí porozumět významu živého umění a kultury pro sebe i pro společnost. Seznamuje se s příklady různých kulturních aktivit, tradic, institucí, zejména v místě, kde žije, ve svém regionu a na 2. stupni i v širším měřítku. Poznává živé umění a kulturu v jejich diverzitě, pestrosti a hledá si k nim svůj osobní vztah. Vzhledem k provázanosti oboru se živým uměním a kulturou je pro naplňování jeho cílů vítaná spolupráce školy s uměleckými a kulturními institucemi, základními uměleckými školami, institucemi neformálního vzdělávání, umělci z praxe. </t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
           <t>Recepce a reflexe uměleckého díla</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh je zaměřený na dosažení výsledků učení, díky nimž se žák setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním.</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
-          <t>UAK-HTD-002-ZV5-005</t>
+          <t>UAK-HTD-002-ZV9-007</t>
         </is>
       </c>
       <c r="I279" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj zážitek z hudebního, divadelního nebo tanečního díla nebo programu.</t>
+          <t>Využívá získané zkušenosti a znalosti k vlastnímu výkladu uměleckého díla a jeho základní analýze.</t>
         </is>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
-          <t>Žák se setkává s uměleckými díly nebo jejich ukázkami. Kontakt s těmito díly probíhá ve škole zprostředkovaně, důležitý je ale především přímý kontakt žáka se živým uměním v autentickém prostředí. Žák popíše zážitek z takového setkání, vyjádří vlastními slovy své pocity z díla. Zapojí se do pedagogem řízené komunikace o díle, která může probíhat formou diskuse, reflexe, ale i formou tvořivých aktivit, které využívají slovesnou tvorbu, pohyb, vizuální vyjádření, zvuky a tóny apod. Díky těmto aktivitám se žák odpoutává od čistě racionálního výkladu díla pomocí slov, hledá i jiné výrazové prostředky pro sdělení prožitků, vztahu k dílu, k tomu, co ho oslovilo, jak na něj dílo působí. </t>
+          <t>Setkání s uměleckými díly umožňuje žákovi lépe porozumět jeho citovému prožívání a sdílet ho s ostatními. Je impulzem pro vlastní výklad uměleckého díla s respektem k výkladům spolužáků. Setkání s uměleckými díly z oblasti hudby, tance nebo divadla v autentickém prostředí (divadla, koncertní síně, veřejný prostor) je pro porozumění podstatě tohoto oboru zásadní. Autentickým prostředím může být i škola, pokud je program, představení pro toto prostředí vytvořeno. Setkávání se s uměleckými díly pomocí kvalitních záznamů jsou vhodným doplňkem poznávání performativních druhů umění. Žák může vlastní výklad uměleckého díla vyjádřit slovně, písemně, ve vzájemné diskusi nebo následnými tvůrčími činnostmi. Analýzu díla opírá žák o zkušenosti a znalosti, které získal v předchozích tvůrčích a reflektivních činnostech. Cílem není zevrubná a hluboká analýza, ale budování žákovy dovednosti objektivnějšího posuzování díla, využívání nabytých znalostí a zkušeností jako nástroje k přemýšlení o druhu a žánru díla, jeho struktuře, významu použitých prostředků pro celkové vyznění díla - specificky potom:Hudební dílo: Popíše sledované hudební představení a jeho složky (např. hudební styl a žánr, autory a interprety, zastoupení hudebních nástrojů, sólový a sborový zpěv, akustické či nazvučené provedení), vyjádří se k celkové stavbě hudebního programu (např. ocení dramaturgii, gradaci, vhodnost vybraných skladeb), zhodnotí, která část programu nebo skladba se mu líbila a proč…Tanec: Popíše sledované taneční představení (popis jednotlivých scén, postav a jejich vzájemných vztahů, pohybového ztvárnění), pojmenuje myšlenky a témata, které v představení nachází (o čem to bylo), a pro něj významná sdělení (co s ním rezonovalo), uvede příklady uměleckých prostředků, které byly použity k vyjádření myšlenek a citových pohnutek v tanečním díle (např. propojení hudby a choreografie, využití prostoru, rekvizit, scénického designu, kostýmu, světelných efektů, zvukového designu)…Divadlo: Popíše sledované divadelní představení a jeho klíčové momenty, jako jsou postavy a jejich vzájemné vztahy, uvede, jaké umělecké prostředky byly použity k vytvoření atmosféry a jak přispěly k vyjádření příběhu, pojmenuje témata, která v představení nachází, a pro něj významná sdělení…</t>
         </is>
       </c>
       <c r="K279" s="0" t="inlineStr">
         <is>
-          <t>Vyjadřuje pod vedením učitele svůj zážitek slovem (jednoduchou slovní formulací, vyprávěním). Po setkání s uměleckým dílem ve škole nebo v autentickém prostředí zpracovává svůj zážitek pomocí hry a tvořivých činností vedených učitelem.</t>
+          <t>V učitelem řízené činnosti vyjadřuje své pocity a myšlenky po zhlédnutí uměleckého vystoupení, sděluje je jemu odpovídajícími způsoby (slovně, výtvarně, pohybově, zvukově apod.). Popíše , co se mu na představení líbilo, a pokouší se říct, proč. Analyzuje dílo na základě jeho druhu:Hudební dílo: - popíše, jaké hudební nástroje slyšel, a kdo zpíval nebo hrál,- řekne, co se mu na hudebním vystoupení líbilo nebo nelíbilo a proč. Tanec: - popíše, co viděl v tanečním představení, a jak se tanečníci pohybovali,- pojmenuje, co se mu na tanci líbilo a proč, a jaké emoce v něm vyvolával.Divadlo: - popíše děj inscenace, - sdělí vlastními slovy, o čem bylo divadelní představení a které postavy a co ho na představení zaujalo a proč.  </t>
         </is>
       </c>
       <c r="L279" s="0" t="inlineStr">
         <is>
-          <t>Popíše v rozhovoru s učitelem a spolužáky svůj dojem ze zhlédnutého díla.S pomocí učitele vybírá k vyjádření svých zážitků ze setkání s uměleckým dílem různé výrazové prostředky (slovo, pohyb, výtvarné prostředky apod.). </t>
+          <t>Reflektuje své pocity a myšlenky po sledování uměleckého vystoupení a využívá různé formy vyjadřování, které jsou mu učitelem nabídnuty , jako je diskuse s ostatními, psaní krátkých příběhů, taneční improvizace nebo vytváření hudby. Pojmenuje, jaké umělecké prostředky byly použity, a čím přispívají k celkovému dojmu z díla. Analyzuje dílo na základě jeho druhu: Hudební dílo: - s pomocí učitele popisuje, jaký hudební styl a žánr byl v představení, a kdo byli interpreti,- zhodnotí, jak se mu líbily různé části hudebního programu a co na nich ocenil. Tanec: - analyzuje taneční představení a popisuje jednotlivé scény a postavy,- pojmenuje, jaká témata a myšlenky se v tanci objevují a co pro něj znamenají.Divadlo: - popisuje klíčové momenty divadelního představení a vztahy mezi postavami, - s pomocí učitele formuluje poselství a téma představení, které osobně vnímal.</t>
         </is>
       </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj zážitek ze setkání s hudebním, tanečním nebo divadelním dílem, z navštíveného koncertu, představení nebo programu prostřednictvím slova nebo pohybu, výtvarné tvorby nebo jiných výrazových prostředků. Zapojí se do diskuse, která se vztahuje k zážitku ze setkání s uměleckým dílem. Svůj postoj podpoří jednoduchými argumenty, proč by (ne)chtěl tento zážitek opakovat, proč by ho (ne)doporučil jiným. Využije na podnět učitele svůj zážitek ve vlastních tvůrčích aktivitách.</t>
+          <t>Reflektuje své pocity, emoce a myšlenky vyvolané sledováním uměleckých vystoupení a využívá k tomu různé formy vyjádření (např. zapojení se do diskuse nebo řízeného rozhovoru, psaní básní, tvoření výtvarných děl, taneční vyjádření, improvizované rozehrávání situací, hudební tvorbu). Popíše, jaké zřetelné umělecké prostředky byly použity v daném díle, a zapojuje se do diskuse o tom, jakým způsobem přispívají použité umělecké prostředky k celkovému dojmu a sdělení díla. U zhlédnutého díla určí a charakterizuje umělecký druh (hudba, tanec, divadlo), případně žánr (např. koncert, opera, muzikál, balet, folklorní tanec, současný tanec, činohra, loutkové divadlo), analyzuje dílo na základě jeho druhu.  </t>
         </is>
       </c>
       <c r="N279" s="0" t="inlineStr">
         <is>
-          <t>Vyjádří svůj zážitek z divadelního, tanečního či hudebního díla nebo programu.</t>
+          <t/>
         </is>
       </c>
       <c r="O279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P279" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="inlineStr">
         <is>
           <t>Umění a kultura</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Umění a kultura poskytuje žákovi rozmanité příležitosti k vlastní tvorbě a interpretaci, ke komunikaci uměleckými prostředky, k estetickému vnímání a prožívání světa i jeho utváření. Umožňuje žákovi uvědomit si a rozvíjet vlastní kreativitu a porozumět procesu tvorby a interpretace, především na základě vlastních tvůrčích činností a přímé zkušenosti ze setkání s uměleckými díly. Umělecké myšlení obohacuje přístupy ve vzdělávání o rovinu osobní, intuitivní a citovou a v tandemu s vědeckým a exaktním vnímáním světa podporuje komplexně osobnostní rozvoj žáka. Vzdělávací oblast pomáhá utvářet žákův vztah k uměleckému a kulturnímu dědictví, zároveň mu přibližuje diverzitu umělecké tvorby a kulturních projevů. Cílem oblasti je vybavit žáka nejen soubory znalostí, dovedností, osobnostních kvalit a hodnot specifických pro obory uměleckého vzdělávání, ale i takových, které uplatní mimo umělecké pole, v celoživotním vzdělávání a každodenním životě.Důrazem na wellbeing žáků může oblast Umění a kultura významně přispět k jejich psychické pohodě, ke kultivaci vzájemných vztahů a celkově k pozitivnímu klimatu školního společenství. Pomáhá vytvářet prostředí, které je vnímavé k individualitě každého žáka, respektuje a podporuje různorodost a zároveň vytváří prostor pro spolupráci, sdílení a společné tvoření. Rozmanité tvůrčí a interpretační činnosti poskytují všem žákům bez rozdílu příležitosti k sebepoznání, seberealizaci, participaci na společném díle, na uměleckém a kulturním dění školy, komunity, místa.  Vzdělávací oblast Umění a kultura je tvořená vzdělávacími obsahy výtvarné výchovy, hudební výchovy, dramatické výchovy, taneční a pohybové výchovy a filmové výchovy. Tyto obsahy jsou rozčleněné do dvou vzdělávacích oborů: Výtvarná a filmová výchova a Hudební, taneční a dramatická výchova. Škola by měla hledat/vytvářet příležitosti k propojování obou oborů tak, aby žák poznával uměleckou tvorbu v její provázanosti, integritě, komplexnosti. Obsahy dvou vzdělávacích oborů jsou rozdělené do tří tematických okruhů: Vlastní tvorba a její sdílení / Interpretace, vlastní tvorba a její sdílení [1] – žák různými uměleckými prostředky vyjadřuje podle individuálních schopností své vjemy, pocity, prožitky, představy, myšlenky, zpracovává různé náměty a témata, interpretuje díla jiných nebo prezentuje svá a reflektuje proces individuální i skupinové tvorby a interpretace. Recepce a reflexe uměleckého díla – žák se setkává s různými uměleckými díly, učí se porozumět jazyku různých druhů umění a s větší mírou porozumění reflektovat svůj zážitek ze setkání s uměním. Kulturní povědomí a jednání – žák přirozeně utváří postoje k uměleckému a kulturnímu dědictví, současnému umění a rozmanitým projevům kultury v dnešním světě. Obsahy a cíle tematického okruhu podporují místně zakotvené učení a identifikaci s místem, ve kterém žák žije. Základní formou realizace Výtvarné a filmové výchovy a Hudební, taneční a dramatické výchovy je na obou stupních pravidelná kontinuální výuka. Škola si pro vybrané vzdělávací obsahy ovšem může zvolit další formy realizace – umělecké tematické bloky, tvůrčí dílny, třídní nebo školní projekty. Pro všechny formy výuky je vhodná spolupráce se základními uměleckými školami, uměleckými a kulturními institucemi a organizacemi nebo spolupráce učitele a výkonného umělce. Tato spolupráce vytváří příležitosti pro to, aby se žák setkal s uměleckými obsahy v různých kontextech, mohl vnímat umělecká díla v jejich původní podobě a v autentickém prostředí nebo měl možnost přímého setkání se živým uměním, ať už se jedná o divadlo, tanec, nebo hudbu aj. Zprostředkování zpětné vazby u jakékoli tvůrčí činnosti a autorského výstupu musí vždy probíhat v atmosféře vzájemné důvěry a respektu k jedinečnosti každého žáka. Důležité je podporovat vnitřní motivaci žáka, jeho osobní nasazení a zodpovědnost provázející celý tvůrčí proces. K hodnocení je zapotřebí přistupovat z pohledu pokroku žáka, v souvislosti s dovednostmi, kterých již dosáhl, a s důrazem na kvalitu jeho zapojení se do procesu tvorby. V hodnocení lze ocenit i žákovu chuť rozvíjet své dovednosti, tvořit, experimentovat a dále pracovat na díle s vědomím, že se jedná o výsledek určité etapy tvorby. V hodnocení je důležité věnovat pozornost i míře žákova zapojení do reflexí a společných diskusí o vlastní tvorbě a interpretaci i o uměleckém díle. [1]  V oboru Hudební, taneční a dramatická výchova mají velký význam i interpretační činnosti. Interpretací rozumíme způsob, jakým žák přistupuje k původnímu uměleckému dílu a jak ho předává posluchačům nebo divákům. </t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
@@ -25172,168 +25172,168 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D303" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F303" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H303" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-001-ZV9-002</t>
+          <t>CZB-TEV-001-ZV5-002</t>
         </is>
       </c>
       <c r="I303" s="0" t="inlineStr">
         <is>
-          <t>Tvoří varianty pohybových dovedností podle zadání, své fantazie, hudebního a rytmického doprovodu, podle účelu pohybových činností, společně zvolené taktiky hry, soutěže.</t>
+          <t>Tvoří podle zadání, své fantazie, hudebního či rytmického doprovodu varianty jednoduchých pohybových dovedností.</t>
         </is>
       </c>
       <c r="J303" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- vyhledává a užívá dostupné upravené didaktické, sportovní a sportovně-kompenzační pomůcky přizpůsobené pro jeho optimální zapojení do pohybových činností na úrovni TV, rekreace a sportu, diskutuje o jejich využití pro rekreační a sportovní pohybové činnosti při tvoření různých variant pohybových dovedností podle zadání, své fantazie, hudebního a rytmického doprovoduSmyslem pohybových činností je i schopnost vytvářet varianty pohybových dovedností přizpůsobené konkrétním záměrům, praktickým situacím, náladám, hudebnímu a rytmickému doprovodu, konkrétním situacím her a soutěží v souladu s dohodnutou taktikou, nebo jen pohyb pro radost. Schopnost měnit a přizpůsobovat pohybové dovednosti je základem i pro samostatné či společné řešení praktických pohybových úkolů, bezpečný pohyb v přírodě atd.Jednou z hlavních motivací pro vztah k pohybu a zvládání pohybových činností je i utváření variant osvojených pohybových dovedností (pro radost, v souladu s pohybovým záměrem, herním soutěžním cílem atd.). S tvořivostí souvisí i řešení konkrétních praktických pohybových úkolů při různých činnostech a v různém prostředí, které lze přenášet i do běžného života.</t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - využívá dostupné (doporučené) upravené didaktické a sportovní pomůcky přizpůsobené pro jeho optimální zapojení do pohybových činností při tvoření různých variant pohybových dovedností podle zadání, své fantazie, hudebního a rytmického doprovodu, řešení pohybového úkolu Smyslem pohybových dovedností není jejich provádění ve stále stejné podobě, ale i vytváření variant pohybu přizpůsobených konkrétním záměrům, praktickým situacím, náladám, hudebnímu doprovodu, herní a soutěžní taktice, nebo jen prováděné pro radost z pohybu. S tvořivostí souvisí i řešení konkrétních praktických pohybových úkolů při různých činnostech a v různém prostředí. Jednou z hlavních motivací pro vztah k pohybu a zvládání pohybových činností je i utváření variant osvojených pohybových dovedností a jejich využití v praktických činnostech (pro radost, v souladu s pohybovým záměrem, s hudbou, herním či soutěžním cílem atd.). Schopnost měnit a přizpůsobovat pohybové dovednosti je základem i pro četné praktické činnosti, bezpečný pohyb v přírodě, řešení pohybových úkolů atd. </t>
         </is>
       </c>
       <c r="K303" s="0" t="inlineStr">
         <is>
-          <t>Zkouší a nacvičuje vlastní varianty pohybových dovedností.Seznamuje se variantami her a soutěží.</t>
+          <t>Na základě ukázek má představu o variantách pohybových dovedností.Naplánuje vlastní variantu pohybové dovednosti.</t>
         </is>
       </c>
       <c r="L303" s="0" t="inlineStr">
         <is>
-          <t>Nacvičuje další (nové) varianty pohybových dovedností i s hudebním a rytmickým doprovodem.Nacvičuje taktické varianty her a soutěží.</t>
+          <t>Vymýšlí vlastní varianty pohybových dovedností podle sebe nebo zadání.Nacvičuje vlastní varianty pohybových dovedností na hudební či rytmický doprovod.</t>
         </is>
       </c>
       <c r="M303" s="0" t="inlineStr">
         <is>
-          <t>Vytváří vlastní varianty pohybových dovedností i s hudebním a rytmickým doprovodem a předvede je.Při týmových hrách a soutěžích využívá různé taktické varianty pohybových dovedností a spolupráce.</t>
+          <t>Tvoří varianty jednoduchých pohybových dovedností na různé motivy podle zadání.Předvede vlastní varianty pohybových dovedností na hudební či rytmický doprovod samostatně i ve skupině.</t>
         </is>
       </c>
       <c r="N303" s="0" t="inlineStr">
         <is>
-          <t>Tvoří podle zadání a své fantazie, hudebního či rytmického doprovodu varianty jednoduchých pohybových dovedností.</t>
+          <t>Rozumí zadání a vyjádří dle své fantazie, hudebního či rytmického doprovodu varianty jednoduchých pohybových dovedností.</t>
         </is>
       </c>
       <c r="O303" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P303" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D304" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F304" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H304" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-001-ZV5-002</t>
+          <t>CZB-TEV-001-ZV9-002</t>
         </is>
       </c>
       <c r="I304" s="0" t="inlineStr">
         <is>
-          <t>Tvoří podle zadání, své fantazie, hudebního či rytmického doprovodu varianty jednoduchých pohybových dovedností.</t>
+          <t>Tvoří varianty pohybových dovedností podle zadání, své fantazie, hudebního a rytmického doprovodu, podle účelu pohybových činností, společně zvolené taktiky hry, soutěže.</t>
         </is>
       </c>
       <c r="J304" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - využívá dostupné (doporučené) upravené didaktické a sportovní pomůcky přizpůsobené pro jeho optimální zapojení do pohybových činností při tvoření různých variant pohybových dovedností podle zadání, své fantazie, hudebního a rytmického doprovodu, řešení pohybového úkolu Smyslem pohybových dovedností není jejich provádění ve stále stejné podobě, ale i vytváření variant pohybu přizpůsobených konkrétním záměrům, praktickým situacím, náladám, hudebnímu doprovodu, herní a soutěžní taktice, nebo jen prováděné pro radost z pohybu. S tvořivostí souvisí i řešení konkrétních praktických pohybových úkolů při různých činnostech a v různém prostředí. Jednou z hlavních motivací pro vztah k pohybu a zvládání pohybových činností je i utváření variant osvojených pohybových dovedností a jejich využití v praktických činnostech (pro radost, v souladu s pohybovým záměrem, s hudbou, herním či soutěžním cílem atd.). Schopnost měnit a přizpůsobovat pohybové dovednosti je základem i pro četné praktické činnosti, bezpečný pohyb v přírodě, řešení pohybových úkolů atd. </t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- vyhledává a užívá dostupné upravené didaktické, sportovní a sportovně-kompenzační pomůcky přizpůsobené pro jeho optimální zapojení do pohybových činností na úrovni TV, rekreace a sportu, diskutuje o jejich využití pro rekreační a sportovní pohybové činnosti při tvoření různých variant pohybových dovedností podle zadání, své fantazie, hudebního a rytmického doprovoduSmyslem pohybových činností je i schopnost vytvářet varianty pohybových dovedností přizpůsobené konkrétním záměrům, praktickým situacím, náladám, hudebnímu a rytmickému doprovodu, konkrétním situacím her a soutěží v souladu s dohodnutou taktikou, nebo jen pohyb pro radost. Schopnost měnit a přizpůsobovat pohybové dovednosti je základem i pro samostatné či společné řešení praktických pohybových úkolů, bezpečný pohyb v přírodě atd.Jednou z hlavních motivací pro vztah k pohybu a zvládání pohybových činností je i utváření variant osvojených pohybových dovedností (pro radost, v souladu s pohybovým záměrem, herním soutěžním cílem atd.). S tvořivostí souvisí i řešení konkrétních praktických pohybových úkolů při různých činnostech a v různém prostředí, které lze přenášet i do běžného života.</t>
         </is>
       </c>
       <c r="K304" s="0" t="inlineStr">
         <is>
-          <t>Na základě ukázek má představu o variantách pohybových dovedností.Naplánuje vlastní variantu pohybové dovednosti.</t>
+          <t>Zkouší a nacvičuje vlastní varianty pohybových dovedností.Seznamuje se variantami her a soutěží.</t>
         </is>
       </c>
       <c r="L304" s="0" t="inlineStr">
         <is>
-          <t>Vymýšlí vlastní varianty pohybových dovedností podle sebe nebo zadání.Nacvičuje vlastní varianty pohybových dovedností na hudební či rytmický doprovod.</t>
+          <t>Nacvičuje další (nové) varianty pohybových dovedností i s hudebním a rytmickým doprovodem.Nacvičuje taktické varianty her a soutěží.</t>
         </is>
       </c>
       <c r="M304" s="0" t="inlineStr">
         <is>
-          <t>Tvoří varianty jednoduchých pohybových dovedností na různé motivy podle zadání.Předvede vlastní varianty pohybových dovedností na hudební či rytmický doprovod samostatně i ve skupině.</t>
+          <t>Vytváří vlastní varianty pohybových dovedností i s hudebním a rytmickým doprovodem a předvede je.Při týmových hrách a soutěžích využívá různé taktické varianty pohybových dovedností a spolupráce.</t>
         </is>
       </c>
       <c r="N304" s="0" t="inlineStr">
         <is>
-          <t>Rozumí zadání a vyjádří dle své fantazie, hudebního či rytmického doprovodu varianty jednoduchých pohybových dovedností.</t>
+          <t>Tvoří podle zadání a své fantazie, hudebního či rytmického doprovodu varianty jednoduchých pohybových dovedností.</t>
         </is>
       </c>
       <c r="O304" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P304" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
@@ -25664,245 +25664,245 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D309" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E309" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F309" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H309" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-001-ZV9-005</t>
+          <t>CZB-TEV-001-ZV5-005</t>
         </is>
       </c>
       <c r="I309" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje zásady hygieny a bezpečného chování při pohybových činnostech v prostředí sportovišť a přírody; aktivně předchází krizovým situacím a při jejich vzniku adekvátně reaguje.</t>
+          <t>Uplatňuje základní zásady hygieny a bezpečnosti při pohybových činnostech, svým jednáním předchází nebezpečným situacím a při jejich vzniku adekvátně reaguje.</t>
         </is>
       </c>
       <c r="J309" s="0" t="inlineStr">
         <is>
-          <t>V TV jsou žáci adekvátně oblečení a obutí v souladu s nároky dané pohybové aktivity prostředí, v němž činnost provádějí (tělocvična, bazén, gymnastický sál, příroda). Při každé nové pohybové činnosti a přechodu do jiného prostředí učitel předává instrukce k bezpečnosti, které mají žáci dodržovat. Jejich znalost a dodržování jsou základem tohoto výstupu. Daný očekávaný výstup vychází z předpokladu, že žáci na 2. stupni už většinu prostředí, v nichž se realizuje TV v dané škole, i většinu opakujících se pohybových činností znají a mohou samostatně a aktivně přispívat k dodržování hygienických a bezpečnostních pravidel.Praktické uplatňování hygieny a zejména bezpečnosti při TV je jedním z hlavních předpokladů realizace pohybových činností a získávání potřebných praktických návyků zdravého využívání pohybu. Zvládání daných pravidel je důležité pro realizaci pohybových činností v celém dalším životě.</t>
+          <t>Pohybové činnosti žáků v TV se odehrávají v různých prostorech tělocvičny, hřiště, přírody, bazénu atd. Každé prostředí i každá pohybová činnost mají svá specifická pravidla bezpečnosti a hygieny. Žák má být adekvátně oblečený a obutý v souladu s nároky dané pohybové aktivity prostředí, v němž činnost provádí (tělocvična, bazén, gymnastický sál aj.). Při každé nové pohybové činnosti a přechodu do jiného prostředí učitel předává instrukce k bezpečnosti, které má žák dodržovat. Jejich znalost a dodržování jsou základem tohoto výstupu. Praktické uplatňování hygieny a zejména bezpečnosti při TV je jedním z hlavních předpokladů realizace pohybových činností a získávání potřebných praktických návyků zdravého využívání pohybu. </t>
         </is>
       </c>
       <c r="K309" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se zásadami hygieny a bezpečnosti osvojování nových pohybových činností. </t>
+          <t>Seznamuje se se základními zásadami hygieny a bezpečnosti při různých pohybových činnostech.</t>
         </is>
       </c>
       <c r="L309" s="0" t="inlineStr">
         <is>
-          <t>Zná zásady hygieny a bezpečnosti při pohybových činnostech.Uvědomuje si problém, který by mohl vést k ohrožení jeho bezpečí nebo bezpečí jiné osoby. </t>
+          <t>Zná základní zásady hygieny a bezpečnosti při různých pohybových činnostech.Uvědomuje si problém, který by mohl vést k ohrožení jeho bezpečí nebo bezpečí jiného žáka.</t>
         </is>
       </c>
       <c r="M309" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje základní zásady hygieny a bezpečnosti při pohybových činnostech v prostředí daného sportoviště.Upozorní na jakýkoli problém, který by mohl vést k ohrožení jeho bezpečí nebo bezpečí jiné osoby.Svým jednáním předchází nebezpečným situacím.</t>
+          <t>Uplatňuje základní zásady hygieny a bezpečnosti při různých pohybových činnostech.Upozorní na jakýkoli problém, který by mohl vést k ohrožení jeho bezpečí nebo bezpečí jiného žáka.Svým jednáním předchází nebezpečným situacím.Adaptuje se na vodní prostředí, dodržuje hygienu plavání, zvládá v souladu s individuálními předpoklady plavecké dovednosti.Zvládá v souladu s individuálními předpoklady vybranou plaveckou techniku, prvky sebezáchrany a bezpečnosti.</t>
         </is>
       </c>
       <c r="N309" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje zásady bezpečnosti a hygieny při a po pohybových aktivitách, předchází nebezpečným situacím.</t>
+          <t>Uplatňuje základní zásady bezpečnosti a hygieny při a po pohybových aktivitách.</t>
         </is>
       </c>
       <c r="O309" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P309" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D310" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E310" s="0" t="inlineStr">
         <is>
           <t>Činnosti ovlivňující pohybové učení a zdraví</t>
         </is>
       </c>
       <c r="F310" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh zajišťuje ve společném vzdělávání žáků 1. a 2. stupně základního vzdělávání to nejdůležitější, co vede k rozvoji pohybové gramotnosti. Jeho podstatou je především rozvoj pohybových dovedností žáka na základě co nejširší nabídky pohybových činností (v souladu s věkovými možnostmi žáka, jeho zájmy a podmínkami škol). Odehrává se v motivujícím prostředí, odpovídajícími způsoby výuky a v podněcujícím přístupu k žákům, hodnoceným na základě jejich zájmu a osobního zlepšování. Tematický okruh směřuje i k poznání rozvoje tělesné zdatnosti (na základě pochopení délky, kvality, intenzity pohybu, překonávání námahy při pohybových činnostech) a výhod zapojení do pravidelné pohybové činnosti jako předpokladu zdravého vývoje organismu a přínosů pro zdravý životní styl. To by mělo u žáka utvářet nejen poznání o potřebě dostatečného množství pohybu, ale především rozvíjet jeho návyky a potřebu pravidelného opakování pohybových činností a jejich zařazování do každodenního pohybového režimu – v kontrastu s dlouhodobou statickou zátěží výuky vsedě. Součástí tématu je i problematika hygieny a bezpečnosti při pohybových činnostech. </t>
         </is>
       </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H310" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-001-ZV5-005</t>
+          <t>CZB-TEV-001-ZV9-005</t>
         </is>
       </c>
       <c r="I310" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje základní zásady hygieny a bezpečnosti při pohybových činnostech, svým jednáním předchází nebezpečným situacím a při jejich vzniku adekvátně reaguje.</t>
+          <t>Uplatňuje zásady hygieny a bezpečného chování při pohybových činnostech v prostředí sportovišť a přírody; aktivně předchází krizovým situacím a při jejich vzniku adekvátně reaguje.</t>
         </is>
       </c>
       <c r="J310" s="0" t="inlineStr">
         <is>
-          <t>Pohybové činnosti žáků v TV se odehrávají v různých prostorech tělocvičny, hřiště, přírody, bazénu atd. Každé prostředí i každá pohybová činnost mají svá specifická pravidla bezpečnosti a hygieny. Žák má být adekvátně oblečený a obutý v souladu s nároky dané pohybové aktivity prostředí, v němž činnost provádí (tělocvična, bazén, gymnastický sál aj.). Při každé nové pohybové činnosti a přechodu do jiného prostředí učitel předává instrukce k bezpečnosti, které má žák dodržovat. Jejich znalost a dodržování jsou základem tohoto výstupu. Praktické uplatňování hygieny a zejména bezpečnosti při TV je jedním z hlavních předpokladů realizace pohybových činností a získávání potřebných praktických návyků zdravého využívání pohybu. </t>
+          <t>V TV jsou žáci adekvátně oblečení a obutí v souladu s nároky dané pohybové aktivity prostředí, v němž činnost provádějí (tělocvična, bazén, gymnastický sál, příroda). Při každé nové pohybové činnosti a přechodu do jiného prostředí učitel předává instrukce k bezpečnosti, které mají žáci dodržovat. Jejich znalost a dodržování jsou základem tohoto výstupu. Daný očekávaný výstup vychází z předpokladu, že žáci na 2. stupni už většinu prostředí, v nichž se realizuje TV v dané škole, i většinu opakujících se pohybových činností znají a mohou samostatně a aktivně přispívat k dodržování hygienických a bezpečnostních pravidel.Praktické uplatňování hygieny a zejména bezpečnosti při TV je jedním z hlavních předpokladů realizace pohybových činností a získávání potřebných praktických návyků zdravého využívání pohybu. Zvládání daných pravidel je důležité pro realizaci pohybových činností v celém dalším životě.</t>
         </is>
       </c>
       <c r="K310" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se základními zásadami hygieny a bezpečnosti při různých pohybových činnostech.</t>
+          <t>Seznamuje se se zásadami hygieny a bezpečnosti osvojování nových pohybových činností. </t>
         </is>
       </c>
       <c r="L310" s="0" t="inlineStr">
         <is>
-          <t>Zná základní zásady hygieny a bezpečnosti při různých pohybových činnostech.Uvědomuje si problém, který by mohl vést k ohrožení jeho bezpečí nebo bezpečí jiného žáka.</t>
+          <t>Zná zásady hygieny a bezpečnosti při pohybových činnostech.Uvědomuje si problém, který by mohl vést k ohrožení jeho bezpečí nebo bezpečí jiné osoby. </t>
         </is>
       </c>
       <c r="M310" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje základní zásady hygieny a bezpečnosti při různých pohybových činnostech.Upozorní na jakýkoli problém, který by mohl vést k ohrožení jeho bezpečí nebo bezpečí jiného žáka.Svým jednáním předchází nebezpečným situacím.Adaptuje se na vodní prostředí, dodržuje hygienu plavání, zvládá v souladu s individuálními předpoklady plavecké dovednosti.Zvládá v souladu s individuálními předpoklady vybranou plaveckou techniku, prvky sebezáchrany a bezpečnosti.</t>
+          <t>Uplatňuje základní zásady hygieny a bezpečnosti při pohybových činnostech v prostředí daného sportoviště.Upozorní na jakýkoli problém, který by mohl vést k ohrožení jeho bezpečí nebo bezpečí jiné osoby.Svým jednáním předchází nebezpečným situacím.</t>
         </is>
       </c>
       <c r="N310" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje základní zásady bezpečnosti a hygieny při a po pohybových aktivitách.</t>
+          <t>Uplatňuje zásady bezpečnosti a hygieny při a po pohybových aktivitách, předchází nebezpečným situacím.</t>
         </is>
       </c>
       <c r="O310" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P310" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D311" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F311" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H311" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-006</t>
+          <t>CZB-TEV-002-ZV9-006</t>
         </is>
       </c>
       <c r="I311" s="0" t="inlineStr">
         <is>
-          <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
+          <t>Používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, smluvená gesta a signály, samostatně řídí skupinu při pohybové činnosti.</t>
         </is>
       </c>
       <c r="J311" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, signály a s ohledem na svoje možnosti a podle nich vykonává individuální i týmovou pohybovou činnost Tělocvičné názvosloví a dorozumívání při TV je velmi specifické. Pro organizaci a realizaci pohybových činností se používají jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály. Osvojování daných pojmů a dalších prvků dorozumívání v TV je postupné a souvisí s konkrétními pohybovými činnostmi, na jejich základě je žák schopný provádět bezpečně konkrétní činnosti. S danou terminologií by měl být žák seznamován od začátku vzdělávání v TV. Znalost tělocvičného názvosloví, pokynů, povelů a gest je důležitá pro organizaci a realizaci pohybových činností v TV i při dalším studiu a v životě. Schopnost používat tělocvičné pojmy a další prostředky dorozumění patří k základním znalostem a dovednostem žáka.</t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely a signály, s ohledem na svoje možnosti vykonává podle nich individuální i týmovou pohybovou činnostTělocvičné názvosloví a dorozumívání při TV je velmi specifické. Používají se jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály pro organizaci a realizaci pohybových činností. Osvojování daných pojmů a dalších prvků dorozumívání v TV souvisí s konkrétními pohybovými činnostmi. Na 2. stupni by měl žák reagovat nejen na pokyny a povely, ale i na různé signály, gesta používaná v TV (např. na gesta a signály rozhodčího při sportovních hrách).Specifické názvosloví, konkrétní gesta a signály zpřesňují, zjednodušují a zkracují dorozumívání v TV a také usnadňují organizaci a bezpečnost pohybových činností. Znalost tělocvičného názvosloví je důležitá jak pro dalším studium, tak pro běžný život, především pro společné rekreační pohybové aktivity, porozumění sportovním zprávám v tisku i pro sledování sportovních přenosů v televizi a na různých platformách v digitálním prostoru. Schopnost používat tělocvičné pojmy patří k základním znalostem a dovednostem žáka.</t>
         </is>
       </c>
       <c r="K311" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s pokyny, povely a signály spojenými s různými pohybovými činnostmi.</t>
+          <t>Reaguje na pokyny, povely a signály spojenými s pohybovou činností.</t>
         </is>
       </c>
       <c r="L311" s="0" t="inlineStr">
         <is>
-          <t>Rozumí pokynům, povelům a signálům spojených s různými pohybovými činnostmi.</t>
+          <t>Rozumí a pojmenuje pokyny, povely a signály spojené s pohybovou činností.</t>
         </is>
       </c>
       <c r="M311" s="0" t="inlineStr">
         <is>
-          <t>Podle pokynů, povelů a signálů vykonává různé pohybové činnosti.Se spolužáky společně posoudí soulad cvičení a slovních instrukcí.</t>
+          <t>Sestaví a vede krátké rozcvičení s ohledem na následující pohybovou činnost.Používá správné tělocvičné názvosloví.Organizuje skupinu, dává instrukce, kontroluje a opravuje provedení cvičení spolužáků.</t>
         </is>
       </c>
       <c r="N311" s="0" t="inlineStr">
         <is>
           <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
         </is>
       </c>
       <c r="O311" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P311" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
@@ -25910,81 +25910,81 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D312" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F312" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H312" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-006</t>
+          <t>CZB-TEV-002-ZV5-006</t>
         </is>
       </c>
       <c r="I312" s="0" t="inlineStr">
         <is>
-          <t>Používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, smluvená gesta a signály, samostatně řídí skupinu při pohybové činnosti.</t>
+          <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
         </is>
       </c>
       <c r="J312" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely a signály, s ohledem na svoje možnosti vykonává podle nich individuální i týmovou pohybovou činnostTělocvičné názvosloví a dorozumívání při TV je velmi specifické. Používají se jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály pro organizaci a realizaci pohybových činností. Osvojování daných pojmů a dalších prvků dorozumívání v TV souvisí s konkrétními pohybovými činnostmi. Na 2. stupni by měl žák reagovat nejen na pokyny a povely, ale i na různé signály, gesta používaná v TV (např. na gesta a signály rozhodčího při sportovních hrách).Specifické názvosloví, konkrétní gesta a signály zpřesňují, zjednodušují a zkracují dorozumívání v TV a také usnadňují organizaci a bezpečnost pohybových činností. Znalost tělocvičného názvosloví je důležitá jak pro dalším studium, tak pro běžný život, především pro společné rekreační pohybové aktivity, porozumění sportovním zprávám v tisku i pro sledování sportovních přenosů v televizi a na různých platformách v digitálním prostoru. Schopnost používat tělocvičné pojmy patří k základním znalostem a dovednostem žáka.</t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - používá osvojované tělocvičné názvosloví, správně reaguje na pokyny, povely, signály a s ohledem na svoje možnosti a podle nich vykonává individuální i týmovou pohybovou činnost Tělocvičné názvosloví a dorozumívání při TV je velmi specifické. Pro organizaci a realizaci pohybových činností se používají jak oficiální tělocvičné pojmy, tak různá zkratkovitá pojmenování, smluvená gesta a zvukové signály. Osvojování daných pojmů a dalších prvků dorozumívání v TV je postupné a souvisí s konkrétními pohybovými činnostmi, na jejich základě je žák schopný provádět bezpečně konkrétní činnosti. S danou terminologií by měl být žák seznamován od začátku vzdělávání v TV. Znalost tělocvičného názvosloví, pokynů, povelů a gest je důležitá pro organizaci a realizaci pohybových činností v TV i při dalším studiu a v životě. Schopnost používat tělocvičné pojmy a další prostředky dorozumění patří k základním znalostem a dovednostem žáka.</t>
         </is>
       </c>
       <c r="K312" s="0" t="inlineStr">
         <is>
-          <t>Reaguje na pokyny, povely a signály spojenými s pohybovou činností.</t>
+          <t>Seznamuje se s pokyny, povely a signály spojenými s různými pohybovými činnostmi.</t>
         </is>
       </c>
       <c r="L312" s="0" t="inlineStr">
         <is>
-          <t>Rozumí a pojmenuje pokyny, povely a signály spojené s pohybovou činností.</t>
+          <t>Rozumí pokynům, povelům a signálům spojených s různými pohybovými činnostmi.</t>
         </is>
       </c>
       <c r="M312" s="0" t="inlineStr">
         <is>
-          <t>Sestaví a vede krátké rozcvičení s ohledem na následující pohybovou činnost.Používá správné tělocvičné názvosloví.Organizuje skupinu, dává instrukce, kontroluje a opravuje provedení cvičení spolužáků.</t>
+          <t>Podle pokynů, povelů a signálů vykonává různé pohybové činnosti.Se spolužáky společně posoudí soulad cvičení a slovních instrukcí.</t>
         </is>
       </c>
       <c r="N312" s="0" t="inlineStr">
         <is>
           <t>Reaguje správně na základní pokyny, povely, signály a vykonává podle nich individuální i týmovou pohybovou činnost.</t>
         </is>
       </c>
       <c r="O312" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P312" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
@@ -25992,168 +25992,168 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D313" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F313" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H313" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-007</t>
+          <t>CZB-TEV-002-ZV9-007</t>
         </is>
       </c>
       <c r="I313" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla jednoduchých her a soutěží, adekvátně reaguje na zjevné přestupky.</t>
+          <t>Dodržuje základní pravidla her a soutěží, označí přestupky proti herním či soutěžním pravidlům a vysvětlí, v čem došlo k jejich porušení.</t>
         </is>
       </c>
       <c r="J313" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením – pozná a označí zjevné přestupky proti nim a adekvátně na ně reaguje Pro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 1. stupni využívány pohybové hry, zjednodušené sportovní hry a různé soutěže. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žák by si měl daná pravidla osvojit, dodržovat je a adekvátně reagovat na jejich nedodržování (upozornit na jejich porušování). Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel i jejich dodržování je pro realizaci daných pohybových činností a pro bezpečnost žáka nezbytná. Je i výrazným prvkem jeho socializace. </t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením, označí přestupky proti herním či soutěžním pravidlům, vysvětlí, proč jsou v rozporu s pravidlyPro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 2. stupni využívány různé typy her a soutěží. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žáci by měli daná pravidla znát, dodržovat je, v případě porušení pravidel tuto situaci rozpoznat (upozornit na ni) a adekvátně reagovat na jejich nedodržování. Měli by být schopni i vysvětlit, k jakému porušení pravidel došlo a proč není možné ho tolerovat.Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel je pro společnou a bezpečnou realizaci pohybových činností nezbytná. Je důležitá i jako prvek socializace při organizování a realizaci společných pohybových činností mimo školu a v osobním životě. Jejich znalost umožňuje s porozuměním vnímat informace o sportu a sledovat přenosy sportovních soutěží.</t>
         </is>
       </c>
       <c r="K313" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se základními pravidly her a soutěží.</t>
+          <t>Seznamuje se se základními pravidly her a soutěží.  </t>
         </is>
       </c>
       <c r="L313" s="0" t="inlineStr">
         <is>
-          <t>Zná základní pravidla her a soutěží.Rozlišuje základní porušení pravidel.</t>
+          <t>Zná základní pravidla osvojovaných her a soutěží.Rozlišuje základní porušení pravidel.  </t>
         </is>
       </c>
       <c r="M313" s="0" t="inlineStr">
         <is>
           <t>Dodržuje pravidla her a soutěží a chová se v duchu fair play. Uvede a vysvětlí, k jakému porušení pravidel došlo. Sleduje hru či soutěž a upozorňuje na porušení pravidel.</t>
         </is>
       </c>
       <c r="N313" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla jednoduchých her a soutěží.</t>
+          <t>Zná a dodržuje základní pravidla her a soutěží, rozpozná, když dojde k jejich porušení.</t>
         </is>
       </c>
       <c r="O313" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P313" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D314" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F314" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H314" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-007</t>
+          <t>CZB-TEV-002-ZV5-007</t>
         </is>
       </c>
       <c r="I314" s="0" t="inlineStr">
         <is>
-          <t>Dodržuje základní pravidla her a soutěží, označí přestupky proti herním či soutěžním pravidlům a vysvětlí, v čem došlo k jejich porušení.</t>
+          <t>Dodržuje základní pravidla jednoduchých her a soutěží, adekvátně reaguje na zjevné přestupky.</t>
         </is>
       </c>
       <c r="J314" s="0" t="inlineStr">
         <is>
-          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV- dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením, označí přestupky proti herním či soutěžním pravidlům, vysvětlí, proč jsou v rozporu s pravidlyPro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 2. stupni využívány různé typy her a soutěží. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žáci by měli daná pravidla znát, dodržovat je, v případě porušení pravidel tuto situaci rozpoznat (upozornit na ni) a adekvátně reagovat na jejich nedodržování. Měli by být schopni i vysvětlit, k jakému porušení pravidel došlo a proč není možné ho tolerovat.Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel je pro společnou a bezpečnou realizaci pohybových činností nezbytná. Je důležitá i jako prvek socializace při organizování a realizaci společných pohybových činností mimo školu a v osobním životě. Jejich znalost umožňuje s porozuměním vnímat informace o sportu a sledovat přenosy sportovních soutěží.</t>
+          <t>Znění alternativního OVU pro inkluzivní vzdělávání v TV - dodržuje základní pravidla jednoduchých her a soutěží a jejich nutné modifikace související s jeho aktivním zapojením – pozná a označí zjevné přestupky proti nim a adekvátně na ně reaguje Pro motivaci a využití osvojovaných pohybových dovedností jsou v TV na 1. stupni využívány pohybové hry, zjednodušené sportovní hry a různé soutěže. Tyto činnosti mají svá konkrétní pravidla, která slouží k bezproblémové realizaci her a soutěží a k bezpečnosti žáků. Žák by si měl daná pravidla osvojit, dodržovat je a adekvátně reagovat na jejich nedodržování (upozornit na jejich porušování). Hry a soutěže se řídí společnými pravidly. Znalost těchto pojmů a pravidel i jejich dodržování je pro realizaci daných pohybových činností a pro bezpečnost žáka nezbytná. Je i výrazným prvkem jeho socializace. </t>
         </is>
       </c>
       <c r="K314" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se se základními pravidly her a soutěží.  </t>
+          <t>Seznamuje se se základními pravidly her a soutěží.</t>
         </is>
       </c>
       <c r="L314" s="0" t="inlineStr">
         <is>
-          <t>Zná základní pravidla osvojovaných her a soutěží.Rozlišuje základní porušení pravidel.  </t>
+          <t>Zná základní pravidla her a soutěží.Rozlišuje základní porušení pravidel.</t>
         </is>
       </c>
       <c r="M314" s="0" t="inlineStr">
         <is>
           <t>Dodržuje pravidla her a soutěží a chová se v duchu fair play. Uvede a vysvětlí, k jakému porušení pravidel došlo. Sleduje hru či soutěž a upozorňuje na porušení pravidel.</t>
         </is>
       </c>
       <c r="N314" s="0" t="inlineStr">
         <is>
-          <t>Zná a dodržuje základní pravidla her a soutěží, rozpozná, když dojde k jejich porušení.</t>
+          <t>Dodržuje základní pravidla jednoduchých her a soutěží.</t>
         </is>
       </c>
       <c r="O314" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P314" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
@@ -26320,168 +26320,168 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D317" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F317" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H317" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV9-009</t>
+          <t>CZB-TEV-002-ZV5-009</t>
         </is>
       </c>
       <c r="I317" s="0" t="inlineStr">
         <is>
-          <t>Naplňuje při pohybových činnostech některé olympijské myšlenky – čestné soupeření, respekt k odlišnostem, podpora znevýhodněných osob, ochrana přírody, uplatňování práv a povinností vyplývajících z různých rolí.</t>
+          <t>Při pohybových činnostech jedná v duchu fair play, respektuje pohybové dovednosti, předpoklady a zájmy ostatních.</t>
         </is>
       </c>
       <c r="J317" s="0" t="inlineStr">
         <is>
-          <t>Fair play jednání na 2. stupni zdůrazňuje čestné jednání, spolupráci a vzájemnou pomoc, uplatňování práv a povinností při hrách a soutěžích, samostatné rozpoznávání situací, kdy je porušováno čestné jednání, respekt k pohybové úrovni jiných žáků, kdy odlišnost může vycházet ze sociálního či zdravotního znevýhodnění. Žák by si měl být vědom toho, že k olympijským myšlenkám patří i ochrana přírody při pohybových činnostech, ochrana majetku a zdraví atd.Jednání v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Je významným přínosem TV pro celkový rozvoj osobnosti žáků, který je přenositelný do běžného každodenního života.</t>
+          <t>Čestné jednání při TV (v duchu fair play) představuje na 1. stupni především pomoc, spolupráci, ohleduplnost a respekt k ostatním. Žák respektuje pohybovou úroveň jiných žáků, je schopný jim při realizaci pohybových činností pomoci a povzbudit je. Čestné soupeření v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Uplatňování čestného jednání, vzájemné ohleduplnosti, pomoci a spolupráce při pohybových činnostech je významným přínosem TV pro rozvoj osobnosti žáka, který je přenositelný do běžného každodenního života. </t>
         </is>
       </c>
       <c r="K317" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s principy fair play při náročnějších pohybových činnostech.Uvede (předvede), jak by mělo vypadat správné etické jednání.  </t>
+          <t>Seznamuje se s principy fair play.</t>
         </is>
       </c>
       <c r="L317" s="0" t="inlineStr">
         <is>
-          <t>Koriguje své jednání v duchu fair play.Označí nevhodné jednání a zdůvodní, v čem byla porušena práva a povinnosti.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.  </t>
+          <t>Koriguje své jednání v duchu fair play.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.</t>
         </is>
       </c>
       <c r="M317" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.Uvede, jaký vliv může mít eticky nevhodné a vhodné jednání na jiné sportovce.Podporuje znevýhodněné osoby.Jedná se zásadami pro ochranu přírodního prostředí.</t>
+          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.</t>
         </is>
       </c>
       <c r="N317" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play, respektuje při pohybových činnostech jiné žáky, jejich odlišné předpoklady a zájmy.</t>
+          <t>Jedná v duchu fair play, včetně respektu k ostatním žákům.</t>
         </is>
       </c>
       <c r="O317" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P317" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D318" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
           <t>Činnosti podporující pohybové učení</t>
         </is>
       </c>
       <c r="F318" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh obsahuje výstupy směřující k dorozumění a spolupráci při pohybových činnostech, k poznání a dodržování základních pravidel her a soutěží jako základu pro fair play jednání, včetně respektu k žákům různé výkonnosti, podpory žáka s tělesnými a zdravotními odlišnostmi, dorozumění a pomoci při týmových činnostech atd. Součástí tématu jsou OVU směřující k dovednostem měřit a hodnotit pohybové výkony (své i jiných) a respektovat náměty na další zlepšování. Jde i o dovednost (návyk) žáků samostatně sledovat a hodnotit tělesnou zdatnost, udržovat ji na optimální úrovni jako základ celoživotní péče o zdraví. V neposlední řadě směřuje tematický okruh i k práci s informacemi v oblasti pohybových činností a sportu, k jejich vyhledávání a kritickému hodnocení – co lze využít, čeho se účastnit, co nezapadá do čestného jednání atd. </t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H318" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-002-ZV5-009</t>
+          <t>CZB-TEV-002-ZV9-009</t>
         </is>
       </c>
       <c r="I318" s="0" t="inlineStr">
         <is>
-          <t>Při pohybových činnostech jedná v duchu fair play, respektuje pohybové dovednosti, předpoklady a zájmy ostatních.</t>
+          <t>Naplňuje při pohybových činnostech některé olympijské myšlenky – čestné soupeření, respekt k odlišnostem, podpora znevýhodněných osob, ochrana přírody, uplatňování práv a povinností vyplývajících z různých rolí.</t>
         </is>
       </c>
       <c r="J318" s="0" t="inlineStr">
         <is>
-          <t>Čestné jednání při TV (v duchu fair play) představuje na 1. stupni především pomoc, spolupráci, ohleduplnost a respekt k ostatním. Žák respektuje pohybovou úroveň jiných žáků, je schopný jim při realizaci pohybových činností pomoci a povzbudit je. Čestné soupeření v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Uplatňování čestného jednání, vzájemné ohleduplnosti, pomoci a spolupráce při pohybových činnostech je významným přínosem TV pro rozvoj osobnosti žáka, který je přenositelný do běžného každodenního života. </t>
+          <t>Fair play jednání na 2. stupni zdůrazňuje čestné jednání, spolupráci a vzájemnou pomoc, uplatňování práv a povinností při hrách a soutěžích, samostatné rozpoznávání situací, kdy je porušováno čestné jednání, respekt k pohybové úrovni jiných žáků, kdy odlišnost může vycházet ze sociálního či zdravotního znevýhodnění. Žák by si měl být vědom toho, že k olympijským myšlenkám patří i ochrana přírody při pohybových činnostech, ochrana majetku a zdraví atd.Jednání v duchu fair play je jedním ze základních morálních přínosů tělesné výchovy a sportu. Je významným přínosem TV pro celkový rozvoj osobnosti žáků, který je přenositelný do běžného každodenního života.</t>
         </is>
       </c>
       <c r="K318" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s principy fair play.</t>
+          <t>Seznamuje se s principy fair play při náročnějších pohybových činnostech.Uvede (předvede), jak by mělo vypadat správné etické jednání.  </t>
         </is>
       </c>
       <c r="L318" s="0" t="inlineStr">
         <is>
-          <t>Koriguje své jednání v duchu fair play.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.</t>
+          <t>Koriguje své jednání v duchu fair play.Označí nevhodné jednání a zdůvodní, v čem byla porušena práva a povinnosti.Uvědomuje si rozdílnost pohybových dovedností, předpokladů a zájmů ostatních.  </t>
         </is>
       </c>
       <c r="M318" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.</t>
+          <t>Jedná v duchu fair play.Respektuje pohybové dovednosti, předpoklady a zájmy ostatních.Zhodnotí své jednání i jednání dalších účastníků při utkání, soutěži, společné činnosti.Uvede, jaký vliv může mít eticky nevhodné a vhodné jednání na jiné sportovce.Podporuje znevýhodněné osoby.Jedná se zásadami pro ochranu přírodního prostředí.</t>
         </is>
       </c>
       <c r="N318" s="0" t="inlineStr">
         <is>
-          <t>Jedná v duchu fair play, včetně respektu k ostatním žákům.</t>
+          <t>Jedná v duchu fair play, respektuje při pohybových činnostech jiné žáky, jejich odlišné předpoklady a zájmy.</t>
         </is>
       </c>
       <c r="O318" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P318" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="inlineStr">
         <is>
           <t>Člověk, zdraví a bezpečí</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
@@ -26730,61 +26730,61 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D322" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova</t>
         </is>
       </c>
       <c r="F322" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
         </is>
       </c>
       <c r="G322" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H322" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-012</t>
+          <t>CZB-TEV-003-ZV5-011</t>
         </is>
       </c>
       <c r="I322" s="0" t="inlineStr">
         <is>
-          <t>Samostatně uplatňuje speciální kompenzační, korektivní či jinak rozvíjející cvičení a aplikované pohybové činnosti v souladu s aktuálním zdravotním stavem s ohledem na své možnosti a zkušenosti a usiluje o optimální provedení.</t>
+          <t>Uplatňuje (s pomocí učitele) speciální kompenzační, korektivní či jinak rozvíjející cvičení a aplikované pohybové aktivity s ohledem na své možnosti, koriguje techniku jejich provedení.</t>
         </is>
       </c>
       <c r="J322" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K322" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L322" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M322" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N322" s="0" t="inlineStr">
         <is>
           <t/>
@@ -26812,61 +26812,61 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D323" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E323" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova</t>
         </is>
       </c>
       <c r="F323" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
         </is>
       </c>
       <c r="G323" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H323" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-011</t>
+          <t>CZB-TEV-003-ZV9-012</t>
         </is>
       </c>
       <c r="I323" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje (s pomocí učitele) speciální kompenzační, korektivní či jinak rozvíjející cvičení a aplikované pohybové aktivity s ohledem na své možnosti, koriguje techniku jejich provedení.</t>
+          <t>Samostatně uplatňuje speciální kompenzační, korektivní či jinak rozvíjející cvičení a aplikované pohybové činnosti v souladu s aktuálním zdravotním stavem s ohledem na své možnosti a zkušenosti a usiluje o optimální provedení.</t>
         </is>
       </c>
       <c r="J323" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K323" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L323" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M323" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N323" s="0" t="inlineStr">
         <is>
           <t/>
@@ -27058,61 +27058,61 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D326" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova</t>
         </is>
       </c>
       <c r="F326" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
         </is>
       </c>
       <c r="G326" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H326" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-014</t>
+          <t>CZB-TEV-003-ZV5-013</t>
         </is>
       </c>
       <c r="I326" s="0" t="inlineStr">
         <is>
-          <t>Samostatně usiluje o zlepšení svých pohybových schopností a dovedností na základě zkušeností v různých pohybových činnostech.</t>
+          <t>Uplatňuje dovednosti relevantní pro své zapojení do širokého spektra aplikovaných pohybových aktivit odpovídajících aktuálnímu zdravotnímu stavu.</t>
         </is>
       </c>
       <c r="J326" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K326" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L326" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M326" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N326" s="0" t="inlineStr">
         <is>
           <t/>
@@ -27140,61 +27140,61 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C327" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D327" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova</t>
         </is>
       </c>
       <c r="F327" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
         </is>
       </c>
       <c r="G327" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H327" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-013</t>
+          <t>CZB-TEV-003-ZV9-014</t>
         </is>
       </c>
       <c r="I327" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje dovednosti relevantní pro své zapojení do širokého spektra aplikovaných pohybových aktivit odpovídajících aktuálnímu zdravotnímu stavu.</t>
+          <t>Samostatně usiluje o zlepšení svých pohybových schopností a dovedností na základě zkušeností v různých pohybových činnostech.</t>
         </is>
       </c>
       <c r="J327" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K327" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L327" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M327" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N327" s="0" t="inlineStr">
         <is>
           <t/>
@@ -27222,61 +27222,61 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D328" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova</t>
         </is>
       </c>
       <c r="F328" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
         </is>
       </c>
       <c r="G328" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H328" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV9-015</t>
+          <t>CZB-TEV-003-ZV5-014</t>
         </is>
       </c>
       <c r="I328" s="0" t="inlineStr">
         <is>
-          <t>Uplatňuje dovednosti odpovídající jeho subjektivně maximálnímu zapojení do širokého spektra aplikovaných pohybových činností, které jsou v souladu s jeho aktuálním zdravotním stavem.</t>
+          <t>Zapojuje se do pohybových činností spolu s ostatními žáky, s ohledem na úroveň svých dovedností, svých zájmů a na různé sociální role.</t>
         </is>
       </c>
       <c r="J328" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K328" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L328" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M328" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N328" s="0" t="inlineStr">
         <is>
           <t/>
@@ -27304,61 +27304,61 @@
           <t>Vzdělávací oblast Člověk, zdraví a bezpečí (dále VO ČZB) je vymezená na základě celostního pojetí zdraví (bio-psycho-sociálně). Zajišťuje v základním vzdělávání cílený a systematický rozvoj pohybových dovedností a tělesné zdatnosti žáka, zdravého životního stylu, preventivní a aktuální ochrany zdraví v běžných situacích i při mimořádných událostech, osobních kvalit žáka, jeho jednání i schopností rozhodovat se v různých životních situacích ve prospěch zdraví a bezpečí. VO ČZB představuje specifickou oblast kompenzující vzrůstající dopad trendů negativně ovlivňujících životní styl žáka. VO ČZB svým pojetím a obsahem reaguje na výrazné společensko-politické události (pandemie, mimořádné přírodní události, válečné konflikty, migrace, zpochybňování a nestabilita demokratických principů, energetická krize atd.), které měly a mají zásadní vliv na zdraví a bezpečí (snížení množství pohybových aktivit, nárůst nadváhy a obezity žáků, negativní posun ve stravování žáků, zvýšený výskyt psychických problémů žáků, změny ve složení týmů tříd – nárůst počtu žáků s odlišným mateřským jazykem atd.). Význam VO ČZB je zdůrazněný v mezinárodních dokumentech i ve strategických dokumentech jednotlivých resortů a v meziresortních dohodách, které zdůrazňují začlenění pohybových aktivit, široké problematiky zdraví a bezpečí v základním vzdělávání. Cílem VO ČZB je seznamovat žáka (ve vazbě na jeho věk, schopnosti a potřeby) s tím, že žák sám nebo ve spolupráci s ostatními může výrazně ovlivňovat své zdraví a zdraví jiných. K tomu potřebuje získat znalosti, dovednosti, návyky a postoje související s rozvojem pohybových dovedností a tělesné zdatnosti, preventivní podporou zdraví v každodenním životě, s uplatňováním vlastního odpovědného jednání a rozhodování v situacích týkajících se zdraví a bezpečí, s rozvojem mezilidských vztahů, s možnostmi ovlivňovat kvalitu prostředí a svůj budoucí život. Ve VO ČZB má velký význam propojování formálního a neformálního vzdělávání a spolupráce s partnery mimo školu i podpora žáků se SVP a žáků nadaných a mimořádně nadaných. VO ČZB je v základním vzdělávání úzce propojená s klíčovými kompetencemi, průřezovými tématy a s kulturou školy, které směřují k podpoře všestranné pohody žáka – wellbeingu. Ve vzdělávání se využívá především činnostní, aktivizační a prožitkové učení s konkrétními příklady a diskusemi nad vhodností a účinností konkrétních postupů a jednání. To by mělo žákovi umožnit získávat praktické zkušenosti a návyky, vést k sebepoznávání i ke vzájemnému poznávání, k posilování jeho odolnosti, k účinné spolupráci a k odpovědnému rozhodování v různých životních situacích.  Ve VO ČZB se propojují 2 vzdělávací obory. Tělesná výchova zahrnuje 1. i 2. stupeň základního vzdělávání. Výchova ke zdraví a bezpečí je ve VO ČZB vymezená pro 2. stupeň základního vzdělávání a přímo navazuje na danou problematiku na 1. stupni, která je součástí VO Člověk a jeho svět. </t>
         </is>
       </c>
       <c r="C329" s="0" t="inlineStr">
         <is>
           <t>Tělesná výchova</t>
         </is>
       </c>
       <c r="D329" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor tělesná výchova (dále TV) rozvíjí u žáka cíleně pohybovou gramotnost, která zdůrazňuje osvojení základních znalostí o pohybu, o potřebném objemu a intenzitě pohybu v denním režimu, o jeho rozvíjejících i korektivních účincích na organismus atd., rozvoj pohybových dovedností a odpovídající tělesné zdatnosti a motivaci k pravidelnému každodennímu pohybu jako základu pro eliminaci sedavého způsobu života, který je příčinou nadváhy, vzniku svalové nerovnováhy, zdravotních problémů atd. Žák by tak měl získávat kladný postoj k pohybu jako základní životní potřebě.  Obsah vzdělávání v TV je členěný do tematických okruhů:Činnosti ovlivňující pohybové učení a zdraví – směřuje k osvojování pohybových dovedností, rozvoji tělesné zdatnosti, rozvoji pohybové tvořivosti, k organizaci pohybového režimu a k hygieně a bezpečnosti při pohybových činnostech. Činnosti podporující pohybové učení – směřuje k osvojení specifické TV terminologie a práci s informacemi o TV a sportu, k fair play jednání a dodržování pravidel her a soutěží, k zaznamenávání a vyhodnocování výkonů. Zdravotní a aplikovaná tělesná výchova – směřuje k pohybovému vzdělávání žáka s podporou. Zařazení žáka se speciálními vzdělávacími potřebami do Zdravotní a aplikované tělesné výchovy (ZATV) je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. Obsah ZATV je součástí metodické podpory.Očekávané výsledky učení (dále OVU) TV v souladu s tím směřují k rozvoji pohybových dovedností v širokém spektru pohybových činností, k rozvoji tělesné zdatnosti a adaptaci na tělesnou zátěž, k pohybové tvořivosti, k vlastnímu podílu na organizaci pohybového režimu, k hygienickým návykům a bezpečnému chování v prostředí sportovišť a přírody, ke komunikaci a spolupráci při pohybových činnostech, dodržování pravidel her a soutěží, fair play jednání, vzájemnému respektu, k ochraně přírody při pohybových činnostech atd. Realizované pohybové činnosti pak slouží jako nástroj pro pozitivní formování osobnostně-sociální úrovně žáka. Pohybové vzdělávání postupuje od spontánní a řízené pohybové činnosti žáka na 1. stupni (v koedukovaných skupinách žáků) k řízené a výběrové činnosti na 2. stupni, kde se případně spojuje výuka žákyň a žáků při činnostech, které nejsou z hlediska odlišné hmotnosti a síly nebezpečné (např. lyžování, turistika, plavání, tanec). Vzdělávání na 1. a 2. stupni na sebe navazuje v obsahu OVU. V TV je důležitá především trvalá pohybová aktivita žáka, ukázky činností, ohleduplnost, spolupráce, vlastní i vzájemné hodnocení žáků. Předpokladem pro osvojování pohybových dovedností je žákův prožitek z pohybu. V TV je velmi důležité motivační hodnocení, které vychází z individuálních předpokladů žáka i jeho aktuálního zdravotního stavu a je postavené na posuzování jeho osobního zlepšení. Proaktivní přístup k pohybovým činnostem napomáhá rozvíjet u žáka klíčové kompetence.  Objem TV v rozsahu minimálně 2 hodin týdně v každém ročníku je zachován. Na 1. stupni je povinně realizována plavecká výuka v minimálním rozsahu 40 hodin. Je žádoucí zařazovat volitelné předměty zaměřené na pohybové činnosti podle zájmu žáků a možností školy. TV by měla být ve škole podpořena vhodnými prostory a vybavením a dalšími pohybovými aktivitami v denním režimu žáka. Významné místo ve vzdělávání zaujímá spolupráce s partnery zaměřenými na organizaci zájmových pohybových činností žáků. </t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova</t>
         </is>
       </c>
       <c r="F329" s="0" t="inlineStr">
         <is>
           <t>Zdravotní a aplikovaná tělesná výchova svým obsahovým zaměřením i využívanými nástroji (tedy realizovanými pohybovými aktivitami) plně respektuje základní vymezení tělesné výchovy, ovšem s ohledem na účast žáků s potřebou uplatnění podpůrných opatření respektuje speciální potřeby žáků a nalézá nejvhodnější nástroje pro jejich rozvoj v této organizační formě. Zařazení žáka se speciálními vzdělávacími potřebami je možné, až když není jeho zařazení do společného vzdělávání vhodné či s ohledem na jeho potřeby a zdravotní stav žádoucí. V případě, že škola není z hlediska nedostatečných prostorových, materiálních, personálních či jiných podmínek schopná vzdělávat žáka v systému inkluzivně vedené tělesné výchovy, může organizačně zařadit žáky v minimálním počtu 6 osob na pedagogického pracovníka do alternativní organizační formy nazvané Zdravotní a aplikovaná tělesná výchova. Maximální počet žáků ve skupině přitom nesmí přesáhnout 14 osob, a to ani v případě zapojení dalších pedagogických pracovníků. Je žádoucí, aby žáci se speciálními vzdělávacími potřebami absolvovali v rámci základního vzdělávání co nejvíce pohybových aktivit (TV, ZATV) a nebyli z této výuky zbytečně uvolňováni.</t>
         </is>
       </c>
       <c r="G329" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H329" s="0" t="inlineStr">
         <is>
-          <t>CZB-TEV-003-ZV5-014</t>
+          <t>CZB-TEV-003-ZV9-015</t>
         </is>
       </c>
       <c r="I329" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do pohybových činností spolu s ostatními žáky, s ohledem na úroveň svých dovedností, svých zájmů a na různé sociální role.</t>
+          <t>Uplatňuje dovednosti odpovídající jeho subjektivně maximálnímu zapojení do širokého spektra aplikovaných pohybových činností, které jsou v souladu s jeho aktuálním zdravotním stavem.</t>
         </is>
       </c>
       <c r="J329" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K329" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L329" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M329" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N329" s="0" t="inlineStr">
         <is>
           <t/>
@@ -27796,168 +27796,168 @@
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C335" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D335" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E335" s="0" t="inlineStr">
         <is>
           <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F335" s="0" t="inlineStr">
         <is>
           <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G335" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H335" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV5-001</t>
+          <t>CSP-OSV-001-ZV9-001</t>
         </is>
       </c>
       <c r="I335" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná své vybrané osobnostní vlastnosti, silné stránky a zkouší uplatňovat sebepoznání ve svém jednání.</t>
+          <t>Reflektuje svůj vztah k sobě a druhým, uplatňuje sebepoznání a zpětnou vazbu ve svém jednání.</t>
         </is>
       </c>
       <c r="J335" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na sebepoznání žáka, podporuje jeho seberegulaci (jak kontroluji, ovládám a upravuji své chování a jednání) a seberealizaci (co dokážu). S tématem žák pracuje prostřednictvím zkušeností. Zaměřuje se na to, co se mu daří a jaké jeho vlastnosti mu k tomu pomohly, co by chtěl dokázat (např. v rámci svého učení). V aktivitách zaměřených na sebepoznání rozvíjí vztah k sobě, sebedůvěru a sebepřijetí. Rozvoj sebepojetí, uvědomění si toho, kdo jsem, jaký mám vztah k sobě, co dokážu, jak se chovám a jednám vůči sobě a druhým, má významnou preventivní funkci (podporuje wellbeing ve všech jeho dimenzích – fyzické, emoční, kognitivní, sociální a duchovní). Vytváří předpoklady pro plánování a ovlivňování svého budoucího životního směřování. Téma předpokládá citlivé pedagogické vedení v bezpečné atmosféře. V případě potřeby lze do spolupráce zahrnout školní poradenské pracoviště.</t>
+          <t>Očekávaný výsledek učení je zaměřený na komplexní uvědomění a reflexi sebepojetí, které zahrnuje sebepoznání (kdo jsem), sebehodnocení (jaký mám vztah k sobě), seberegulaci (jak kontroluji, ovládám a usměrňuji své chování a jednání), seberealizaci (co dokážu, jak jednám) ve fyzickém a digitálním prostředí. Žák s tématem pracuje prostřednictvím celostního poznávání sebe sama (osobnostních vlastností, dovedností, emocionality, zažitých projevů chování, potřeb, hodnot, vztahů aj.) a identifikace svých silných stránek a výzev pro svůj další rozvoj. Seznamuje se s různými způsoby sebepoznávání, které může dál rozvíjet. Reflektuje projevy, příčiny a důsledky sníženého sebevědomí a sebepřeceňování v chování.Kontinuální rozvoj sebepojetí, uvědomění si toho, kdo jsem, jaký mám vztah k sobě a druhým, podporuje wellbeing, úspěšné zapojení ve společnosti i světě práce. S tématem je potřeba zacházet citlivě a v bezpečném prostředí. V případě potřeby lze spolupracovat se školním poradenským pracovištěm.</t>
         </is>
       </c>
       <c r="K335" s="0" t="inlineStr">
         <is>
-          <t>Poznává různé osobnostní vlastnosti a dovednosti.  Poznává a zkouší pojmenovat kladné osobnostní vlastnosti a dovednosti postav v příběhu/modelových situacích.Zkouší pojmenovat jaké činnosti ve škole jsou pro něj snadné a jaké obtížné, a jaké vlastnosti a dovednosti mu mohou pomoci.</t>
+          <t>poznává sám sebe a vybírá si ze souboru vlastností, silných stránek, hodnot, které považuje za jemu blízkézkouší si různé způsoby poznávání sama sebe prostřednictvím sebereflexe, rozhovorů s blízkými, kazuistik/modelových příběhů vrstevníků (formou komiksu, dramatizace, apod.) vyzkouší si využívání silných stránek své osobnosti v modelových náročných situacích vnímá své chování a jednání ve fyzickém a digitálním prostředí, zkouší je vztahovat ke svým vlastnostem, potřebám, hodnotám a podobných charakteristikám své osobnosti</t>
         </is>
       </c>
       <c r="L335" s="0" t="inlineStr">
         <is>
-          <t>Poznává své osobnostní vlastnosti a dovednosti a v rámci nich své silné stránky.Navrhuje jakou vybranou osobnostní vlastnost nebo dovednost má postava v příběhu a jak pomohla postavě v příběhu. Navrhuje jaké osobnostní vlastnosti a dovednosti pomáhají ve zvládání běžných i náročných situací ve školním i mimoškolním prostředí, zkouší si v modelových situacích upravovat svoje chování. Poznává, co ho ve školních nebo zájmových činnostech baví a jaké osobnostní vlastnosti a  dovednosti díky nim rozvíjí.Naslouchá zpětné vazbě k rozvoji svých osobnostních vlastností a  dovedností, kterou dostává od druhých a zkouší popsat, jak tuto zpětnou vazbu využije.Komunikuje o svých potřebách při učení a zkouší postupy učení, které mu vyhovují. </t>
+          <t>sdílí ve skupině vybrané vlastnosti, silné stránky, hodnoty (a další své charakteristiky), získává a reflektuje skupinovou zpětnou vazbuzkouší si různé způsoby poznávání sama sebe prostřednictvím zpětné vazby od druhých v různorodých situacích (například prožitých ve školním prostředí, rodině a blízkém okolí nebo příkladů formou dramatizace)je otevřený zpětné vazbě od ostatních jako zdroji sebepoznání, zkouší si třídit pro sebe odpovídající/neodpovídající, inspirativní a jiné podněty navrhne, jak využít silných stránek k překonání neúspěchu nebo náročné situace ve školním i mimoškolním prostředí vyzkouší si v modelových situacích, jaké faktory ovlivňují vztah k sobě samému a vztah k druhým, například důsledky příliš nízkého nebo vysokého sebevědomí navrhuje možné způsoby regulace a změn svého chování a jednání na základě sebereflexe  </t>
         </is>
       </c>
       <c r="M335" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává a pojmenuje vybrané osobnostní vlastnosti a dovednosti a v rámci nich své silné stránky.Na příkladu osobního pokroku rozpoznává a pojmenuje, jaké osobnostní vlastnosti a dovednosti mu k jeho dosažení pomohly.Rozpoznává možnosti využití svých vybraných silných stránek při zvládání běžných i náročných situací ve školním i mimoškolním prostředí.Navrhuje, co by chtěl ve školních nebo zájmových činnostech dokázat a jaké osobnostní vlastnosti a dovednosti k tomu může využít, jaké potřebuje rozvinout.Naslouchá zpětné vazbě k rozvoji svých osobnostních vlastností a dovedností, kterou dostává od druhých, a rozlišuje, s čím z toho (ne)souhlasí a proč.V modelové situaci upravuje své chování na základě znalosti svých osobnostních vlastností a dovedností.Pojmenuje vlastní silné stránky a v modelové situaci ilustruje jejich využití při zvládání náročných situací.</t>
+          <t>Uvědomuje si sám sebe a pojmenovává své osobnostní charakteristiky – temperament, emocionalitu, vlastnosti, dovednosti, typické projevy chování, zájmy, potřeby, hodnoty, své silné stránky.Prezentuje a využívá různé možnosti poznávání sama sebe.Využívá zpětnou vazbu od ostatních v různých situacích jako zdroj sebepoznání a příležitost k seberozvoji.Využívá silné stránky své osobnosti při řešení běžných i náročných situací ve školním i mimoškolním prostředí včetně digitálního.Reflektuje, jaké faktory ovlivňují jeho vztah k sobě samému a vztah k druhým.Charakterizuje své chování a jednání a účinné možnosti jejich regulace a změn ve fyzickém a digitálním prostředí.</t>
         </is>
       </c>
       <c r="N335" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná na příkladech své osobnostní vlastnosti, své silné stránky, a jejich prvky uplatňuje ve svém jednání.</t>
+          <t>Uvědomuje si svůj vztah k sobě a druhým, uplatňuje sebepoznání a zpětnou vazbu ve svém jednání.</t>
         </is>
       </c>
       <c r="O335" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P335" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C336" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D336" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E336" s="0" t="inlineStr">
         <is>
           <t>Osobnostní rozvoj</t>
         </is>
       </c>
       <c r="F336" s="0" t="inlineStr">
         <is>
           <t>Osobnostní rozvoj je zaměřený na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje.   </t>
         </is>
       </c>
       <c r="G336" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H336" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-001-ZV9-001</t>
+          <t>CSP-OSV-001-ZV5-001</t>
         </is>
       </c>
       <c r="I336" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje svůj vztah k sobě a druhým, uplatňuje sebepoznání a zpětnou vazbu ve svém jednání.</t>
+          <t>Rozpozná své vybrané osobnostní vlastnosti, silné stránky a zkouší uplatňovat sebepoznání ve svém jednání.</t>
         </is>
       </c>
       <c r="J336" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na komplexní uvědomění a reflexi sebepojetí, které zahrnuje sebepoznání (kdo jsem), sebehodnocení (jaký mám vztah k sobě), seberegulaci (jak kontroluji, ovládám a usměrňuji své chování a jednání), seberealizaci (co dokážu, jak jednám) ve fyzickém a digitálním prostředí. Žák s tématem pracuje prostřednictvím celostního poznávání sebe sama (osobnostních vlastností, dovedností, emocionality, zažitých projevů chování, potřeb, hodnot, vztahů aj.) a identifikace svých silných stránek a výzev pro svůj další rozvoj. Seznamuje se s různými způsoby sebepoznávání, které může dál rozvíjet. Reflektuje projevy, příčiny a důsledky sníženého sebevědomí a sebepřeceňování v chování.Kontinuální rozvoj sebepojetí, uvědomění si toho, kdo jsem, jaký mám vztah k sobě a druhým, podporuje wellbeing, úspěšné zapojení ve společnosti i světě práce. S tématem je potřeba zacházet citlivě a v bezpečném prostředí. V případě potřeby lze spolupracovat se školním poradenským pracovištěm.</t>
+          <t>Očekávaný výsledek učení je zaměřený na sebepoznání žáka, podporuje jeho seberegulaci (jak kontroluji, ovládám a upravuji své chování a jednání) a seberealizaci (co dokážu). S tématem žák pracuje prostřednictvím zkušeností. Zaměřuje se na to, co se mu daří a jaké jeho vlastnosti mu k tomu pomohly, co by chtěl dokázat (např. v rámci svého učení). V aktivitách zaměřených na sebepoznání rozvíjí vztah k sobě, sebedůvěru a sebepřijetí. Rozvoj sebepojetí, uvědomění si toho, kdo jsem, jaký mám vztah k sobě, co dokážu, jak se chovám a jednám vůči sobě a druhým, má významnou preventivní funkci (podporuje wellbeing ve všech jeho dimenzích – fyzické, emoční, kognitivní, sociální a duchovní). Vytváří předpoklady pro plánování a ovlivňování svého budoucího životního směřování. Téma předpokládá citlivé pedagogické vedení v bezpečné atmosféře. V případě potřeby lze do spolupráce zahrnout školní poradenské pracoviště.</t>
         </is>
       </c>
       <c r="K336" s="0" t="inlineStr">
         <is>
-          <t>poznává sám sebe a vybírá si ze souboru vlastností, silných stránek, hodnot, které považuje za jemu blízkézkouší si různé způsoby poznávání sama sebe prostřednictvím sebereflexe, rozhovorů s blízkými, kazuistik/modelových příběhů vrstevníků (formou komiksu, dramatizace, apod.) vyzkouší si využívání silných stránek své osobnosti v modelových náročných situacích vnímá své chování a jednání ve fyzickém a digitálním prostředí, zkouší je vztahovat ke svým vlastnostem, potřebám, hodnotám a podobných charakteristikám své osobnosti</t>
+          <t>Poznává různé osobnostní vlastnosti a dovednosti.  Poznává a zkouší pojmenovat kladné osobnostní vlastnosti a dovednosti postav v příběhu/modelových situacích.Zkouší pojmenovat jaké činnosti ve škole jsou pro něj snadné a jaké obtížné, a jaké vlastnosti a dovednosti mu mohou pomoci.</t>
         </is>
       </c>
       <c r="L336" s="0" t="inlineStr">
         <is>
-          <t>sdílí ve skupině vybrané vlastnosti, silné stránky, hodnoty (a další své charakteristiky), získává a reflektuje skupinovou zpětnou vazbuzkouší si různé způsoby poznávání sama sebe prostřednictvím zpětné vazby od druhých v různorodých situacích (například prožitých ve školním prostředí, rodině a blízkém okolí nebo příkladů formou dramatizace)je otevřený zpětné vazbě od ostatních jako zdroji sebepoznání, zkouší si třídit pro sebe odpovídající/neodpovídající, inspirativní a jiné podněty navrhne, jak využít silných stránek k překonání neúspěchu nebo náročné situace ve školním i mimoškolním prostředí vyzkouší si v modelových situacích, jaké faktory ovlivňují vztah k sobě samému a vztah k druhým, například důsledky příliš nízkého nebo vysokého sebevědomí navrhuje možné způsoby regulace a změn svého chování a jednání na základě sebereflexe  </t>
+          <t>Poznává své osobnostní vlastnosti a dovednosti a v rámci nich své silné stránky.Navrhuje jakou vybranou osobnostní vlastnost nebo dovednost má postava v příběhu a jak pomohla postavě v příběhu. Navrhuje jaké osobnostní vlastnosti a dovednosti pomáhají ve zvládání běžných i náročných situací ve školním i mimoškolním prostředí, zkouší si v modelových situacích upravovat svoje chování. Poznává, co ho ve školních nebo zájmových činnostech baví a jaké osobnostní vlastnosti a  dovednosti díky nim rozvíjí.Naslouchá zpětné vazbě k rozvoji svých osobnostních vlastností a  dovedností, kterou dostává od druhých a zkouší popsat, jak tuto zpětnou vazbu využije.Komunikuje o svých potřebách při učení a zkouší postupy učení, které mu vyhovují. </t>
         </is>
       </c>
       <c r="M336" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si sám sebe a pojmenovává své osobnostní charakteristiky – temperament, emocionalitu, vlastnosti, dovednosti, typické projevy chování, zájmy, potřeby, hodnoty, své silné stránky.Prezentuje a využívá různé možnosti poznávání sama sebe.Využívá zpětnou vazbu od ostatních v různých situacích jako zdroj sebepoznání a příležitost k seberozvoji.Využívá silné stránky své osobnosti při řešení běžných i náročných situací ve školním i mimoškolním prostředí včetně digitálního.Reflektuje, jaké faktory ovlivňují jeho vztah k sobě samému a vztah k druhým.Charakterizuje své chování a jednání a účinné možnosti jejich regulace a změn ve fyzickém a digitálním prostředí.</t>
+          <t>Rozpoznává a pojmenuje vybrané osobnostní vlastnosti a dovednosti a v rámci nich své silné stránky.Na příkladu osobního pokroku rozpoznává a pojmenuje, jaké osobnostní vlastnosti a dovednosti mu k jeho dosažení pomohly.Rozpoznává možnosti využití svých vybraných silných stránek při zvládání běžných i náročných situací ve školním i mimoškolním prostředí.Navrhuje, co by chtěl ve školních nebo zájmových činnostech dokázat a jaké osobnostní vlastnosti a dovednosti k tomu může využít, jaké potřebuje rozvinout.Naslouchá zpětné vazbě k rozvoji svých osobnostních vlastností a dovedností, kterou dostává od druhých, a rozlišuje, s čím z toho (ne)souhlasí a proč.V modelové situaci upravuje své chování na základě znalosti svých osobnostních vlastností a dovedností.Pojmenuje vlastní silné stránky a v modelové situaci ilustruje jejich využití při zvládání náročných situací.</t>
         </is>
       </c>
       <c r="N336" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si svůj vztah k sobě a druhým, uplatňuje sebepoznání a zpětnou vazbu ve svém jednání.</t>
+          <t>Rozpozná na příkladech své osobnostní vlastnosti, své silné stránky, a jejich prvky uplatňuje ve svém jednání.</t>
         </is>
       </c>
       <c r="O336" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P336" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C337" s="0" t="inlineStr">
@@ -28944,168 +28944,168 @@
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C349" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D349" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E349" s="0" t="inlineStr">
         <is>
           <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F349" s="0" t="inlineStr">
         <is>
           <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G349" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H349" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-003-ZV9-011</t>
+          <t>CSP-OSV-003-ZV5-005</t>
         </is>
       </c>
       <c r="I349" s="0" t="inlineStr">
         <is>
-          <t>Reflektuje význam práce a aktivního zapojení do světa práce pro sebe, komunitu, společnost a přírodu.</t>
+          <t>Rozpoznává různé druhy profesí ve svém blízkém okolí a sdílí zkušenosti se zapojením do pracovních činností ve svém domácím prostředí.</t>
         </is>
       </c>
       <c r="J349" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na získání schopnosti pozitivně vnímat vliv práce i dalších forem aktivního zapojení se do komunity a společnosti (dobrovolnictví apod.) na vlastní život. Podporuje porozumění dopadu lidské práce na společnost a přírodu, schopnost identifikovat nejrůznější formy nerovného přístupu a vymezit se vůči nim. Žák reflektuje své hodnoty a představy o kariérové cestě ve vztahu k potřebám společnosti a vývoji světa práce. Ve svém kariérovém rozhodování vychází z přínosu pro osobní rozvoj a zároveň pro společnost a přírodu. Zkoumá a diskutuje o smyslu práce, přínosech a dopadech různých profesí. Získává zkušenost, že svou činností může vnášet pozitivní změny do komunity a společnosti. Objevuje své možnosti, čeho může dosáhnout svou aktivitou. Zkouší se zapojovat do aktivit spojených s péčí o druhé a o své okolí. Reflexe získaných zkušeností podporuje žáka v uvědomění sociální odpovědnosti při kariérovém rozhodování.</t>
+          <t>Očekávaný výsledek učení je zaměřený na seznámení žáka s různými druhy pracovních činností a povolání (profesí). Žák pojmenuje různé druhy pracovních činností ve svém domácím prostředí a specifikuje své zapojení do těchto činností. Zapojení do činností spojených s chodem domácnosti je klíčové pro osobní, sociální i kariérový rozvoj žáka. Získání a sdílení těchto zkušeností umožňuje rozvíjet vztah k práci a chápat spoluodpovědnost za výsledky práce, což jsou potřebné dovednosti pro budoucí pracovní i osobní život. Zároveň žák poznává povolání dospělých ze svého blízkého okolí a dokáže o nich diskutovat.Poznávání významu různých druhů práce vede žáka k uvědomění, že každá pracovní činnost má svou hodnotu (činnosti v domácnosti, vykonávání placené a neplacené práce). Rozvíjí otevřený postoj k různým profesím, který pomáhá omezovat vliv stereotypů (genderových a dalších). Žák si vytváří vztah k různým profesím prostřednictvím nejbližších osob. Popisuje typy pracovních činností souvisejících s danými profesemi, jejich přínosy.</t>
         </is>
       </c>
       <c r="K349" s="0" t="inlineStr">
         <is>
-          <t>zkouší se zapojovat do péče o druhé, o své okolí a sdílí své zkušenostiuvažuje o svém preferovaném životním stylu a představě budoucího života  v modelových situacích poznává možnosti předcházení stereotypům (např. genderových a jiných) v kariérovém rozvojidiskutuje příklady činností a profesí, které přispívají k udržitelnému životnímu prostředí, k sociální soudržnosti, apod.</t>
+          <t>Získává a sdílí zkušenosti s různými druhy pracovních činností spojených s chodem domácnosti.Získává formou hry zkušenosti s činnostmi spojenými s různými povoláními. Všímá si různých profesí, se kterými se setkává ve svém okolí a diskutuje o tom, co ho zaujalo.</t>
         </is>
       </c>
       <c r="L349" s="0" t="inlineStr">
         <is>
-          <t>vyhodnocuje své zkušenosti s péčí o druhé a o své okolí (např. s dobrovolnickou prací)zkouší pojmenovat své hodnoty spojené s kariérou, vlastní budoucnostízvažuje stereotypy (např. genderové a jiné) ovlivňující kariérové cestydiskutuje zkušenosti se zapojením do činností ve svém blízkém okolí, které přispívají k udržitelnému životnímu prostředí, k sociální soudržnosti, apod.představí příklady profesí, jak přispívají zvyšování kvality života, například péče jako profesepojmenuje přínosy neplacené práce ve formě péče v rodině a komunitě</t>
+          <t>Zkouší popsat své zapojení do různých druhů pracovních činností v domácnosti, a podíl členů domácnosti na činnostech. Zjišťuje od členů rodiny a blízkých jaké je jejich povoláních a jaké zkušenosti mají s povoláním, a diskutuje o nich. Naslouchá zkušenostem lidí z různých profesí a diskutuje, co se mu na nich líbí.</t>
         </is>
       </c>
       <c r="M349" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná přínosy výsledků lidské práce, různých profesí, dopady na komunitu, společnost, přírodu.Posoudí, jak svým kariérovým rozhodováním ovlivňuje budoucí podobu světa.Reflektuje své hodnoty spojené s kariérou a světem práce, respekt k roli každého jednotlivce ve světě práce, včetně neplacené práce v rodině a komunitě. Reflektuje stereotypy (např. genderové a jiné) ovlivňující volbu kariérové cesty (kvalifikace, povolání).</t>
+          <t>Rozliší vybrané druhy pracovních činností spojených s chodem domácnosti, popíše své zapojení do nich a sdílí své zkušenosti a prožitky.Rozpozná na příkladech význam pracovních činností ve svém domácím prostředí. Pojmenuje povolání, která se vyskytují v jeho rodině a blízkém okolí, popíše jejich náplň a význam a na příkladu představí, jaký vztah k povolání má vybraná blízká osoba.U vybraných povoláních popíše, co se mu na nich líbí, výhody/nevýhody, navrhne příklad jejich přínosu pro okolí (lidé, příroda apod.).</t>
         </is>
       </c>
       <c r="N349" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si na příkladech význam práce pro sebe i společnost.</t>
+          <t>Rozpozná běžná povolání ve svém blízkém okolí a podílí se na pracovních činnostech v rámci prostředí školy.</t>
         </is>
       </c>
       <c r="O349" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P349" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C350" s="0" t="inlineStr">
         <is>
           <t>Osobnostní a sociální výchova</t>
         </is>
       </c>
       <c r="D350" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Osobnostní a sociální výchova zahrnuje také etický a kariérový rozvoj žáka. Kontinuálně, průběžně na 1. a 2. stupni, systematicky a komplexně rozvíjí potřebné znalosti, dovednosti, hodnoty, postoje, které explicitně podporují odolnost žáka vedoucí ke zvládání běžných i náročných životních situací. Obor rozvíjí praktickými, zkušenostními přístupy sebereflektivní, seberegulační a psychohygienické dovednosti, interakční, komunikační a prosociální chování. Základní psychosociální dovednosti jsou primární prevencí a základem pro duševní zdraví, podporují motivaci k učení a ve spojení s kariérovými dovednostmi odpovídají současnému celostnímu pojetí kariéry. Obor přispívá k sebepoznání a ke kvalitě života žáka. Podporuje sociálně-emocionální dovednosti, odpovědný přístup k sobě i druhým, k seberozvoji a celoživotnímu učení, k zapojení se v měnící se společnosti a světě práce. Specifikem oboru je to, že učivem je žák sám, stává se jím konkrétní žákovská skupina a stávají se jím běžné situace každodenního života, včetně těch budoucích. Obor vytváří prostor pro to, aby mohl žák v bezpečném prostředí a s oporou reflektovat, rozvíjet či regulovat způsoby prožívání a chování. Vytváří příležitost pro zkoušení, objevování a získávání vhodných mechanismů reagování na vnitřní a vnější svět.Obsah vzdělávacího oboru Osobnostní a sociální výchova je rozdělený do tří tematických okruhů:  Osobnostní rozvojSociální a etický rozvojKariérový rozvojOsobnostní rozvoj se zaměřuje zejména na sebepojetí žáka, sebepoznávání, zvládání stresu a náročných situací, efektivní strategie učení, sebeorganizaci a plánování vlastního rozvoje. Sociální a etický rozvoj se věnuje sociálně-emocionálním dovednostem, sociální komunikaci a interakci v různorodých situacích, mezilidským vztahům a prosociálnímu chování. Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.Na obou stupních jsou zohledněné individuální charakteristiky žáka a jeho zkušenosti, osobnostní a sociální vývoj, charakter třídy (skupiny) ad. Nedílnou součástí oboru je rozvíjení sebehodnocení žáka, práce s portfoliem pro zachycení osobního a kariérového pokroku a formativní zpětná vazba respektující individuální podobu učení. Ve výuce jsou využívány také dovednosti a znalosti žáka z neformálního vzdělávání. Rozvoj sociálně-emocionálních dovedností probíhá kontinuálně v každém ročníku základního vzdělávání. Vybraná témata jsou v případě potřeby připravována ve spolupráci se školním poradenským pracovištěm. </t>
         </is>
       </c>
       <c r="E350" s="0" t="inlineStr">
         <is>
           <t>Kariérový rozvoj</t>
         </is>
       </c>
       <c r="F350" s="0" t="inlineStr">
         <is>
           <t>Kariérový rozvoj se vztahuje k objevování, rozhodování a plánování ve vlastním kariérovém směřování, k hodnotám a příležitostem spojeným se světem práce.   </t>
         </is>
       </c>
       <c r="G350" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H350" s="0" t="inlineStr">
         <is>
-          <t>CSP-OSV-003-ZV5-005</t>
+          <t>CSP-OSV-003-ZV9-011</t>
         </is>
       </c>
       <c r="I350" s="0" t="inlineStr">
         <is>
-          <t>Rozpoznává různé druhy profesí ve svém blízkém okolí a sdílí zkušenosti se zapojením do pracovních činností ve svém domácím prostředí.</t>
+          <t>Reflektuje význam práce a aktivního zapojení do světa práce pro sebe, komunitu, společnost a přírodu.</t>
         </is>
       </c>
       <c r="J350" s="0" t="inlineStr">
         <is>
-          <t>Očekávaný výsledek učení je zaměřený na seznámení žáka s různými druhy pracovních činností a povolání (profesí). Žák pojmenuje různé druhy pracovních činností ve svém domácím prostředí a specifikuje své zapojení do těchto činností. Zapojení do činností spojených s chodem domácnosti je klíčové pro osobní, sociální i kariérový rozvoj žáka. Získání a sdílení těchto zkušeností umožňuje rozvíjet vztah k práci a chápat spoluodpovědnost za výsledky práce, což jsou potřebné dovednosti pro budoucí pracovní i osobní život. Zároveň žák poznává povolání dospělých ze svého blízkého okolí a dokáže o nich diskutovat.Poznávání významu různých druhů práce vede žáka k uvědomění, že každá pracovní činnost má svou hodnotu (činnosti v domácnosti, vykonávání placené a neplacené práce). Rozvíjí otevřený postoj k různým profesím, který pomáhá omezovat vliv stereotypů (genderových a dalších). Žák si vytváří vztah k různým profesím prostřednictvím nejbližších osob. Popisuje typy pracovních činností souvisejících s danými profesemi, jejich přínosy.</t>
+          <t>Očekávaný výsledek učení je zaměřený na získání schopnosti pozitivně vnímat vliv práce i dalších forem aktivního zapojení se do komunity a společnosti (dobrovolnictví apod.) na vlastní život. Podporuje porozumění dopadu lidské práce na společnost a přírodu, schopnost identifikovat nejrůznější formy nerovného přístupu a vymezit se vůči nim. Žák reflektuje své hodnoty a představy o kariérové cestě ve vztahu k potřebám společnosti a vývoji světa práce. Ve svém kariérovém rozhodování vychází z přínosu pro osobní rozvoj a zároveň pro společnost a přírodu. Zkoumá a diskutuje o smyslu práce, přínosech a dopadech různých profesí. Získává zkušenost, že svou činností může vnášet pozitivní změny do komunity a společnosti. Objevuje své možnosti, čeho může dosáhnout svou aktivitou. Zkouší se zapojovat do aktivit spojených s péčí o druhé a o své okolí. Reflexe získaných zkušeností podporuje žáka v uvědomění sociální odpovědnosti při kariérovém rozhodování.</t>
         </is>
       </c>
       <c r="K350" s="0" t="inlineStr">
         <is>
-          <t>Získává a sdílí zkušenosti s různými druhy pracovních činností spojených s chodem domácnosti.Získává formou hry zkušenosti s činnostmi spojenými s různými povoláními. Všímá si různých profesí, se kterými se setkává ve svém okolí a diskutuje o tom, co ho zaujalo.</t>
+          <t>zkouší se zapojovat do péče o druhé, o své okolí a sdílí své zkušenostiuvažuje o svém preferovaném životním stylu a představě budoucího života  v modelových situacích poznává možnosti předcházení stereotypům (např. genderových a jiných) v kariérovém rozvojidiskutuje příklady činností a profesí, které přispívají k udržitelnému životnímu prostředí, k sociální soudržnosti, apod.</t>
         </is>
       </c>
       <c r="L350" s="0" t="inlineStr">
         <is>
-          <t>Zkouší popsat své zapojení do různých druhů pracovních činností v domácnosti, a podíl členů domácnosti na činnostech. Zjišťuje od členů rodiny a blízkých jaké je jejich povoláních a jaké zkušenosti mají s povoláním, a diskutuje o nich. Naslouchá zkušenostem lidí z různých profesí a diskutuje, co se mu na nich líbí.</t>
+          <t>vyhodnocuje své zkušenosti s péčí o druhé a o své okolí (např. s dobrovolnickou prací)zkouší pojmenovat své hodnoty spojené s kariérou, vlastní budoucnostízvažuje stereotypy (např. genderové a jiné) ovlivňující kariérové cestydiskutuje zkušenosti se zapojením do činností ve svém blízkém okolí, které přispívají k udržitelnému životnímu prostředí, k sociální soudržnosti, apod.představí příklady profesí, jak přispívají zvyšování kvality života, například péče jako profesepojmenuje přínosy neplacené práce ve formě péče v rodině a komunitě</t>
         </is>
       </c>
       <c r="M350" s="0" t="inlineStr">
         <is>
-          <t>Rozliší vybrané druhy pracovních činností spojených s chodem domácnosti, popíše své zapojení do nich a sdílí své zkušenosti a prožitky.Rozpozná na příkladech význam pracovních činností ve svém domácím prostředí. Pojmenuje povolání, která se vyskytují v jeho rodině a blízkém okolí, popíše jejich náplň a význam a na příkladu představí, jaký vztah k povolání má vybraná blízká osoba.U vybraných povoláních popíše, co se mu na nich líbí, výhody/nevýhody, navrhne příklad jejich přínosu pro okolí (lidé, příroda apod.).</t>
+          <t>Rozpozná přínosy výsledků lidské práce, různých profesí, dopady na komunitu, společnost, přírodu.Posoudí, jak svým kariérovým rozhodováním ovlivňuje budoucí podobu světa.Reflektuje své hodnoty spojené s kariérou a světem práce, respekt k roli každého jednotlivce ve světě práce, včetně neplacené práce v rodině a komunitě. Reflektuje stereotypy (např. genderové a jiné) ovlivňující volbu kariérové cesty (kvalifikace, povolání).</t>
         </is>
       </c>
       <c r="N350" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná běžná povolání ve svém blízkém okolí a podílí se na pracovních činnostech v rámci prostředí školy.</t>
+          <t>Uvědomuje si na příkladech význam práce pro sebe i společnost.</t>
         </is>
       </c>
       <c r="O350" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P350" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C351" s="0" t="inlineStr">
@@ -29764,168 +29764,168 @@
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C359" s="0" t="inlineStr">
         <is>
           <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D359" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E359" s="0" t="inlineStr">
         <is>
           <t>Péče o domácnost a zahradu</t>
         </is>
       </c>
       <c r="F359" s="0" t="inlineStr">
         <is>
           <t>V rámci tematického okruhu je žák veden k osvojování znalostí, dovedností a postojů nezbytných pro řešení různých životních situací spojených s fungováním a údržbou domácnosti a zahrady.   </t>
         </is>
       </c>
       <c r="G359" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H359" s="0" t="inlineStr">
         <is>
-          <t>CSP-TCH-002-ZV5-002</t>
+          <t>CSP-TCH-002-ZV9-003</t>
         </is>
       </c>
       <c r="I359" s="0" t="inlineStr">
         <is>
-          <t>Používá běžné nářadí a nástroje pro péči o domácnost, zahradu nebo zeleň v interiéru.</t>
+          <t>Zvládá základní údržbu a jednoduché opravy základního technického vybavení domácnosti v modelových situacích, porovnává možnosti vybavení domácnosti.</t>
         </is>
       </c>
       <c r="J359" s="0" t="inlineStr">
         <is>
-          <t>Žák je schopný podle pokynu učitele bezpečně ovládat základní technické vybavení domácnosti. S dopomocí učitele nebo ve spolupráci se spolužáky účelně využívá nástroje a zařízení ke zvýšení efektivity při práci. Žák má přehled o vybraných typech základního nářadí, techniky a moderních technologií při péči o domácnost a zahradu nebo zeleň v interiéru (historicky tradiční nářadí, nástroje a pomůcky i jejich moderní alternativy). Klíčové je osvojení základní bezpečné manipulace s nástroji, nářadím a pomůckami podle pokynů učitele, jejich údržba, popř. drobné opravy.Cílem očekávaného výsledku učení je zapojení žáka do různorodých manuálních činností v domácnosti. Zároveň tento výstup vede žáky k uvědomění si toho, že i domácí práce jsou nedílnou součástí našeho života, že mají svou hodnotu, jsou genderově neutrální a že existuje mnoho technických zařízení, která usnadňují práce v domácnosti. Žák vnímá péči o zeleň také z pohledu techniky jako nástroje ke zvýšení efektivity a zjednodušení práce na zahradě nebo v interiéru. Žáci se učí přijímat inovace jako příležitost k seberealizaci. Činnosti vedoucí k naplnění výstupu je možné realizovat jak v běžné třídě a na školní zahradě, tak v alternativních prostorách (sdílené zahrady, veřejné prostory aj.). Škola si sama podle svých podmínek volí jednotlivé vybavení, se kterým se budou žáci učit zacházet.</t>
+          <t>Žák bezpečně ovládá základní technické vybavení v domácnosti, zná jeho účel, základní principy a funkce, což mu umožní provádět běžnou údržbu i jednoduché opravy při dodržování zásad bezpečnosti a hygieny práce. Žák zná a srovnává možnosti vybavení domácnosti z hlediska udržitelnosti a obnovitelných zdrojů, energetické náročnosti, funkčnosti, ekonomičnosti, bezpečnosti a hygieny. Uvědomuje si, že se vybavení domácnosti může lišit na základě životního stylu, ekonomické situace, potřeb i preferencí každé rodiny.V kontextu udržitelnosti je zvládání základní údržby a jednoduchých oprav v domácnosti jednou z důležitých potřeb člověka, zejména z personálního a finančního hlediska. Téma zahrnuje mnoho dílčích podoblastí, které si škola volí podle vlastních možností. Mohou sem patřit například: spotřebiče, kuchyňské nástroje a nádobí, zábavní technika, elektronika pro komunikaci, chytrá domácnost, osvětlení a elektroinstalace, vytápěcí a klimatizační systém, domácí síťová infrastruktura, nábytkové a dekorační prvky.</t>
         </is>
       </c>
       <c r="K359" s="0" t="inlineStr">
         <is>
-          <t>Poznává běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Prostřednictvím praktických aktivit se seznamuje s využitím běžných nástrojů, nářadí a pomůcek určených k péči o domácnost, zahradu a zeleň v interiéru.Na základě demonstrace bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacích.</t>
+          <t>orientuje se v základním technickém vybavení pro péči o domácnostupevňuje porozumění funkcím technického vybavení využívaného při péči o domácnostúčelně využívá vybraných nástrojů, nářadí a pomůcek při běžných situacích v chodu domácnosti bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacíchzná a dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele</t>
         </is>
       </c>
       <c r="L359" s="0" t="inlineStr">
         <is>
-          <t>Pojmenuje běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Určí funkce vybraných nástrojů, nářadí a pomůcek využívaných při péči o domácnost, zahradu a zeleň v interiéru.Na pokyn učitele bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacích. Samostatně nebo ve spolupráci se spolužáky provádí základní úkony péče o domácnost, zahradu a zeleň v modelových situacích.</t>
+          <t>srovnává dostupné možnosti technického vybavení domácnostivysvětluje principy fungování technického vybavení využívaného při péči o domácnostzískává praktické zkušenosti s využitím a kombinací vybraných nástrojů, nářadí a pomůcek pro péči o domácnostanalyzuje a posuzuje základní technické vybavení pro péči o domácnostověřuje, zda technické zařízení v domácnosti funguje správným způsobemdodržuje a zdůvodňuje nezbytnost dodržování zásad bezpečnosti a hygieny práce</t>
         </is>
       </c>
       <c r="M359" s="0" t="inlineStr">
         <is>
-          <t>Charakterizuje běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Popíše funkce jednotlivých nástrojů, nářadí a pomůcek využívaných při péči o domácnost, zahradu a zeleň v interiéru.Účelně využívá vybrané nástroje, nářadí a pomůcky běžně využívané při chodu domácnosti nebo péči o zahradu a zeleň v interiéru.Bezpečně manipuluje se základními nástroji, nářadím, pomůckami a technickým vybavením v modelových situacích.Zná a dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele.</t>
+          <t>Na základě analýzy hodnotí základní technické vybavení pro péči o domácnost.Rozumí základním principům fungování technického vybavení domácnosti s využitím poznatků z různých vědních oborů (STEM, STEAM).Na základě praktických zkušeností účelně využívá a ovládá základní technické vybavení pro péči o domácnost.Provádí jednoduché opravy a údržbu technického vybavení v domácnosti.Uvědomuje si význam vlivu technologií na provoz domácnosti i životní prostředí.Uvědomuje si rizika práce s technickým vybavením v domácnosti a dbá na bezpečnost a hygienu při manipulaci.</t>
         </is>
       </c>
       <c r="N359" s="0" t="inlineStr">
         <is>
-          <t>Bezpečně manipuluje s nářadím a nástroji při základní péči o domácnost, o zahradu nebo o zeleň v interiéru.</t>
+          <t>Provádí úkony spojené s běžnou údržbou domácnosti, používá základní technické vybavení domácnosti včetně kuchyňských spotřebičů. </t>
         </is>
       </c>
       <c r="O359" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P359" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C360" s="0" t="inlineStr">
         <is>
           <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D360" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E360" s="0" t="inlineStr">
         <is>
           <t>Péče o domácnost a zahradu</t>
         </is>
       </c>
       <c r="F360" s="0" t="inlineStr">
         <is>
           <t>V rámci tematického okruhu je žák veden k osvojování znalostí, dovedností a postojů nezbytných pro řešení různých životních situací spojených s fungováním a údržbou domácnosti a zahrady.   </t>
         </is>
       </c>
       <c r="G360" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H360" s="0" t="inlineStr">
         <is>
-          <t>CSP-TCH-002-ZV9-003</t>
+          <t>CSP-TCH-002-ZV5-002</t>
         </is>
       </c>
       <c r="I360" s="0" t="inlineStr">
         <is>
-          <t>Zvládá základní údržbu a jednoduché opravy základního technického vybavení domácnosti v modelových situacích, porovnává možnosti vybavení domácnosti.</t>
+          <t>Používá běžné nářadí a nástroje pro péči o domácnost, zahradu nebo zeleň v interiéru.</t>
         </is>
       </c>
       <c r="J360" s="0" t="inlineStr">
         <is>
-          <t>Žák bezpečně ovládá základní technické vybavení v domácnosti, zná jeho účel, základní principy a funkce, což mu umožní provádět běžnou údržbu i jednoduché opravy při dodržování zásad bezpečnosti a hygieny práce. Žák zná a srovnává možnosti vybavení domácnosti z hlediska udržitelnosti a obnovitelných zdrojů, energetické náročnosti, funkčnosti, ekonomičnosti, bezpečnosti a hygieny. Uvědomuje si, že se vybavení domácnosti může lišit na základě životního stylu, ekonomické situace, potřeb i preferencí každé rodiny.V kontextu udržitelnosti je zvládání základní údržby a jednoduchých oprav v domácnosti jednou z důležitých potřeb člověka, zejména z personálního a finančního hlediska. Téma zahrnuje mnoho dílčích podoblastí, které si škola volí podle vlastních možností. Mohou sem patřit například: spotřebiče, kuchyňské nástroje a nádobí, zábavní technika, elektronika pro komunikaci, chytrá domácnost, osvětlení a elektroinstalace, vytápěcí a klimatizační systém, domácí síťová infrastruktura, nábytkové a dekorační prvky.</t>
+          <t>Žák je schopný podle pokynu učitele bezpečně ovládat základní technické vybavení domácnosti. S dopomocí učitele nebo ve spolupráci se spolužáky účelně využívá nástroje a zařízení ke zvýšení efektivity při práci. Žák má přehled o vybraných typech základního nářadí, techniky a moderních technologií při péči o domácnost a zahradu nebo zeleň v interiéru (historicky tradiční nářadí, nástroje a pomůcky i jejich moderní alternativy). Klíčové je osvojení základní bezpečné manipulace s nástroji, nářadím a pomůckami podle pokynů učitele, jejich údržba, popř. drobné opravy.Cílem očekávaného výsledku učení je zapojení žáka do různorodých manuálních činností v domácnosti. Zároveň tento výstup vede žáky k uvědomění si toho, že i domácí práce jsou nedílnou součástí našeho života, že mají svou hodnotu, jsou genderově neutrální a že existuje mnoho technických zařízení, která usnadňují práce v domácnosti. Žák vnímá péči o zeleň také z pohledu techniky jako nástroje ke zvýšení efektivity a zjednodušení práce na zahradě nebo v interiéru. Žáci se učí přijímat inovace jako příležitost k seberealizaci. Činnosti vedoucí k naplnění výstupu je možné realizovat jak v běžné třídě a na školní zahradě, tak v alternativních prostorách (sdílené zahrady, veřejné prostory aj.). Škola si sama podle svých podmínek volí jednotlivé vybavení, se kterým se budou žáci učit zacházet.</t>
         </is>
       </c>
       <c r="K360" s="0" t="inlineStr">
         <is>
-          <t>orientuje se v základním technickém vybavení pro péči o domácnostupevňuje porozumění funkcím technického vybavení využívaného při péči o domácnostúčelně využívá vybraných nástrojů, nářadí a pomůcek při běžných situacích v chodu domácnosti bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacíchzná a dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele</t>
+          <t>Poznává běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Prostřednictvím praktických aktivit se seznamuje s využitím běžných nástrojů, nářadí a pomůcek určených k péči o domácnost, zahradu a zeleň v interiéru.Na základě demonstrace bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacích.</t>
         </is>
       </c>
       <c r="L360" s="0" t="inlineStr">
         <is>
-          <t>srovnává dostupné možnosti technického vybavení domácnostivysvětluje principy fungování technického vybavení využívaného při péči o domácnostzískává praktické zkušenosti s využitím a kombinací vybraných nástrojů, nářadí a pomůcek pro péči o domácnostanalyzuje a posuzuje základní technické vybavení pro péči o domácnostověřuje, zda technické zařízení v domácnosti funguje správným způsobemdodržuje a zdůvodňuje nezbytnost dodržování zásad bezpečnosti a hygieny práce</t>
+          <t>Pojmenuje běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Určí funkce vybraných nástrojů, nářadí a pomůcek využívaných při péči o domácnost, zahradu a zeleň v interiéru.Na pokyn učitele bezpečně manipuluje se základními nástroji, nářadím a pomůckami v modelových situacích. Samostatně nebo ve spolupráci se spolužáky provádí základní úkony péče o domácnost, zahradu a zeleň v modelových situacích.</t>
         </is>
       </c>
       <c r="M360" s="0" t="inlineStr">
         <is>
-          <t>Na základě analýzy hodnotí základní technické vybavení pro péči o domácnost.Rozumí základním principům fungování technického vybavení domácnosti s využitím poznatků z různých vědních oborů (STEM, STEAM).Na základě praktických zkušeností účelně využívá a ovládá základní technické vybavení pro péči o domácnost.Provádí jednoduché opravy a údržbu technického vybavení v domácnosti.Uvědomuje si význam vlivu technologií na provoz domácnosti i životní prostředí.Uvědomuje si rizika práce s technickým vybavením v domácnosti a dbá na bezpečnost a hygienu při manipulaci.</t>
+          <t>Charakterizuje běžné nástroje, nářadí a pomůcky využívané při péči o domácnost, zahradu a zeleň v interiéru.Popíše funkce jednotlivých nástrojů, nářadí a pomůcek využívaných při péči o domácnost, zahradu a zeleň v interiéru.Účelně využívá vybrané nástroje, nářadí a pomůcky běžně využívané při chodu domácnosti nebo péči o zahradu a zeleň v interiéru.Bezpečně manipuluje se základními nástroji, nářadím, pomůckami a technickým vybavením v modelových situacích.Zná a dodržuje zásady bezpečnosti a hygieny práce podle pokynů učitele.</t>
         </is>
       </c>
       <c r="N360" s="0" t="inlineStr">
         <is>
-          <t>Provádí úkony spojené s běžnou údržbou domácnosti, používá základní technické vybavení domácnosti včetně kuchyňských spotřebičů. </t>
+          <t>Bezpečně manipuluje s nářadím a nástroji při základní péči o domácnost, o zahradu nebo o zeleň v interiéru.</t>
         </is>
       </c>
       <c r="O360" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P360" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C361" s="0" t="inlineStr">
@@ -30010,168 +30010,168 @@
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C362" s="0" t="inlineStr">
         <is>
           <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D362" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E362" s="0" t="inlineStr">
         <is>
           <t>Konstrukční činnosti a automatizace</t>
         </is>
       </c>
       <c r="F362" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh žákovi umožňuje propojovat poznatky z různých vědeckých disciplín a poznávat, jak věci fungují a jak jsou konstruovány. Žák konstruuje smysluplné celky za účelem pochopení základních principů a podpory inovativního myšlení. </t>
         </is>
       </c>
       <c r="G362" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H362" s="0" t="inlineStr">
         <is>
-          <t>CSP-TCH-003-ZV9-005</t>
+          <t>CSP-TCH-003-ZV5-003</t>
         </is>
       </c>
       <c r="I362" s="0" t="inlineStr">
         <is>
-          <t>Využívá konstrukční dovednosti v modelových situacích, sestaví a upraví přiměřeně složitou konstrukci, model či robotické zařízení za dodržování zásad hygieny a bezpečnosti práce.</t>
+          <t>Provádí jednoduché konstrukční činnosti s návodem i bez návodu.</t>
         </is>
       </c>
       <c r="J362" s="0" t="inlineStr">
         <is>
-          <t>Žák se seznamuje se základními schématy a postupy elektrických, elektrotechnických či technických stavebnic. Sestavuje statické i dynamické objekty (modely) a konstrukce podle zadané technické dokumentace nebo podle vlastního návrhu a ověřuje jejich funkčnost. Mimo použití standardních a tradičních materiálů a stavebnic využívá i moderní technologie jako 3D modelování, online simulace atp. Navrhuje a ověřuje funkčnost konstrukčních prvků z hlediska nosnosti, stability, designu, bezpečnosti aj. Využívá či sestavuje a aplikuje elektrotechnická schémata podle výběru, aplikuje elektroniku s využitím elektrotechnických či elektronických stavebnic a jednoduchých elektronických součástek (např. motorek, dioda, spínač, žárovka, zvonek). Používá tvůrčí a badatelský přístup k dosažení požadovaného výsledku. Žák dodržuje zásady bezpečnosti a hygieny práce během konstruování a sestavování, včetně platných předpisů pro práci s elektronikou.Rozvoj konstrukčních dovedností má pozitivní přesah do mnoha oblastí lidského života. Jednou z oblastí, pro kterou jsou konstrukční činnosti základem, je oblast robotiky, jež představuje propojení mechaniky, elektroniky a programování. Rozvoj konstrukčních činností je úzce propojený s informatikou a obory STEM (STEAM, STREAM aj.) a má potenciál zvyšovat zájem žáků o tyto obory.</t>
+          <t>Žák provádí jednoduché konstrukční činnosti, montáž a demontáž, realizuje jednoduchá elektronická zapojení jako základ robotiky. Manipuluje s různými druhy stavebnic (plošnými, prostorovými, konstrukčními, elektronickými aj.). Vytváří statické a funkční konstrukce, se kterými lze po dokončení manipulovat (jeřáb, houpačka atp.). Navrhuje a vytváří algoritmy postupných kroků. Na modelových úlohách rozvíjí např. technické myšlení, prostorovou představivost, motorické dovednosti. Žák pracuje s jednoduchou předlohou, náčrtem, fotorealistickými kresbami, videonávodem, schématy podle instrukcí učitele. Žák dodržuje učitelem doporučenou bezpečnost a hygienu při práci a respektuje bezpečnostní upozornění výrobce (stavebnice).Manipulativní konstrukční činnosti vycházejí z nejpřirozenější dětské činnosti – hry, poskytují vhodný prostor pro rozvoj motorických schopností žáků (zručnosti), zkoumání a experimentování, uplatnění tvořivosti, posílení volních vlastností, vytrvalosti při práci. Je vhodné zařazovat do výuky jak statické, tak funkční konstrukce. Poznatky z oblasti techniky v podobě poznávání základních přírodních a fyzikálních jevů a zákonitostí mohou být okamžitě uplatňovány. Prostřednictvím návodů, náčrtů, schémat a různých předloh žák poznává pravidla technické komunikace. </t>
         </is>
       </c>
       <c r="K362" s="0" t="inlineStr">
         <is>
-          <t>prohlubuje své znalosti a dovednosti týkající se tvorby technické dokumentacedle pokynu učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologiípostupuje podle jednoduché technické dokumentace a dodržuje platný postupvytváří technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostíhodnotí funkčnost a správnost konstrukce nebo modelu a navrhuje úpravy nebo vlastní tvůrčí řešení dodržuje bezpečnost a hygienu při konstrukčních činnostech podle pokynů učitele</t>
+          <t>Prostřednictvím manipulativní činnosti zkoumá existující modely a konstrukce.Seznamuje se s informacemi o principech a zákonitostech uplatňovaných při konstrukčních činnostech. Samostatně nebo ve skupině konstruuje podle námětových karet, schémat, modelů.Vytváří náčrt nebo schéma modelu.</t>
         </is>
       </c>
       <c r="L362" s="0" t="inlineStr">
         <is>
-          <t>samostatně nebo ve spolupráci se spolužáky vytváří technickou dokumentaci i s  využitím digitálních technologiína základě pokynu učitele konstruuje podle různých typů technické dokumentacena základě pokynu učitele vytváří funkční i statické technické modely a konstrukceexperimentuje při konstrukčních činnostechřízeně hodnotí funkčnost a správnost konstrukce nebo modelupracuje s chybou jako součástí konstrukčního procesu, hledá a navrhuje řešení v podobě úpravy technologického postupudodržuje bezpečnost a hygienu při konstrukčních činnostech </t>
+          <t>Prostřednictvím řízené manipulativní činnosti experimentuje s materiálem a způsoby konstrukcí.Samostatně nebo ve spolupráci se spolužáky aplikuje poznatky základních fyzikálních principů a přírodních zákonitostí do jednoduchých konstrukčních aktivit.Čte návod nebo jinou jednoduchou technickou dokumentaci.Samostatně nebo ve spolupráci se spolužáky konstruuje podle jednoduché technické dokumentace.Vytváří jednoduchou technickou dokumentaci dle pokynů učitele.</t>
         </is>
       </c>
       <c r="M362" s="0" t="inlineStr">
         <is>
-          <t>Postupuje podle technické dokumentace a dodržuje platný postup v modelových situacích.Systematicky a účelně vytváří funkční i statické technické modely a konstrukce.Postupuje vlastním tvůrčím procesem k funkční konstrukci.Na základě poznatků z různých vědních oborů vyhodnotí funkčnost a správnost konstrukce nebo modelu podle vybraných hledisek.Identifikuje chybu nebo problém a navrhuje a realizuje možné úpravy technologického postupu.Dodržuje bezpečnost a hygienu při konstrukčních činnostech, uvědomuje si význam i důsledky při jejich nedodržení.</t>
+          <t>Vytváří jednoduché technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostí.Podle pokynů učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologií.Postupuje podle jednoduché technické dokumentace a dodržuje platný postup.Hodnotí funkčnost a správnost konstrukce/modelu.Navrhuje úpravy nebo vlastní tvůrčí řešení funkční konstrukce.Dodržuje bezpečnost a hygienu při konstrukčních činnostech.</t>
         </is>
       </c>
       <c r="N362" s="0" t="inlineStr">
         <is>
-          <t>Vytváří dle návodu přiměřeně složitou konstrukci, model za dodržení základních zásad hygieny a bezpečnosti práce.</t>
+          <t>Provádí jednoduché konstrukční činnosti s návodem.</t>
         </is>
       </c>
       <c r="O362" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P362" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="inlineStr">
         <is>
           <t>Člověk, jeho osobnost a svět práce</t>
         </is>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací oblast Člověk, jeho osobnost a svět práce v základním vzdělávání systematicky rozvíjí sociálně-emocionální dovednosti žáka a dovednosti pro řízení vlastní kariéry. Podporuje žáka v sebepoznání, v plánování a reflektování vlastního rozvoje, posilování vlastní odolnosti a zvládání náročných situací, rozvíjení dobrých vztahů s druhými.  Významným cílem je postupná příprava žáka na celoživotní kariérový rozvoj, na další vzdělávací cestu a na svět práce. Vzdělávací oblast pomáhá porozumění dynamickému vývoji světa práce, významu celoživotního vzdělávání, podporuje úspěšný přechod mezi vzděláváním a prací, zvládání životních a kariérových změn. Přispívá také k získání zkušenosti s praktickými činnostmi a k rozvoji zručnosti žáka.  Vzdělávací obsah je členěný do vzdělávacích oborů Osobnostní a sociální výchova a Polytechnická výchova a praktické činnosti. Vzdělávací obsah vzdělávacího oboru Osobnostní a sociální výchova rozvíjí pozitivní sebepojetí žáka, odolnost vůči stresu, sebepoznání a sebeorganizaci. Věnuje se rozvoji pozitivního vnímání druhých lidí, komunikaci a zvládání konfliktů, prosociálního a etického chování. Zaměřuje se na kariérový rozvoj, využívání příležitostí v oblasti vzdělávání a práce, rovnováhu mezi volným časem a prací. Podporuje systematickou práci s osobním portfoliem. Žák si utváří pozitivní postoje k sobě, k druhým lidem, k vlastnímu rozvoji, učení i dalšímu vzdělávání a světu práce.   Vzdělávací obor Polytechnická výchova a praktické činnosti přispívá k rozvoji žáka v oblasti zručnosti, tvořivosti a získání základních uživatelských dovedností v různých oborech lidské činnosti. Prostřednictvím integrace souvisejících vědeckých disciplín (STEM) podporuje žáka v aktivním a přínosném využívání techniky v životě. Praktické činnosti jsou příležitostí také pro osobní rozvoj žáka.  </t>
         </is>
       </c>
       <c r="C363" s="0" t="inlineStr">
         <is>
           <t>Polytechnická výchova a praktické činnosti</t>
         </is>
       </c>
       <c r="D363" s="0" t="inlineStr">
         <is>
           <t>Vzdělávací obor Polytechnická výchova a praktické činnosti je zaměřený na rozvoj žáka v oblasti zručnosti, tvořivosti a na získání základních uživatelských dovedností nejen v technicky zaměřených oborech lidské činnosti.   Žák v návaznosti na předchozí rozvoj postupně prohlubuje a precizuje jemnou motoriku, která je nezbytná nejen pro rozvoj zručnosti, ale i pro další učení a uplatnění jedince ve společnosti. Postupně přichází do bezprostředního kontaktu s podněty k aktivitám propojujícím nápaditost, představivost a touhu po objevování s koordinací, úsilím, prací s materiály, nástroji a pomůckami a schopností technicky myslet a tvořit. Polytechnické vzdělávání je pojímané jako vhodný prostředek pro komplexní rozvoj žáka, zahrnující více oborů techniky do jednoho integrovaného celku. Podporuje interdisciplinární přístup (STEM) ke vzdělávání a zdůrazňuje aplikaci vědeckých, přírodovědných, matematických, ale i společenských principů na technické problémy a inovace.Polytechnické vzdělávání v kombinaci s praktickými činnostmi v základní škole je nezastupitelnou součástí všeobecného vzdělávání a cílí na výchovu technicky gramotného člověka, kompetentního k využívání techniky za účelem dalšího studia, řešení problémů doprovázejících každodenní život nebo na seberealizaci jedince v rámci volnočasových aktivit. V rámci realizace praktických činností je žák veden k osvojení základních pracovních dovedností a návyků, k organizaci a plánování práce a k používání vhodných nástrojů, nářadí, pomůcek a technologií při práci i v běžném životě. Vzdělávací obor akcentuje uplatňování tvořivosti a vlastních nápadů při praktické činnosti prostřednictvím aplikace moderních přístupů k výuce, jako je badatelsky orientovaný a problémový přístup. Obsah oboru Polytechnická výchova a praktické činnosti vychází z konkrétních životních situací, v nichž žák přichází do přímého kontaktu s lidskou činností a technikou v jejich rozmanitých podobách a širších souvislostech.  Vzdělávací obsah je na 1. i 2. stupni rozdělený na tři tematické okruhy: Práce s technickým materiálem a technická tvořivost, Péče o domácnost a zahradu, Konstrukční činnosti a automatizace. Očekávané výsledky na sebe navazují a směřují k rozvoji technické gramotnosti i osobnostních kvalit žáka.  Vzdělávací obsah je určený všem žákům. Učí se pracovat s různými materiály a osvojují si základní pracovní dovednosti a návyky. Učí se projevovat vlastní tvůrčí myšlenky, realizovat je, plánovat, organizovat a hodnotit pracovní činnost samostatně i v týmu. Ve všech tematických okruzích jsou žáci soustavně vedeni k dodržování zásad bezpečnosti a hygieny při práci.  </t>
         </is>
       </c>
       <c r="E363" s="0" t="inlineStr">
         <is>
           <t>Konstrukční činnosti a automatizace</t>
         </is>
       </c>
       <c r="F363" s="0" t="inlineStr">
         <is>
           <t>Tematický okruh žákovi umožňuje propojovat poznatky z různých vědeckých disciplín a poznávat, jak věci fungují a jak jsou konstruovány. Žák konstruuje smysluplné celky za účelem pochopení základních principů a podpory inovativního myšlení. </t>
         </is>
       </c>
       <c r="G363" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H363" s="0" t="inlineStr">
         <is>
-          <t>CSP-TCH-003-ZV5-003</t>
+          <t>CSP-TCH-003-ZV9-005</t>
         </is>
       </c>
       <c r="I363" s="0" t="inlineStr">
         <is>
-          <t>Provádí jednoduché konstrukční činnosti s návodem i bez návodu.</t>
+          <t>Využívá konstrukční dovednosti v modelových situacích, sestaví a upraví přiměřeně složitou konstrukci, model či robotické zařízení za dodržování zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="J363" s="0" t="inlineStr">
         <is>
-          <t>Žák provádí jednoduché konstrukční činnosti, montáž a demontáž, realizuje jednoduchá elektronická zapojení jako základ robotiky. Manipuluje s různými druhy stavebnic (plošnými, prostorovými, konstrukčními, elektronickými aj.). Vytváří statické a funkční konstrukce, se kterými lze po dokončení manipulovat (jeřáb, houpačka atp.). Navrhuje a vytváří algoritmy postupných kroků. Na modelových úlohách rozvíjí např. technické myšlení, prostorovou představivost, motorické dovednosti. Žák pracuje s jednoduchou předlohou, náčrtem, fotorealistickými kresbami, videonávodem, schématy podle instrukcí učitele. Žák dodržuje učitelem doporučenou bezpečnost a hygienu při práci a respektuje bezpečnostní upozornění výrobce (stavebnice).Manipulativní konstrukční činnosti vycházejí z nejpřirozenější dětské činnosti – hry, poskytují vhodný prostor pro rozvoj motorických schopností žáků (zručnosti), zkoumání a experimentování, uplatnění tvořivosti, posílení volních vlastností, vytrvalosti při práci. Je vhodné zařazovat do výuky jak statické, tak funkční konstrukce. Poznatky z oblasti techniky v podobě poznávání základních přírodních a fyzikálních jevů a zákonitostí mohou být okamžitě uplatňovány. Prostřednictvím návodů, náčrtů, schémat a různých předloh žák poznává pravidla technické komunikace. </t>
+          <t>Žák se seznamuje se základními schématy a postupy elektrických, elektrotechnických či technických stavebnic. Sestavuje statické i dynamické objekty (modely) a konstrukce podle zadané technické dokumentace nebo podle vlastního návrhu a ověřuje jejich funkčnost. Mimo použití standardních a tradičních materiálů a stavebnic využívá i moderní technologie jako 3D modelování, online simulace atp. Navrhuje a ověřuje funkčnost konstrukčních prvků z hlediska nosnosti, stability, designu, bezpečnosti aj. Využívá či sestavuje a aplikuje elektrotechnická schémata podle výběru, aplikuje elektroniku s využitím elektrotechnických či elektronických stavebnic a jednoduchých elektronických součástek (např. motorek, dioda, spínač, žárovka, zvonek). Používá tvůrčí a badatelský přístup k dosažení požadovaného výsledku. Žák dodržuje zásady bezpečnosti a hygieny práce během konstruování a sestavování, včetně platných předpisů pro práci s elektronikou.Rozvoj konstrukčních dovedností má pozitivní přesah do mnoha oblastí lidského života. Jednou z oblastí, pro kterou jsou konstrukční činnosti základem, je oblast robotiky, jež představuje propojení mechaniky, elektroniky a programování. Rozvoj konstrukčních činností je úzce propojený s informatikou a obory STEM (STEAM, STREAM aj.) a má potenciál zvyšovat zájem žáků o tyto obory.</t>
         </is>
       </c>
       <c r="K363" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím manipulativní činnosti zkoumá existující modely a konstrukce.Seznamuje se s informacemi o principech a zákonitostech uplatňovaných při konstrukčních činnostech. Samostatně nebo ve skupině konstruuje podle námětových karet, schémat, modelů.Vytváří náčrt nebo schéma modelu.</t>
+          <t>prohlubuje své znalosti a dovednosti týkající se tvorby technické dokumentacedle pokynu učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologiípostupuje podle jednoduché technické dokumentace a dodržuje platný postupvytváří technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostíhodnotí funkčnost a správnost konstrukce nebo modelu a navrhuje úpravy nebo vlastní tvůrčí řešení dodržuje bezpečnost a hygienu při konstrukčních činnostech podle pokynů učitele</t>
         </is>
       </c>
       <c r="L363" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím řízené manipulativní činnosti experimentuje s materiálem a způsoby konstrukcí.Samostatně nebo ve spolupráci se spolužáky aplikuje poznatky základních fyzikálních principů a přírodních zákonitostí do jednoduchých konstrukčních aktivit.Čte návod nebo jinou jednoduchou technickou dokumentaci.Samostatně nebo ve spolupráci se spolužáky konstruuje podle jednoduché technické dokumentace.Vytváří jednoduchou technickou dokumentaci dle pokynů učitele.</t>
+          <t>samostatně nebo ve spolupráci se spolužáky vytváří technickou dokumentaci i s  využitím digitálních technologiína základě pokynu učitele konstruuje podle různých typů technické dokumentacena základě pokynu učitele vytváří funkční i statické technické modely a konstrukceexperimentuje při konstrukčních činnostechřízeně hodnotí funkčnost a správnost konstrukce nebo modelupracuje s chybou jako součástí konstrukčního procesu, hledá a navrhuje řešení v podobě úpravy technologického postupudodržuje bezpečnost a hygienu při konstrukčních činnostech </t>
         </is>
       </c>
       <c r="M363" s="0" t="inlineStr">
         <is>
-          <t>Vytváří jednoduché technické modely a konstrukce na základě znalosti základních fyzikálních principů a přírodních zákonitostí.Podle pokynů učitele vytváří jednoduchou technickou dokumentaci i s využitím digitálních technologií.Postupuje podle jednoduché technické dokumentace a dodržuje platný postup.Hodnotí funkčnost a správnost konstrukce/modelu.Navrhuje úpravy nebo vlastní tvůrčí řešení funkční konstrukce.Dodržuje bezpečnost a hygienu při konstrukčních činnostech.</t>
+          <t>Postupuje podle technické dokumentace a dodržuje platný postup v modelových situacích.Systematicky a účelně vytváří funkční i statické technické modely a konstrukce.Postupuje vlastním tvůrčím procesem k funkční konstrukci.Na základě poznatků z různých vědních oborů vyhodnotí funkčnost a správnost konstrukce nebo modelu podle vybraných hledisek.Identifikuje chybu nebo problém a navrhuje a realizuje možné úpravy technologického postupu.Dodržuje bezpečnost a hygienu při konstrukčních činnostech, uvědomuje si význam i důsledky při jejich nedodržení.</t>
         </is>
       </c>
       <c r="N363" s="0" t="inlineStr">
         <is>
-          <t>Provádí jednoduché konstrukční činnosti s návodem.</t>
+          <t>Vytváří dle návodu přiměřeně složitou konstrukci, model za dodržení základních zásad hygieny a bezpečnosti práce.</t>
         </is>
       </c>
       <c r="O363" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P363" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
@@ -30540,250 +30540,250 @@
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Budování porozumění v četbě a v procesu psaní</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák čte s porozuměním prožitkové, odborné a mediální texty, vyhledává přímo i nepřímo vyjádřené informace. Rozumí tomu, co text říká doslovně, přeneseně a jaké závěry z toho mohou vyplývat. Rozlišuje fakta, domněnky, názory. Při čtení a psaní uplatňuje své znalosti a zkušenosti. Psaní využívá k učení, k sebevyjádření a sebeuvědomění.</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>ZGC-BPO-000-ZV5-001</t>
+          <t>ZGC-BPO-000-ZV9-001</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Čte a píše texty odborné i prožitkové pro porozumění oboru lidského poznání nebo sobě.</t>
+          <t>Při interpretaci komplexních textů dokládá své závěry textem; v oborech usiluje o přesnost a uspořádanost v obsahu i ve vyjadřování; podle své potřeby využívá psaní pro své sebeuvědomění a sebevyjádření.</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: vyhledávání a propojování přímo i nepřímo vyjádřených informací podle účelu čteníVyhledává přímo i nepřímo vyjádřené informace v textu nebo v jiném informačním zdroji (včetně online zdrojů) podle účelu čtení.Porovnává a propojuje informace ze dvou textů nebo z textu a obrázku atp.Posuzuje, jak přínosné pro jeho účel čtení je použít více zdrojů (textů, obrázků atd.).Komponenta: psaní jako nástroj pro porozumění věcné problematice i sobě samémuPíše si svá vysvětlení k oborové problematice.Používá přesnější nebo výstižnější pojmenování.Využívá psaní pro porozumění sobě samému.Komponenta: rozpoznání důležitých informací a myšlenek textu při čtení i psaní textůFormuluje bez zásadního zkreslení některé důležité myšlenky jednoduchého textu a podpoří je důkazy v textu.Při psaní zvýrazňuje důležitost informace nejen u jednotlivého slova, údaje nebo motivu, ale i tím, kam informaci umístí (např. mění slovosled, odděluje odstavce, přidává vysvětlivky, název).Přehledně podává děj, pojmenuje osoby nebo postavy podle charakteru nebo role, pojmenuje prostředí a uvede některé detaily. Komponenta: propojování četby s vlastními znalostmi a zkušenostmi a interpretaceVyjádří, jak informace, myšlenky, názory i postoje z četby oborových i prožitkových textů souvisejí s jeho vlastními znalostmi, zkušenostmi a názory.Vyvozuje informace či závěry a dokládá je textem.Komponenta: psaní pro vyhodnocování vlastních poznatků a zkušeností v oborech i pro sebeuvědoměníPíše o tom, co se naučil a co pro něj znamenají nové poznatky vzhledem k vlastním znalostem a zkušenostem (např. které nové informace nebo prožitky získal, jakou má radost z nového porozumění nebo jaký nový postup si osvojil).Při psaní uvažuje sám o sobě, ujasňuje si například to, jaký by chtěl být, čím se stát, co umět.Komponenta: práce s grafickým znázorněním a vizuálním zobrazenímNajde potřebnou informaci v běžně používaném schématu (např. v nákresu, tabulce, grafu).Pozná, ke které části textu patří připojené schéma.Rozpozná, které údaje ze schématu jsou pro něj hlavní a které vedlejší.Rozpozná a využívá u schématu legendu, vysvětlivky nebo poznámky.Při psaní se rozhoduje o tom, které informace je dobré podat slovně a které doprovodit pomocí nákresu, tabulky, obrázku aj.).Vytváří přehledná, srozumitelná schematická vyjádření toho, co má na mysli nebo o čem se dozvídá.Komponenta: odlišení faktů, domněnek a názorůPosuzuje v běžných případech, co v textu je spíše názor nebo domněnka, případně omyl či lež, a co je možné považovat za fakta.Zdůvodňuje, proč něco pokládat za faktický údaj (opírá se o zdroje, důkladné vysvětlení, obecnou znalost).Shodu mezi předloženým názorem a jeho vlastním názorem nepovažuje za prokázání faktu.Při psaní zvažuje u svých tvrzení, zda jde o domněnku či názor (např. slovy „nejsem si jistý, zda; možná, že; domnívám se; řekl bych; mám to z wikipedie“), nebo zda to předkládá jako fakt, který může také ověřit (např. „tohle bylo dokázáno; tohle bylo v encyklopedii“).</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: vyhledávání a propojování přímo i nepřímo vyjádřených informací podle účelu čteníSamostatně (průběžně a podle potřeby) vyhledává, uspořádává, porovnává a propojuje informace ve všech typech textů včetně elektronických.Čtením beletrie i oborových textů nejen rozšiřuje, ale i prohlubuje své porozumění a prožívání v tom, jak funguje svět, lidé, on sám.Komponenta: psaní jako nástroj pro porozumění věcné problematice i sobě samémuPodle své potřeby využívá psaní pro ujasnění svých myšlenek a pocitů, pro své sebeuvědomění a sebevyjádření, ale také pro své učení složitější problematiky a pojmů.Komponenta: rozpoznání důležitých informací a myšlenek textu při čtení i psaní textůNajde důležité informace či momenty v náročném textu, posuzuje jejich význam jak pro sebe, tak pro jiné adresáty.Najde a výstižně zformuluje důležité myšlenky v náročném textu.Při psaní výstižně a zřetelně vystihuje a formuluje důležité informace, zejména myšlenky své nebo cizí a zařazuje je v textu tak, aby čtenářům pomáhaly k pochopení jeho smyslu. Komponenta: propojování četby s vlastními znalostmi a zkušenostmi a interpretaceVyhodnocuje shody i rozdíly mezi tím, o čem čte, a mezi svými znalostmi, zkušenostmi a názory.Při interpretaci vychází z textu, využívá současně i své poznatky nebo zkušenosti.Komponenta: psaní pro vyhodnocování vlastních poznatků a zkušeností v oborech i pro sebeuvědoměníPři psaní si ujasňuje, zda jeho poznatky a myšlenky souvisejí s informacemi nebo zkušenostmi zvenčí, nebo zda jsou jeho vlastní.Vyjasňuje si, jak vidí sebe sama, kdo je, jaký je, k čemu patří nebo se hlásí, čím je cenný ve vlastních očích nebo u druhých.Komponenta: práce s grafickým znázorněním a vizuálním zobrazenímNajde ve složitějším schématu (např. v koláčovém grafu, víceúrovňové tabulce, v mapě výskytů některého jevu) potřebné informace.Vysvětlí, jak informace ze schématu patří k textu, jenž je schématem doprovázený.Kriticky přistupuje k informacím získaným ze schémat (všímá si, jak mohou schémata ovlivňovat adresáty, cíleně působit na jejich emoce, jak je autoři využívají k ovlivňování názorů, mínění).Pro lepší porozumění doplňuje svůj text zavedenými typy schematických vyjádření.Komponenta: odlišení faktů, domněnek a názorůVe složitějších nebo problematických textech rozpoznává fakta, domněnky, názory či dojmy a odůvodňuje, proč je za takové považuje.Odhaduje a posuzuje, proč jsou v textu podávána nepodložená tvrzení nebo proč jsou pouhé domněnky či názory předkládány jako fakta.Při psaní dodává k faktickým tvrzením zdroje a argumenty.Staví a formuluje hypotézy a navrhuje jejich ověřování.Názory své nebo cizí podává zřetelně jen jako názor.</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Vyhledává přímo i nepřímo vyjádřené informace v textu nebo v jiném informačním zdroji (včetně on-line zdrojů) podle účelu čtení.Píše si svá vysvětlení k oborové problematice, používá přesnějších nebo výstižnějších pojmenování.Využívá psaní pro porozumění sobě samému.Formuluje bez zásadního zkreslení některé důležité informace nebo myšlenky jednoduchého textu a podpoří je důkazy v textu.Uspořádává své psané vyjadřování tak, aby důležité informace byly snadno k nalezení.Vyvozuje informace či závěry a dokládá je textem.Píše o tom, čemu se naučil a co pro něj znamenají nové poznatky vzhledem k vlastním znalostem a zkušenostem.Podle své potřeby uvažuje ve svých textech sám o sobě.Rozpozná a využívá u schématu legendu, vysvětlivky nebo poznámky.Rozhoduje se, co vyjádřit slovně a co graficky; vytváří přehledná, srozumitelná schematická vyjádření toho, co má na mysli nebo o čem se dozvídá.Zdůvodňuje, proč něco pokládat za faktický údaj: opírá se o zdroje, o důkladné vysvětlení, o obecnou znalost.Při psaní dává najevo, která svá tvrzení považuje za faktická, a co je jeho názor či domněnka.</t>
+          <t>Ve všech typech textů uspořádaně zpracuje informace.U četby beletrie uvádí své závěry o sobě, o společnosti nebo světě.Podle své potřeby si v psaní ujasňuje pocity a myšlenky; píše o tom, jak sám sobě rozumí.Psaním si pomáhá pro své učení porozumět složitější problematice a pojmům.Formuluje, jaký význam pro něj nebo pro druhé mají důležité prvky a myšlenky v náročném textu.Výstižně a zřetelně a formuluje důležité informace tak, aby čtenářům pomáhal k pochopení jejich smyslu.Najde rozdíly a shody mezi tím, co čte, a svými poznatky či zkušenostmi a vysvětluje, jakou mají souvislost s ním osobně.Vysvětluje svá vlastní i oborová témata na základě toho, co už zná nebo co zažil.Píše o tom, co nové poznatky a zkušenosti znamenají pro to, kdo je a jaký chce být.Najde v složitějším schématu potřebné informace, vysvětlí, jak informace ze schématu patří k textu, jenž je schématem doprovázen.Pro lepší porozumění doplňuje svůj text zavedenými typy schematických vyjádření.Odhaduje a posuzuje, proč jsou v textu podávána nepodložená tvrzení nebo proč jsou pouhé domněnky či názory předkládány jako fakty.Při psaní k faktickým tvrzením dodává zdroje a argumenty, staví a formuluje hypotézy a navrhuje jejich ověřováníNázory své nebo cizí podává zřetelně jen jako názor.</t>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
-          <t>Čte a píše jednoduché texty, nalezne v nich informace.</t>
+          <t>Reprodukuje procvičený text na základě porozumění textu a vlastní zkušenosti.</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Budování porozumění v četbě a v procesu psaní</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák čte s porozuměním prožitkové, odborné a mediální texty, vyhledává přímo i nepřímo vyjádřené informace. Rozumí tomu, co text říká doslovně, přeneseně a jaké závěry z toho mohou vyplývat. Rozlišuje fakta, domněnky, názory. Při čtení a psaní uplatňuje své znalosti a zkušenosti. Psaní využívá k učení, k sebevyjádření a sebeuvědomění.</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 3. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>ZGC-BPO-000-ZV3-001</t>
+          <t>ZGC-BPO-000-ZV5-001</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Buduje porozumění prožitkovým i odborným textům, při psaní sděluje informace podle své potřeby.</t>
+          <t>Čte a píše texty odborné i prožitkové pro porozumění oboru lidského poznání nebo sobě.</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Vyhledávání a propojování přímo i nepřímo vyjádřených informací podle účelu čtení. Psaní jako nástroj pro porozumění věcné problematice i sobě samému.Vyhledá podle potřeby v textu nebo v obrázku či videu přímo vyjádřenou informaci; s dopomocí najde i informaci nepřímo vyjádřenou (např. pomocí doplňujících otázek nebo, porovnáním s tím, co našel spolužák atp.).Uvede, v čem a jak se text a doprovodné obrázky (ilustrace, nákresy) doplňují.V krátkých textech pro sebe nebo pro druhé se vyjadřuje o tom, co potřebuje sdělit. V oborech si zapisuje slova nebo informace, které nechce zapomenout, čemu porozuměl nebo nač se ptá.Rozpoznání důležitých informací a myšlenek při čtení i psaní textůUvede, které informace nebo místa v textu považuje za důležité.S dopomocí najde v textu místa, která sdělují důležitou myšlenku (např. pomocí doplňujících otázek nebo, porovnáním s tím, co našel spolužák atp.)Před psaním i při psaní zvažuje, které informace jsou potřebné a které jsou nadbytečné pro účel jeho psaní. Informace, které považuje za důležité, zvýrazňuje (např. dává je do názvu nebo je doprovází obrázkem, vyznačí barvou atp.).Propojování četby s vlastními znalostmi a zkušenostmi a interpretace. Psaní pro vyhodnocování vlastních poznatků a zkušeností v oborech i pro sebeuvědoměníHledá shody a rozdíly mezi tím, co čte, a mezi vlastní zkušeností, znalostmi a světem kolem sebe.Odkazuje na konkrétní místa v textu nebo v ilustraci.Při četbě v oborech využívá pro porozumění textu i vlastních poznatků a zkušeností.Při psaní v oborech využívá své zkušenosti a znalosti. Píše texty, ve kterých vyjadřuje své zážitky, pocity a myšlenky.Práce s grafickým znázorněním a vizuálním zobrazenímNajde potřebnou informaci v jednoduchém schématu nebo obrázku.S dopomocí pozná, ke které části textu patří připojené schéma či obrázek.Při psaní vytváří k svému textu obrázky nebo nákresy, seznamy, mapy atp., aby vyjasnil nebo doplnil informace.Odlišení faktů, domněnek a názorůOdliší v textu, co se zřetelně podává jako fakt (co i druzí mohou považovat za jisté, nepochybné), a co může být něčí názor nebo domněnka.Při psaní používá výrazy, kterými odliší své názory nebo domněnky od faktů (např. myslím si, podle mě, zajímalo by mě atp.).</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: vyhledávání a propojování přímo i nepřímo vyjádřených informací podle účelu čteníVyhledává přímo i nepřímo vyjádřené informace v textu nebo v jiném informačním zdroji (včetně online zdrojů) podle účelu čtení.Porovnává a propojuje informace ze dvou textů nebo z textu a obrázku atp.Posuzuje, jak přínosné pro jeho účel čtení je použít více zdrojů (textů, obrázků atd.).Komponenta: psaní jako nástroj pro porozumění věcné problematice i sobě samémuPíše si svá vysvětlení k oborové problematice.Používá přesnější nebo výstižnější pojmenování.Využívá psaní pro porozumění sobě samému.Komponenta: rozpoznání důležitých informací a myšlenek textu při čtení i psaní textůFormuluje bez zásadního zkreslení některé důležité myšlenky jednoduchého textu a podpoří je důkazy v textu.Při psaní zvýrazňuje důležitost informace nejen u jednotlivého slova, údaje nebo motivu, ale i tím, kam informaci umístí (např. mění slovosled, odděluje odstavce, přidává vysvětlivky, název).Přehledně podává děj, pojmenuje osoby nebo postavy podle charakteru nebo role, pojmenuje prostředí a uvede některé detaily. Komponenta: propojování četby s vlastními znalostmi a zkušenostmi a interpretaceVyjádří, jak informace, myšlenky, názory i postoje z četby oborových i prožitkových textů souvisejí s jeho vlastními znalostmi, zkušenostmi a názory.Vyvozuje informace či závěry a dokládá je textem.Komponenta: psaní pro vyhodnocování vlastních poznatků a zkušeností v oborech i pro sebeuvědoměníPíše o tom, co se naučil a co pro něj znamenají nové poznatky vzhledem k vlastním znalostem a zkušenostem (např. které nové informace nebo prožitky získal, jakou má radost z nového porozumění nebo jaký nový postup si osvojil).Při psaní uvažuje sám o sobě, ujasňuje si například to, jaký by chtěl být, čím se stát, co umět.Komponenta: práce s grafickým znázorněním a vizuálním zobrazenímNajde potřebnou informaci v běžně používaném schématu (např. v nákresu, tabulce, grafu).Pozná, ke které části textu patří připojené schéma.Rozpozná, které údaje ze schématu jsou pro něj hlavní a které vedlejší.Rozpozná a využívá u schématu legendu, vysvětlivky nebo poznámky.Při psaní se rozhoduje o tom, které informace je dobré podat slovně a které doprovodit pomocí nákresu, tabulky, obrázku aj.).Vytváří přehledná, srozumitelná schematická vyjádření toho, co má na mysli nebo o čem se dozvídá.Komponenta: odlišení faktů, domněnek a názorůPosuzuje v běžných případech, co v textu je spíše názor nebo domněnka, případně omyl či lež, a co je možné považovat za fakta.Zdůvodňuje, proč něco pokládat za faktický údaj (opírá se o zdroje, důkladné vysvětlení, obecnou znalost).Shodu mezi předloženým názorem a jeho vlastním názorem nepovažuje za prokázání faktu.Při psaní zvažuje u svých tvrzení, zda jde o domněnku či názor (např. slovy „nejsem si jistý, zda; možná, že; domnívám se; řekl bych; mám to z wikipedie“), nebo zda to předkládá jako fakt, který může také ověřit (např. „tohle bylo dokázáno; tohle bylo v encyklopedii“).</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá podle potřeby v textu nebo v obrázku či videu přímo vyjádřenou informaci.Píše krátké texty o tom, o čem přemýšlí.Uvede, které informace nebo místa v textu považuje za důležité.Vybírá a vyznačuje informace důležité pro účel jeho textu.Ke konkrétním místům v textu doplňuje vlastní zkušenosti, poznatky nebo názory.Při psaní v oborech využívá své zkušenosti a znalosti.Píše texty, ve kterých vyjadřuje své zážitky, pocity a myšlenky.Najde potřebnou informaci v jednoduchém schématu nebo obrázku.Při psaní vytváří k svému textu obrázky nebo nákresy, seznamy, mapy atp., aby vyjasnil nebo doplnil informace.Odliší v textu, co se zřetelně podává jako fakt (co i druzí mohou považovat za jisté, nepochybné), a co může být něčí názor nebo domněnka.Při psaní používá výrazy, kterými odliší, co považuje za fakty a co za své názory nebo domněnky: např. myslím si, podle mě, zajímalo by mě atp.</t>
+          <t>Vyhledává přímo i nepřímo vyjádřené informace v textu nebo v jiném informačním zdroji (včetně on-line zdrojů) podle účelu čtení.Píše si svá vysvětlení k oborové problematice, používá přesnějších nebo výstižnějších pojmenování.Využívá psaní pro porozumění sobě samému.Formuluje bez zásadního zkreslení některé důležité informace nebo myšlenky jednoduchého textu a podpoří je důkazy v textu.Uspořádává své psané vyjadřování tak, aby důležité informace byly snadno k nalezení.Vyvozuje informace či závěry a dokládá je textem.Píše o tom, čemu se naučil a co pro něj znamenají nové poznatky vzhledem k vlastním znalostem a zkušenostem.Podle své potřeby uvažuje ve svých textech sám o sobě.Rozpozná a využívá u schématu legendu, vysvětlivky nebo poznámky.Rozhoduje se, co vyjádřit slovně a co graficky; vytváří přehledná, srozumitelná schematická vyjádření toho, co má na mysli nebo o čem se dozvídá.Zdůvodňuje, proč něco pokládat za faktický údaj: opírá se o zdroje, o důkladné vysvětlení, o obecnou znalost.Při psaní dává najevo, která svá tvrzení považuje za faktická, a co je jeho názor či domněnka.</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
-          <t>Popisuje, co znamenají vybraná slova v čteném textu.</t>
+          <t>Čte a píše jednoduché texty, nalezne v nich informace.</t>
         </is>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Budování porozumění v četbě a v procesu psaní</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák čte s porozuměním prožitkové, odborné a mediální texty, vyhledává přímo i nepřímo vyjádřené informace. Rozumí tomu, co text říká doslovně, přeneseně a jaké závěry z toho mohou vyplývat. Rozlišuje fakta, domněnky, názory. Při čtení a psaní uplatňuje své znalosti a zkušenosti. Psaní využívá k učení, k sebevyjádření a sebeuvědomění.</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 3. ročník</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>ZGC-BPO-000-ZV9-001</t>
+          <t>ZGC-BPO-000-ZV3-001</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Při interpretaci komplexních textů dokládá své závěry textem; v oborech usiluje o přesnost a uspořádanost v obsahu i ve vyjadřování; podle své potřeby využívá psaní pro své sebeuvědomění a sebevyjádření.</t>
+          <t>Buduje porozumění prožitkovým i odborným textům, při psaní sděluje informace podle své potřeby.</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: vyhledávání a propojování přímo i nepřímo vyjádřených informací podle účelu čteníSamostatně (průběžně a podle potřeby) vyhledává, uspořádává, porovnává a propojuje informace ve všech typech textů včetně elektronických.Čtením beletrie i oborových textů nejen rozšiřuje, ale i prohlubuje své porozumění a prožívání v tom, jak funguje svět, lidé, on sám.Komponenta: psaní jako nástroj pro porozumění věcné problematice i sobě samémuPodle své potřeby využívá psaní pro ujasnění svých myšlenek a pocitů, pro své sebeuvědomění a sebevyjádření, ale také pro své učení složitější problematiky a pojmů.Komponenta: rozpoznání důležitých informací a myšlenek textu při čtení i psaní textůNajde důležité informace či momenty v náročném textu, posuzuje jejich význam jak pro sebe, tak pro jiné adresáty.Najde a výstižně zformuluje důležité myšlenky v náročném textu.Při psaní výstižně a zřetelně vystihuje a formuluje důležité informace, zejména myšlenky své nebo cizí a zařazuje je v textu tak, aby čtenářům pomáhaly k pochopení jeho smyslu. Komponenta: propojování četby s vlastními znalostmi a zkušenostmi a interpretaceVyhodnocuje shody i rozdíly mezi tím, o čem čte, a mezi svými znalostmi, zkušenostmi a názory.Při interpretaci vychází z textu, využívá současně i své poznatky nebo zkušenosti.Komponenta: psaní pro vyhodnocování vlastních poznatků a zkušeností v oborech i pro sebeuvědoměníPři psaní si ujasňuje, zda jeho poznatky a myšlenky souvisejí s informacemi nebo zkušenostmi zvenčí, nebo zda jsou jeho vlastní.Vyjasňuje si, jak vidí sebe sama, kdo je, jaký je, k čemu patří nebo se hlásí, čím je cenný ve vlastních očích nebo u druhých.Komponenta: práce s grafickým znázorněním a vizuálním zobrazenímNajde ve složitějším schématu (např. v koláčovém grafu, víceúrovňové tabulce, v mapě výskytů některého jevu) potřebné informace.Vysvětlí, jak informace ze schématu patří k textu, jenž je schématem doprovázený.Kriticky přistupuje k informacím získaným ze schémat (všímá si, jak mohou schémata ovlivňovat adresáty, cíleně působit na jejich emoce, jak je autoři využívají k ovlivňování názorů, mínění).Pro lepší porozumění doplňuje svůj text zavedenými typy schematických vyjádření.Komponenta: odlišení faktů, domněnek a názorůVe složitějších nebo problematických textech rozpoznává fakta, domněnky, názory či dojmy a odůvodňuje, proč je za takové považuje.Odhaduje a posuzuje, proč jsou v textu podávána nepodložená tvrzení nebo proč jsou pouhé domněnky či názory předkládány jako fakta.Při psaní dodává k faktickým tvrzením zdroje a argumenty.Staví a formuluje hypotézy a navrhuje jejich ověřování.Názory své nebo cizí podává zřetelně jen jako názor.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Vyhledávání a propojování přímo i nepřímo vyjádřených informací podle účelu čtení. Psaní jako nástroj pro porozumění věcné problematice i sobě samému.Vyhledá podle potřeby v textu nebo v obrázku či videu přímo vyjádřenou informaci; s dopomocí najde i informaci nepřímo vyjádřenou (např. pomocí doplňujících otázek nebo, porovnáním s tím, co našel spolužák atp.).Uvede, v čem a jak se text a doprovodné obrázky (ilustrace, nákresy) doplňují.V krátkých textech pro sebe nebo pro druhé se vyjadřuje o tom, co potřebuje sdělit. V oborech si zapisuje slova nebo informace, které nechce zapomenout, čemu porozuměl nebo nač se ptá.Rozpoznání důležitých informací a myšlenek při čtení i psaní textůUvede, které informace nebo místa v textu považuje za důležité.S dopomocí najde v textu místa, která sdělují důležitou myšlenku (např. pomocí doplňujících otázek nebo, porovnáním s tím, co našel spolužák atp.)Před psaním i při psaní zvažuje, které informace jsou potřebné a které jsou nadbytečné pro účel jeho psaní. Informace, které považuje za důležité, zvýrazňuje (např. dává je do názvu nebo je doprovází obrázkem, vyznačí barvou atp.).Propojování četby s vlastními znalostmi a zkušenostmi a interpretace. Psaní pro vyhodnocování vlastních poznatků a zkušeností v oborech i pro sebeuvědoměníHledá shody a rozdíly mezi tím, co čte, a mezi vlastní zkušeností, znalostmi a světem kolem sebe.Odkazuje na konkrétní místa v textu nebo v ilustraci.Při četbě v oborech využívá pro porozumění textu i vlastních poznatků a zkušeností.Při psaní v oborech využívá své zkušenosti a znalosti. Píše texty, ve kterých vyjadřuje své zážitky, pocity a myšlenky.Práce s grafickým znázorněním a vizuálním zobrazenímNajde potřebnou informaci v jednoduchém schématu nebo obrázku.S dopomocí pozná, ke které části textu patří připojené schéma či obrázek.Při psaní vytváří k svému textu obrázky nebo nákresy, seznamy, mapy atp., aby vyjasnil nebo doplnil informace.Odlišení faktů, domněnek a názorůOdliší v textu, co se zřetelně podává jako fakt (co i druzí mohou považovat za jisté, nepochybné), a co může být něčí názor nebo domněnka.Při psaní používá výrazy, kterými odliší své názory nebo domněnky od faktů (např. myslím si, podle mě, zajímalo by mě atp.).</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Ve všech typech textů uspořádaně zpracuje informace.U četby beletrie uvádí své závěry o sobě, o společnosti nebo světě.Podle své potřeby si v psaní ujasňuje pocity a myšlenky; píše o tom, jak sám sobě rozumí.Psaním si pomáhá pro své učení porozumět složitější problematice a pojmům.Formuluje, jaký význam pro něj nebo pro druhé mají důležité prvky a myšlenky v náročném textu.Výstižně a zřetelně a formuluje důležité informace tak, aby čtenářům pomáhal k pochopení jejich smyslu.Najde rozdíly a shody mezi tím, co čte, a svými poznatky či zkušenostmi a vysvětluje, jakou mají souvislost s ním osobně.Vysvětluje svá vlastní i oborová témata na základě toho, co už zná nebo co zažil.Píše o tom, co nové poznatky a zkušenosti znamenají pro to, kdo je a jaký chce být.Najde v složitějším schématu potřebné informace, vysvětlí, jak informace ze schématu patří k textu, jenž je schématem doprovázen.Pro lepší porozumění doplňuje svůj text zavedenými typy schematických vyjádření.Odhaduje a posuzuje, proč jsou v textu podávána nepodložená tvrzení nebo proč jsou pouhé domněnky či názory předkládány jako fakty.Při psaní k faktickým tvrzením dodává zdroje a argumenty, staví a formuluje hypotézy a navrhuje jejich ověřováníNázory své nebo cizí podává zřetelně jen jako názor.</t>
+          <t>Vyhledá podle potřeby v textu nebo v obrázku či videu přímo vyjádřenou informaci.Píše krátké texty o tom, o čem přemýšlí.Uvede, které informace nebo místa v textu považuje za důležité.Vybírá a vyznačuje informace důležité pro účel jeho textu.Ke konkrétním místům v textu doplňuje vlastní zkušenosti, poznatky nebo názory.Při psaní v oborech využívá své zkušenosti a znalosti.Píše texty, ve kterých vyjadřuje své zážitky, pocity a myšlenky.Najde potřebnou informaci v jednoduchém schématu nebo obrázku.Při psaní vytváří k svému textu obrázky nebo nákresy, seznamy, mapy atp., aby vyjasnil nebo doplnil informace.Odliší v textu, co se zřetelně podává jako fakt (co i druzí mohou považovat za jisté, nepochybné), a co může být něčí názor nebo domněnka.Při psaní používá výrazy, kterými odliší, co považuje za fakty a co za své názory nebo domněnky: např. myslím si, podle mě, zajímalo by mě atp.</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>Reprodukuje procvičený text na základě porozumění textu a vlastní zkušenosti.</t>
+          <t>Popisuje, co znamenají vybraná slova v čteném textu.</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
@@ -31032,250 +31032,250 @@
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Porozumění vlastnímu čtení, čtenářství, psaní a pisatelství</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák vědomě sleduje, reflektuje a vyhodnocuje, jak účinně postupoval při čtení a psaní. Plánuje podle toho své další zlepšování. Stanovuje si čtenářské a pisatelské cíle i cesty k nim. Rozhoduje se podle svých potřeb, kdy a jak bude sdílet s druhými své zkušenosti, zážitky a poznatky z reflexe.</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 3. ročník</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>ZGC-PVL-000-ZV9-001</t>
+          <t>ZGC-PVL-000-ZV3-001</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>S oporou o evidence vyhodnocuje své pokroky i postupy ve čtení a psaní pro stanovení dalších cílů i cesty k nim.</t>
+          <t>Pro své zlepšování reflektuje své čtení a psaní.</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: reflexe, metakognice a sebeřízení S oporou o evidenci (např. portfolio se záznamy o sledování vlastního čtenářství a pisatelství, koncepty i hotové verze napsaných textů) reflektuje své pokroky i způsoby, které mu pomáhají ve zlepšování.Stanovuje si další cíle ve čtení a čtenářství, psaní a pisatelství, promýšlí, jak k nim bude postupovat a jak bude vyhodnocovat jejich dosažení.Rozpoznává situace, kdy a jak využít či poskytnout konzultaci.Komponenta: čtenářské a pisatelské strategieVolí vhodné způsoby čtení textů tištěných i digitálních v souladu s účelem čtení, vyhodnocuje jejich účinnost, podle potřeby je mění (např. po pouhém prolistování dohledá pasáže, které mu mohou přinést potřebné bližší informace).Ověřuje si, zda v textu nejsou rozpory, od podrobného čtení přejde k prohlídce názvů dalších kapitol atp.Monitoruje průběžně své porozumění čtenému textu, reflektuje, které konkrétní čtenářské strategie a postupy mu činí problémy, volí strategie překonávající neporozumění.Při psaní využívá a rozšiřuje svůj repertoár pisatelských postupů a strategií a rozhoduje se, co z něj uplatní při psaní různorodých typů textů.V konzultacích a sdíleních se spolužáky během psaní i nad hotovým textem rozeznává, kdy je vhodné oceňovat kvalitu a kdy nabídnout možnosti vylepšení.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Reflexe, metakognice a sebeřízeníS dopomocí reflektuje své čtení a čtenářství i své psaní a pisatelství. Na základě reflexe se rozhoduje, jak a v čem zlepšovat své čtení a psaní (např. co bude dál číst, jak bude konkrétně vylepšovat svůj text, atp.)Sdílí své zkušenosti, zážitky a poznatky v komunitě čtenářů i pisatelů.Čtenářské a pisatelské strategieS dopomocí používá základní čtenářské strategie pro porozumění textu a k získání prožitku z četby: např. monitoruje své čtení, při čtení si klade otázky, předvídá, vyjasňuje si neznámá slova, vysvětluje význam některého místa, vizualizuje, propojuje s vlastní zkušeností aj.Při psaní využívá s dopomocí základní postupy pro psaní textu: např. promýšlí, o čem a komu bude psát, shromažďuje informace nebo nápady pro své psaní, apod.Během psaní podle potřeby sdílí nebo konzultuje se spolužáky.</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Identifikuje ve svých výkonech, které způsoby práce ve čtení i psaní se mu osvědčují.Podle potřeby sdílí své postřehy, navrhuje, v čem se chce zlepšit, formuluje své čtenářské a pisatelské cíle i pro léta po skončení školy.Způsob čtení textů tištěných i digitálních přizpůsobuje svému účelu čtení; text čte i jiným způsobem, když při čtení nebo po něm narazí na potíže s porozuměním.Vyhodnocuje si, které nové postupy a formy psaní kdy uplatnit.V konzultacích a sdíleních se spolužáky během psaní i nad hotovým textem rozeznává, kdy je vhodné oceňovat kvalitu a kdy nabídnout možnosti vylepšení.</t>
+          <t>Uvádí příklady toho, co už ve čtení a psaní dokáže.Navrhne, v čem by se chtěl zlepšovat.Při čtení využívá základní strategie k porozumění a k získání prožitku z četby.Při psaní využívá základní postupy pro psaní textu.Během psaní podle potřeby sdílí nebo konzultuje se spolužáky.</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t>Přijímá zpětnou vazbu o svých čtenářských i pisatelských dovednostech, snaží se podle ní měnit své projevy.</t>
+          <t/>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Porozumění vlastnímu čtení, čtenářství, psaní a pisatelství</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák vědomě sleduje, reflektuje a vyhodnocuje, jak účinně postupoval při čtení a psaní. Plánuje podle toho své další zlepšování. Stanovuje si čtenářské a pisatelské cíle i cesty k nim. Rozhoduje se podle svých potřeb, kdy a jak bude sdílet s druhými své zkušenosti, zážitky a poznatky z reflexe.</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 3. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>ZGC-PVL-000-ZV3-001</t>
+          <t>ZGC-PVL-000-ZV5-001</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>Pro své zlepšování reflektuje své čtení a psaní.</t>
+          <t>S oporou o evidence rozpoznává své silné stránky pro stanovení čtenářských a pisatelských cílů.</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tomu tak dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Reflexe, metakognice a sebeřízeníS dopomocí reflektuje své čtení a čtenářství i své psaní a pisatelství. Na základě reflexe se rozhoduje, jak a v čem zlepšovat své čtení a psaní (např. co bude dál číst, jak bude konkrétně vylepšovat svůj text, atp.)Sdílí své zkušenosti, zážitky a poznatky v komunitě čtenářů i pisatelů.Čtenářské a pisatelské strategieS dopomocí používá základní čtenářské strategie pro porozumění textu a k získání prožitku z četby: např. monitoruje své čtení, při čtení si klade otázky, předvídá, vyjasňuje si neznámá slova, vysvětluje význam některého místa, vizualizuje, propojuje s vlastní zkušeností aj.Při psaní využívá s dopomocí základní postupy pro psaní textu: např. promýšlí, o čem a komu bude psát, shromažďuje informace nebo nápady pro své psaní, apod.Během psaní podle potřeby sdílí nebo konzultuje se spolužáky.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: reflexe, metakognice a sebeřízení S oporou o evidenci (např. portfolio, záznamy o sledování vlastního čtení a psaní) reflektuje své čtenářství a pisatelství.Rozpoznává své silné stránky ve čtení a psaní i příležitosti ke zlepšování.Stanovuje si čtenářské a pisatelské cíle.Své zkušenosti, zážitky a poznatky ze sdílení využívá pro svůj rozvoj i jako pomoc ostatním.Komponenta: čtenářské a pisatelské strategiePři čtení pozná, čemu a kde v textu nerozumí.S dopomocí se rozhoduje, jakým způsobem bude číst různé typy textů včetně digitálních (zběžně s cílem vyhledat určitou informaci, důkladně a opakovaně pro hlubší porozumění, s podtrháváním pro další zpracování atp.).Při psaní obohacuje své postupy podle záměru i formy psaní (např. shromažďuje argumenty, promýšlí vztahy mezi postavami, prostředím a dějem).V konzultacích se spolužáky během psaní i při sdílení hotového textu postupuje ohleduplně, naslouchá, vyjadřuje uznání, klade nápomocné otázky.</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Uvádí příklady toho, co už ve čtení a psaní dokáže.Navrhne, v čem by se chtěl zlepšovat.Při čtení využívá základní strategie k porozumění a k získání prožitku z četby.Při psaní využívá základní postupy pro psaní textu.Během psaní podle potřeby sdílí nebo konzultuje se spolužáky.</t>
+          <t>Nad svými záznamy a doklady o čtení a psaní rozpoznává své silné stránky i příležitosti ke zlepšování.Stanovuje si čtenářské a pisatelské cíle.Rozhoduje se, jakým způsobem bude číst různé typy textů včetně digitálních.Při psaní obohacuje své postupy podle záměru i formy psaní.Konzultuje a sdílí s druhými ohleduplně a nápomocně.</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rozpozná s pomocí návodných otázek své silné stránky pro zvládnutí čtenářských a pisatelských dovedností.</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>Čtenářská a pisatelská</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost čtenářská a pisatelská je předpokladem k rozvoji všech klíčových kompetencí nejen napříč vzdělávacími obory ve škole, ale i v osobním životě mimo školu. Umožňuje žákům tvořit si, na své úrovni rozvoje, poznatky ze široké škály zdrojů a rozvíjet kritické myšlení i emoční prožívání. Čtenářství a pisatelství je klíčovým faktorem úspěchu ve vzdělávání. Je základem schopnosti porozumět textům, získat a sdílet prožitky, efektivně zpracovávat informace, prezentovat poznatky, ale také vyjadřovat a uspořádávat své myšlenky nebo reflektovat pocity. Tak je čtenářská a pisatelská gramotnost základním předpokladem procesu učení i rozvoje žákovy osobnosti. K základům gramotnosti patří také zvědomování a rozvíjení vlastních čtenářských a pisatelských postupů, dovedností a strategií. Podmínkou úspěchu je vždy i rozvoj žákova vztahu k činnosti čtení a psaní a jeho rostoucí vědomí o tom, že je čtenářem a pisatelem, a to jak ve škole, tak po celý život.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Porozumění vlastnímu čtení, čtenářství, psaní a pisatelství</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení: Žák vědomě sleduje, reflektuje a vyhodnocuje, jak účinně postupoval při čtení a psaní. Plánuje podle toho své další zlepšování. Stanovuje si čtenářské a pisatelské cíle i cesty k nim. Rozhoduje se podle svých potřeb, kdy a jak bude sdílet s druhými své zkušenosti, zážitky a poznatky z reflexe.</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>ZGC-PVL-000-ZV5-001</t>
+          <t>ZGC-PVL-000-ZV9-001</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>S oporou o evidence rozpoznává své silné stránky pro stanovení čtenářských a pisatelských cílů.</t>
+          <t>S oporou o evidence vyhodnocuje své pokroky i postupy ve čtení a psaní pro stanovení dalších cílů i cesty k nim.</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: reflexe, metakognice a sebeřízení S oporou o evidenci (např. portfolio, záznamy o sledování vlastního čtení a psaní) reflektuje své čtenářství a pisatelství.Rozpoznává své silné stránky ve čtení a psaní i příležitosti ke zlepšování.Stanovuje si čtenářské a pisatelské cíle.Své zkušenosti, zážitky a poznatky ze sdílení využívá pro svůj rozvoj i jako pomoc ostatním.Komponenta: čtenářské a pisatelské strategiePři čtení pozná, čemu a kde v textu nerozumí.S dopomocí se rozhoduje, jakým způsobem bude číst různé typy textů včetně digitálních (zběžně s cílem vyhledat určitou informaci, důkladně a opakovaně pro hlubší porozumění, s podtrháváním pro další zpracování atp.).Při psaní obohacuje své postupy podle záměru i formy psaní (např. shromažďuje argumenty, promýšlí vztahy mezi postavami, prostředím a dějem).V konzultacích se spolužáky během psaní i při sdílení hotového textu postupuje ohleduplně, naslouchá, vyjadřuje uznání, klade nápomocné otázky.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE:Vzdělávácí strategie učitele vyplývají z charakteristik složek, z komponentů  a z popisu projevů žáka.Učitel každého vyučovacího předmětu bude postupovat tak, aby bylo každému žákovi podle jeho vzdělávacích potřeb umožněno, aby uvedené činnosti ve výuce realizoval(a) soustavně a systematicky. Aby se tak ve škole dělo, vyžaduje vzájemnou koordinaci mezi učiteli dané školy. Současně je nezbytné, aby učitelé konkrétní školy ve vzájemné koordinaci uvedené činnosti žáků spolu s nimi vyhodnocovali a podle tohoto vyhodnocení promýšleli jejich další učení a rozvoj. NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: reflexe, metakognice a sebeřízení S oporou o evidenci (např. portfolio se záznamy o sledování vlastního čtenářství a pisatelství, koncepty i hotové verze napsaných textů) reflektuje své pokroky i způsoby, které mu pomáhají ve zlepšování.Stanovuje si další cíle ve čtení a čtenářství, psaní a pisatelství, promýšlí, jak k nim bude postupovat a jak bude vyhodnocovat jejich dosažení.Rozpoznává situace, kdy a jak využít či poskytnout konzultaci.Komponenta: čtenářské a pisatelské strategieVolí vhodné způsoby čtení textů tištěných i digitálních v souladu s účelem čtení, vyhodnocuje jejich účinnost, podle potřeby je mění (např. po pouhém prolistování dohledá pasáže, které mu mohou přinést potřebné bližší informace).Ověřuje si, zda v textu nejsou rozpory, od podrobného čtení přejde k prohlídce názvů dalších kapitol atp.Monitoruje průběžně své porozumění čtenému textu, reflektuje, které konkrétní čtenářské strategie a postupy mu činí problémy, volí strategie překonávající neporozumění.Při psaní využívá a rozšiřuje svůj repertoár pisatelských postupů a strategií a rozhoduje se, co z něj uplatní při psaní různorodých typů textů.V konzultacích a sdíleních se spolužáky během psaní i nad hotovým textem rozeznává, kdy je vhodné oceňovat kvalitu a kdy nabídnout možnosti vylepšení.</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Nad svými záznamy a doklady o čtení a psaní rozpoznává své silné stránky i příležitosti ke zlepšování.Stanovuje si čtenářské a pisatelské cíle.Rozhoduje se, jakým způsobem bude číst různé typy textů včetně digitálních.Při psaní obohacuje své postupy podle záměru i formy psaní.Konzultuje a sdílí s druhými ohleduplně a nápomocně.</t>
+          <t>Identifikuje ve svých výkonech, které způsoby práce ve čtení i psaní se mu osvědčují.Podle potřeby sdílí své postřehy, navrhuje, v čem se chce zlepšit, formuluje své čtenářské a pisatelské cíle i pro léta po skončení školy.Způsob čtení textů tištěných i digitálních přizpůsobuje svému účelu čtení; text čte i jiným způsobem, když při čtení nebo po něm narazí na potíže s porozuměním.Vyhodnocuje si, které nové postupy a formy psaní kdy uplatnit.V konzultacích a sdíleních se spolužáky během psaní i nad hotovým textem rozeznává, kdy je vhodné oceňovat kvalitu a kdy nabídnout možnosti vylepšení.</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
-          <t>Rozpozná s pomocí návodných otázek své silné stránky pro zvládnutí čtenářských a pisatelských dovedností.</t>
+          <t>Přijímá zpětnou vazbu o svých čtenářských i pisatelských dovednostech, snaží se podle ní měnit své projevy.</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Logicko-matematická</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Základní gramotnost logicko-matematická jako předpoklad k rozvoji klíčových kompetencí napříč vzdělávacími obory umožňuje žákům aplikovat logické myšlení v nejrůznějších situacích reálného života. Vede žáky k rozpoznání matematických situací v různých mezioborových kontextech a životních situacích, k volbě a využívání jazyka matematiky při jejich popisu, řešení a vyvození závěrů. Ukazuje žákům smysluplnost učení a umožňuje jim zažít radost z úspěšně vyřešené situace. </t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
@@ -34842,168 +34842,168 @@
           <t>Kompetence rozvíjené v této oblasti umožňují člověku jednat jako zodpovědný občan a obyvatel obce, země, regionu a planety, a plnohodnotně se tak podílet na občanském životě a péči o udržitelnost světa. K tomu patří i schopnost hledat a poznávat výzvy současného světa, tak aby společnost a svět fungovaly lépe (prioritami je zaměření na posilování demokracie a udržitelnost). Tyto kompetence se formují prostřednictvím prožitku a zkušenosti (žáci se nejen učí o určité demokratické instituci, ale také ji navštíví; o možnostech podílení se na chodu školy či obce nejen diskutují, ale aktivně se ve škole a obci zapojují atd.). Zážitky a zkušenosti pak žáci reflektují s ohledem na to, co se během prožitku právě učí. Prakticky uplatňují některé znalosti, ale především dovednosti a průběžně rozvíjené postoje a uvědomované hodnoty. Učí se vycházet z komunitního, společenského a environmentálního kontextu (ve skupině či ve třídě, lokálně ve škole či komunitě, ale i globálně v širším světě).</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Aktivní občanství, participace a přesvědčení o vlastním vlivu (zmocňování)</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na rozvoj zájmu žáka o veřejné dění, kritickou tvorbu svobodného názoru, na individuální a kolektivní zapojení do veřejného dění, na práci s vlastním vlivem a demokratickým přístupem, ale také na rozvoj respektování a uplatňování práv a zájmů.</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>KOB-PCP-000-ZV5-001</t>
+          <t>KOB-PCP-000-ZV9-001</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Dává účelně najevo, co si přeje ve svém okolí změnit.</t>
+          <t>Účelně uplatňuje přímou činností svůj vliv na změny v místním či širším okolí při respektování práv a zájmů druhých.</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:vytvářím prostor a bezpečné prostředí pro vytváření a vyjadřování vlastního odůvodněného názoru žáka na dění okolo něj, včetně kritického pohledu na to, co by si přál změnit, sám uplatňuji respektující přístup a vedu k němu důsledně žáky, nekritizuji žáka za názorpodněcuji žáky k sledování a hodnocení různých událostí v místě, regionu, zemi i světěpodněcuji žáky k vytváření a vyjádření ke kladení souvisejících otázek, k hledání a kritickému vyhodnocování informací a argumentaci, doplňujícími otevřenými otázkami je vedu k hlubšímu promýšlení názoruumožňuji žákovi vybrat si aktivitu prospěšnou pro okolí, kterou si sám zvolí nebo s níž se vnitřně ztotožní – nezaměňuji to s aktivitou uskutečněnou z vnějšího popudu (vykonání zadaného úkolu či příkazu)poskytuji zpětnou vazbu, oceňuji iniciativu žáka i dílčí kroky k ní směřujícínavozuji situace umožňující porozumět potřebám, postojům a zájmům druhých – využívám vžívání se do rolí a postojů jiných (např. rolové hry) vytvářím prostor a bezpečné prostředí pro otevřenou diskusi o významu vlastní aktivity, demokratických postupů, respektování a uplatňování práv, uplatňování různých zájmů – představuji žákům a nechávám je navrhovat různé příklady, facilituji diskusi žáků a využívám osvědčené diskusní technikypodněcuji žáky k reflexi jejich zkušeností s uplatňováním vlastního vlivu na dění v jejich okolíNÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zájem o veřejné děníPoukazováním na informace ze svého okolí dokládá zájem o dění ve svém okolí.Komponenta: kritická tvorba svobodného názoruVytváří si vlastní názor na veřejné dění ve svém okolí (skupině, škole, obci, krajině) pomocí pokládání otázek. Komponenta: individuální a kolektivní zapojení do veřejného děníUskutečňuje individuální akci ve prospěch svého okolí na základě zhodnocení, co mu připadá důležité.Komponenta: přesvědčení o vlastním vlivuHodnotí, kdo se zajímá o to, co si myslí a co by si přál změnit. Dělí se o své nápady a návrhy na změnu alespoň v bezpečném prostředí.Hledá, kdo se společně s ním bude o změnu snažit nebo ho bude podporovat, povzbuzovat.Komponenta: demokratický přístup, respektování a uplatňování práv a zájmůVyjádří, jaká práva a jaké zájmy má ve vztahu k určité věci.Vyjádří, jak vnímá práva a zájmy ostatních.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:vytvářím prostor a bezpečné prostředí pro vytváření a vyjadřování vlastního názoru žáků na dění okolo nich, sám uplatňuji respektující přístup a vedu k němu důsledně žáky, nekritizuji žáka za názorpodněcuji žáky k sledování a hodnocení různých událostí v místě, regionu, zemi i světěpodněcuji žáky k vytváření a vyjádření vlastního odůvodněného názoru na různé aspekty veřejného dění a ke kladení souvisejících otázek, k hledání a kritickému vyhodnocování informací a argumentaci, doplňujícími otevřenými otázkami je vedu k hlubšímu promýšlení názoruumožňuji žákovi vybrat si veřejně prospěšnou aktivitu, kterou si sám či společně se spolužáky zvolí nebo s níž se vnitřně ztotožní – nezaměňuji to s účastí na akci z vnějšího popudu (vykonání zadaného úkolu či příkazu)umožňuji žákům zažít společné plánování, uskutečnění a vyhodnocení akce, a to opakovaně, podporuji je při tom vhodnými technikami vedení týmové prácenavozuji situace umožňující porozumět potřebám, postojům a zájmům druhých – využívám vžívání se do rolí a postojů jiných (např. rolové hry) vytvářím prostor a bezpečné prostředí pro otevřenou diskusi o významu vlastní aktivity, demokratických postupů, respektování a uplatňování práv, uplatňování různých zájmů – představuji jim a nechávám je navrhovat různé příklady, facilituji diskusi žáků a využívám osvědčené diskusní technikypodněcuji žáky k reflexi jejich zkušeností s uplatňováním vlastního vlivu na dění v jejich okolíNÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zájem o veřejné děníSvobodně si utváří vlastní názor na veřejné dění ve svém okolí i ve světě na základě kritického myšlení.Orientuje se ve veřejném dění a veřejném prostoru.Sleduje veřejné dění v různých oblastech života ve svém okolí a ve světě.Hodnotí veřejné dění v různých oblastech života ve svém okolí a ve světě.Komponenta: kritická tvorba svobodného názoruSvobodně si utváří vlastní názor na veřejné dění ve svém okolí i ve světě na základě kritického myšlení a využití více zdrojů informací.Komponenta: individuální a kolektivní zapojení do veřejného děníUskutečňuje individuální akci ve prospěch svého okolí na základě vyhodnocení jejího přínosu s využitím různých zdrojů informací.Vyhodnocuje, v čem by se chtěl společně s jinými zapojit do dění ve svém okolí.Zapojuje se do kolektivní akce ve prospěch svého okolí na základě svého vyhodnocení, do čeho by se chtěl společně s jinými zapojit.Komponenta: přesvědčení o vlastním vlivuVyhodnocuje své zkušenosti s uplatňováním vlivu na dění ve svém okolí – ve škole, doma či v komunitě.Usiluje o změnu alespoň v jednoduchých situacích či v oblastech, které považuje za důležité; má s uplatňováním vlastního vlivu první praktické zkušenosti.Komponenta: demokratický přístup, respektování a uplatňování práv a zájmůUplatňuje svá práva a respektuje práva druhých.Vyjadřuje otevřeně své zájmy v některých oblastech života a porovnává je se zájmy druhých.Vyhodnocuje, zda jsou zájmy uplatňovány demokratickou cestou.</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Poukazováním na informace ze svého okolí dokládá zájem o dění ve svém okolí.Vytváří si vlastní názor na veřejné dění ve svém okolí (skupině, škole, obci, krajině) pomocí pokládání otázek. Uskutečňuje individuální akci ve prospěch svého okolí na základě zhodnocení, co mu připadá důležité.Hodnotí, kdo se zajímá o to, co si myslí a co by si přál změnit. Dělí se o své nápady a návrhy na změnu alespoň v bezpečném prostředí a hledá, kdo se společně s ním bude o změnu snažit nebo ho bude podporovat, povzbuzovat.Vyjádří, jaká práva a jaké zájmy má ve vztahu k určité věci.Vyjádří, jak vnímá práva a zájmy ostatních.</t>
+          <t>Orientuje se ve veřejném dění a veřejném prostoru ve svém okolí i ve světěHodnotí veřejné dění v různých oblastech života ve svém okolí a ve světě.Svobodně si utváří vlastní názor na veřejné dění ve svém okolí i ve světě na základě kritického myšlení a využití více zdrojů informací.Uskutečňuje individuální akci ve prospěch svého okolí na základě vyhodnocení jejího přínosu s využitím různých zdrojů informací.Zapojuje se do kolektivní akce ve prospěch svého okolí na základě svého vyhodnocení, do čeho by se chtěl společně s jinými zapojit.Vyhodnocuje své zkušenosti s uplatňováním vlivu na dění ve svém okolí – ve škole, doma či v komunitě.Usiluje o změnu alespoň v jednoduchých situacích či v oblastech, které považuje za důležité; má s uplatňováním vlastního vlivu první praktické zkušenosti.Uplatňuje svá práva a respektuje práva druhých.Vyjadřuje otevřeně své zájmy v některých oblastech života, porovnává je se zájmy druhých a vyhodnocuje, zda jsou zájmy uplatňovány demokratickou cestou, .</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
-          <t>Dává vhodně najevo, co si přeje ve svém okolí změnit.</t>
+          <t/>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k občanství a udržitelnosti</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Kompetence rozvíjené v této oblasti umožňují člověku jednat jako zodpovědný občan a obyvatel obce, země, regionu a planety, a plnohodnotně se tak podílet na občanském životě a péči o udržitelnost světa. K tomu patří i schopnost hledat a poznávat výzvy současného světa, tak aby společnost a svět fungovaly lépe (prioritami je zaměření na posilování demokracie a udržitelnost). Tyto kompetence se formují prostřednictvím prožitku a zkušenosti (žáci se nejen učí o určité demokratické instituci, ale také ji navštíví; o možnostech podílení se na chodu školy či obce nejen diskutují, ale aktivně se ve škole a obci zapojují atd.). Zážitky a zkušenosti pak žáci reflektují s ohledem na to, co se během prožitku právě učí. Prakticky uplatňují některé znalosti, ale především dovednosti a průběžně rozvíjené postoje a uvědomované hodnoty. Učí se vycházet z komunitního, společenského a environmentálního kontextu (ve skupině či ve třídě, lokálně ve škole či komunitě, ale i globálně v širším světě).</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Aktivní občanství, participace a přesvědčení o vlastním vlivu (zmocňování)</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na rozvoj zájmu žáka o veřejné dění, kritickou tvorbu svobodného názoru, na individuální a kolektivní zapojení do veřejného dění, na práci s vlastním vlivem a demokratickým přístupem, ale také na rozvoj respektování a uplatňování práv a zájmů.</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>KOB-PCP-000-ZV9-001</t>
+          <t>KOB-PCP-000-ZV5-001</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>Účelně uplatňuje přímou činností svůj vliv na změny v místním či širším okolí při respektování práv a zájmů druhých.</t>
+          <t>Dává účelně najevo, co si přeje ve svém okolí změnit.</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:vytvářím prostor a bezpečné prostředí pro vytváření a vyjadřování vlastního názoru žáků na dění okolo nich, sám uplatňuji respektující přístup a vedu k němu důsledně žáky, nekritizuji žáka za názorpodněcuji žáky k sledování a hodnocení různých událostí v místě, regionu, zemi i světěpodněcuji žáky k vytváření a vyjádření vlastního odůvodněného názoru na různé aspekty veřejného dění a ke kladení souvisejících otázek, k hledání a kritickému vyhodnocování informací a argumentaci, doplňujícími otevřenými otázkami je vedu k hlubšímu promýšlení názoruumožňuji žákovi vybrat si veřejně prospěšnou aktivitu, kterou si sám či společně se spolužáky zvolí nebo s níž se vnitřně ztotožní – nezaměňuji to s účastí na akci z vnějšího popudu (vykonání zadaného úkolu či příkazu)umožňuji žákům zažít společné plánování, uskutečnění a vyhodnocení akce, a to opakovaně, podporuji je při tom vhodnými technikami vedení týmové prácenavozuji situace umožňující porozumět potřebám, postojům a zájmům druhých – využívám vžívání se do rolí a postojů jiných (např. rolové hry) vytvářím prostor a bezpečné prostředí pro otevřenou diskusi o významu vlastní aktivity, demokratických postupů, respektování a uplatňování práv, uplatňování různých zájmů – představuji jim a nechávám je navrhovat různé příklady, facilituji diskusi žáků a využívám osvědčené diskusní technikypodněcuji žáky k reflexi jejich zkušeností s uplatňováním vlastního vlivu na dění v jejich okolíNÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zájem o veřejné děníSvobodně si utváří vlastní názor na veřejné dění ve svém okolí i ve světě na základě kritického myšlení.Orientuje se ve veřejném dění a veřejném prostoru.Sleduje veřejné dění v různých oblastech života ve svém okolí a ve světě.Hodnotí veřejné dění v různých oblastech života ve svém okolí a ve světě.Komponenta: kritická tvorba svobodného názoruSvobodně si utváří vlastní názor na veřejné dění ve svém okolí i ve světě na základě kritického myšlení a využití více zdrojů informací.Komponenta: individuální a kolektivní zapojení do veřejného děníUskutečňuje individuální akci ve prospěch svého okolí na základě vyhodnocení jejího přínosu s využitím různých zdrojů informací.Vyhodnocuje, v čem by se chtěl společně s jinými zapojit do dění ve svém okolí.Zapojuje se do kolektivní akce ve prospěch svého okolí na základě svého vyhodnocení, do čeho by se chtěl společně s jinými zapojit.Komponenta: přesvědčení o vlastním vlivuVyhodnocuje své zkušenosti s uplatňováním vlivu na dění ve svém okolí – ve škole, doma či v komunitě.Usiluje o změnu alespoň v jednoduchých situacích či v oblastech, které považuje za důležité; má s uplatňováním vlastního vlivu první praktické zkušenosti.Komponenta: demokratický přístup, respektování a uplatňování práv a zájmůUplatňuje svá práva a respektuje práva druhých.Vyjadřuje otevřeně své zájmy v některých oblastech života a porovnává je se zájmy druhých.Vyhodnocuje, zda jsou zájmy uplatňovány demokratickou cestou.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:vytvářím prostor a bezpečné prostředí pro vytváření a vyjadřování vlastního odůvodněného názoru žáka na dění okolo něj, včetně kritického pohledu na to, co by si přál změnit, sám uplatňuji respektující přístup a vedu k němu důsledně žáky, nekritizuji žáka za názorpodněcuji žáky k sledování a hodnocení různých událostí v místě, regionu, zemi i světěpodněcuji žáky k vytváření a vyjádření ke kladení souvisejících otázek, k hledání a kritickému vyhodnocování informací a argumentaci, doplňujícími otevřenými otázkami je vedu k hlubšímu promýšlení názoruumožňuji žákovi vybrat si aktivitu prospěšnou pro okolí, kterou si sám zvolí nebo s níž se vnitřně ztotožní – nezaměňuji to s aktivitou uskutečněnou z vnějšího popudu (vykonání zadaného úkolu či příkazu)poskytuji zpětnou vazbu, oceňuji iniciativu žáka i dílčí kroky k ní směřujícínavozuji situace umožňující porozumět potřebám, postojům a zájmům druhých – využívám vžívání se do rolí a postojů jiných (např. rolové hry) vytvářím prostor a bezpečné prostředí pro otevřenou diskusi o významu vlastní aktivity, demokratických postupů, respektování a uplatňování práv, uplatňování různých zájmů – představuji žákům a nechávám je navrhovat různé příklady, facilituji diskusi žáků a využívám osvědčené diskusní technikypodněcuji žáky k reflexi jejich zkušeností s uplatňováním vlastního vlivu na dění v jejich okolíNÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: zájem o veřejné děníPoukazováním na informace ze svého okolí dokládá zájem o dění ve svém okolí.Komponenta: kritická tvorba svobodného názoruVytváří si vlastní názor na veřejné dění ve svém okolí (skupině, škole, obci, krajině) pomocí pokládání otázek. Komponenta: individuální a kolektivní zapojení do veřejného děníUskutečňuje individuální akci ve prospěch svého okolí na základě zhodnocení, co mu připadá důležité.Komponenta: přesvědčení o vlastním vlivuHodnotí, kdo se zajímá o to, co si myslí a co by si přál změnit. Dělí se o své nápady a návrhy na změnu alespoň v bezpečném prostředí.Hledá, kdo se společně s ním bude o změnu snažit nebo ho bude podporovat, povzbuzovat.Komponenta: demokratický přístup, respektování a uplatňování práv a zájmůVyjádří, jaká práva a jaké zájmy má ve vztahu k určité věci.Vyjádří, jak vnímá práva a zájmy ostatních.</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Orientuje se ve veřejném dění a veřejném prostoru ve svém okolí i ve světěHodnotí veřejné dění v různých oblastech života ve svém okolí a ve světě.Svobodně si utváří vlastní názor na veřejné dění ve svém okolí i ve světě na základě kritického myšlení a využití více zdrojů informací.Uskutečňuje individuální akci ve prospěch svého okolí na základě vyhodnocení jejího přínosu s využitím různých zdrojů informací.Zapojuje se do kolektivní akce ve prospěch svého okolí na základě svého vyhodnocení, do čeho by se chtěl společně s jinými zapojit.Vyhodnocuje své zkušenosti s uplatňováním vlivu na dění ve svém okolí – ve škole, doma či v komunitě.Usiluje o změnu alespoň v jednoduchých situacích či v oblastech, které považuje za důležité; má s uplatňováním vlastního vlivu první praktické zkušenosti.Uplatňuje svá práva a respektuje práva druhých.Vyjadřuje otevřeně své zájmy v některých oblastech života, porovnává je se zájmy druhých a vyhodnocuje, zda jsou zájmy uplatňovány demokratickou cestou, .</t>
+          <t>Poukazováním na informace ze svého okolí dokládá zájem o dění ve svém okolí.Vytváří si vlastní názor na veřejné dění ve svém okolí (skupině, škole, obci, krajině) pomocí pokládání otázek. Uskutečňuje individuální akci ve prospěch svého okolí na základě zhodnocení, co mu připadá důležité.Hodnotí, kdo se zajímá o to, co si myslí a co by si přál změnit. Dělí se o své nápady a návrhy na změnu alespoň v bezpečném prostředí a hledá, kdo se společně s ním bude o změnu snažit nebo ho bude podporovat, povzbuzovat.Vyjádří, jaká práva a jaké zájmy má ve vztahu k určité věci.Vyjádří, jak vnímá práva a zájmy ostatních.</t>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Dává vhodně najevo, co si přeje ve svém okolí změnit.</t>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k podnikavosti a pracovní</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k podnikavosti a pracovní představuje schopnosti jedince rozvíjet nápady, příležitosti a výzvy a vytvářet z nich nové hodnoty ve společenském, kulturním, environmentálním a ekonomickém kontextu, stejně jako hodnoty spojené s osobním růstem a kariérovým rozvojem. Tyto schopnosti vedou také k úspěšnému vyrovnávání se se změnami, nejistotou i případným neúspěchem v různých oblastech života a podporují adaptabilitu. Podstatou klíčové kompetence je činorodost zohledňující etické a environmentální principy, inovativnost, tvůrčí potenciál, vnímání problémů jako výzev, vnitřní motivace jedince k úsilí o svoji udržitelnou budoucnost v rodině, společnosti i profesním životě. Prioritou je praktická zkušenost žáka s plánováním a realizací aktivit či projektů.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
@@ -35170,168 +35170,168 @@
           <t>Klíčová kompetence k podnikavosti a pracovní představuje schopnosti jedince rozvíjet nápady, příležitosti a výzvy a vytvářet z nich nové hodnoty ve společenském, kulturním, environmentálním a ekonomickém kontextu, stejně jako hodnoty spojené s osobním růstem a kariérovým rozvojem. Tyto schopnosti vedou také k úspěšnému vyrovnávání se se změnami, nejistotou i případným neúspěchem v různých oblastech života a podporují adaptabilitu. Podstatou klíčové kompetence je činorodost zohledňující etické a environmentální principy, inovativnost, tvůrčí potenciál, vnímání problémů jako výzev, vnitřní motivace jedince k úsilí o svoji udržitelnou budoucnost v rodině, společnosti i profesním životě. Prioritou je praktická zkušenost žáka s plánováním a realizací aktivit či projektů.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Mobilizování zdrojů</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na proces získávání a spravování zdrojů k zajištění podpory a rozvoje tvůrčího potenciálu jedince i skupiny potřebného k adaptaci na změny.</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>KPP-ZDR-000-ZV5-001</t>
+          <t>KPP-ZDR-000-ZV9-001</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Promýšlí potřebné zdroje pro aktivity, které přispívají k rozvoji jeho samotného či blízkého okolí.</t>
+          <t>Získává zdroje pro aktivity, které přispívají k rozvoji jeho samotného či blízkého okolí.</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:soustředím se na podporu žáků při objevování jejich tvůrčího potenciálupodněcuji žáky k přemýšlení mimo ustálené vzorce a k nalézání vnitřní motivace pro objevování a využívání nových příležitostípodporuji samostatné myšlení prostřednictvím bádání, otevřeného dialogu, aktivních projektů a diskusí motivovaných reálnými situacemiorganizuji besedy, setkání žáků s inspirativními podnikavými osobnostmi a pozitivními vzory – úspěšnými absolventy školy, rodiči, odborníkyposkytuji žákům konstruktivní zpětnou vazbu, včetně formativního hodnocení, které posiluje jejich potřebu zdokonalovat seumožňuji žákům získat zkušenostiv sebeprezentaci, což zahrnuje představení osobních kvalit a schopností jedincev prezentaci osobních i skupinových úspěchů a témat, která inspirují jejich okolípodporuji u žáků porozumění principům práce s externími zdroji, zejména s ohledem na projektový trojimperativ (vztah mezi časem, zdroji a kvalitou), usiluji o jejich praktickou aplikaci, konkrétně zapojením žáků do projektového učení zařazuji velmi zjednodušené metody typu Lean Canvas zařazením kooperativního učení a nastavením jasných očekávání a kritérií pro hodnocení kvality práce žáků jim umožňuji při realizaci projektů efektivně sdílet a využívat zdroje a zkušenosti rozvíjím u žáků dovednosti budování a udržování vztahů s ostatními lidmi jak v jejich osobním životě, tak v oblasti jejich zájmůumožňuji žákům absolvování exkurzí u různých firem a organizacívyzývám žáky k tomu, aby si sami vybrali a kontaktovali firmu/organizaci, do které se chtějí podívat a něco se o ní dozvědětrozvíjím spolupráci mezi školami a vítám aktivity připravované žáky středních škol pro žáky základních škol, jako jsou odborné a zájmové kroužkyzprostředkovávám žákům příležitosti spolupracovat se staršími spolužáky nebo absolventy školy, kteří jim poskytují užitečné rady a podporu, například při rozvíjení zájmu, profilacipodporuji propojování žáků s komunitou a místní samosprávou, například formou rozmanitých žákovských projektů/miniprojektůpestrou škálou metod a forem výuky přináším do procesu výuky nečekané změny, kterým musí žáci flexibilně čelit, jsou nuceni předvídat situace, události a plánovat opatření k jejich zvládnutí, adaptovat seNÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: vlastní tvůrčí potenciálPostupně objevuje svůj tvůrčí potenciál.Přichází s novými nápady a netradičními přístupy.Inspiruje se z nových zdrojů a rozšiřuje spolupráci s kreativními a tvůrčími vrstevníky.Komponenta: externí zdroje a prostředkyVysvětluje na jednoduché konkrétní aktivitě vztah mezi časem, zdroji a kvalitou.Při přípravě a realizaci aktivit odhaduje čas potřebný k jejich úspěšnému dokončení.Sestavuje seznam zdrojů potřebných pro svou nebo skupinovou aktivitu, navrhuje, odkud zdroje získat, a aktivně se zapojuje do jejich zajištění.Během plánování a realizace aktivity rozpoznává nedostatky zdrojů. Komponenta: podněcování spolupráceMotivuje ostatní, aby se zapojili do určité činnosti nebo jednoduchého projektu a podíleli se na dosahování společných cílů.Komunikuje s okolím a vytváří skupinu vrstevníků s různými dovednostmi.Komponenta: síťování a networkingNavazuje dobré vztahy s lidmi s podobnými zájmy, nejen s vrstevníky a aktivně s nimi diskutuje a konzultuje své zájmy. Sdílí své zkušenosti a zájmy v novém prostředí a navazuje nové kontakty. Během setkání s inspirativními lidmi si na jejich příkladech uvědomuje, co ho zajímá a co ne, a poté konkrétně pojmenovává, čemu by se chtěl více věnovat.Na vyžádání konkrétně pojmenovává své silné stránky, které si již uvědomuje.Komponenta: adaptabilita a flexibilitaAdaptuje se na změny a příležitosti během výuky i v každodenních situacích mimo školu. Je otevřený novým znalostem a aktivně rozvíjí své dovednosti.Projevuje odvahu a vytrvalost při realizaci nových nápadů a prosazování vlastních myšlenek.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:soustředím se na podporu žáků při objevování specifických aspektů jejich tvůrčího potenciálupodněcuji žáky k přemýšlení mimo ustálené vzorce (out of the box) a k nalézání vnitřní motivace pro objevování a využívání nových příležitostí a výzevpodporuji samostatné myšlení prostřednictvím bádání, experimentování a otevřeného dialogu, aktivních projektů a diskusí motivovaných reálnými situacemiorganizuji besedy, setkání žáků s inspirativními podnikavými osobnostmi a pozitivními vzory – úspěšnými absolventy školy, rodiči, odborníkyposkytuji žákům konstruktivní zpětnou vazbu, včetně formativního hodnocení, které jim pomáhá hlouběji porozumět jejich tvůrčímu procesu a posiluje jejich schopnosti zdokonalovat seumožňuji žákům získat zkušenostiv sebeprezentaci, což zahrnuje představení osobních kvalit a schopností jedincev prezentaci osobních i skupinových úspěchů a témat, která inspirují jejich okolínabízím žákům možnost účasti na akcích typu inovační kemp, letní školy aktivního občanství, což jsou intenzivní a interaktivní akce zaměřené na rozvoj inovace, kreativity, spolupráce i sebepoznání (silné stránky, talenty)podporuji u žáků porozumění principům práce s externími zdroji, zejména s ohledem na projektový trojimperativ (vztah mezi časem, zdroji a kvalitou), usiluji o jejich praktickou aplikaci, konkrétně zapojením žáků do projektového učení a do řešení reálných problémůzařazením kooperativního učení a nastavením jasných očekávání a kritérií pro hodnocení kvality práce žáků jim umožňuji při plánování a realizaci projektů efektivně sdílet a využívat zdroje a zkušenosti rozvíjím u žáků dovednosti síťování a budování kontaktů, což zahrnuje budování a udržování vztahů s ostatními lidmi jak v jejich osobním, tak v budoucím profesním prostředíumožňuji žákům účast na konferencích, absolvování exkurzí v různých firmách a organizacíchvyzývám žáky k tomu, aby si sami vybrali a kontaktovali firmu/organizaci, do které se chtějí podívat a něco se o ní dozvědětpodporuji zapojení žáků do debatní ligy, kde mohou rozvíjet dovednosti v oblasti veřejného projevu, kritického myšlení, argumentace apod.rozvíjím spolupráci mezi školami a vítám aktivity připravované žáky středních škol pro žáky základních škol, jako jsou odborné a zájmové kroužkyvyzývám žáky k budování svého profesního profilu a síťování s lidmi ve svém oboru zájmu, mimo jiné zapojením do programů typu Europass, Start iDzprostředkovávám žákům příležitosti spolupracovat s profesionály, se staršími spolužáky nebo absolventy školy, kteří jim poskytují užitečné rady a podporu, například při jejich profesním směřování a síťování (tzv. mentorství)podporuji propojování žáků s komunitou a místní samosprávou, například formou rozmanitých žákovských projektů/miniprojektůpestrou škálou metod a forem výuky přináším do procesu výuky nečekané změny, kterým musí žáci flexibilně čelit, jsou nuceni předvídat situace, události a plánovat opatření k jejich zvládnutí, adaptovat senabízím žákům příležitosti ke zdokonalování dovedností, které jsou důležité pro jimi zvolené obory a pro jejich budoucnost prácese zájemci zakládám malé žákovské firmy, například typu JA firma (Junior Achievement)propojuji žáky i školu s firmami programy typu Firemní dny aj.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: vlastní tvůrčí potenciálVyhledává a využívá příležitosti k hlubšímu poznání svého tvůrčího potenciálu.Přichází s novými nápady a inovativními přístupy, nezávisle experimentuje a je schopný sám ověřit správnost svého postupu.Inspiruje se z různých, i náročnějších zdrojů a spolupracuje s kreativními a tvůrčími lidmi, čímž posouvá své vlastní hranice.Využívá výzvy jako prostředek k osobnímu růstu.Komponenta: externí zdroje a prostředkyNa konkrétním příkladu vysvětluje projektový trojimperativ (vztah mezi časem, zdroji a kvalitou).Projektový imperativ prakticky využívá při realizaci aktivit, při jejich plánování vyvažuje všechny položky, vizualizuje časový plán.Zajišťuje a spravuje externí zdroje potřebné k dosažení svých cílů nebo cílů projektu, včetně materiálních, nemateriálních, technických, digitálních, finančních a dalších zdrojů.Průběžně během plánování i realizace aktivity reflektuje, zda má stále dostatek zdrojů.Komponenta: podněcování spolupráceMotivuje ostatní, aby se zapojili do různých činností či náročnějších projektů a podíleli se na dosahování společných cílů.Komunikuje s okolím a vytváří tým lidí s různými dovednostmi, schopnostmi, zájmy, zkušenostmi a úhly pohledu.Komponenta: síťování a networkingBuduje, udržuje a prohlubuje dobré vztahy s lidmi sdílejícími podobné zájmy, uvědomuje si, že tyto vztahy přispívají k jeho osobnímu rozvoji nebo k rozvoji týmu.Sdílí své zkušenosti, zájmy i širší spektrum informací v novém prostředí a navazuje kontakty s inspirativními lidmi.   Při setkáních s podnikavými vzory si na jejich příkladech uvědomuje své potenciální klíčové profesní dovednosti, které poté konkrétně pojmenovává a popisuje.Popisuje své silné stránky a záměrně je přiměřeně prezentuje ve vhodných situacích.Komponenta: adaptabilita a flexibilitaAdaptuje se na změny, příležitosti a výzvy během výuky i v běžných životních situacích.Je otevřený novým znalostem a cíleně rozvíjí dovednosti důležité pro své profesní směřování.Projevuje odvahu a vytrvalost při realizaci nových nápadů, prosazování vlastních myšlenek, případně při zakládání žákovských firem či přispění k udržitelnému životu.</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Postupně objevuje svůj tvůrčí potenciál.Sestavuje seznam zdrojů potřebných pro svou nebo skupinovou aktivitu, navrhuje, odkud zdroje získat, a aktivně se zapojuje do jejich zajištění.Motivuje ostatní, aby se zapojili do určité činnosti nebo jednoduchého projektu a podíleli se na dosahování společných cílů.Navazuje dobré vztahy s lidmi s podobnými zájmy, nejen s vrstevníky a aktivně s nimi diskutuje a konzultuje své zájmy. Adaptuje se na změny a příležitosti během výuky i v každodenních situacích mimo školu. </t>
+          <t>Vyhledává a využívá příležitosti k hlubšímu poznání svého tvůrčího potenciálu.Projektový imperativ (vztah mezi časem, zdroji a kvalitou) prakticky využívá při realizaci aktivit, při jejich plánování vyvažuje všechny položky, vizualizuje časový plán.Motivuje ostatní, aby se zapojili do různých činností či náročnějších projektů a podíleli se na dosahování společných cílů.Buduje, udržuje a prohlubuje dobré vztahy s lidmi sdílejícími podobné zájmy, uvědomuje si, že tyto vztahy přispívají k jeho osobnímu rozvoji nebo k rozvoji týmu.Adaptuje se na změny, příležitosti a výzvy během výuky i v běžných životních situacích.</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
-          <t>Promýšlí potřebné zdroje pro aktivity, které přispívají k rozvoji jeho samotného či blízkého okolí.</t>
+          <t>Poznává zdroje pro aktivity, které přispívají k rozvoji jeho samotného či blízkého okolí.</t>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k podnikavosti a pracovní</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k podnikavosti a pracovní představuje schopnosti jedince rozvíjet nápady, příležitosti a výzvy a vytvářet z nich nové hodnoty ve společenském, kulturním, environmentálním a ekonomickém kontextu, stejně jako hodnoty spojené s osobním růstem a kariérovým rozvojem. Tyto schopnosti vedou také k úspěšnému vyrovnávání se se změnami, nejistotou i případným neúspěchem v různých oblastech života a podporují adaptabilitu. Podstatou klíčové kompetence je činorodost zohledňující etické a environmentální principy, inovativnost, tvůrčí potenciál, vnímání problémů jako výzev, vnitřní motivace jedince k úsilí o svoji udržitelnou budoucnost v rodině, společnosti i profesním životě. Prioritou je praktická zkušenost žáka s plánováním a realizací aktivit či projektů.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>Mobilizování zdrojů</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na proces získávání a spravování zdrojů k zajištění podpory a rozvoje tvůrčího potenciálu jedince i skupiny potřebného k adaptaci na změny.</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>KPP-ZDR-000-ZV9-001</t>
+          <t>KPP-ZDR-000-ZV5-001</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Získává zdroje pro aktivity, které přispívají k rozvoji jeho samotného či blízkého okolí.</t>
+          <t>Promýšlí potřebné zdroje pro aktivity, které přispívají k rozvoji jeho samotného či blízkého okolí.</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:soustředím se na podporu žáků při objevování specifických aspektů jejich tvůrčího potenciálupodněcuji žáky k přemýšlení mimo ustálené vzorce (out of the box) a k nalézání vnitřní motivace pro objevování a využívání nových příležitostí a výzevpodporuji samostatné myšlení prostřednictvím bádání, experimentování a otevřeného dialogu, aktivních projektů a diskusí motivovaných reálnými situacemiorganizuji besedy, setkání žáků s inspirativními podnikavými osobnostmi a pozitivními vzory – úspěšnými absolventy školy, rodiči, odborníkyposkytuji žákům konstruktivní zpětnou vazbu, včetně formativního hodnocení, které jim pomáhá hlouběji porozumět jejich tvůrčímu procesu a posiluje jejich schopnosti zdokonalovat seumožňuji žákům získat zkušenostiv sebeprezentaci, což zahrnuje představení osobních kvalit a schopností jedincev prezentaci osobních i skupinových úspěchů a témat, která inspirují jejich okolínabízím žákům možnost účasti na akcích typu inovační kemp, letní školy aktivního občanství, což jsou intenzivní a interaktivní akce zaměřené na rozvoj inovace, kreativity, spolupráce i sebepoznání (silné stránky, talenty)podporuji u žáků porozumění principům práce s externími zdroji, zejména s ohledem na projektový trojimperativ (vztah mezi časem, zdroji a kvalitou), usiluji o jejich praktickou aplikaci, konkrétně zapojením žáků do projektového učení a do řešení reálných problémůzařazením kooperativního učení a nastavením jasných očekávání a kritérií pro hodnocení kvality práce žáků jim umožňuji při plánování a realizaci projektů efektivně sdílet a využívat zdroje a zkušenosti rozvíjím u žáků dovednosti síťování a budování kontaktů, což zahrnuje budování a udržování vztahů s ostatními lidmi jak v jejich osobním, tak v budoucím profesním prostředíumožňuji žákům účast na konferencích, absolvování exkurzí v různých firmách a organizacíchvyzývám žáky k tomu, aby si sami vybrali a kontaktovali firmu/organizaci, do které se chtějí podívat a něco se o ní dozvědětpodporuji zapojení žáků do debatní ligy, kde mohou rozvíjet dovednosti v oblasti veřejného projevu, kritického myšlení, argumentace apod.rozvíjím spolupráci mezi školami a vítám aktivity připravované žáky středních škol pro žáky základních škol, jako jsou odborné a zájmové kroužkyvyzývám žáky k budování svého profesního profilu a síťování s lidmi ve svém oboru zájmu, mimo jiné zapojením do programů typu Europass, Start iDzprostředkovávám žákům příležitosti spolupracovat s profesionály, se staršími spolužáky nebo absolventy školy, kteří jim poskytují užitečné rady a podporu, například při jejich profesním směřování a síťování (tzv. mentorství)podporuji propojování žáků s komunitou a místní samosprávou, například formou rozmanitých žákovských projektů/miniprojektůpestrou škálou metod a forem výuky přináším do procesu výuky nečekané změny, kterým musí žáci flexibilně čelit, jsou nuceni předvídat situace, události a plánovat opatření k jejich zvládnutí, adaptovat senabízím žákům příležitosti ke zdokonalování dovedností, které jsou důležité pro jimi zvolené obory a pro jejich budoucnost prácese zájemci zakládám malé žákovské firmy, například typu JA firma (Junior Achievement)propojuji žáky i školu s firmami programy typu Firemní dny aj.NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: vlastní tvůrčí potenciálVyhledává a využívá příležitosti k hlubšímu poznání svého tvůrčího potenciálu.Přichází s novými nápady a inovativními přístupy, nezávisle experimentuje a je schopný sám ověřit správnost svého postupu.Inspiruje se z různých, i náročnějších zdrojů a spolupracuje s kreativními a tvůrčími lidmi, čímž posouvá své vlastní hranice.Využívá výzvy jako prostředek k osobnímu růstu.Komponenta: externí zdroje a prostředkyNa konkrétním příkladu vysvětluje projektový trojimperativ (vztah mezi časem, zdroji a kvalitou).Projektový imperativ prakticky využívá při realizaci aktivit, při jejich plánování vyvažuje všechny položky, vizualizuje časový plán.Zajišťuje a spravuje externí zdroje potřebné k dosažení svých cílů nebo cílů projektu, včetně materiálních, nemateriálních, technických, digitálních, finančních a dalších zdrojů.Průběžně během plánování i realizace aktivity reflektuje, zda má stále dostatek zdrojů.Komponenta: podněcování spolupráceMotivuje ostatní, aby se zapojili do různých činností či náročnějších projektů a podíleli se na dosahování společných cílů.Komunikuje s okolím a vytváří tým lidí s různými dovednostmi, schopnostmi, zájmy, zkušenostmi a úhly pohledu.Komponenta: síťování a networkingBuduje, udržuje a prohlubuje dobré vztahy s lidmi sdílejícími podobné zájmy, uvědomuje si, že tyto vztahy přispívají k jeho osobnímu rozvoji nebo k rozvoji týmu.Sdílí své zkušenosti, zájmy i širší spektrum informací v novém prostředí a navazuje kontakty s inspirativními lidmi.   Při setkáních s podnikavými vzory si na jejich příkladech uvědomuje své potenciální klíčové profesní dovednosti, které poté konkrétně pojmenovává a popisuje.Popisuje své silné stránky a záměrně je přiměřeně prezentuje ve vhodných situacích.Komponenta: adaptabilita a flexibilitaAdaptuje se na změny, příležitosti a výzvy během výuky i v běžných životních situacích.Je otevřený novým znalostem a cíleně rozvíjí dovednosti důležité pro své profesní směřování.Projevuje odvahu a vytrvalost při realizaci nových nápadů, prosazování vlastních myšlenek, případně při zakládání žákovských firem či přispění k udržitelnému životu.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:soustředím se na podporu žáků při objevování jejich tvůrčího potenciálupodněcuji žáky k přemýšlení mimo ustálené vzorce a k nalézání vnitřní motivace pro objevování a využívání nových příležitostípodporuji samostatné myšlení prostřednictvím bádání, otevřeného dialogu, aktivních projektů a diskusí motivovaných reálnými situacemiorganizuji besedy, setkání žáků s inspirativními podnikavými osobnostmi a pozitivními vzory – úspěšnými absolventy školy, rodiči, odborníkyposkytuji žákům konstruktivní zpětnou vazbu, včetně formativního hodnocení, které posiluje jejich potřebu zdokonalovat seumožňuji žákům získat zkušenostiv sebeprezentaci, což zahrnuje představení osobních kvalit a schopností jedincev prezentaci osobních i skupinových úspěchů a témat, která inspirují jejich okolípodporuji u žáků porozumění principům práce s externími zdroji, zejména s ohledem na projektový trojimperativ (vztah mezi časem, zdroji a kvalitou), usiluji o jejich praktickou aplikaci, konkrétně zapojením žáků do projektového učení zařazuji velmi zjednodušené metody typu Lean Canvas zařazením kooperativního učení a nastavením jasných očekávání a kritérií pro hodnocení kvality práce žáků jim umožňuji při realizaci projektů efektivně sdílet a využívat zdroje a zkušenosti rozvíjím u žáků dovednosti budování a udržování vztahů s ostatními lidmi jak v jejich osobním životě, tak v oblasti jejich zájmůumožňuji žákům absolvování exkurzí u různých firem a organizacívyzývám žáky k tomu, aby si sami vybrali a kontaktovali firmu/organizaci, do které se chtějí podívat a něco se o ní dozvědětrozvíjím spolupráci mezi školami a vítám aktivity připravované žáky středních škol pro žáky základních škol, jako jsou odborné a zájmové kroužkyzprostředkovávám žákům příležitosti spolupracovat se staršími spolužáky nebo absolventy školy, kteří jim poskytují užitečné rady a podporu, například při rozvíjení zájmu, profilacipodporuji propojování žáků s komunitou a místní samosprávou, například formou rozmanitých žákovských projektů/miniprojektůpestrou škálou metod a forem výuky přináším do procesu výuky nečekané změny, kterým musí žáci flexibilně čelit, jsou nuceni předvídat situace, události a plánovat opatření k jejich zvládnutí, adaptovat seNÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: vlastní tvůrčí potenciálPostupně objevuje svůj tvůrčí potenciál.Přichází s novými nápady a netradičními přístupy.Inspiruje se z nových zdrojů a rozšiřuje spolupráci s kreativními a tvůrčími vrstevníky.Komponenta: externí zdroje a prostředkyVysvětluje na jednoduché konkrétní aktivitě vztah mezi časem, zdroji a kvalitou.Při přípravě a realizaci aktivit odhaduje čas potřebný k jejich úspěšnému dokončení.Sestavuje seznam zdrojů potřebných pro svou nebo skupinovou aktivitu, navrhuje, odkud zdroje získat, a aktivně se zapojuje do jejich zajištění.Během plánování a realizace aktivity rozpoznává nedostatky zdrojů. Komponenta: podněcování spolupráceMotivuje ostatní, aby se zapojili do určité činnosti nebo jednoduchého projektu a podíleli se na dosahování společných cílů.Komunikuje s okolím a vytváří skupinu vrstevníků s různými dovednostmi.Komponenta: síťování a networkingNavazuje dobré vztahy s lidmi s podobnými zájmy, nejen s vrstevníky a aktivně s nimi diskutuje a konzultuje své zájmy. Sdílí své zkušenosti a zájmy v novém prostředí a navazuje nové kontakty. Během setkání s inspirativními lidmi si na jejich příkladech uvědomuje, co ho zajímá a co ne, a poté konkrétně pojmenovává, čemu by se chtěl více věnovat.Na vyžádání konkrétně pojmenovává své silné stránky, které si již uvědomuje.Komponenta: adaptabilita a flexibilitaAdaptuje se na změny a příležitosti během výuky i v každodenních situacích mimo školu. Je otevřený novým znalostem a aktivně rozvíjí své dovednosti.Projevuje odvahu a vytrvalost při realizaci nových nápadů a prosazování vlastních myšlenek.</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Vyhledává a využívá příležitosti k hlubšímu poznání svého tvůrčího potenciálu.Projektový imperativ (vztah mezi časem, zdroji a kvalitou) prakticky využívá při realizaci aktivit, při jejich plánování vyvažuje všechny položky, vizualizuje časový plán.Motivuje ostatní, aby se zapojili do různých činností či náročnějších projektů a podíleli se na dosahování společných cílů.Buduje, udržuje a prohlubuje dobré vztahy s lidmi sdílejícími podobné zájmy, uvědomuje si, že tyto vztahy přispívají k jeho osobnímu rozvoji nebo k rozvoji týmu.Adaptuje se na změny, příležitosti a výzvy během výuky i v běžných životních situacích.</t>
+          <t>Postupně objevuje svůj tvůrčí potenciál.Sestavuje seznam zdrojů potřebných pro svou nebo skupinovou aktivitu, navrhuje, odkud zdroje získat, a aktivně se zapojuje do jejich zajištění.Motivuje ostatní, aby se zapojili do určité činnosti nebo jednoduchého projektu a podíleli se na dosahování společných cílů.Navazuje dobré vztahy s lidmi s podobnými zájmy, nejen s vrstevníky a aktivně s nimi diskutuje a konzultuje své zájmy. Adaptuje se na změny a příležitosti během výuky i v každodenních situacích mimo školu. </t>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
-          <t>Poznává zdroje pro aktivity, které přispívají k rozvoji jeho samotného či blízkého okolí.</t>
+          <t>Promýšlí potřebné zdroje pro aktivity, které přispívají k rozvoji jeho samotného či blízkého okolí.</t>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k podnikavosti a pracovní</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k podnikavosti a pracovní představuje schopnosti jedince rozvíjet nápady, příležitosti a výzvy a vytvářet z nich nové hodnoty ve společenském, kulturním, environmentálním a ekonomickém kontextu, stejně jako hodnoty spojené s osobním růstem a kariérovým rozvojem. Tyto schopnosti vedou také k úspěšnému vyrovnávání se se změnami, nejistotou i případným neúspěchem v různých oblastech života a podporují adaptabilitu. Podstatou klíčové kompetence je činorodost zohledňující etické a environmentální principy, inovativnost, tvůrčí potenciál, vnímání problémů jako výzev, vnitřní motivace jedince k úsilí o svoji udržitelnou budoucnost v rodině, společnosti i profesním životě. Prioritou je praktická zkušenost žáka s plánováním a realizací aktivit či projektů.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
@@ -35498,168 +35498,168 @@
           <t>Klíčová kompetence k podnikavosti a pracovní představuje schopnosti jedince rozvíjet nápady, příležitosti a výzvy a vytvářet z nich nové hodnoty ve společenském, kulturním, environmentálním a ekonomickém kontextu, stejně jako hodnoty spojené s osobním růstem a kariérovým rozvojem. Tyto schopnosti vedou také k úspěšnému vyrovnávání se se změnami, nejistotou i případným neúspěchem v různých oblastech života a podporují adaptabilitu. Podstatou klíčové kompetence je činorodost zohledňující etické a environmentální principy, inovativnost, tvůrčí potenciál, vnímání problémů jako výzev, vnitřní motivace jedince k úsilí o svoji udržitelnou budoucnost v rodině, společnosti i profesním životě. Prioritou je praktická zkušenost žáka s plánováním a realizací aktivit či projektů.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Spolupráce a týmová práce</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na rozvoj efektivní spolupráce prostřednictvím uvědomění skupinových, týmových rolí či odpovědnosti za společný výsledek.</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>KPP-TYM-000-ZV9-001</t>
+          <t>KPP-TYM-000-ZV5-001</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Efektivně přispívá k úspěšné týmové spolupráci.</t>
+          <t>Podílí se na spolupráci ve skupině.</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:zadávám pravidelně náměty projektové výuky nebo jiný úkol, kde budou žáci pracovat v párech, skupinově, v týmu  vytvářím různorodé pracovní skupiny, aby se žáci učili spolupracovat s jinými lidmi, pomáhám žákům nastavit role, nabízím možnost výběru rolí posiluji pocit individuální a kolektivní zodpovědnosti tím, že zadávám skupině dílčí úkoly (podporuji rozdělování úkolů a dbám na to, aby každý ze členů skupiny plnil své povinnosti a zapojil se do společné práce) užívám různé komunikační strategie, tážu se, kladu doplňující otázky, shrnuji názor diskutuji se žáky, co bylo přínosné pro splnění úkolu a co bude nutné ještě zlepšit nastavuji se žáky pravidla komunikace při spolupráci (vizualizace pravidel – skupinová práce) podporuji sdílené znalosti a vzájemné učení se jeden od druhého – vrstevnické učení jsem připravený pomoci, poradit, poskytnout zdroje, pokud je budou žáci potřebovat v průběhu činností v případě potřeby zastavím skupinovou práci a žákům pojmenuji to, čeho jsem si všiml – zařazuji také průběžný prostor pro reflexi žáků sleduji, aby každý dostal příležitost přispívat do týmové spolupráce podle svých možností poskytuji žákům různé úkoly a aktivity k rozvoji jejich individuálních dovedností a schopností, které mohou přinášet do skupiny  zařazuji do výuky centra aktivit a aktivity k rozvoji kooperativního učení podporuji společné rozhodování a řešení problémů  podporuji mentorství mezi žáky, kde si žáci pomáhají navzájem a umožňují porozumět různým rolím a úkolům zapojuji žáky do procesu plánování a rozhodování ohledně skupinových aktivit a projektů (žáci se cítí být více zapojení a mají větší zájem na dosažení společného cíle) pomáhám žákům ve skupině rozdělit úkoly a povinnosti tak, aby měl každý člen jasně definovanou roli a odpovědnost (přispívám k efektivnímu fungování pracovních týmů i celé třídy) vedu žáky k reflexi a sebehodnocení zkušeností ve skupině a pomáhám jim pojmenovat, které role jim vyhovují nejvíce a proč společně s kolegy jdeme příkladem žákům ke vzájemné spolupráci, empatii a respektu k názorům druhých pokud jsem v roli třídního učitele, pracuji se třídou jako s týmem a usiluji o rozvoj kvalitních vztahů ve třídě; vedu cílené třídnické hodiny / aktivity se zaměřením mj. na body uvedené výše vytvářím podmínky pro efektivní spolupráci (naslouchám názorům, vyjadřuji svůj názor s respektem, vytvářím přátelské, bezpečné a otevřené prostředí, poskytuji zpětnou vazbu k práci týmu, přijímám zpětnou vazbu od žáků – podporuji práci s chybou, podporuji pozitivní vztahy) NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: role ve skupině / role v týmu Uvede, která role v týmu je pro něj nejpřijatelnější. Plní různé role, na základě zkušeností odůvodňuje v týmu, ve které roli může být pro tým nejvíce prospěšný. Zkouší si i vedení týmu a vyjádří, jak se v této roli cítí. Podílí se na určení a plnění společných cílů.Komponenta: odpovědnost za společný výsledek Konstruktivně hodnotí činnost svou a jiných, vyhodnotí silné stránky členů týmu. Přichází s vlastními nápady pro zvýšení efektivity práce skupiny.Hodnotí práci týmu v součinnosti s ostatními členy skupiny.Podporuje ostatní členy týmu (motivace, inspirace).Uvede příklady, na nichž ilustruje, že každý člen týmu je důležitý pro společný výsledek.Komponenta: respekt k názorům druhých Neodsuzuje názory, které se liší od jeho vlastních.Komunikuje zdvořile, uplatňuje základní pravidla slušného chování. Hledá společné body, kde je možné dosáhnout shody.Přijímá pohledy dalších členů skupiny, týmu na určitou problematiku, uvědomuje si přínos náhledu na věc z více úhlů pohledu.  Srovná práci skupiny, ve které jsou členové ochotní dělat kompromisy, a skupiny, kde kompromisy nefungují. </t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:zadávám pravidelně náměty projektové výuky nebo jiný úkol, kde budou žáci pracovat v párech, skupinově, v týmu  vytvářím různorodé pracovní skupiny, aby se žáci učili spolupracovat s jinými lidmi, pomáhám žákům nastavit role, nabízím možnost výběru rolí posiluji pocit individuální a kolektivní zodpovědnosti tím, že zadávám skupině dílčí úkoly (podporuji rozdělování úkolů a dbám na to, aby každý ze členů skupiny plnil své povinnosti a zapojil se do společné práce) užívám různé komunikační strategie (tážu se, kladu doplňující otázky, shrnuji názor) diskutuji se žáky, co bylo přínosné pro splnění úkolu a co bude nutné ještě zlepšit nastavuji se žáky pravidla komunikace při spolupráci (vizualizace pravidel – skupinová práce) podporuji sdílené znalosti a vzájemné učení – vrstevnické učení jsem připravený pomoci, poradit, poskytnout zdroje, pokud je budou žáci potřebovat v průběhu činností v případě potřeby zastavím skupinovou práci a žákům pojmenuji to, čeho jsem si všiml – zařazuji také průběžný prostor pro reflexi žáků sleduji, aby každý dostal příležitost přispívat do týmové spolupráce podle svých možností poskytuji žákům různé úkoly a aktivity k rozvoji jejich individuálních dovedností a schopností, které mohou přinášet do skupiny  zařazuji do výuky centra aktivit a aktivity k rozvoji kooperativního učení pomáhám žákům ve skupině rozdělit úkoly a povinnosti tak, aby měl každý člen jasně definovanou roli a odpovědnost (přispívám k efektivnímu fungování pracovních týmů i celé třídy) vedu žáky k reflexi a sebehodnocení zkušeností ve skupině a pomáhám jim pojmenovat, které role jim vyhovují nejvíce a proč společně s kolegy jdeme příkladem žákům ve vzájemné spolupráci, empatii a respektu k názorům druhých pokud jsem v roli třídního učitele, pracuji se třídou jako s týmem a usiluji o rozvoj kvalitních vztahů ve třídě; vedu cílené třídnické hodiny / aktivity se zaměřením mj. na body uvedené výše NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: role ve skupině / role v týmu Prakticky si zkouší různé role ve skupině (v týmu).Pojmenuje, která role ve skupině je mu příjemná. Plní aktivně své úkoly v rámci skupiny.Rozumí tomu, že každý může být prospěšný v tom, v čem je dobrý.Dokáže rozpoznat, pokud mu nějaká role nevyhovuje, a za pomoci dospělého, případně celé skupiny nachází náhradní řešení.Komponenta: odpovědnost za společný výsledek Snaží se být pro skupinu prospěšným členem.Dokáže se společně domluvit na pravidlech.Respektuje pravidla ve skupině (neruší).V případě potřeby požádá o pomoc nebo ji nabídne druhým. Spolupracuje s učitelem a skupinou při rozdělení úkolů, povinností a zodpovědností. Hodnotí práci skupiny (svůj přínos pro dosažení cílů a plnění úkolů). Rozpozná, díky zkušenostem, proč se práce skupiny nedaří. Přemýšlí nad možností, jak pomoci práci týmu jinak než jen plněním úkolů (motivace, inspirace). Komponenta: respekt k názorům druhých Navrhne možnost kombinace více nápadů, je ochotný dělat kompromisy. Seznamuje se s pohledy dalších členů skupiny, týmu. Komunikuje zdvořile.Naslouchá názorům členů skupiny bez předsudků.  </t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Plní různé role, na základě zkušeností odůvodňuje v týmu, ve které roli může být pro tým nejvíce prospěšný. Konstruktivně hodnotí činnost svou a jiných, vyhodnotí silné stránky členů týmu. Přijímá pohledy dalších členů skupiny, týmu na určitou problematiku, uvědomuje si přínos náhledu na věc z více úhlů pohledu.  </t>
+          <t>Prakticky si zkouší různé role ve skupině (v týmu).Snaží se být pro skupinu prospěšným členem.Navrhne možnost kombinace více nápadů, je ochotný dělat kompromisy. </t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
-          <t>Přispívá k úspěšné týmové spolupráci.</t>
+          <t>Podílí se na spolupráci ve skupině.</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k podnikavosti a pracovní</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k podnikavosti a pracovní představuje schopnosti jedince rozvíjet nápady, příležitosti a výzvy a vytvářet z nich nové hodnoty ve společenském, kulturním, environmentálním a ekonomickém kontextu, stejně jako hodnoty spojené s osobním růstem a kariérovým rozvojem. Tyto schopnosti vedou také k úspěšnému vyrovnávání se se změnami, nejistotou i případným neúspěchem v různých oblastech života a podporují adaptabilitu. Podstatou klíčové kompetence je činorodost zohledňující etické a environmentální principy, inovativnost, tvůrčí potenciál, vnímání problémů jako výzev, vnitřní motivace jedince k úsilí o svoji udržitelnou budoucnost v rodině, společnosti i profesním životě. Prioritou je praktická zkušenost žáka s plánováním a realizací aktivit či projektů.</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Spolupráce a týmová práce</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na rozvoj efektivní spolupráce prostřednictvím uvědomění skupinových, týmových rolí či odpovědnosti za společný výsledek.</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>KPP-TYM-000-ZV5-001</t>
+          <t>KPP-TYM-000-ZV9-001</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Podílí se na spolupráci ve skupině.</t>
+          <t>Efektivně přispívá k úspěšné týmové spolupráci.</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:zadávám pravidelně náměty projektové výuky nebo jiný úkol, kde budou žáci pracovat v párech, skupinově, v týmu  vytvářím různorodé pracovní skupiny, aby se žáci učili spolupracovat s jinými lidmi, pomáhám žákům nastavit role, nabízím možnost výběru rolí posiluji pocit individuální a kolektivní zodpovědnosti tím, že zadávám skupině dílčí úkoly (podporuji rozdělování úkolů a dbám na to, aby každý ze členů skupiny plnil své povinnosti a zapojil se do společné práce) užívám různé komunikační strategie (tážu se, kladu doplňující otázky, shrnuji názor) diskutuji se žáky, co bylo přínosné pro splnění úkolu a co bude nutné ještě zlepšit nastavuji se žáky pravidla komunikace při spolupráci (vizualizace pravidel – skupinová práce) podporuji sdílené znalosti a vzájemné učení – vrstevnické učení jsem připravený pomoci, poradit, poskytnout zdroje, pokud je budou žáci potřebovat v průběhu činností v případě potřeby zastavím skupinovou práci a žákům pojmenuji to, čeho jsem si všiml – zařazuji také průběžný prostor pro reflexi žáků sleduji, aby každý dostal příležitost přispívat do týmové spolupráce podle svých možností poskytuji žákům různé úkoly a aktivity k rozvoji jejich individuálních dovedností a schopností, které mohou přinášet do skupiny  zařazuji do výuky centra aktivit a aktivity k rozvoji kooperativního učení pomáhám žákům ve skupině rozdělit úkoly a povinnosti tak, aby měl každý člen jasně definovanou roli a odpovědnost (přispívám k efektivnímu fungování pracovních týmů i celé třídy) vedu žáky k reflexi a sebehodnocení zkušeností ve skupině a pomáhám jim pojmenovat, které role jim vyhovují nejvíce a proč společně s kolegy jdeme příkladem žákům ve vzájemné spolupráci, empatii a respektu k názorům druhých pokud jsem v roli třídního učitele, pracuji se třídou jako s týmem a usiluji o rozvoj kvalitních vztahů ve třídě; vedu cílené třídnické hodiny / aktivity se zaměřením mj. na body uvedené výše NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: role ve skupině / role v týmu Prakticky si zkouší různé role ve skupině (v týmu).Pojmenuje, která role ve skupině je mu příjemná. Plní aktivně své úkoly v rámci skupiny.Rozumí tomu, že každý může být prospěšný v tom, v čem je dobrý.Dokáže rozpoznat, pokud mu nějaká role nevyhovuje, a za pomoci dospělého, případně celé skupiny nachází náhradní řešení.Komponenta: odpovědnost za společný výsledek Snaží se být pro skupinu prospěšným členem.Dokáže se společně domluvit na pravidlech.Respektuje pravidla ve skupině (neruší).V případě potřeby požádá o pomoc nebo ji nabídne druhým. Spolupracuje s učitelem a skupinou při rozdělení úkolů, povinností a zodpovědností. Hodnotí práci skupiny (svůj přínos pro dosažení cílů a plnění úkolů). Rozpozná, díky zkušenostem, proč se práce skupiny nedaří. Přemýšlí nad možností, jak pomoci práci týmu jinak než jen plněním úkolů (motivace, inspirace). Komponenta: respekt k názorům druhých Navrhne možnost kombinace více nápadů, je ochotný dělat kompromisy. Seznamuje se s pohledy dalších členů skupiny, týmu. Komunikuje zdvořile.Naslouchá názorům členů skupiny bez předsudků.  </t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:zadávám pravidelně náměty projektové výuky nebo jiný úkol, kde budou žáci pracovat v párech, skupinově, v týmu  vytvářím různorodé pracovní skupiny, aby se žáci učili spolupracovat s jinými lidmi, pomáhám žákům nastavit role, nabízím možnost výběru rolí posiluji pocit individuální a kolektivní zodpovědnosti tím, že zadávám skupině dílčí úkoly (podporuji rozdělování úkolů a dbám na to, aby každý ze členů skupiny plnil své povinnosti a zapojil se do společné práce) užívám různé komunikační strategie, tážu se, kladu doplňující otázky, shrnuji názor diskutuji se žáky, co bylo přínosné pro splnění úkolu a co bude nutné ještě zlepšit nastavuji se žáky pravidla komunikace při spolupráci (vizualizace pravidel – skupinová práce) podporuji sdílené znalosti a vzájemné učení se jeden od druhého – vrstevnické učení jsem připravený pomoci, poradit, poskytnout zdroje, pokud je budou žáci potřebovat v průběhu činností v případě potřeby zastavím skupinovou práci a žákům pojmenuji to, čeho jsem si všiml – zařazuji také průběžný prostor pro reflexi žáků sleduji, aby každý dostal příležitost přispívat do týmové spolupráce podle svých možností poskytuji žákům různé úkoly a aktivity k rozvoji jejich individuálních dovedností a schopností, které mohou přinášet do skupiny  zařazuji do výuky centra aktivit a aktivity k rozvoji kooperativního učení podporuji společné rozhodování a řešení problémů  podporuji mentorství mezi žáky, kde si žáci pomáhají navzájem a umožňují porozumět různým rolím a úkolům zapojuji žáky do procesu plánování a rozhodování ohledně skupinových aktivit a projektů (žáci se cítí být více zapojení a mají větší zájem na dosažení společného cíle) pomáhám žákům ve skupině rozdělit úkoly a povinnosti tak, aby měl každý člen jasně definovanou roli a odpovědnost (přispívám k efektivnímu fungování pracovních týmů i celé třídy) vedu žáky k reflexi a sebehodnocení zkušeností ve skupině a pomáhám jim pojmenovat, které role jim vyhovují nejvíce a proč společně s kolegy jdeme příkladem žákům ke vzájemné spolupráci, empatii a respektu k názorům druhých pokud jsem v roli třídního učitele, pracuji se třídou jako s týmem a usiluji o rozvoj kvalitních vztahů ve třídě; vedu cílené třídnické hodiny / aktivity se zaměřením mj. na body uvedené výše vytvářím podmínky pro efektivní spolupráci (naslouchám názorům, vyjadřuji svůj názor s respektem, vytvářím přátelské, bezpečné a otevřené prostředí, poskytuji zpětnou vazbu k práci týmu, přijímám zpětnou vazbu od žáků – podporuji práci s chybou, podporuji pozitivní vztahy) NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: role ve skupině / role v týmu Uvede, která role v týmu je pro něj nejpřijatelnější. Plní různé role, na základě zkušeností odůvodňuje v týmu, ve které roli může být pro tým nejvíce prospěšný. Zkouší si i vedení týmu a vyjádří, jak se v této roli cítí. Podílí se na určení a plnění společných cílů.Komponenta: odpovědnost za společný výsledek Konstruktivně hodnotí činnost svou a jiných, vyhodnotí silné stránky členů týmu. Přichází s vlastními nápady pro zvýšení efektivity práce skupiny.Hodnotí práci týmu v součinnosti s ostatními členy skupiny.Podporuje ostatní členy týmu (motivace, inspirace).Uvede příklady, na nichž ilustruje, že každý člen týmu je důležitý pro společný výsledek.Komponenta: respekt k názorům druhých Neodsuzuje názory, které se liší od jeho vlastních.Komunikuje zdvořile, uplatňuje základní pravidla slušného chování. Hledá společné body, kde je možné dosáhnout shody.Přijímá pohledy dalších členů skupiny, týmu na určitou problematiku, uvědomuje si přínos náhledu na věc z více úhlů pohledu.  Srovná práci skupiny, ve které jsou členové ochotní dělat kompromisy, a skupiny, kde kompromisy nefungují. </t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Prakticky si zkouší různé role ve skupině (v týmu).Snaží se být pro skupinu prospěšným členem.Navrhne možnost kombinace více nápadů, je ochotný dělat kompromisy. </t>
+          <t>Plní různé role, na základě zkušeností odůvodňuje v týmu, ve které roli může být pro tým nejvíce prospěšný. Konstruktivně hodnotí činnost svou a jiných, vyhodnotí silné stránky členů týmu. Přijímá pohledy dalších členů skupiny, týmu na určitou problematiku, uvědomuje si přínos náhledu na věc z více úhlů pohledu.  </t>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
-          <t>Podílí se na spolupráci ve skupině.</t>
+          <t>Přispívá k úspěšné týmové spolupráci.</t>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k řešení problémů</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k řešení problémů přináší schopnosti rozpoznat problém, který vyžaduje řešení, sbírat relevantní informace, provádět analýzu a hledat různá řešení s cílem dosáhnout optimálního výsledku, kriticky posuzovat různá řešení, vyhodnocovat je, vybírat nejlepší z nich a relevantně je obhajovat, přemýšlet inovativně a přicházet s novými přístupy, vytvářet plán postupu řešení a následně ho provádět a zhodnocovat jeho účinnost. Klíčová kompetence přispívá k pochopení důležitosti vědeckých poznatků a kritické práci s nimi. Ukotvuje postoj žáka k problému jako k výzvě, a tím se úzce propojuje s klíčovou kompetencí k podnikavosti a pracovní.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
@@ -36154,168 +36154,168 @@
           <t>Klíčová kompetence k řešení problémů přináší schopnosti rozpoznat problém, který vyžaduje řešení, sbírat relevantní informace, provádět analýzu a hledat různá řešení s cílem dosáhnout optimálního výsledku, kriticky posuzovat různá řešení, vyhodnocovat je, vybírat nejlepší z nich a relevantně je obhajovat, přemýšlet inovativně a přicházet s novými přístupy, vytvářet plán postupu řešení a následně ho provádět a zhodnocovat jeho účinnost. Klíčová kompetence přispívá k pochopení důležitosti vědeckých poznatků a kritické práci s nimi. Ukotvuje postoj žáka k problému jako k výzvě, a tím se úzce propojuje s klíčovou kompetencí k podnikavosti a pracovní.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Práce s informacemi a kritické myšlení</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na práci s běžnými metodami poznání a na hodnocení informací a zdrojů dat z hlediska kritického myšlení.</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>KRP-KRP-000-ZV9-001</t>
+          <t>KRP-KRP-000-ZV5-001</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Kriticky hodnotí informace z různých zdrojů.</t>
+          <t>Uvědomuje si důležitost ověřování informací.</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:poskytuji informační materiály k jednomu tématu z různých zdrojů umožňuji používat prostředky digitální techniky k vyhledávání zdrojů poskytuji příklady citací a diskutuji se žáky o jejich relevanci v rámci citačních norem  vytvářím bezpečné prostředí, ve kterém se žáci nebojí vyjadřovat své postoje organizuji výukové aktivity, které umožňují otevřenou diskusi mezi žáky nechávám žáky, aby s mou pomocí identifikovali logické chyby a argumentační fauly ve svých projevech využívám vzorové situace z reálného života, na kterých ukazuji osvědčená řešení umožňuji využívat nejrůznější prostředky k vyhledávání a ověřování zdrojů nabízím řešení, která zohledňují obecně sdílené hodnoty organizuji diskuse a debaty o hodnotách a zájmech jednotlivých informačních zdrojů NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: práce s informacemi – data, zdroje, informace – poznání  Rozlišuje různé informační zdroje ve svém okolí.Aktivně pracuje s daty, zdroji, informacemi, vytváří si k nim postoje, názory.Zkoumá autorství zdrojů. Vyjmenuje konkrétní relevantní zdroje. Pojmenuje, které zdroje a proč záměrně zkreslují informace.Posuzuje relevantnost informace na základě citační normy.V rámci svých možností ověřuje pravdivost informací. Komponenta: kritické myšlení Identifikuje logické chyby.Zvažuje různé perspektivy a argumenty.Uzná a koriguje vlastní chyby v myšlení.Vyhýbá se argumentačním faulům.Definuje podstatu sdělení jednotlivých informací.Vhodně argumentuje na základě zjištěných informací.Využívá předchozí zkušenosti při definování závěrů.Komponenta: hodnocení informací a zdrojů dat Vyhodnocuje informace vzhledem k jejich zdroji.Ověřuje informace u jiných zdrojů.Posuzuje informace vzhledem k základním poznatkům lidstva.Zohledňuje hodnoty a zájmy informačních zdrojů.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:organizuji exkurze, přírodní vycházky, pozorování živých organismů a provádím se žáky různé experimenty umožňuji využívat prostředky digitální techniky za účelem ověřování zdrojů a poskytuji zpětnou vazbu využívám reálné příklady tvrzení na základě ověřených dat nebo vlastního názoru a podporuji následnou diskusi žáků vedu žáky ke schopnosti rozkládat komplexní informace na menší části pomocí poznámek, grafů, tabulek či diagramů využívám myšlenkové mapy k lepšímu porozumění celkové struktury a důležitosti jednotlivých informací povzbuzuji žáky, aby uváděli důvody pro svá tvrzení a argumentovali na základě relevantních důkazů a informací využívám hry s užitím rolí, ve kterých mohou žáci lépe porozumět různým perspektivám a motivacím, které mohou ovlivnit důležitost informace NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: práce s informacemi – data, zdroje, informace – poznáníPracuje se základními termíny a pojmy a rozumí jim. Poznává okolní svět na základě pozorování a prožívání. V modelových situacích pracuje s daty, zdroji, informacemi.Rozlišuje méně a více relevantní informace a jejich zdroje.Rozliší, co je fakt a co názor.Komponenta: kritické myšleníRozkládá jednotlivé informace na menší části.Vyhodnocuje, které informace jsou důležité.Vyhledává aktuální informace a zdroje.Uvede důvody pro svá tvrzení.Komponenta: hodnocení informací a zdrojů datRozlišuje význam informace vzhledem ke zdroji.Odliší podstatné informace od nepodstatných.</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Aktivně pracuje s daty, zdroji, informacemi, vytváří si k nim postoje, názory.Definuje podstatu sdělení jednotlivých informací.Posuzuje informace vzhledem k základním poznatkům lidstva.</t>
+          <t>Rozliší, co je fakt a co názor.Uvede důvody pro svá tvrzení.Rozlišuje význam informace vzhledem ke zdroji.</t>
         </is>
       </c>
       <c r="N48" s="0" t="inlineStr">
         <is>
-          <t>Porovná dvě protichůdné informace týkající se známé situace či jevu a vybere tu věrohodnější.</t>
+          <t>Uvědomuje si důležitost ověřování informací.</t>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k řešení problémů</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence k řešení problémů přináší schopnosti rozpoznat problém, který vyžaduje řešení, sbírat relevantní informace, provádět analýzu a hledat různá řešení s cílem dosáhnout optimálního výsledku, kriticky posuzovat různá řešení, vyhodnocovat je, vybírat nejlepší z nich a relevantně je obhajovat, přemýšlet inovativně a přicházet s novými přístupy, vytvářet plán postupu řešení a následně ho provádět a zhodnocovat jeho účinnost. Klíčová kompetence přispívá k pochopení důležitosti vědeckých poznatků a kritické práci s nimi. Ukotvuje postoj žáka k problému jako k výzvě, a tím se úzce propojuje s klíčovou kompetencí k podnikavosti a pracovní.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>Práce s informacemi a kritické myšlení</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na práci s běžnými metodami poznání a na hodnocení informací a zdrojů dat z hlediska kritického myšlení.</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>KRP-KRP-000-ZV5-001</t>
+          <t>KRP-KRP-000-ZV9-001</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si důležitost ověřování informací.</t>
+          <t>Kriticky hodnotí informace z různých zdrojů.</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:organizuji exkurze, přírodní vycházky, pozorování živých organismů a provádím se žáky různé experimenty umožňuji využívat prostředky digitální techniky za účelem ověřování zdrojů a poskytuji zpětnou vazbu využívám reálné příklady tvrzení na základě ověřených dat nebo vlastního názoru a podporuji následnou diskusi žáků vedu žáky ke schopnosti rozkládat komplexní informace na menší části pomocí poznámek, grafů, tabulek či diagramů využívám myšlenkové mapy k lepšímu porozumění celkové struktury a důležitosti jednotlivých informací povzbuzuji žáky, aby uváděli důvody pro svá tvrzení a argumentovali na základě relevantních důkazů a informací využívám hry s užitím rolí, ve kterých mohou žáci lépe porozumět různým perspektivám a motivacím, které mohou ovlivnit důležitost informace NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: práce s informacemi – data, zdroje, informace – poznáníPracuje se základními termíny a pojmy a rozumí jim. Poznává okolní svět na základě pozorování a prožívání. V modelových situacích pracuje s daty, zdroji, informacemi.Rozlišuje méně a více relevantní informace a jejich zdroje.Rozliší, co je fakt a co názor.Komponenta: kritické myšleníRozkládá jednotlivé informace na menší části.Vyhodnocuje, které informace jsou důležité.Vyhledává aktuální informace a zdroje.Uvede důvody pro svá tvrzení.Komponenta: hodnocení informací a zdrojů datRozlišuje význam informace vzhledem ke zdroji.Odliší podstatné informace od nepodstatných.</t>
+          <t>VZDĚLÁVACÍ STRATEGIE UČITELE:poskytuji informační materiály k jednomu tématu z různých zdrojů umožňuji používat prostředky digitální techniky k vyhledávání zdrojů poskytuji příklady citací a diskutuji se žáky o jejich relevanci v rámci citačních norem  vytvářím bezpečné prostředí, ve kterém se žáci nebojí vyjadřovat své postoje organizuji výukové aktivity, které umožňují otevřenou diskusi mezi žáky nechávám žáky, aby s mou pomocí identifikovali logické chyby a argumentační fauly ve svých projevech využívám vzorové situace z reálného života, na kterých ukazuji osvědčená řešení umožňuji využívat nejrůznější prostředky k vyhledávání a ověřování zdrojů nabízím řešení, která zohledňují obecně sdílené hodnoty organizuji diskuse a debaty o hodnotách a zájmech jednotlivých informačních zdrojů NÁMĚTOVNÍK PROJEVŮ ŽÁKA:Komponenta: práce s informacemi – data, zdroje, informace – poznání  Rozlišuje různé informační zdroje ve svém okolí.Aktivně pracuje s daty, zdroji, informacemi, vytváří si k nim postoje, názory.Zkoumá autorství zdrojů. Vyjmenuje konkrétní relevantní zdroje. Pojmenuje, které zdroje a proč záměrně zkreslují informace.Posuzuje relevantnost informace na základě citační normy.V rámci svých možností ověřuje pravdivost informací. Komponenta: kritické myšlení Identifikuje logické chyby.Zvažuje různé perspektivy a argumenty.Uzná a koriguje vlastní chyby v myšlení.Vyhýbá se argumentačním faulům.Definuje podstatu sdělení jednotlivých informací.Vhodně argumentuje na základě zjištěných informací.Využívá předchozí zkušenosti při definování závěrů.Komponenta: hodnocení informací a zdrojů dat Vyhodnocuje informace vzhledem k jejich zdroji.Ověřuje informace u jiných zdrojů.Posuzuje informace vzhledem k základním poznatkům lidstva.Zohledňuje hodnoty a zájmy informačních zdrojů.</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Rozliší, co je fakt a co názor.Uvede důvody pro svá tvrzení.Rozlišuje význam informace vzhledem ke zdroji.</t>
+          <t>Aktivně pracuje s daty, zdroji, informacemi, vytváří si k nim postoje, názory.Definuje podstatu sdělení jednotlivých informací.Posuzuje informace vzhledem k základním poznatkům lidstva.</t>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
-          <t>Uvědomuje si důležitost ověřování informací.</t>
+          <t>Porovná dvě protichůdné informace týkající se známé situace či jevu a vybere tu věrohodnější.</t>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence kulturní</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence kulturní rozvíjí u žáků schopnost vnímat umění jako specifický způsob poznávání světa a vypovídání o něm, interpretovat a hodnotit různé kulturní a umělecké projevy a porozumět jejich významu a kontextu. Tím přispívá k rozvoji kulturního povědomí a respektu vůči kulturní a umělecké rozmanitosti. Zahrnuje schopnost komunikovat a vyjadřovat se různými uměleckými formami citlivě a adekvátně v různých kontextech a aktivně se podílet na kulturním dění ve škole i v okolí. Klíčová kompetence kulturní hraje významnou roli při rozvíjení tvůrčího myšlení, kreativity, kultivování kulturního dialogu a obohacování kulturního dědictví.</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
@@ -36974,332 +36974,332 @@
           <t>Klíčová kompetence digitální představuje soubor znalostí, dovedností a postojů, které umožňují žákům účelně, bezpečně a efektivně využívat digitální technologie při práci, při učení, ve volném čase i při zapojování do společnosti a občanského života, aktivně a respektujícím způsobem se podílet na utváření digitálního světa a nacházet rovnováhu mezi světem digitálním a fyzickým.</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Digitální informace a data</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na získávání dat, informací a obsahu, na kontrolu digitální stopy, utváření digitální identity a správu dat, informací a obsahu.</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>KDI-DAT-000-ZV5-001</t>
+          <t>KDI-DAT-000-ZV9-001</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Vyhledává potřebné informace v doporučených digitálních zdrojích.</t>
+          <t>Data získaná na základě vlastních kritérií a formulovaných dotazů z různých digitálních zdrojů posuzuje z hlediska souladu s již známými poznatky i nároku na spolehlivost zdroje.</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>Žáci se učí, jak správně formulovat otázky a jak rozpoznat spolehlivé informace. Pracují s digitálními i tištěnými zdroji, se zdroji obrazovými, textovými i audiovizuálními, aby si osvojili univerzální dovednosti vyhledávání. Mohou společně hledat odpovědi na otázky ve vhodných dětských encyklopediích i na důvěryhodných webech, které jim doporučí vyučující. Postupně se učí, že ne všechny informace, které najdou, jsou pravdivé, a ptát se: "Kdo tuto informaci vytvořil?" nebo “Proč je to zde uvedeno?” VZDĚLÁVACÍ STRATEGIE UČITELE:zařazuji do výuky drobné úkoly spojené se získáváním informací na různá témata a problematiku, o kterou se žáci osobně zajímají zařazuji do výuky úkoly, při nichž žáci potřebují něco zjistit, ověřit nebo doplnit, a předem jim připravuji přehled doporučených digitálních zdrojů, ze kterých mohou vycházetnázorně předvádím postup vyhledávání informace a komentuju své uvažování při formulaci otázky, orientaci na stránce i výběru relevantní odpovědistrukturuji práci s informacemi pomocí jednoduchých otázek, pracovních listů nebo kontrolních bodů, které žákům pomáhají soustředit se na podstatné informacezařazuji práci s různými formáty digitálních informací (text, obrázek, schéma, mapa, audio, video) a vytvářím situace, v nichž žáci porovnávají, co jim který formát přinášívytvářím bezpečné prostředí pro práci s doporučenými digitálními zdroji a postupně otevírám téma jejich spolehlivosti a rozdílů mezi nimizařazuji krátké reflexe, při nichž se společně vracíme k původní otázce a hodnotíme, zda a jak nalezené informace pomohly úkol splnitpostupně zavádím jednoduché postupy ukládání souborů a odkazů tak, aby se k nim žáci mohli vracet, a vysvětluji základní rozdíly mezi typy úložišť přiměřeně jejich věkupodporuji žáky ve tvorbě a sdílení archivů relevantních digitálních vzdělávacích zdrojů, a to při samostatné i skupinové práciNÁMĚTOVNÍK PROJEVŮ ŽÁKA:získávání dat, informací a obsahupři řešení problému rozpozná (projeví, sdělí) potřebu informací a vyhledá je v doporučených zdrojích a formuluje otázkuvyhledá informaci v doporučeném zdrojizíská informaci ze zdrojů v různých formátech (v jeho věku přiměřených textech, obrázcích, schématech, audio a video záznamech)posuzování důvěryhodnosti a spolehlivosti zdrojů dat a jejich obsahuuvědomuje si, že různé zdroje informací mohou mít různou spolehlivost, na základě doporučení si vytváří portfolio spolehlivých digitálních zdrojů pro své zájmy a ke svému učeníposoudí, zda (a jak moc) mu informace získané v daném zdroji pomohou odpovědět na původní otázkuspráva dat, informací a obsahusoubory a odkazy na zajímavé digitální zdroje si ukládá tak, aby je znovu našel a mohl použít, vyhledává podle názvu nebo data, rozlišuje typ úložiště (místní disk, cloud) a vysvětlí jeho základní výhody a nevýhody</t>
+          <t>Žáci se učí, jak efektivně vyhledávat data, informace a obsah v digitálním prostředí. Osvojují si práci s klíčovými slovy a filtry ve vyhledávačích a zkoušejí si vytvářet strategie, které jim pomáhají najít relevantní zdroje – například kombinují encyklopedie, odborné články a databáze. Zjišťují, jak důležité je informace nejen najít, ale také je analyzovat, porovnávat a kriticky hodnotit jejich spolehlivost, například ověřováním autora nebo porovnáváním více zdrojů. Během výuky ukládají, třídí a organizují data v digitálních nástrojích, jako jsou složky na počítači nebo cloudová úložiště. Učí se strukturovat informace podle témat, časové posloupnosti, relevance apod. Při analýze a interpretaci obsahu vytvářejí shrnutí nebo prezentace, zpracovávají data a učí se představit výsledky své práce.  VZDĚLÁVACÍ STRATEGIE UČITELE:zařazuji úlohy, v nichž žáci nejprve analyzují problém a formulují, jaké informace nebo data potřebují, než začnou vyhledávatvedu žáky k formulaci vlastních vyhledávacích dotazů a kritérií (klíčová slova, filtr zdrojů, časové hledisko) a společně porovnáváme, jak různé formulace ovlivňují výsledkyzařazuji práci s různými typy digitálních zdrojů (otevřená data a veřejné databáze, odborné články, statistiky, média, nástroje s AI) a vytvářím prostor pro jejich vzájemné porovnánívytvářím situace, v nichž žáci posuzují důvěryhodnost zdrojů s ohledem na jejich účel, autora, kontext a způsob prezentace dat, a společně o těchto kritériích diskutujemevedu žáky k tomu, aby informace posuzovali ve vztahu k již známým poznatkům a diskutovali případné rozpory nebo odlišné interpretacevedu žáky ke kritické práci s informačními zdroji a odpovědnosti při jejich vytvářenízařazuji úkoly, v nichž žáci strukturovaně zpracovávají získaná data (např. třídění, tabulka, graf, přehled argumentů) a zdůvodňují výběr relevantních informacípodporuji systematickou správu zdrojů – pracuji se sdílenými složkami, citacemi a vytvářením portfolia ověřených zdrojů, které mohou využívat i ostatnípravidelně zařazuji reflexi procesu vyhledávání – společně hodnotíme, zda zvolený postup vedl k relevantním a spolehlivým informacímNÁMĚTOVNÍK PROJEVŮ ŽÁKA:získávání dat, informací a obsahuanalyzuje problém a určí, jaká digitální data, informace či obsah potřebuje k jeho řešenízíská potřebná digitální data, informace či obsah z různých digitálních zdrojů a za pomoci různých digitálních prostředků (např. i systémů s AI)získá potřebná digitální data, informace či obsah na základě vlastních kritérií pro vyhledávání a/nebo vhodně formulovaných dotazůposuzování důvěryhodnosti a spolehlivosti zdrojů dat a jejich obsahuvyhodnocuje důvěryhodnost a spolehlivost zdrojů digitálních dat, informací a obsahu v širších souvislostech (např. účel, kontextu)posuzuje spolehlivost a relevanci dat a informací, interpretuje je v kontextu řešeného problémuspráva dat, informací a obsahuukládá digitální obsah tak, aby ho mohl v případě potřeby najít a použít i někdo jiný, s kým spolupracuje, vytváří si vlastní portfolio spolehlivých zdrojů a podílí se na tvorbě sdílených portfoliízpracovává digitální data ve strukturovaném prostředí</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá potřebnou informaci v doporučených zdrojích.Posoudí relevanci získané informace.Ukládá si získaná digitální data, informace a obsah tak, aby je znovu našel a mohl použít.</t>
+          <t>Vyhledává či získává data, informace a digitální obsah při učení a řešení problémových situací.Posuzuje důvěryhodnost a spolehlivost zdrojů dat a informací, interpretuje a hodnotí jejich data, informace a digitální obsah.Spravuje a organizuje si vyhledaná či získaná data, informace a digitální obsah.</t>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
-          <t>Vyhledává potřebné informace v doporučených digitálních zdrojích.</t>
+          <t>Ověřuje informace v různých digitálních zdrojích a posuzuje je z hlediska souladu s již známými poznatky.</t>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální představuje soubor znalostí, dovedností a postojů, které umožňují žákům účelně, bezpečně a efektivně využívat digitální technologie při práci, při učení, ve volném čase i při zapojování do společnosti a občanského života, aktivně a respektujícím způsobem se podílet na utváření digitálního světa a nacházet rovnováhu mezi světem digitálním a fyzickým.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Digitální informace a data</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na získávání dat, informací a obsahu, na kontrolu digitální stopy, utváření digitální identity a správu dat, informací a obsahu.</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>KDI-DAT-000-ZV9-001</t>
+          <t>KDI-DAT-000-ZV5-001</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>Data získaná na základě vlastních kritérií a formulovaných dotazů z různých digitálních zdrojů posuzuje z hlediska souladu s již známými poznatky i nároku na spolehlivost zdroje.</t>
+          <t>Vyhledává potřebné informace v doporučených digitálních zdrojích.</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>Žáci se učí, jak efektivně vyhledávat data, informace a obsah v digitálním prostředí. Osvojují si práci s klíčovými slovy a filtry ve vyhledávačích a zkoušejí si vytvářet strategie, které jim pomáhají najít relevantní zdroje – například kombinují encyklopedie, odborné články a databáze. Zjišťují, jak důležité je informace nejen najít, ale také je analyzovat, porovnávat a kriticky hodnotit jejich spolehlivost, například ověřováním autora nebo porovnáváním více zdrojů. Během výuky ukládají, třídí a organizují data v digitálních nástrojích, jako jsou složky na počítači nebo cloudová úložiště. Učí se strukturovat informace podle témat, časové posloupnosti, relevance apod. Při analýze a interpretaci obsahu vytvářejí shrnutí nebo prezentace, zpracovávají data a učí se představit výsledky své práce.  VZDĚLÁVACÍ STRATEGIE UČITELE:zařazuji úlohy, v nichž žáci nejprve analyzují problém a formulují, jaké informace nebo data potřebují, než začnou vyhledávatvedu žáky k formulaci vlastních vyhledávacích dotazů a kritérií (klíčová slova, filtr zdrojů, časové hledisko) a společně porovnáváme, jak různé formulace ovlivňují výsledkyzařazuji práci s různými typy digitálních zdrojů (otevřená data a veřejné databáze, odborné články, statistiky, média, nástroje s AI) a vytvářím prostor pro jejich vzájemné porovnánívytvářím situace, v nichž žáci posuzují důvěryhodnost zdrojů s ohledem na jejich účel, autora, kontext a způsob prezentace dat, a společně o těchto kritériích diskutujemevedu žáky k tomu, aby informace posuzovali ve vztahu k již známým poznatkům a diskutovali případné rozpory nebo odlišné interpretacevedu žáky ke kritické práci s informačními zdroji a odpovědnosti při jejich vytvářenízařazuji úkoly, v nichž žáci strukturovaně zpracovávají získaná data (např. třídění, tabulka, graf, přehled argumentů) a zdůvodňují výběr relevantních informacípodporuji systematickou správu zdrojů – pracuji se sdílenými složkami, citacemi a vytvářením portfolia ověřených zdrojů, které mohou využívat i ostatnípravidelně zařazuji reflexi procesu vyhledávání – společně hodnotíme, zda zvolený postup vedl k relevantním a spolehlivým informacímNÁMĚTOVNÍK PROJEVŮ ŽÁKA:získávání dat, informací a obsahuanalyzuje problém a určí, jaká digitální data, informace či obsah potřebuje k jeho řešenízíská potřebná digitální data, informace či obsah z různých digitálních zdrojů a za pomoci různých digitálních prostředků (např. i systémů s AI)získá potřebná digitální data, informace či obsah na základě vlastních kritérií pro vyhledávání a/nebo vhodně formulovaných dotazůposuzování důvěryhodnosti a spolehlivosti zdrojů dat a jejich obsahuvyhodnocuje důvěryhodnost a spolehlivost zdrojů digitálních dat, informací a obsahu v širších souvislostech (např. účel, kontextu)posuzuje spolehlivost a relevanci dat a informací, interpretuje je v kontextu řešeného problémuspráva dat, informací a obsahuukládá digitální obsah tak, aby ho mohl v případě potřeby najít a použít i někdo jiný, s kým spolupracuje, vytváří si vlastní portfolio spolehlivých zdrojů a podílí se na tvorbě sdílených portfoliízpracovává digitální data ve strukturovaném prostředí</t>
+          <t>Žáci se učí, jak správně formulovat otázky a jak rozpoznat spolehlivé informace. Pracují s digitálními i tištěnými zdroji, se zdroji obrazovými, textovými i audiovizuálními, aby si osvojili univerzální dovednosti vyhledávání. Mohou společně hledat odpovědi na otázky ve vhodných dětských encyklopediích i na důvěryhodných webech, které jim doporučí vyučující. Postupně se učí, že ne všechny informace, které najdou, jsou pravdivé, a ptát se: "Kdo tuto informaci vytvořil?" nebo “Proč je to zde uvedeno?” VZDĚLÁVACÍ STRATEGIE UČITELE:zařazuji do výuky drobné úkoly spojené se získáváním informací na různá témata a problematiku, o kterou se žáci osobně zajímají zařazuji do výuky úkoly, při nichž žáci potřebují něco zjistit, ověřit nebo doplnit, a předem jim připravuji přehled doporučených digitálních zdrojů, ze kterých mohou vycházetnázorně předvádím postup vyhledávání informace a komentuju své uvažování při formulaci otázky, orientaci na stránce i výběru relevantní odpovědistrukturuji práci s informacemi pomocí jednoduchých otázek, pracovních listů nebo kontrolních bodů, které žákům pomáhají soustředit se na podstatné informacezařazuji práci s různými formáty digitálních informací (text, obrázek, schéma, mapa, audio, video) a vytvářím situace, v nichž žáci porovnávají, co jim který formát přinášívytvářím bezpečné prostředí pro práci s doporučenými digitálními zdroji a postupně otevírám téma jejich spolehlivosti a rozdílů mezi nimizařazuji krátké reflexe, při nichž se společně vracíme k původní otázce a hodnotíme, zda a jak nalezené informace pomohly úkol splnitpostupně zavádím jednoduché postupy ukládání souborů a odkazů tak, aby se k nim žáci mohli vracet, a vysvětluji základní rozdíly mezi typy úložišť přiměřeně jejich věkupodporuji žáky ve tvorbě a sdílení archivů relevantních digitálních vzdělávacích zdrojů, a to při samostatné i skupinové práciNÁMĚTOVNÍK PROJEVŮ ŽÁKA:získávání dat, informací a obsahupři řešení problému rozpozná (projeví, sdělí) potřebu informací a vyhledá je v doporučených zdrojích a formuluje otázkuvyhledá informaci v doporučeném zdrojizíská informaci ze zdrojů v různých formátech (v jeho věku přiměřených textech, obrázcích, schématech, audio a video záznamech)posuzování důvěryhodnosti a spolehlivosti zdrojů dat a jejich obsahuuvědomuje si, že různé zdroje informací mohou mít různou spolehlivost, na základě doporučení si vytváří portfolio spolehlivých digitálních zdrojů pro své zájmy a ke svému učeníposoudí, zda (a jak moc) mu informace získané v daném zdroji pomohou odpovědět na původní otázkuspráva dat, informací a obsahusoubory a odkazy na zajímavé digitální zdroje si ukládá tak, aby je znovu našel a mohl použít, vyhledává podle názvu nebo data, rozlišuje typ úložiště (místní disk, cloud) a vysvětlí jeho základní výhody a nevýhody</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Vyhledává či získává data, informace a digitální obsah při učení a řešení problémových situací.Posuzuje důvěryhodnost a spolehlivost zdrojů dat a informací, interpretuje a hodnotí jejich data, informace a digitální obsah.Spravuje a organizuje si vyhledaná či získaná data, informace a digitální obsah.</t>
+          <t>Vyhledá potřebnou informaci v doporučených zdrojích.Posoudí relevanci získané informace.Ukládá si získaná digitální data, informace a obsah tak, aby je znovu našel a mohl použít.</t>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
-          <t>Ověřuje informace v různých digitálních zdrojích a posuzuje je z hlediska souladu s již známými poznatky.</t>
+          <t>Vyhledává potřebné informace v doporučených digitálních zdrojích.</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální představuje soubor znalostí, dovedností a postojů, které umožňují žákům účelně, bezpečně a efektivně využívat digitální technologie při práci, při učení, ve volném čase i při zapojování do společnosti a občanského života, aktivně a respektujícím způsobem se podílet na utváření digitálního světa a nacházet rovnováhu mezi světem digitálním a fyzickým.</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Zapojení do společnosti prostřednictvím digitálních technologií</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na sdílení dat, informací a obsahu prostřednictvím digitálních technologií s vědomím kulturních a generačních odlišností, zapojení se do společnosti prostřednictvím dostupných digitálních služeb a aktivního občanství, nakládání s daty, informacemi a obsahem v souladu s právními a etickými pravidly.</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>KDI-ZAP-000-ZV5-001</t>
+          <t>KDI-ZAP-000-ZV9-001</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>Informace a jiná digitální data podle potřeby sdílí se svými blízkými a učiteli.</t>
+          <t>Účelně a uvážlivě sdílí data a informace v digitálním prostředí s cílem osobního růstu, podpory školní či zájmové komunity nebo za účelem týmové práce na školních projektech.</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>Žáci se učí bezpečně a smysluplně sdílet informace a digitální data se svými blízkými a učiteli. Zapojují se do skupinových projektů, při nichž sdílejí nápady a výsledky své práce pomocí digitálních nástrojů, jako jsou online nástěnky nebo sdílené dokumenty. Postupně se učí vybírat vhodné informace, které mohou zveřejnit, a přemýšlet o tom, co je soukromé a co lze sdílet. V průběhu výuky se seznamují s digitálními nástroji doporučenými školou pro komunikaci a spolupráci a učí se, jak je efektivně využívat při týmových úkolech. VZDĚLÁVACÍ STRATEGIE UČITELE:vytvářím situace, ve kterých má sdílení konkrétní smysl  například při odevzdávání práce, společné tvorbě nebo informování rodičů  a předem volím doporučený digitální nástrojpostupně seznamuji žáky s rozdíly mezi nástroji pro komunikaci a nástroji pro společnou práci a při práci s nimi modeluji základní pravidla jejich používánívedeme společně rozhovory o tom, kdy, komu a proč něco sdílíme, a vracím žáky k přemýšlení nad účelem sdílení i nad tím, zda bylo promyšlené a přiměřenévytvářím a udržuji srozumitelná pravidla digitální komunikace ve třídě a průběžně je reflektuji v konkrétních situacích (slušnost, respekt, jasnost sdělení)zařazuji aktivity, při nichž se žáci zapojují do života školy také prostřednictvím digitálních nástrojů (např. sdílení výstupů, příspěvek na školní nástěnku, spolupráce na třídním projektu)otevírám téma digitální identity a digitální stopy prostřednictvím konkrétních příkladů a situací z dětského světa a vedu žáky k uvědomění, že mohou ovlivnit, co o nich v digitálním prostředí zůstanevedu žáky k tomu, aby přemýšleli, jaké informace o sobě zveřejňují, a podporuji je v rozlišování mezi informacemi vhodnými ke sdílení a těmi, které mají zůstat soukroméNÁMĚTOVNÍK PROJEVŮ ŽÁKA:sdílení dat, informací a obsahu prostřednictvím digitálních technologií s vědomím kulturních a generačních odlišnostírozlišuje, které doporučené digitální nástroje a služby slouží ke komunikaci a které na práci na společných výstupech, s jistotou používá jejich základní ovládací prvky, komunikuje se svými blízkými a učiteli pomocí doporučených digitálních technologiísoubory sdílí se svými blízkými a učiteli pomocí zadané digitální technologie, uvědomuje si význam správného používání informací, na vyžádání okomentuje, za jakým účelem sdílel data a informace (a projeví tak, zda sdílení bylo promyšlené a účelné, je schopen o tom vést rozhovor)v digitálním světě dodržuje pravidla slušného chovánízapojení se do společnosti prostřednictvím dostupných digitálních služeb a aktivního občanstvízapojuje se do života školy také prostřednictvím digitálních technologiícharakterizuje digitální nástroje a zdroje, které využívá při svém učeníkontrola digitální stopy, utváření digitální identityvysvětlí rozdíly mezi fyzickým a digitálním světem, chápe, že může ovlivnit, co o něm zůstane online, uvede příklady údajů, které mohou tvořit digitální stopuvybírá informace, které o sobě může zveřejnit</t>
+          <t>Výuka zahrnuje praktické činnosti zaměřené na spolupráci, komunikaci a promyšlené sdílení informací. Žáci například pracují na školních projektech, při nichž sdílejí nápady a výsledky své práce prostřednictvím digitálních platforem, jako jsou sdílené dokumenty, diskusní fóra nebo aplikace pro týmovou spolupráci. Učí se přemýšlet o tom, jaký obsah sdílí, jaký má vliv na jejich digitální stopu a jak mohou utvářet svou digitální identitu. Poznávají aplikace, platformy a zdroje důležité pro občana. VZDĚLÁVACÍ STRATEGIE UČITELE:vytvářím situace, v nichž má sdílení jasný účel – například při týmové práci, prezentaci výsledků nebo zapojení do dění ve škole – a společně pojmenováváme, proč a komu jsou informace určenyzařazuji úkoly, při nichž žáci porovnávají různé digitální nástroje pro komunikaci a spolupráci a volí ten, který je pro danou situaci nejvhodnějšívedu žáky k reflexi dopadů sdílení v digitálním prostředí a otevírám diskuse o etických otázkách, ochraně soukromí a právních souvislostechpodporuji argumentované zdůvodňování rozhodnutí o sdílení – vracíme se k otázkám, jaký byl účel, komu bylo sdělení určeno a jaké může mít důsledkyzařazuji aktivity, v nichž se žáci prostřednictvím digitálních technologií zapojují do života školy nebo komunity (např. školní projekty, ankety, prezentace, spolupráce s externími partnery)podporuji budování osobního vzdělávacího prostředí – pracujeme s portfoliem zdrojů, kontaktů a výstupů, které žáci využívají pro své učení a rozvojotevírám téma digitální identity a digitální stopy a vytvářím prostor pro promyšlené rozhodování o tom, jakým způsobem se žáci v digitálním prostředí prezentujíukazuji žákům, které digitální služby nabízí stát, veřejná správa či komerční sektor a jak mohou tyto služby využívatučím žáky, jak se chovat v online prostředí: prostřednictvím promyšlených online aktivit je vedu k etickému a ohleduplnému jednání, respektu k druhým, podporuji jejich spolupráciNÁMĚTOVNÍK PROJEVŮ ŽÁKAsdílení dat, informací a obsahu prostřednictvím digitálních technologií s vědomím kulturních a generačních odlišnostívyužívá digitální technologie ke sdílení dat, informací a obsahu s vybranými lidmi a k týmové práci; komunikuje pomocí digitálních technologií i s více uživateli najednou; pro konkrétní komunikační situaci vybírá nejvhodnější technologiizamýšlí se nad dopady sdílení informací online, na vyžádání okomentuje, za jakým účelem sdílel data a informace (a projeví tak, že sdílení bylo promyšlené a účelné, předkládá argumenty)rozpoznává etické otázky související s digitálním prostředím, zapojuje se do diskuze o chování v online prostředí, v diskuzi projevuje vědomí důležitosti ochrany soukromí, dodržování právních norem a respektu k ostatnímvolí v digitálním prostředí jednoduché způsoby komunikace a strategie přizpůsobené konkrétnímu publikuzapojení se do společnosti prostřednictvím dostupných digitálních služeb a aktivního občanstvícharakterizuje digitální zdroje důležité pro občanaprostřednictvím digitálních technologií se zapojuje do dění ve svém okolí a do společnostibuduje si osobní vzdělávací prostředí za účelem vlastního zdokonalování - lze pozorovat nebo na vyžádání popíše či demonstruje, že má a rozvíjí portfolio či síť zdrojů a kontaktů, ze kterých čerpá při svém učeníkontrola digitální stopy, utváření digitální identitykontroluje svou digitální stopu, vysvětlí, jak ke kontrole své digitální stopy přistupujepromyšleně buduje svou digitální identitu a zajímá se, jak k ní přispívají ostatní - zapojí se do diskuze k utváření digitální identity, na příkladech demonstruje, jak k utváření přistupuje</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do výuky a do života školy také prostřednictvím digitálních technologií.Využívá doporučené digitální nástroje a služby ke skupinové práci a plnění týmových úkolů.Vybírá informace, které o sobě může zveřejnit.</t>
+          <t>Zapojuje se do dění ve svém okolí a do společnosti prostřednictvím dostupných digitálních služeb.Sdílí data, informace a digitální obsah, komunikuje, spolupracuje s využitím digitálních prostředků.Spravuje svou digitální stopu, identitu a pověst.</t>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
-          <t>Sdílí informace a jiná digitální data podle potřeby se svými blízkými a učiteli.</t>
+          <t>Pracuje ve sdíleném prostředí na úrovni třídy.</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální představuje soubor znalostí, dovedností a postojů, které umožňují žákům účelně, bezpečně a efektivně využívat digitální technologie při práci, při učení, ve volném čase i při zapojování do společnosti a občanského života, aktivně a respektujícím způsobem se podílet na utváření digitálního světa a nacházet rovnováhu mezi světem digitálním a fyzickým.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>Zapojení do společnosti prostřednictvím digitálních technologií</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na sdílení dat, informací a obsahu prostřednictvím digitálních technologií s vědomím kulturních a generačních odlišností, zapojení se do společnosti prostřednictvím dostupných digitálních služeb a aktivního občanství, nakládání s daty, informacemi a obsahem v souladu s právními a etickými pravidly.</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>KDI-ZAP-000-ZV9-001</t>
+          <t>KDI-ZAP-000-ZV5-001</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>Účelně a uvážlivě sdílí data a informace v digitálním prostředí s cílem osobního růstu, podpory školní či zájmové komunity nebo za účelem týmové práce na školních projektech.</t>
+          <t>Informace a jiná digitální data podle potřeby sdílí se svými blízkými a učiteli.</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>Výuka zahrnuje praktické činnosti zaměřené na spolupráci, komunikaci a promyšlené sdílení informací. Žáci například pracují na školních projektech, při nichž sdílejí nápady a výsledky své práce prostřednictvím digitálních platforem, jako jsou sdílené dokumenty, diskusní fóra nebo aplikace pro týmovou spolupráci. Učí se přemýšlet o tom, jaký obsah sdílí, jaký má vliv na jejich digitální stopu a jak mohou utvářet svou digitální identitu. Poznávají aplikace, platformy a zdroje důležité pro občana. VZDĚLÁVACÍ STRATEGIE UČITELE:vytvářím situace, v nichž má sdílení jasný účel – například při týmové práci, prezentaci výsledků nebo zapojení do dění ve škole – a společně pojmenováváme, proč a komu jsou informace určenyzařazuji úkoly, při nichž žáci porovnávají různé digitální nástroje pro komunikaci a spolupráci a volí ten, který je pro danou situaci nejvhodnějšívedu žáky k reflexi dopadů sdílení v digitálním prostředí a otevírám diskuse o etických otázkách, ochraně soukromí a právních souvislostechpodporuji argumentované zdůvodňování rozhodnutí o sdílení – vracíme se k otázkám, jaký byl účel, komu bylo sdělení určeno a jaké může mít důsledkyzařazuji aktivity, v nichž se žáci prostřednictvím digitálních technologií zapojují do života školy nebo komunity (např. školní projekty, ankety, prezentace, spolupráce s externími partnery)podporuji budování osobního vzdělávacího prostředí – pracujeme s portfoliem zdrojů, kontaktů a výstupů, které žáci využívají pro své učení a rozvojotevírám téma digitální identity a digitální stopy a vytvářím prostor pro promyšlené rozhodování o tom, jakým způsobem se žáci v digitálním prostředí prezentujíukazuji žákům, které digitální služby nabízí stát, veřejná správa či komerční sektor a jak mohou tyto služby využívatučím žáky, jak se chovat v online prostředí: prostřednictvím promyšlených online aktivit je vedu k etickému a ohleduplnému jednání, respektu k druhým, podporuji jejich spolupráciNÁMĚTOVNÍK PROJEVŮ ŽÁKAsdílení dat, informací a obsahu prostřednictvím digitálních technologií s vědomím kulturních a generačních odlišnostívyužívá digitální technologie ke sdílení dat, informací a obsahu s vybranými lidmi a k týmové práci; komunikuje pomocí digitálních technologií i s více uživateli najednou; pro konkrétní komunikační situaci vybírá nejvhodnější technologiizamýšlí se nad dopady sdílení informací online, na vyžádání okomentuje, za jakým účelem sdílel data a informace (a projeví tak, že sdílení bylo promyšlené a účelné, předkládá argumenty)rozpoznává etické otázky související s digitálním prostředím, zapojuje se do diskuze o chování v online prostředí, v diskuzi projevuje vědomí důležitosti ochrany soukromí, dodržování právních norem a respektu k ostatnímvolí v digitálním prostředí jednoduché způsoby komunikace a strategie přizpůsobené konkrétnímu publikuzapojení se do společnosti prostřednictvím dostupných digitálních služeb a aktivního občanstvícharakterizuje digitální zdroje důležité pro občanaprostřednictvím digitálních technologií se zapojuje do dění ve svém okolí a do společnostibuduje si osobní vzdělávací prostředí za účelem vlastního zdokonalování - lze pozorovat nebo na vyžádání popíše či demonstruje, že má a rozvíjí portfolio či síť zdrojů a kontaktů, ze kterých čerpá při svém učeníkontrola digitální stopy, utváření digitální identitykontroluje svou digitální stopu, vysvětlí, jak ke kontrole své digitální stopy přistupujepromyšleně buduje svou digitální identitu a zajímá se, jak k ní přispívají ostatní - zapojí se do diskuze k utváření digitální identity, na příkladech demonstruje, jak k utváření přistupuje</t>
+          <t>Žáci se učí bezpečně a smysluplně sdílet informace a digitální data se svými blízkými a učiteli. Zapojují se do skupinových projektů, při nichž sdílejí nápady a výsledky své práce pomocí digitálních nástrojů, jako jsou online nástěnky nebo sdílené dokumenty. Postupně se učí vybírat vhodné informace, které mohou zveřejnit, a přemýšlet o tom, co je soukromé a co lze sdílet. V průběhu výuky se seznamují s digitálními nástroji doporučenými školou pro komunikaci a spolupráci a učí se, jak je efektivně využívat při týmových úkolech. VZDĚLÁVACÍ STRATEGIE UČITELE:vytvářím situace, ve kterých má sdílení konkrétní smysl  například při odevzdávání práce, společné tvorbě nebo informování rodičů  a předem volím doporučený digitální nástrojpostupně seznamuji žáky s rozdíly mezi nástroji pro komunikaci a nástroji pro společnou práci a při práci s nimi modeluji základní pravidla jejich používánívedeme společně rozhovory o tom, kdy, komu a proč něco sdílíme, a vracím žáky k přemýšlení nad účelem sdílení i nad tím, zda bylo promyšlené a přiměřenévytvářím a udržuji srozumitelná pravidla digitální komunikace ve třídě a průběžně je reflektuji v konkrétních situacích (slušnost, respekt, jasnost sdělení)zařazuji aktivity, při nichž se žáci zapojují do života školy také prostřednictvím digitálních nástrojů (např. sdílení výstupů, příspěvek na školní nástěnku, spolupráce na třídním projektu)otevírám téma digitální identity a digitální stopy prostřednictvím konkrétních příkladů a situací z dětského světa a vedu žáky k uvědomění, že mohou ovlivnit, co o nich v digitálním prostředí zůstanevedu žáky k tomu, aby přemýšleli, jaké informace o sobě zveřejňují, a podporuji je v rozlišování mezi informacemi vhodnými ke sdílení a těmi, které mají zůstat soukroméNÁMĚTOVNÍK PROJEVŮ ŽÁKA:sdílení dat, informací a obsahu prostřednictvím digitálních technologií s vědomím kulturních a generačních odlišnostírozlišuje, které doporučené digitální nástroje a služby slouží ke komunikaci a které na práci na společných výstupech, s jistotou používá jejich základní ovládací prvky, komunikuje se svými blízkými a učiteli pomocí doporučených digitálních technologiísoubory sdílí se svými blízkými a učiteli pomocí zadané digitální technologie, uvědomuje si význam správného používání informací, na vyžádání okomentuje, za jakým účelem sdílel data a informace (a projeví tak, zda sdílení bylo promyšlené a účelné, je schopen o tom vést rozhovor)v digitálním světě dodržuje pravidla slušného chovánízapojení se do společnosti prostřednictvím dostupných digitálních služeb a aktivního občanstvízapojuje se do života školy také prostřednictvím digitálních technologiícharakterizuje digitální nástroje a zdroje, které využívá při svém učeníkontrola digitální stopy, utváření digitální identityvysvětlí rozdíly mezi fyzickým a digitálním světem, chápe, že může ovlivnit, co o něm zůstane online, uvede příklady údajů, které mohou tvořit digitální stopuvybírá informace, které o sobě může zveřejnit</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Zapojuje se do dění ve svém okolí a do společnosti prostřednictvím dostupných digitálních služeb.Sdílí data, informace a digitální obsah, komunikuje, spolupracuje s využitím digitálních prostředků.Spravuje svou digitální stopu, identitu a pověst.</t>
+          <t>Zapojuje se do výuky a do života školy také prostřednictvím digitálních technologií.Využívá doporučené digitální nástroje a služby ke skupinové práci a plnění týmových úkolů.Vybírá informace, které o sobě může zveřejnit.</t>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
-          <t>Pracuje ve sdíleném prostředí na úrovni třídy.</t>
+          <t>Sdílí informace a jiná digitální data podle potřeby se svými blízkými a učiteli.</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální představuje soubor znalostí, dovedností a postojů, které umožňují žákům účelně, bezpečně a efektivně využívat digitální technologie při práci, při učení, ve volném čase i při zapojování do společnosti a občanského života, aktivně a respektujícím způsobem se podílet na utváření digitálního světa a nacházet rovnováhu mezi světem digitálním a fyzickým.</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
@@ -37630,168 +37630,168 @@
           <t>Klíčová kompetence digitální představuje soubor znalostí, dovedností a postojů, které umožňují žákům účelně, bezpečně a efektivně využívat digitální technologie při práci, při učení, ve volném čase i při zapojování do společnosti a občanského života, aktivně a respektujícím způsobem se podílet na utváření digitálního světa a nacházet rovnováhu mezi světem digitálním a fyzickým.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>Digitální vývoj a inovace</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na efektivní využití digitálních technologií, využití digitálních nástrojů k inovaci procesů a produktů, sledování vývoje digitálních technologií.</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>KDI-VIN-000-ZV9-001</t>
+          <t>KDI-VIN-000-ZV5-001</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Využívá digitální technologie, aby sobě či ostatním usnadnil či zjednodušil pracovní postupy a zkvalitnil výsledky práce.</t>
+          <t>Využívá digitální technologie doporučeným způsobem k zefektivnění vlastní práce.</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>Jak efektivně používat digitální nástroje ke spolupráci, plánování a organizaci, například aplikace pro týmovou komunikaci nebo software na správu úkolů, se žáci učí při práci na školních projektech.  Zkoumají nové nástroje a technologie, které jim umožňují inovovat své postupy – například využití tabulkových procesorů pro analýzu dat nebo grafických editorů pro vizualizaci výsledků. Součástí výuky je i podpora žáků v hledání příležitostí k rozvoji digitálních kompetencí, například objevováním nových aplikací a vzájemným učením. Tak si nejen osvojují digitální dovednosti, ale také se učí adaptabilitě a schopnosti zlepšovat svou práci pomocí dostupných technologií. VZDĚLÁVACÍ STRATEGIE UČITELE:zařazuji úlohy, při nichž žáci porovnávají různé pracovní postupy a zvažují, jak mohou digitální technologie přispět k jejich zjednodušení nebo zkvalitněnízařazuji modelové situace běžných technických potíží a vedu žáky k tomu, aby hledali možné postupy řešení a rozlišovali, kdy situaci řešit samostatně a kdy vyhledat odbornou pomoc, vedu je k vyhledávání návodů a postupů, které jim umožní situaci vyřešitvytvářím příležitosti k plánování práce s využitím digitálních nástrojů (organizace času, sdílené dokumenty, projektové prostředí) a společně reflektujeme jejich přínospodporuji kombinování různých digitálních zařízení a aplikací podle konkrétního cíle a vedu žáky k uvědomění, že volba nástroje ovlivňuje kvalitu výsledkuseznamuji žáky s dostupnými možnostmi přizpůsobení digitálního prostředí a společně reflektujeme, jak vhodné nastavení podporuje efektivitu práce i přístupnost pro různé uživatelezařazuji projektové úlohy, v nichž digitální technologie slouží k inovaci pracovního postupu nebo výstupu, a hodnotíme, jak tato inovace ovlivnila efektivitu prácepodporuji reflexi osobního digitálního rozvoje – žáci hodnotí své silné a slabé stránky, sledují nové možnosti digitálních nástrojů a zvažují jejich využití ve škole i mimo nivybírám do výuky aktivity, ve kterých mají žáci příležitost se seznamovat s novými digitálními technologiemi, nalézat vhodné strategie, jak se učit s nimi pracovat a jak se vyrovnat se stálou potřebou rozvíjet své digitální dovednostiNÁMĚTOVNÍK PROJEVŮ ŽÁKA:efektivní využití digitálních technologiíběžné technické problémy sám vyřeší nebo si najde návod na jejich vyřešenípro školní práci a plánování svého času využívá digitální technologie, kombinuje je a samostatně rozhoduje, které pro jakou činnost či řešený problém použítběhem svého vzdělávání kombinuje různá digitální zařízení za účelem efektivnějšího plnění zadaných úkolůpřizpůsobuje rozhraní aplikací a systémů podle svých individuálních potřeb, vysvětlí, jak možnosti takových úprav pomáhají lidem s různými speciálními potřebamivyužití digitálních nástrojů k inovaci procesů a produktůvyužívá digitální technologie, aby si usnadnil práci, zefektivnil či zjednodušil pracovní postupy a zkvalitnil výsledky své prácespolupracuje na projektech, které vyžadují plánování a organizaci s využitím digitálních technologií, např. při vývoji digitálního produktusledování vývoje digitálních technologiívyhodnocuje své silné a slabé stránky v digitální kompetenci a plánuje vlastní rozvojpopíše souvislost rozvoje informačních technologií s rozvojem společnosti a uvádí objevy, které výrazně posunuly využití digitálních technologií ve společnostihodnotí možnosti a hledá a využívá příležitosti, které nabízejí nové digitální technologie pro školní i mimoškolní práci</t>
+          <t>Při plnění jednoduchých a praktických úkolů žáci zkoumají možnosti a objevují příležitosti k využití digitálních technologií. Mohou například využívat tablety nebo počítače k procvičování pomocí vzdělávacích aplikací, psaní textů v jednoduchých textových editorech nebo hledání informací k projektům. Učí se ovládat běžná digitální zařízení, jako je zapnutí a vypnutí, práce s myší nebo dotykovým displejem, a základy ovládání aplikací. Postupně zkoumají, které školní činnosti lze efektivně zvládnout s digitálními technologiemi – například rychlé vyhledávání informací, kreslení v digitálních aplikacích nebo vytváření jednoduchých prezentací. V průběhu prvního stupně poznávají, že technologie (aplikace a služby) se v čase mění, a začínají si utvářet strategie k rozpoznání a nápravě svých nedostatků v digitálních kompetencích. VZDĚLÁVACÍ STRATEGIE UČITELE:zařazuji úkoly, při nichž mohou žáci porovnávat různé způsoby řešení (s digitální podporou i bez ní) a společně reflektujeme, kdy technologie práci skutečně usnadnilamodeluji jednoduché postupy řešení běžných technických situací a vedu žáky k tomu, aby se nejprve pokusili o základní kontrolu (např. připojení), než vyhledají pomocvytvářím prostředí, ve kterém je přirozené mluvit o potížích při práci s technikou, a podporuji hledání řešení krok za krokemzařazuji krátké reflexe práce s digitálními nástroji, při nichž společně pojmenováváme, které postupy byly efektivní a které nás zdržovalyumožňuji žákům přizpůsobovat si své digitální pracovní prostředí v základním rozsahu (uspořádání, hlasitost, přehlednost) a vysvětluji, jak může vhodné nastavení podpořit soustředění a pohoduzařazuji jednoduché týmové aktivity, při nichž žáci využívají digitální nástroje ke společnému vytvoření výstupu a společně zvažujeme různé cesty k dosažení cíleprůběžně upozorňuji na to, že digitální nástroje se vyvíjejí, a vytvářím příležitosti učit se novým funkcím společně, bez tlaku na bezchybný výkonpropojuji školní zkušenosti s příklady z běžného života, aby žáci vnímali, kde a jak digitální technologie pomáhají lidem v každodenních situacíchdbám na to, aby měl každý žák dostatek času a příležitostí se s každou novou technologií seznámit, vedu žáky ke vzájemné pomociNÁMĚTOVNÍK PROJEVŮ ŽÁKA:efektivní využití digitálních technologiíidentifikuje nestandardní technickou situaci a vyžádá si pomoc při jejím řešení, vyřeší jednoduché problémy (např. zkontroluje připojení k internetu)identifikuje problémy, řeší je i prostřednictvím digitálních technologiíreflektuje práci s danou technologií s cílem identifikovat efektivní a neefektivní postupy při práci s nípřizpůsobuje si digitální pracovní prostředí (např. hlasitost, uspořádání ikon na ploše)využití digitálních nástrojů k inovaci procesů a produktůreflektuje, které školní činnosti je možné efektivně zvládnout s využitím digitálních technologiíúčastní se týmových aktivit, kde se podílí na tvorbě základních produktů (např. prezentace) a zvažuje různé způsoby, jak dosáhnout cíledržet krok s vývojem digitálních technologiíidentifikuje změny v aplikacích a službách, které používá, hledá způsoby, jak se naučit s nimi pracovatuvede příklady použití digitálních technologií v každodenním životě člověka</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Identifikuje a řeší problémy či problémové situace v digitálním prostředí.Hodnotí stávající postupy nebo produkty a navrhuje jejich zlepšení s využitím digitálních technologií.Vyhledává příležitosti k rozvoji svých digitálních kompetencí a drží krok s digitálním vývojem.</t>
+          <t>Ovládá běžně používaná digitální zařízení, aplikace a služby.Reflektuje, které školní činnosti je možné efektivně zvládnout s využitím digitálních technologií.Přizpůsobuje využití digitálních nástrojů změnám, ke kterým v těchto nástrojích dochází.</t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
-          <t>Využívá digitální technologie, aby si usnadnil práci.</t>
+          <t>Využívá digitální technologie doporučeným způsobem ke zjednodušení vlastní práce.</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Klíčová kompetence digitální představuje soubor znalostí, dovedností a postojů, které umožňují žákům účelně, bezpečně a efektivně využívat digitální technologie při práci, při učení, ve volném čase i při zapojování do společnosti a občanského života, aktivně a respektujícím způsobem se podílet na utváření digitálního světa a nacházet rovnováhu mezi světem digitálním a fyzickým.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>Digitální vývoj a inovace</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Gradační očekávaný výsledek učení se zaměřuje na efektivní využití digitálních technologií, využití digitálních nástrojů k inovaci procesů a produktů, sledování vývoje digitálních technologií.</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>KDI-VIN-000-ZV5-001</t>
+          <t>KDI-VIN-000-ZV9-001</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Využívá digitální technologie doporučeným způsobem k zefektivnění vlastní práce.</t>
+          <t>Využívá digitální technologie, aby sobě či ostatním usnadnil či zjednodušil pracovní postupy a zkvalitnil výsledky práce.</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>Při plnění jednoduchých a praktických úkolů žáci zkoumají možnosti a objevují příležitosti k využití digitálních technologií. Mohou například využívat tablety nebo počítače k procvičování pomocí vzdělávacích aplikací, psaní textů v jednoduchých textových editorech nebo hledání informací k projektům. Učí se ovládat běžná digitální zařízení, jako je zapnutí a vypnutí, práce s myší nebo dotykovým displejem, a základy ovládání aplikací. Postupně zkoumají, které školní činnosti lze efektivně zvládnout s digitálními technologiemi – například rychlé vyhledávání informací, kreslení v digitálních aplikacích nebo vytváření jednoduchých prezentací. V průběhu prvního stupně poznávají, že technologie (aplikace a služby) se v čase mění, a začínají si utvářet strategie k rozpoznání a nápravě svých nedostatků v digitálních kompetencích. VZDĚLÁVACÍ STRATEGIE UČITELE:zařazuji úkoly, při nichž mohou žáci porovnávat různé způsoby řešení (s digitální podporou i bez ní) a společně reflektujeme, kdy technologie práci skutečně usnadnilamodeluji jednoduché postupy řešení běžných technických situací a vedu žáky k tomu, aby se nejprve pokusili o základní kontrolu (např. připojení), než vyhledají pomocvytvářím prostředí, ve kterém je přirozené mluvit o potížích při práci s technikou, a podporuji hledání řešení krok za krokemzařazuji krátké reflexe práce s digitálními nástroji, při nichž společně pojmenováváme, které postupy byly efektivní a které nás zdržovalyumožňuji žákům přizpůsobovat si své digitální pracovní prostředí v základním rozsahu (uspořádání, hlasitost, přehlednost) a vysvětluji, jak může vhodné nastavení podpořit soustředění a pohoduzařazuji jednoduché týmové aktivity, při nichž žáci využívají digitální nástroje ke společnému vytvoření výstupu a společně zvažujeme různé cesty k dosažení cíleprůběžně upozorňuji na to, že digitální nástroje se vyvíjejí, a vytvářím příležitosti učit se novým funkcím společně, bez tlaku na bezchybný výkonpropojuji školní zkušenosti s příklady z běžného života, aby žáci vnímali, kde a jak digitální technologie pomáhají lidem v každodenních situacíchdbám na to, aby měl každý žák dostatek času a příležitostí se s každou novou technologií seznámit, vedu žáky ke vzájemné pomociNÁMĚTOVNÍK PROJEVŮ ŽÁKA:efektivní využití digitálních technologiíidentifikuje nestandardní technickou situaci a vyžádá si pomoc při jejím řešení, vyřeší jednoduché problémy (např. zkontroluje připojení k internetu)identifikuje problémy, řeší je i prostřednictvím digitálních technologiíreflektuje práci s danou technologií s cílem identifikovat efektivní a neefektivní postupy při práci s nípřizpůsobuje si digitální pracovní prostředí (např. hlasitost, uspořádání ikon na ploše)využití digitálních nástrojů k inovaci procesů a produktůreflektuje, které školní činnosti je možné efektivně zvládnout s využitím digitálních technologiíúčastní se týmových aktivit, kde se podílí na tvorbě základních produktů (např. prezentace) a zvažuje různé způsoby, jak dosáhnout cíledržet krok s vývojem digitálních technologiíidentifikuje změny v aplikacích a službách, které používá, hledá způsoby, jak se naučit s nimi pracovatuvede příklady použití digitálních technologií v každodenním životě člověka</t>
+          <t>Jak efektivně používat digitální nástroje ke spolupráci, plánování a organizaci, například aplikace pro týmovou komunikaci nebo software na správu úkolů, se žáci učí při práci na školních projektech.  Zkoumají nové nástroje a technologie, které jim umožňují inovovat své postupy – například využití tabulkových procesorů pro analýzu dat nebo grafických editorů pro vizualizaci výsledků. Součástí výuky je i podpora žáků v hledání příležitostí k rozvoji digitálních kompetencí, například objevováním nových aplikací a vzájemným učením. Tak si nejen osvojují digitální dovednosti, ale také se učí adaptabilitě a schopnosti zlepšovat svou práci pomocí dostupných technologií. VZDĚLÁVACÍ STRATEGIE UČITELE:zařazuji úlohy, při nichž žáci porovnávají různé pracovní postupy a zvažují, jak mohou digitální technologie přispět k jejich zjednodušení nebo zkvalitněnízařazuji modelové situace běžných technických potíží a vedu žáky k tomu, aby hledali možné postupy řešení a rozlišovali, kdy situaci řešit samostatně a kdy vyhledat odbornou pomoc, vedu je k vyhledávání návodů a postupů, které jim umožní situaci vyřešitvytvářím příležitosti k plánování práce s využitím digitálních nástrojů (organizace času, sdílené dokumenty, projektové prostředí) a společně reflektujeme jejich přínospodporuji kombinování různých digitálních zařízení a aplikací podle konkrétního cíle a vedu žáky k uvědomění, že volba nástroje ovlivňuje kvalitu výsledkuseznamuji žáky s dostupnými možnostmi přizpůsobení digitálního prostředí a společně reflektujeme, jak vhodné nastavení podporuje efektivitu práce i přístupnost pro různé uživatelezařazuji projektové úlohy, v nichž digitální technologie slouží k inovaci pracovního postupu nebo výstupu, a hodnotíme, jak tato inovace ovlivnila efektivitu prácepodporuji reflexi osobního digitálního rozvoje – žáci hodnotí své silné a slabé stránky, sledují nové možnosti digitálních nástrojů a zvažují jejich využití ve škole i mimo nivybírám do výuky aktivity, ve kterých mají žáci příležitost se seznamovat s novými digitálními technologiemi, nalézat vhodné strategie, jak se učit s nimi pracovat a jak se vyrovnat se stálou potřebou rozvíjet své digitální dovednostiNÁMĚTOVNÍK PROJEVŮ ŽÁKA:efektivní využití digitálních technologiíběžné technické problémy sám vyřeší nebo si najde návod na jejich vyřešenípro školní práci a plánování svého času využívá digitální technologie, kombinuje je a samostatně rozhoduje, které pro jakou činnost či řešený problém použítběhem svého vzdělávání kombinuje různá digitální zařízení za účelem efektivnějšího plnění zadaných úkolůpřizpůsobuje rozhraní aplikací a systémů podle svých individuálních potřeb, vysvětlí, jak možnosti takových úprav pomáhají lidem s různými speciálními potřebamivyužití digitálních nástrojů k inovaci procesů a produktůvyužívá digitální technologie, aby si usnadnil práci, zefektivnil či zjednodušil pracovní postupy a zkvalitnil výsledky své prácespolupracuje na projektech, které vyžadují plánování a organizaci s využitím digitálních technologií, např. při vývoji digitálního produktusledování vývoje digitálních technologiívyhodnocuje své silné a slabé stránky v digitální kompetenci a plánuje vlastní rozvojpopíše souvislost rozvoje informačních technologií s rozvojem společnosti a uvádí objevy, které výrazně posunuly využití digitálních technologií ve společnostihodnotí možnosti a hledá a využívá příležitosti, které nabízejí nové digitální technologie pro školní i mimoškolní práci</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Ovládá běžně používaná digitální zařízení, aplikace a služby.Reflektuje, které školní činnosti je možné efektivně zvládnout s využitím digitálních technologií.Přizpůsobuje využití digitálních nástrojů změnám, ke kterým v těchto nástrojích dochází.</t>
+          <t>Identifikuje a řeší problémy či problémové situace v digitálním prostředí.Hodnotí stávající postupy nebo produkty a navrhuje jejich zlepšení s využitím digitálních technologií.Vyhledává příležitosti k rozvoji svých digitálních kompetencí a drží krok s digitálním vývojem.</t>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
-          <t>Využívá digitální technologie doporučeným způsobem ke zjednodušení vlastní práce.</t>
+          <t>Využívá digitální technologie, aby si usnadnil práci.</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
@@ -37914,168 +37914,168 @@
           <t>Cílem průřezového tématu Péče o sebe a druhé je podpořit aplikaci získaných znalostí, dovedností a postojů v oblasti seberozvoje a aktivní péče o sebe a druhé ve všech dimenzích wellbeingu – fyzické, kognitivní, emoční, sociální a duchovní.Průřezové téma přispívá k vytváření vzdělávacího prostředí naplňujícího základní a vývojové potřeby žáka, podporujícího adaptaci na změnu a s ní související odolnost jedince. Podporuje žáka v reflexi a spoluvytváření vzdělávacího prostředí na úrovni třídy i celé školy, včetně kontextu využívání digitálních technologií. Napříč obsahem vzdělávacích oborů a jejich výukou ve škole podporuje využívání a další rozvíjení základních sociálně interakčních dovedností (dovednosti spolupráce, diskuse, naslouchání apod.). Posiluje také vazby různorodých vzdělávacích obsahů k rozvoji porozumění sobě samému, plánování a rozhodování. Dosahování očekávaných výsledků učení může být realizováno mimo jiné i projekty spojenými se školním i mimoškolním prostředím, aktivitami žáků zaměřenými na podporu pozitivního školního klimatu apod. </t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>PTP-000-000-ZV5-001</t>
+          <t>PTP-000-000-ZV9-001</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Podílí se na utváření vzdělávacího prostředí, aby přispívalo k naplňování jeho potřeb a potřeb ostatních členů školní komunity.</t>
+          <t>Aktivně spoluutváří vzdělávací prostředí, aby přispívalo k naplňování jeho potřeb a potřeb ostatních členů školní komunity.</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žák dosahuje v oboru Osobnostní a sociální výchova, Člověk a jeho svět, Informatika, Český jazyk a literatura.Očekávaný výsledek učení umožňuje žákovi, aby se stal spolutvůrcem podporujícího a podnětného vzdělávacího prostředí, podporujícího naplnění vzdělávacího potenciálu každého žáka. Je důležité, aby se žák aktivně podílel na vytváření podmínek pro vzdělávání podporujících bezpečí a přijímání druhými a umožňujících každému členovi školní komunity naplňování jeho individuálních vzdělávacích potřeb.Žák aktivně podporuje spolupráci při učení mezi sebou a spolužáky a učiteli napříč vzdělávacími oblastmi. Znalosti, dovednosti, postoje a hodnoty, které žák získá v relevantních vzdělávacích oblastech, následně uplatňuje ve prospěch svého učení a učení ostatních žáků školy. K naplňování OVU dochází napříč vzdělávacími oblastmi v prostředí školy i v digitálním vzdělávacím prostředí.</t>
+          <t>Znalostního základu výsledku učení žák dosahuje v oboru Osobnostní a sociální výchova, Výchova ke zdraví a bezpečí, Český jazyk a literatura, Informatika.Očekávaný výsledek učení podporuje žáka v tom, aby se stal spolutvůrcem podporujícího a podnětného vzdělávacího prostředí, umožňujícího každému členovi školní komunity naplno rozvíjet svůj fyzický, kognitivní, emocionální, sociální a hodnotový potenciál a aktivně přispívat k wellbeingu druhých. Je důležité, aby se žák aktivně podílel na vytváření podmínek pro vzdělávání podporujících bezpečí a přijímání druhými a umožňujících každému členovi školní komunity naplňování jeho individuálních potřeb.Znalosti, dovednosti, postoje a hodnoty, které žák získá v relevantních vzdělávacích oblastech, následně uplatňuje ve prospěch vlastního wellbeingu i dalších aktérů vzdělávání v dané škole (žáků i pracovníků školy). OVU zahrnuje řadu dílčích aspektů spojených s jednotlivými oblastmi wellbeingu – podporu bezpečí a fyzického zdraví, naplňování emocionálních potřeb, řešení problémů, zvládání stresu a náročných situací, učení, vytváření a udržování respektujících vztahů i vytváření hodnotového rámce a duchovního rozvoje. K jeho naplňování dochází napříč vzdělávacími oblastmi v prostředí školy i v digitálním vzdělávacím prostředí.</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>všímá si podobností a rozdílů mezi vzdělávacími potřebami u sebe a druhýchzkouší si posoudit co přispívá k dobrému vzdělávacímu prostředí ve školevšímá si, co může podpořit jeho i druhé v učení </t>
+          <t>vnímá svou roli ve spoluvytváření fyzického a digitálního vzdělávacího prostředízkouší si společně s druhými navrhnout plán a realizovat konkrétní kroky pro vytváření dobrých podmínek pro učení a respektujících vztahů ve školevšímá si účinnosti podpory, které se mu při řešení problémů spojených se školním prostředí dostává od vrstevníků a od pracovníků školy</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>prostřednictvím konkrétních projevů v komunikaci a chování si zkouší uplatňování  respektujícího přístupu k různorodým vzdělávacím potřebám ostatních žákůzískává zkušenosti, jak může svou aktivitou podpořit dosahování vzdělávacích cílů u sebe a u svých spolužákůzkouší si poskytování podpory druhým v situacích, kdy potřebují pomoc při řešení konkrétních problémů ve školním prostředí včetně poskytování emocionální podpory</t>
+          <t>diskutuje možnosti, jak může účinně přispívat k respektujícím vztahům a bezpečnosti ve fyzickém a digitálním vzdělávacím prostředíreflektuje svojí zkušenost s různými strategiemi vytváření dobrých podmínek pro učení a pozitivního klimatu školynavrhuje opatření, která mohou jemu i druhým pomoci v překonávání překážek při učenízískává zkušenosti s uplatňováním účinných forem podpory druhých při řešení problémů spojených s učením nebo vztahy ve školním prostředí</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Komunikuje napříč výukovými aktivitami svoje vzdělávací potřeby, projevuje respekt k různorodým vzdělávacím potřebám ostatních žáků. Navrhne možnosti, jak může svou aktivitou podpořit dosahování vzdělávacích cílů u sebe a u spolužáků.Podpoří druhé, když potřebují získat pomoc při řešení konkrétních problémů v učení, vztazích s vrstevníky nebo pracovníky školy, při nezdaru nebo emocionální nepohodě.</t>
+          <t>Přispívá k respektujícím vztahům a bezpečnosti ve fyzickém a digitálním vzdělávacím prostředí.V interakci se žáky i pracovníky školy uplatňuje konkrétní strategie, které přispívají k efektivnímu učení a pozitivnímu klimatu školy.Reflektuje, jak podporuje sebe a spolužáky při obtížích v učení nebo při emocionální nepohodě.</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Podílí se na utváření vzdělávacího prostředí tak, aby přispívalo k naplňování potřeb, jeho a ostatních členů školní komunity.</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Péče o sebe a druhé</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Péče o sebe a druhé je podpořit aplikaci získaných znalostí, dovedností a postojů v oblasti seberozvoje a aktivní péče o sebe a druhé ve všech dimenzích wellbeingu – fyzické, kognitivní, emoční, sociální a duchovní.Průřezové téma přispívá k vytváření vzdělávacího prostředí naplňujícího základní a vývojové potřeby žáka, podporujícího adaptaci na změnu a s ní související odolnost jedince. Podporuje žáka v reflexi a spoluvytváření vzdělávacího prostředí na úrovni třídy i celé školy, včetně kontextu využívání digitálních technologií. Napříč obsahem vzdělávacích oborů a jejich výukou ve škole podporuje využívání a další rozvíjení základních sociálně interakčních dovedností (dovednosti spolupráce, diskuse, naslouchání apod.). Posiluje také vazby různorodých vzdělávacích obsahů k rozvoji porozumění sobě samému, plánování a rozhodování. Dosahování očekávaných výsledků učení může být realizováno mimo jiné i projekty spojenými se školním i mimoškolním prostředím, aktivitami žáků zaměřenými na podporu pozitivního školního klimatu apod. </t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>PTP-000-000-ZV9-001</t>
+          <t>PTP-000-000-ZV5-001</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Aktivně spoluutváří vzdělávací prostředí, aby přispívalo k naplňování jeho potřeb a potřeb ostatních členů školní komunity.</t>
+          <t>Podílí se na utváření vzdělávacího prostředí, aby přispívalo k naplňování jeho potřeb a potřeb ostatních členů školní komunity.</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žák dosahuje v oboru Osobnostní a sociální výchova, Výchova ke zdraví a bezpečí, Český jazyk a literatura, Informatika.Očekávaný výsledek učení podporuje žáka v tom, aby se stal spolutvůrcem podporujícího a podnětného vzdělávacího prostředí, umožňujícího každému členovi školní komunity naplno rozvíjet svůj fyzický, kognitivní, emocionální, sociální a hodnotový potenciál a aktivně přispívat k wellbeingu druhých. Je důležité, aby se žák aktivně podílel na vytváření podmínek pro vzdělávání podporujících bezpečí a přijímání druhými a umožňujících každému členovi školní komunity naplňování jeho individuálních potřeb.Znalosti, dovednosti, postoje a hodnoty, které žák získá v relevantních vzdělávacích oblastech, následně uplatňuje ve prospěch vlastního wellbeingu i dalších aktérů vzdělávání v dané škole (žáků i pracovníků školy). OVU zahrnuje řadu dílčích aspektů spojených s jednotlivými oblastmi wellbeingu – podporu bezpečí a fyzického zdraví, naplňování emocionálních potřeb, řešení problémů, zvládání stresu a náročných situací, učení, vytváření a udržování respektujících vztahů i vytváření hodnotového rámce a duchovního rozvoje. K jeho naplňování dochází napříč vzdělávacími oblastmi v prostředí školy i v digitálním vzdělávacím prostředí.</t>
+          <t>Znalostního základu výsledku učení žák dosahuje v oboru Osobnostní a sociální výchova, Člověk a jeho svět, Informatika, Český jazyk a literatura.Očekávaný výsledek učení umožňuje žákovi, aby se stal spolutvůrcem podporujícího a podnětného vzdělávacího prostředí, podporujícího naplnění vzdělávacího potenciálu každého žáka. Je důležité, aby se žák aktivně podílel na vytváření podmínek pro vzdělávání podporujících bezpečí a přijímání druhými a umožňujících každému členovi školní komunity naplňování jeho individuálních vzdělávacích potřeb.Žák aktivně podporuje spolupráci při učení mezi sebou a spolužáky a učiteli napříč vzdělávacími oblastmi. Znalosti, dovednosti, postoje a hodnoty, které žák získá v relevantních vzdělávacích oblastech, následně uplatňuje ve prospěch svého učení a učení ostatních žáků školy. K naplňování OVU dochází napříč vzdělávacími oblastmi v prostředí školy i v digitálním vzdělávacím prostředí.</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>vnímá svou roli ve spoluvytváření fyzického a digitálního vzdělávacího prostředízkouší si společně s druhými navrhnout plán a realizovat konkrétní kroky pro vytváření dobrých podmínek pro učení a respektujících vztahů ve školevšímá si účinnosti podpory, které se mu při řešení problémů spojených se školním prostředí dostává od vrstevníků a od pracovníků školy</t>
+          <t>všímá si podobností a rozdílů mezi vzdělávacími potřebami u sebe a druhýchzkouší si posoudit co přispívá k dobrému vzdělávacímu prostředí ve školevšímá si, co může podpořit jeho i druhé v učení </t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>diskutuje možnosti, jak může účinně přispívat k respektujícím vztahům a bezpečnosti ve fyzickém a digitálním vzdělávacím prostředíreflektuje svojí zkušenost s různými strategiemi vytváření dobrých podmínek pro učení a pozitivního klimatu školynavrhuje opatření, která mohou jemu i druhým pomoci v překonávání překážek při učenízískává zkušenosti s uplatňováním účinných forem podpory druhých při řešení problémů spojených s učením nebo vztahy ve školním prostředí</t>
+          <t>prostřednictvím konkrétních projevů v komunikaci a chování si zkouší uplatňování  respektujícího přístupu k různorodým vzdělávacím potřebám ostatních žákůzískává zkušenosti, jak může svou aktivitou podpořit dosahování vzdělávacích cílů u sebe a u svých spolužákůzkouší si poskytování podpory druhým v situacích, kdy potřebují pomoc při řešení konkrétních problémů ve školním prostředí včetně poskytování emocionální podpory</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Přispívá k respektujícím vztahům a bezpečnosti ve fyzickém a digitálním vzdělávacím prostředí.V interakci se žáky i pracovníky školy uplatňuje konkrétní strategie, které přispívají k efektivnímu učení a pozitivnímu klimatu školy.Reflektuje, jak podporuje sebe a spolužáky při obtížích v učení nebo při emocionální nepohodě.</t>
+          <t>Komunikuje napříč výukovými aktivitami svoje vzdělávací potřeby, projevuje respekt k různorodým vzdělávacím potřebám ostatních žáků. Navrhne možnosti, jak může svou aktivitou podpořit dosahování vzdělávacích cílů u sebe a u spolužáků.Podpoří druhé, když potřebují získat pomoc při řešení konkrétních problémů v učení, vztazích s vrstevníky nebo pracovníky školy, při nezdaru nebo emocionální nepohodě.</t>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Podílí se na utváření vzdělávacího prostředí tak, aby přispívalo k naplňování potřeb, jeho a ostatních členů školní komunity.</t>
+          <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Péče o sebe a druhé</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Péče o sebe a druhé je podpořit aplikaci získaných znalostí, dovedností a postojů v oblasti seberozvoje a aktivní péče o sebe a druhé ve všech dimenzích wellbeingu – fyzické, kognitivní, emoční, sociální a duchovní.Průřezové téma přispívá k vytváření vzdělávacího prostředí naplňujícího základní a vývojové potřeby žáka, podporujícího adaptaci na změnu a s ní související odolnost jedince. Podporuje žáka v reflexi a spoluvytváření vzdělávacího prostředí na úrovni třídy i celé školy, včetně kontextu využívání digitálních technologií. Napříč obsahem vzdělávacích oborů a jejich výukou ve škole podporuje využívání a další rozvíjení základních sociálně interakčních dovedností (dovednosti spolupráce, diskuse, naslouchání apod.). Posiluje také vazby různorodých vzdělávacích obsahů k rozvoji porozumění sobě samému, plánování a rozhodování. Dosahování očekávaných výsledků učení může být realizováno mimo jiné i projekty spojenými se školním i mimoškolním prostředím, aktivitami žáků zaměřenými na podporu pozitivního školního klimatu apod. </t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
@@ -38898,332 +38898,332 @@
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-ZV5-004</t>
+          <t>PTS-000-000-ZV9-004</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Navrhuje, jak pomoci lidem v obtížných životních podmínkách a jak předejít konkrétním tíživým situacím.</t>
+          <t>Zvažuje potřeby lidí v obtížných životních situacích a navrhuje, jak posilovat rovné příležitosti a soudržnost společnosti ve svém okolí i ve světě.</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žák dosahuje v oboru Člověk a jeho svět, Český jazyk a literatura, Osobnostní a sociální výchova. Dosažením očekávaného výsledku učení se u žáka vzbuzuje a rozvíjí zájem o druhé v nejbližším okolí i ve světě a pozornost k tomu, aby byla respektována jejich lidská práva a měli možnost žít důstojný život. OVU podporuje rozvoj empatie a solidarity i kritického myšlení. Žák si uvědomuje význam vzájemné pomoci a spolupráce mezi lidmi a zeměmi. OVU rovněž posiluje vědomí vlastní účinnosti. Očekávaný výsledek učení reaguje na problémy dnešního světa, kdy se lidé z nejrůznějších důvodů ocitají v obtížných životních podmínkách – z důvodu diskriminace, konfliktů, přírodních katastrof, socioekonomické situace, důsledků změny klimatu atd. Úzce souvisí s Agendou 2030 (Cíle udržitelného rozvoje). Mnohé problémy nejsou za hranicemi daleko od nás a dotýkají se i životů lidí v blízkém okolí či bezprostředně našich životů. Vzdělávání může významně přispívat k rozvoji spravedlivé a soudržné společnosti na lokální i globální úrovni. </t>
+          <t>Znalostního základu výsledku učení žák dosahuje v oboru Výchova k občanství, Dějepis, Geografie, Osobnostní a sociální výchova, Výchova ke zdraví a bezpečí.Dosažení výsledku učení umožňuje žákovi, aby skrze konkrétní lidské příběhy a konkrétní situace či aktuální události vnímal sociální a ekonomické nerovnosti mezi lidmi, regiony i zeměmi. Žák se učí porozumět situacím, kdy se lidé nacházejí v tíživé situaci. Zvažuje, co taková situace s sebou nese, jaké mohou být potřeby zasažených lidí. Přichází sám na příklady nerovností mezi lidmi, které může pozorovat ve svém blízkém okolí či o kterých slyšel, četl apod. Těmi nerovnostmi mohou být rozdílné finanční zdroje, rozdílný přístup k pitné vodě a potravinovým zdrojům, ke vzdělání, ke zdravotní péči, k trávení volného času, k cestování apod. Klade si přitom otázku, co vše charakterizuje kvalitu života, jak on sám si ji představuje. Porozumění nerovnostem a jejich souvislostem s kvalitou života ho vede k zamyšlení nad příčinami chudoby, nad dodržováním základních lidských práv i nad různými formami diskriminace, kterým bývají někteří lidé vystavováni – na základě věku, genderu, národnosti (romská, ukrajinská a jiné menšiny), mateřského jazyka, kulturních specifik, barvy pleti, zdravotního či sociálního znevýhodnění atd.  Žák společně s dalšími diskutuje o tom, co mohou konkrétní příklady nerovností znamenat pro fungování společnosti a její budoucí vývoj, resp. jak je podle nich pro udržitelnou budoucnost důležité zajistit rovné šance pro všechny, aby měl každý příležitost žít důstojný život. Poznává konstruktivní řešení pro lidi, kteří čelí obtížným životním situacím a diskriminaci. Navrhuje společně s ostatními, jaká opatření mohou přispívat k rovným příležitostem pro každého a posilovat spravedlnost a soudržnost ve společnosti. Žák je vyzýván k tomu, aby problematiku zvažoval nejen z pohledu místa, kde žije, ale i v širších měřítkách až k perspektivě globální. Očekávaný výsledek učení souvisí s aktuálními problémy ve světě a staví na propojování poznatků z více vzdělávacích oblastí. Podporuje utváření a rozvíjení vlastních postojů, hodnot a schopností – empatie, solidarity, respektu, spravedlnosti, tedy takových, které jsou předpokladem pro aktivní jednání a jsou žádoucí pro spravedlivější, soudržnější a mírový svět. </t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>Prostřednictvím příběhů se seznamuje se situací vrstevníků, kteří se ocitají v obtížných životních podmínkách.  Diskutuje, zda a případně co postavám v příbězích pomohlo vyřešit či zlepšit jejich situaci. Vybaví si, zda ví ve svém okolí o někom, kdo je v obtížné situaci. </t>
+          <t>Na základě konkrétních lidských příběhů posoudí, jak může pozitivně i negativně ovlivňovat životy lidí jinde ve světě.Vysvětlí, jak mohou obtížné životní podmínky ovlivnit životy lidí v okolí i ve světě.Navrhne smysluplné možnosti pomoci zohledňující skutečné potřeby lidí v obtížných životních podmínkách.Vyjadřuje ochotu zapojit se do pomoci.Seznamuje se s příklady nerovností mezi lidmi ve svém okolí i ve světě.</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklady obtížných životních situací, v nichž se někteří lidé ocitají.Uvádí, co mohlo obtížné situace lidem způsobit.Zvažuje, zda by se dalo konkrétním tíživým situacím některých lidí předejít.Seznamuje se s existujícími možnostmi podpory či pomoci lidem v tíživé situaci.</t>
+          <t>Uvede příklady nerovností mezi lidmi i příklady nerovností ve světě na základě různých aspektů.Na konkrétních situacích rozpozná nerovné příležitosti různých členů společnosti.Vysvětlí příčiny nerovností ve světě a reflektuje jejich důsledky.Vyjadřuje respektující postoj k rozmanitosti.Seznamuje se s nástroji, které mají občané k dispozici při snaze o pomoc diskriminovaným lidem a lidem v obtížných životních situacích a při boji za zrovnoprávnění a nediskriminaci.</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí, jak mohou obtížné životní podmínky ovlivnit životy lidí v okolí i ve světě.Navrhne smysluplné možnosti pomoci zohledňující skutečné potřeby lidí v obtížných životních podmínkách.Vyjadřuje ochotu zapojit se do pomoci.</t>
+          <t>Posoudí, jak se žije člověku, který je ve společnosti diskriminován, odmítán nebo nazírán předsudečně.Vyjádří, proč je důležité podporovat rovné příležitosti pro všechny a jaký má význam vzájemná solidarita mezi lidmi, spolupráce, respektující soužití a mír.Navrhuje možná řešení, která by mohla naplnit potřeby lidí v konkrétních situacích, a opatření přispívající ke snižování nerovností v jeho okolí a posilování rovných příležitostí.Svým jednáním a chováním prosazuje rovné zacházení a rovné příležitosti a přispívá k naplňování lidských práv.</t>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
-          <t>Navrhuje, jak pomoci lidem v obtížných životních podmínkách a jak předejít konkrétním tíživým situacím.</t>
+          <t>Uvede konkrétní příklady potřeb lidí v obtížných životních situacích a navrhuje, jak posilovat rovné příležitosti a soudržnost společnosti ve svém okolí i ve světě.</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Společnost pro všechny</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-ZV9-004</t>
+          <t>PTS-000-000-ZV5-004</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Zvažuje potřeby lidí v obtížných životních situacích a navrhuje, jak posilovat rovné příležitosti a soudržnost společnosti ve svém okolí i ve světě.</t>
+          <t>Navrhuje, jak pomoci lidem v obtížných životních podmínkách a jak předejít konkrétním tíživým situacím.</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žák dosahuje v oboru Výchova k občanství, Dějepis, Geografie, Osobnostní a sociální výchova, Výchova ke zdraví a bezpečí.Dosažení výsledku učení umožňuje žákovi, aby skrze konkrétní lidské příběhy a konkrétní situace či aktuální události vnímal sociální a ekonomické nerovnosti mezi lidmi, regiony i zeměmi. Žák se učí porozumět situacím, kdy se lidé nacházejí v tíživé situaci. Zvažuje, co taková situace s sebou nese, jaké mohou být potřeby zasažených lidí. Přichází sám na příklady nerovností mezi lidmi, které může pozorovat ve svém blízkém okolí či o kterých slyšel, četl apod. Těmi nerovnostmi mohou být rozdílné finanční zdroje, rozdílný přístup k pitné vodě a potravinovým zdrojům, ke vzdělání, ke zdravotní péči, k trávení volného času, k cestování apod. Klade si přitom otázku, co vše charakterizuje kvalitu života, jak on sám si ji představuje. Porozumění nerovnostem a jejich souvislostem s kvalitou života ho vede k zamyšlení nad příčinami chudoby, nad dodržováním základních lidských práv i nad různými formami diskriminace, kterým bývají někteří lidé vystavováni – na základě věku, genderu, národnosti (romská, ukrajinská a jiné menšiny), mateřského jazyka, kulturních specifik, barvy pleti, zdravotního či sociálního znevýhodnění atd.  Žák společně s dalšími diskutuje o tom, co mohou konkrétní příklady nerovností znamenat pro fungování společnosti a její budoucí vývoj, resp. jak je podle nich pro udržitelnou budoucnost důležité zajistit rovné šance pro všechny, aby měl každý příležitost žít důstojný život. Poznává konstruktivní řešení pro lidi, kteří čelí obtížným životním situacím a diskriminaci. Navrhuje společně s ostatními, jaká opatření mohou přispívat k rovným příležitostem pro každého a posilovat spravedlnost a soudržnost ve společnosti. Žák je vyzýván k tomu, aby problematiku zvažoval nejen z pohledu místa, kde žije, ale i v širších měřítkách až k perspektivě globální. Očekávaný výsledek učení souvisí s aktuálními problémy ve světě a staví na propojování poznatků z více vzdělávacích oblastí. Podporuje utváření a rozvíjení vlastních postojů, hodnot a schopností – empatie, solidarity, respektu, spravedlnosti, tedy takových, které jsou předpokladem pro aktivní jednání a jsou žádoucí pro spravedlivější, soudržnější a mírový svět. </t>
+          <t>Znalostního základu výsledku učení žák dosahuje v oboru Člověk a jeho svět, Český jazyk a literatura, Osobnostní a sociální výchova. Dosažením očekávaného výsledku učení se u žáka vzbuzuje a rozvíjí zájem o druhé v nejbližším okolí i ve světě a pozornost k tomu, aby byla respektována jejich lidská práva a měli možnost žít důstojný život. OVU podporuje rozvoj empatie a solidarity i kritického myšlení. Žák si uvědomuje význam vzájemné pomoci a spolupráce mezi lidmi a zeměmi. OVU rovněž posiluje vědomí vlastní účinnosti. Očekávaný výsledek učení reaguje na problémy dnešního světa, kdy se lidé z nejrůznějších důvodů ocitají v obtížných životních podmínkách – z důvodu diskriminace, konfliktů, přírodních katastrof, socioekonomické situace, důsledků změny klimatu atd. Úzce souvisí s Agendou 2030 (Cíle udržitelného rozvoje). Mnohé problémy nejsou za hranicemi daleko od nás a dotýkají se i životů lidí v blízkém okolí či bezprostředně našich životů. Vzdělávání může významně přispívat k rozvoji spravedlivé a soudržné společnosti na lokální i globální úrovni. </t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>Na základě konkrétních lidských příběhů posoudí, jak může pozitivně i negativně ovlivňovat životy lidí jinde ve světě.Vysvětlí, jak mohou obtížné životní podmínky ovlivnit životy lidí v okolí i ve světě.Navrhne smysluplné možnosti pomoci zohledňující skutečné potřeby lidí v obtížných životních podmínkách.Vyjadřuje ochotu zapojit se do pomoci.Seznamuje se s příklady nerovností mezi lidmi ve svém okolí i ve světě.</t>
+          <t>Prostřednictvím příběhů se seznamuje se situací vrstevníků, kteří se ocitají v obtížných životních podmínkách.  Diskutuje, zda a případně co postavám v příbězích pomohlo vyřešit či zlepšit jejich situaci. Vybaví si, zda ví ve svém okolí o někom, kdo je v obtížné situaci. </t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>Uvede příklady nerovností mezi lidmi i příklady nerovností ve světě na základě různých aspektů.Na konkrétních situacích rozpozná nerovné příležitosti různých členů společnosti.Vysvětlí příčiny nerovností ve světě a reflektuje jejich důsledky.Vyjadřuje respektující postoj k rozmanitosti.Seznamuje se s nástroji, které mají občané k dispozici při snaze o pomoc diskriminovaným lidem a lidem v obtížných životních situacích a při boji za zrovnoprávnění a nediskriminaci.</t>
+          <t>Uvede příklady obtížných životních situací, v nichž se někteří lidé ocitají.Uvádí, co mohlo obtížné situace lidem způsobit.Zvažuje, zda by se dalo konkrétním tíživým situacím některých lidí předejít.Seznamuje se s existujícími možnostmi podpory či pomoci lidem v tíživé situaci.</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Posoudí, jak se žije člověku, který je ve společnosti diskriminován, odmítán nebo nazírán předsudečně.Vyjádří, proč je důležité podporovat rovné příležitosti pro všechny a jaký má význam vzájemná solidarita mezi lidmi, spolupráce, respektující soužití a mír.Navrhuje možná řešení, která by mohla naplnit potřeby lidí v konkrétních situacích, a opatření přispívající ke snižování nerovností v jeho okolí a posilování rovných příležitostí.Svým jednáním a chováním prosazuje rovné zacházení a rovné příležitosti a přispívá k naplňování lidských práv.</t>
+          <t>Vysvětlí, jak mohou obtížné životní podmínky ovlivnit životy lidí v okolí i ve světě.Navrhne smysluplné možnosti pomoci zohledňující skutečné potřeby lidí v obtížných životních podmínkách.Vyjadřuje ochotu zapojit se do pomoci.</t>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
-          <t>Uvede konkrétní příklady potřeb lidí v obtížných životních situacích a navrhuje, jak posilovat rovné příležitosti a soudržnost společnosti ve svém okolí i ve světě.</t>
+          <t>Navrhuje, jak pomoci lidem v obtížných životních podmínkách a jak předejít konkrétním tíživým situacím.</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Společnost pro všechny</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-ZV9-005</t>
+          <t>PTS-000-000-ZV5-005</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Kriticky posoudí uplatňování demokratických principů ve škole a formuluje návrhy podporující demokratické procesy.</t>
+          <t>Přispívá k demokratické kultuře ve třídě, skupině, škole a v situacích běžného života.</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu tohoto výsledku učení žák dosahuje v oborech Výchova k občanství, Osobnostní a sociální výchova, Český jazyk a literatura, Informatika, Výchova ke zdraví. OVU je zaměřený na osvojování demokratických principů, vede žáka k jejich posuzování. Žák pak může lépe porozumět demokratickým procesům, principům, hodnotám a na základě kritického posouzení navrhovat opatření a akce na podporu demokratické kultury. Prvním krokem by mělo být stanovení oblastí a kritérií pro posuzování. Je žádoucí, aby se na tom podíleli žáci. Dalším předpokladem posuzování je fáze pozorování a analýzy. Žák sleduje, jaká rozhodnutí jsou ve škole přijímána a kým, zda jsou ve škole transparentní procesy, zda je umožněna žákovská participace, zda je respektována pluralita názorů, zda si účastníci procesů vzájemně naslouchají apod. Je žádoucí realizace formou skupinové práce a provazování s děním ve škole. OVU rozvíjí kritické myšlení, podporuje badatelský přístup (žáci zkoumají demokracii ve svém blízkém prostředí) a směřuje k návrhům řešení problémů, které žáci ve škole vnímají.  OVU vede žáky ke kritickému pohledu na procesy ve společenství, kde se pohybují, a je úzce provázaný se zájmem o dění ve školním prostředí. Vzdělávací obsah vychází z potřeb žáků i z potřeb budoucnosti a legitimizuje zájem žáků o demokratizaci školního prostředí. Zároveň dává těmto aktivitám určité mantinely a vede žáky k navrhování řešení. Pomáhá budovat sounáležitost, rozvíjí sebedůvěru i vědomí vlastní účinnosti žáků (mohu něco ovlivnit a změnit). Přispívá k rozvoji demokratické kultury ve škole a je vhodný pro uplatnění v různých předmětech, v třídnických i celoškolních záležitostech. </t>
+          <t>Znalostního základu tohoto výsledku učení žák dosahuje v oboru Člověk a jeho svět a Osobnostní a sociální výchova. Očekávaný výsledek učení směruje žáka k tomu, aby různými způsoby a v různých situacích uplatňoval demokratické principy, jako jsou například rovnost, respekt k ostatním, tolerance k rozmanitosti, svoboda myšlení a vyjadřování, zapojení se do rozhodování. Dovednost rozhodovat znamená prakticky se účastnit voleb a hlasování nebo vyjádřit své preference v průzkumu apod. Je důležité, aby žáci rozhodovali o něčem, co se jich týká, a aby se seznamovali s pluralitou názorů/návrhů. Významné je učit žáky přijmout stanovisko většiny a vyrovnat se s tím, když jejich názor/návrh není podpořen. OVU současně zahrnuje postupné osvojování si reflexe komunikace (včetně užívání médií), rozhodování, každodenního jednání, účasti a zapojování z pohledu uplatňování demokratických principů a odpovědnosti. Pro jeho osvojení je důležitá osobní praktická zkušenost s demokracií a poznání toho, že žák může něco ovlivnit (vědomí vlastní účinnosti). Očekávaný výsledek učení je zaměřený na praktické zapojování do společnosti, budování sounáležitosti, pěstování sebedůvěry pro realizaci změn, přispívá k rozvoji občanské odpovědnosti, připravuje žáky na budoucí roli zodpovědných občanů, kteří rozumějí důsledkům svého jednání, umožňuje posilování spolupráce prostřednictvím otevřeného dialogu a podporuje rozvoj kritického myšlení. Realizace OVU pozitivně ovlivňuje prostředí a vztahy ve škole, napomáhá tomu, aby žák zažil, že společnost (včetně školního společenství) je tu pro všechny a že každý může přispět k pozitivní změně. OVU je zkušenostního charakteru, a proto je jeho nezbytnou součástí reflexe.    </t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje se s demokratickými principy a dokládá je na příkladech.Mapuje možnosti, jak se žák může zapojit do rozhodování ve škole.Diskutuje o situacích, kdy byl svědkem demokratických/nedemokratických procesů ve škole.Diskutuje o tom, co by ve škole podpořilo demokratické procesy.</t>
+          <t>Seznamuje s pojmem demokracie a s příklady projevů demokracie ve třídě/škole/obci/ běžném životě.Uvede příklady různých rolí ve třídě a ve škole a popíše, kdo je za co zodpovědný a o čem může rozhodovat.Seznamuje se s třídními/školními pravidly a školním řádem.Seznamuje se s tím, jak se žák může zapojit do rozhodování ve třídě.</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>Stanovuje kritéria, podle kterých se pozná uplatňování demokratických principů ve škole.Pozoruje a zaznamenává uplatňování demokratických principů ve škole.Analyzuje získaná data o uplatňování demokratických principů.S oporou o získaná data navrhuje alespoň jedno řešení podporující demokratické procesy ve škole.</t>
+          <t>Podílí se na tvorbě společných pravidel a domluv.Respektuje třídní/školní pravidla a školní řád.Účastní se hlasování při rozhodování o společných záležitostech.Navrhuje alespoň jedno dílčí opatření nebo akci přispívající k demokracii ve třídě nebo škole. Zapojuje se do různých třídních a celoškolních aktivit.  Vyjadřuje své názory na třídní rozhodnutí nebo skupinové aktivity.</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Prezentuje alespoň jeden vlastní nebo skupinový návrh na podporu demokratických procesů ve třídě, škole nebo blízkém okolí.Zhodnotí představené návrhy na podporu demokratických principů ve třídě, škole nebo blízkém okolí z pohledu užitečnosti, možnosti realizace, případně dalších kritérií.Prezentuje a/nebo interpretuje výsledky analýzy o uplatňování demokratických principů. </t>
+          <t>Vysvětlí, co je to demokracie a jak se projevuje.Reflektuje, jak dodržuje třídní/školní pravidla a domluvené dohody.  Respektuje výsledky hlasování o společných záležitostech a přijímá je i v případě, když jeho názor nebyl vybrán.Reflektuje své zapojení do rozhodování o záležitostech třídy / školy / blízkého okolí.Předkládá nápady a návrhy na zlepšení školního nebo blízkého prostředí. Zapojuje se do akcí, které podporují demokratickou kulturu ve třídě / škole / blízkém okolí.Reflektuje své zapojení do akcí ve prospěch třídy / školy / blízkého okolí.</t>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
-          <t>Na konkrétních příkladech posoudí uplatňování demokratických principů ve třídě, škole a v situacích běžného života.</t>
+          <t>Přispívá k demokratické kultuře ve třídě, skupině, škole a v situacích běžného života.</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Společnost pro všechny</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>PTS-000-000-ZV5-005</t>
+          <t>PTS-000-000-ZV9-005</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Přispívá k demokratické kultuře ve třídě, skupině, škole a v situacích běžného života.</t>
+          <t>Kriticky posoudí uplatňování demokratických principů ve škole a formuluje návrhy podporující demokratické procesy.</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu tohoto výsledku učení žák dosahuje v oboru Člověk a jeho svět a Osobnostní a sociální výchova. Očekávaný výsledek učení směruje žáka k tomu, aby různými způsoby a v různých situacích uplatňoval demokratické principy, jako jsou například rovnost, respekt k ostatním, tolerance k rozmanitosti, svoboda myšlení a vyjadřování, zapojení se do rozhodování. Dovednost rozhodovat znamená prakticky se účastnit voleb a hlasování nebo vyjádřit své preference v průzkumu apod. Je důležité, aby žáci rozhodovali o něčem, co se jich týká, a aby se seznamovali s pluralitou názorů/návrhů. Významné je učit žáky přijmout stanovisko většiny a vyrovnat se s tím, když jejich názor/návrh není podpořen. OVU současně zahrnuje postupné osvojování si reflexe komunikace (včetně užívání médií), rozhodování, každodenního jednání, účasti a zapojování z pohledu uplatňování demokratických principů a odpovědnosti. Pro jeho osvojení je důležitá osobní praktická zkušenost s demokracií a poznání toho, že žák může něco ovlivnit (vědomí vlastní účinnosti). Očekávaný výsledek učení je zaměřený na praktické zapojování do společnosti, budování sounáležitosti, pěstování sebedůvěry pro realizaci změn, přispívá k rozvoji občanské odpovědnosti, připravuje žáky na budoucí roli zodpovědných občanů, kteří rozumějí důsledkům svého jednání, umožňuje posilování spolupráce prostřednictvím otevřeného dialogu a podporuje rozvoj kritického myšlení. Realizace OVU pozitivně ovlivňuje prostředí a vztahy ve škole, napomáhá tomu, aby žák zažil, že společnost (včetně školního společenství) je tu pro všechny a že každý může přispět k pozitivní změně. OVU je zkušenostního charakteru, a proto je jeho nezbytnou součástí reflexe.    </t>
+          <t>Znalostního základu tohoto výsledku učení žák dosahuje v oborech Výchova k občanství, Osobnostní a sociální výchova, Český jazyk a literatura, Informatika, Výchova ke zdraví. OVU je zaměřený na osvojování demokratických principů, vede žáka k jejich posuzování. Žák pak může lépe porozumět demokratickým procesům, principům, hodnotám a na základě kritického posouzení navrhovat opatření a akce na podporu demokratické kultury. Prvním krokem by mělo být stanovení oblastí a kritérií pro posuzování. Je žádoucí, aby se na tom podíleli žáci. Dalším předpokladem posuzování je fáze pozorování a analýzy. Žák sleduje, jaká rozhodnutí jsou ve škole přijímána a kým, zda jsou ve škole transparentní procesy, zda je umožněna žákovská participace, zda je respektována pluralita názorů, zda si účastníci procesů vzájemně naslouchají apod. Je žádoucí realizace formou skupinové práce a provazování s děním ve škole. OVU rozvíjí kritické myšlení, podporuje badatelský přístup (žáci zkoumají demokracii ve svém blízkém prostředí) a směřuje k návrhům řešení problémů, které žáci ve škole vnímají.  OVU vede žáky ke kritickému pohledu na procesy ve společenství, kde se pohybují, a je úzce provázaný se zájmem o dění ve školním prostředí. Vzdělávací obsah vychází z potřeb žáků i z potřeb budoucnosti a legitimizuje zájem žáků o demokratizaci školního prostředí. Zároveň dává těmto aktivitám určité mantinely a vede žáky k navrhování řešení. Pomáhá budovat sounáležitost, rozvíjí sebedůvěru i vědomí vlastní účinnosti žáků (mohu něco ovlivnit a změnit). Přispívá k rozvoji demokratické kultury ve škole a je vhodný pro uplatnění v různých předmětech, v třídnických i celoškolních záležitostech. </t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>Seznamuje s pojmem demokracie a s příklady projevů demokracie ve třídě/škole/obci/ běžném životě.Uvede příklady různých rolí ve třídě a ve škole a popíše, kdo je za co zodpovědný a o čem může rozhodovat.Seznamuje se s třídními/školními pravidly a školním řádem.Seznamuje se s tím, jak se žák může zapojit do rozhodování ve třídě.</t>
+          <t>Seznamuje se s demokratickými principy a dokládá je na příkladech.Mapuje možnosti, jak se žák může zapojit do rozhodování ve škole.Diskutuje o situacích, kdy byl svědkem demokratických/nedemokratických procesů ve škole.Diskutuje o tom, co by ve škole podpořilo demokratické procesy.</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>Podílí se na tvorbě společných pravidel a domluv.Respektuje třídní/školní pravidla a školní řád.Účastní se hlasování při rozhodování o společných záležitostech.Navrhuje alespoň jedno dílčí opatření nebo akci přispívající k demokracii ve třídě nebo škole. Zapojuje se do různých třídních a celoškolních aktivit.  Vyjadřuje své názory na třídní rozhodnutí nebo skupinové aktivity.</t>
+          <t>Stanovuje kritéria, podle kterých se pozná uplatňování demokratických principů ve škole.Pozoruje a zaznamenává uplatňování demokratických principů ve škole.Analyzuje získaná data o uplatňování demokratických principů.S oporou o získaná data navrhuje alespoň jedno řešení podporující demokratické procesy ve škole.</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Vysvětlí, co je to demokracie a jak se projevuje.Reflektuje, jak dodržuje třídní/školní pravidla a domluvené dohody.  Respektuje výsledky hlasování o společných záležitostech a přijímá je i v případě, když jeho názor nebyl vybrán.Reflektuje své zapojení do rozhodování o záležitostech třídy / školy / blízkého okolí.Předkládá nápady a návrhy na zlepšení školního nebo blízkého prostředí. Zapojuje se do akcí, které podporují demokratickou kulturu ve třídě / škole / blízkém okolí.Reflektuje své zapojení do akcí ve prospěch třídy / školy / blízkého okolí.</t>
+          <t>Prezentuje alespoň jeden vlastní nebo skupinový návrh na podporu demokratických procesů ve třídě, škole nebo blízkém okolí.Zhodnotí představené návrhy na podporu demokratických principů ve třídě, škole nebo blízkém okolí z pohledu užitečnosti, možnosti realizace, případně dalších kritérií.Prezentuje a/nebo interpretuje výsledky analýzy o uplatňování demokratických principů. </t>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>Přispívá k demokratické kultuře ve třídě, skupině, škole a v situacích běžného života.</t>
+          <t>Na konkrétních příkladech posoudí uplatňování demokratických principů ve třídě, škole a v situacích běžného života.</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Společnost pro všechny</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Společnost pro všechny je rozvíjet u žáka schopnost uvážlivě se orientovat v každodenním životě, rozhodovat se o věcech všedních i zásadních a kriticky reflektovat vlastní přístupy a postoje s vědomím odpovědnosti za důsledky vlastních rozhodnutí pro sebe i pro druhé.Prostřednictvím tohoto průřezového tématu se žák postupně seznamuje se složitostí, rozmanitostí a propojeností současného světa. Je veden k tomu, aby o svých zjištěních přemýšlel a uvědomoval si, co jeho postoje, uvažování, hodnocení a rozhodování ovlivňuje. Poznává, že se může snažit pozitivně ovlivňovat svůj život a společnost v jejím každodenním chodu s ohledem na dopady na různých úrovních od osobní přes školní, lokální až po globální. Je veden k tomu, aby prosazoval změny s respektováním rovných příležitostí, lidských práv a důstojnosti každého člověka.  Průřezové téma nabízí žákovi možnost prostřednictvím modelových i reálných situací: a) osvojovat si aktivní a bezpečný vztah ke komunikačním technologiím (médiím), b) utvářet si nehodnotící, otevřený postoj k rozmanitostem jak v blízkém okolí, tak ve světě, c) odhalovat sdílené interpretace světa (příběhy) a předsudečné a nepodloženě hodnotící soudy (stereotypy) v současných komunikačních praktikách. Dále poskytuje příležitost zvyšovat odolnost vůči manipulativním technikám a aplikovat principy demokratického rozhodování a spolurozhodování v každodenním životě. Zahrnuje také reflektování a vědomé korekce užívání médií.Je důležité, aby žák vnímal roli a postavení médií ve svém životě i v životě svého okolí, snažil se kriticky vyhodnocovat zdroje informací, které média nabízejí, a odhalovat manipulativní techniky těch, kteří média ovládají, a vnímal svět jako rozmanitý, vnitřně provázaný prostor, ve kterém je třeba podporovat rovné šance a důstojné vztahy.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
@@ -39308,168 +39308,168 @@
           <t>Cílem průřezového tématu Udržitelné prostředí je vybavit žáka schopností vnímat, poznávat a jednat směrem k udržitelnosti života na naší planetě, a to v oblasti osobní, občanské i profesní. Téma zahrnuje utváření vztahu k životnímu prostředí (přírodnímu, sociálnímu, kulturnímu i vystavěnému) a jeho reflexi. Propojuje environmentální výchovu s dalšími aspekty udržitelnosti a rozvíjí porozumění vzájemné propojenosti mezi environmentální, sociální, ekonomickou a kulturní rovinou udržitelnosti v prostorových i časových souvislostech. Podporuje schopnost samostatně zkoumat problémy a výzvy udržitelnosti. Motivuje žáka a posiluje jeho předpoklady k aktivnímu jednání a řešení problémů udržitelnosti na individuální a kolektivní úrovni.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>1. stupeň, 5. ročník</t>
+          <t>2. stupeň, 9. ročník</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>PTU-000-000-ZV5-001</t>
+          <t>PTU-000-000-ZV9-001</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Navrhne, jak by v budoucnosti mělo vypadat místo, kde žije, a jak by takový vývoj mohl podpořit.</t>
+          <t>Vyhledá příklady, kdy lidské zásahy do prostředí přinesly původně nepředvídané důsledky, a vysvětlí, jak je možné se z daných příkladů do budoucna poučit.</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žák dosahuje v oboru Člověk a jeho svět.Dosažením očekávaných výsledků učení se u žáka rozvíjí vztah k místu, porozumění vazbám mezi přírodními a společenskými prvky a procesy v něm a dynamice a zákonitostem jejich vývoje. OVU propojuje různé dimenze pohledu na místo se schopností žáků uvažovat o budoucnosti, vyjádřit svoje případné obavy z vývoje, ale i přání a vize toho, jak by se jejich komunita měla rozvíjet. Schopnost uvažovat o budoucnosti je jedním ze základních předpokladů pro motivaci k tomu, starat se o svoji komunitu a zapojovat se do společenské diskuse o jejím vývoji. Je třeba, aby žáci dostali příležitost otevřeně mluvit o svých obavách, například o tom, jak různé projevy klimatické změny (např. sucho, častější případy povodní, ohrožení místních lesů) negativně ovlivňují jejich „svět“. Schopnost najít pozitivní vizi vývoje jejich komunity současně vede k posilování jejich naděje v úspěšné zvládnutí stávajících problémů. Pro úspěšné zvládnutí je důležité strávit část výuky venku a zkoumat okolní prostředí na základě vlastní zkušenosti.</t>
+          <t>Znalostního základu výsledku učení žák dosahuje v oboru Geografie, Přírodopis, Dějepis.Očekávaný výsledek učení vyjadřuje schopnost žáka porozumět tomu, že je nezbytné promýšlet, jaký bude vývoj prostředí (na různých úrovních – od místní po globální) v budoucnosti, ale že zároveň nelze vše přesně naplánovat a předpovědět. Žák by měl porozumět tomu, proč je potřeba uplatňovat princip předběžné opatrnosti, jaké jsou příčiny nejistot v předpovědích budoucího vývoje (např. zpoždění mezi příčinou a následkem, velký dopad původně malých zásahů do prostředí), a naučit se s nimi pracovat a vyrovnávat. Očekávaný výsledek učení zahrnuje schopnost uvažovat (na základě chápání vztahů mezi příčinami a následky) o budoucím vývoji a pracovat a vyrovnávat se s pravděpodobnostním charakterem vývoje, nejistotami a omezenou předvídatelností. Směřuje k pochopení křehkosti a nepředvídatelnosti současného světa a v důsledku k důležitosti opatrného a promyšleného zasahování do okolního prostředí. Je vhodné využít koncept Planetárních mezí, který kvantifikuje bezpečné hranice využívání různých oblastí a jejich překročení v současné době.</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
-          <t>uvede příklady změn, ke kterým v místě, kde žije, došlo v průběhu jeho života změny dává do souvislostí se změnami, které zjistí od místních obyvatel, kteří na místě žijí déle – rodičů, sousedů, pamětníků, či z historických pramenů a literatury (u celoškolního projektu se počítá s různou věkovou skladbou žáků) podle možností některé změny samostatně či ve skupině zkoumá a zamýšlí se nad příčinami proměn vysvětlí, že komunita, místo, ve kterém žije, nezůstává stejné, některé změny mu prospívají, jiné naopak může vnímat negativně</t>
+          <t>nalezne nejprve jednoduché příklady situací, u kterých neumíme přesně předpovědět jejich budoucí vývoj (např. předpověď počasí, dopravní situace), a následně komplexnější příklady týkající se životního prostředí (např. environmentální důsledky změn hospodářského využívání krajiny, skladby lesa, používání DDT, freonů, spalování fosilních paliv apod.)</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>na základě podnětů od učitele, či podnětů získaných vlastním průzkumem (např. dotazováním se místních obyvatel, pozorováním v přírodě a obci), či aktuálního dění ve společnosti diskutuje o tom, jak se jejich komunita bude v budoucnosti proměňovat (u celoškolního projektu se počítá s různou věkovou skladbou žáků) porovnává různé varianty budoucího vývoje komunity, z hlediska jejich časové vzdálenosti, pravděpodobnosti a toho, jestli takovou změnu preferuje, či nikoliv reflektuje, jaké změny ve své komunitě a okolí by si nepřál a co může udělat pro to, aby nenastaly</t>
+          <t>na nalezených příkladech pojmenuje některé příčiny omezené předvídatelnosti a nejistot scénářů budoucího vývoje vysvětlí princip předběžné opatrnosti a diskutuje možnosti jeho uplatnění</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Formuluje vlastní pozitivní vizi vývoje své komunity, tj. to, jak by se měla měnit směrem k její větší udržitelnosti. Navrhuje, jak by sám či s jinými lidmi mohl takový vývoj vlastním úsilím podpořit.</t>
+          <t>Aplikuje získané poznatky na vybrané aktuální situace a problémy (např. dopady klimatické změny a možné reakce na ni v lokálním i globálním měřítku).</t>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
-          <t>Navrhne, jak by v budoucnosti mělo vypadat místo, kde žije, a jak by takový vývoj mohl podpořit.</t>
+          <t>Vyhledá příklady, kdy lidské zásahy do prostředí přinesly původně nepředvídané důsledky, a vysvětlí, jak je možné se z daných příkladů do budoucna poučit.</t>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>Udržitelné prostředí</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Udržitelné prostředí je vybavit žáka schopností vnímat, poznávat a jednat směrem k udržitelnosti života na naší planetě, a to v oblasti osobní, občanské i profesní. Téma zahrnuje utváření vztahu k životnímu prostředí (přírodnímu, sociálnímu, kulturnímu i vystavěnému) a jeho reflexi. Propojuje environmentální výchovu s dalšími aspekty udržitelnosti a rozvíjí porozumění vzájemné propojenosti mezi environmentální, sociální, ekonomickou a kulturní rovinou udržitelnosti v prostorových i časových souvislostech. Podporuje schopnost samostatně zkoumat problémy a výzvy udržitelnosti. Motivuje žáka a posiluje jeho předpoklady k aktivnímu jednání a řešení problémů udržitelnosti na individuální a kolektivní úrovni.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2. stupeň, 9. ročník</t>
+          <t>1. stupeň, 5. ročník</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>PTU-000-000-ZV9-001</t>
+          <t>PTU-000-000-ZV5-001</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá příklady, kdy lidské zásahy do prostředí přinesly původně nepředvídané důsledky, a vysvětlí, jak je možné se z daných příkladů do budoucna poučit.</t>
+          <t>Navrhne, jak by v budoucnosti mělo vypadat místo, kde žije, a jak by takový vývoj mohl podpořit.</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>Znalostního základu výsledku učení žák dosahuje v oboru Geografie, Přírodopis, Dějepis.Očekávaný výsledek učení vyjadřuje schopnost žáka porozumět tomu, že je nezbytné promýšlet, jaký bude vývoj prostředí (na různých úrovních – od místní po globální) v budoucnosti, ale že zároveň nelze vše přesně naplánovat a předpovědět. Žák by měl porozumět tomu, proč je potřeba uplatňovat princip předběžné opatrnosti, jaké jsou příčiny nejistot v předpovědích budoucího vývoje (např. zpoždění mezi příčinou a následkem, velký dopad původně malých zásahů do prostředí), a naučit se s nimi pracovat a vyrovnávat. Očekávaný výsledek učení zahrnuje schopnost uvažovat (na základě chápání vztahů mezi příčinami a následky) o budoucím vývoji a pracovat a vyrovnávat se s pravděpodobnostním charakterem vývoje, nejistotami a omezenou předvídatelností. Směřuje k pochopení křehkosti a nepředvídatelnosti současného světa a v důsledku k důležitosti opatrného a promyšleného zasahování do okolního prostředí. Je vhodné využít koncept Planetárních mezí, který kvantifikuje bezpečné hranice využívání různých oblastí a jejich překročení v současné době.</t>
+          <t>Znalostního základu výsledku učení žák dosahuje v oboru Člověk a jeho svět.Dosažením očekávaných výsledků učení se u žáka rozvíjí vztah k místu, porozumění vazbám mezi přírodními a společenskými prvky a procesy v něm a dynamice a zákonitostem jejich vývoje. OVU propojuje různé dimenze pohledu na místo se schopností žáků uvažovat o budoucnosti, vyjádřit svoje případné obavy z vývoje, ale i přání a vize toho, jak by se jejich komunita měla rozvíjet. Schopnost uvažovat o budoucnosti je jedním ze základních předpokladů pro motivaci k tomu, starat se o svoji komunitu a zapojovat se do společenské diskuse o jejím vývoji. Je třeba, aby žáci dostali příležitost otevřeně mluvit o svých obavách, například o tom, jak různé projevy klimatické změny (např. sucho, častější případy povodní, ohrožení místních lesů) negativně ovlivňují jejich „svět“. Schopnost najít pozitivní vizi vývoje jejich komunity současně vede k posilování jejich naděje v úspěšné zvládnutí stávajících problémů. Pro úspěšné zvládnutí je důležité strávit část výuky venku a zkoumat okolní prostředí na základě vlastní zkušenosti.</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
-          <t>nalezne nejprve jednoduché příklady situací, u kterých neumíme přesně předpovědět jejich budoucí vývoj (např. předpověď počasí, dopravní situace), a následně komplexnější příklady týkající se životního prostředí (např. environmentální důsledky změn hospodářského využívání krajiny, skladby lesa, používání DDT, freonů, spalování fosilních paliv apod.)</t>
+          <t>uvede příklady změn, ke kterým v místě, kde žije, došlo v průběhu jeho života změny dává do souvislostí se změnami, které zjistí od místních obyvatel, kteří na místě žijí déle – rodičů, sousedů, pamětníků, či z historických pramenů a literatury (u celoškolního projektu se počítá s různou věkovou skladbou žáků) podle možností některé změny samostatně či ve skupině zkoumá a zamýšlí se nad příčinami proměn vysvětlí, že komunita, místo, ve kterém žije, nezůstává stejné, některé změny mu prospívají, jiné naopak může vnímat negativně</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>na nalezených příkladech pojmenuje některé příčiny omezené předvídatelnosti a nejistot scénářů budoucího vývoje vysvětlí princip předběžné opatrnosti a diskutuje možnosti jeho uplatnění</t>
+          <t>na základě podnětů od učitele, či podnětů získaných vlastním průzkumem (např. dotazováním se místních obyvatel, pozorováním v přírodě a obci), či aktuálního dění ve společnosti diskutuje o tom, jak se jejich komunita bude v budoucnosti proměňovat (u celoškolního projektu se počítá s různou věkovou skladbou žáků) porovnává různé varianty budoucího vývoje komunity, z hlediska jejich časové vzdálenosti, pravděpodobnosti a toho, jestli takovou změnu preferuje, či nikoliv reflektuje, jaké změny ve své komunitě a okolí by si nepřál a co může udělat pro to, aby nenastaly</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Aplikuje získané poznatky na vybrané aktuální situace a problémy (např. dopady klimatické změny a možné reakce na ni v lokálním i globálním měřítku).</t>
+          <t>Formuluje vlastní pozitivní vizi vývoje své komunity, tj. to, jak by se měla měnit směrem k její větší udržitelnosti. Navrhuje, jak by sám či s jinými lidmi mohl takový vývoj vlastním úsilím podpořit.</t>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
-          <t>Vyhledá příklady, kdy lidské zásahy do prostředí přinesly původně nepředvídané důsledky, a vysvětlí, jak je možné se z daných příkladů do budoucna poučit.</t>
+          <t>Navrhne, jak by v budoucnosti mělo vypadat místo, kde žije, a jak by takový vývoj mohl podpořit.</t>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Udržitelné prostředí</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Cílem průřezového tématu Udržitelné prostředí je vybavit žáka schopností vnímat, poznávat a jednat směrem k udržitelnosti života na naší planetě, a to v oblasti osobní, občanské i profesní. Téma zahrnuje utváření vztahu k životnímu prostředí (přírodnímu, sociálnímu, kulturnímu i vystavěnému) a jeho reflexi. Propojuje environmentální výchovu s dalšími aspekty udržitelnosti a rozvíjí porozumění vzájemné propojenosti mezi environmentální, sociální, ekonomickou a kulturní rovinou udržitelnosti v prostorových i časových souvislostech. Podporuje schopnost samostatně zkoumat problémy a výzvy udržitelnosti. Motivuje žáka a posiluje jeho předpoklady k aktivnímu jednání a řešení problémů udržitelnosti na individuální a kolektivní úrovni.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">